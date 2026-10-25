--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d8ca7b6" w14:textId="d8ca7b6">
+    <w:p w14:paraId="27a2bba" w14:textId="27a2bba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,193 +85,237 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қазақстан Республикасының Денсаулық сақтау министрлігі Медициналық және фармацевтикалық бақылау комитеті" республикалық мемлекеттік мекемесінің және оның аумақтық бөлімшелерінің ережелерін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 8 қазандағы № 645 бұйрығына өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2022 жылғы 29 қыркүйектегі № 849 бұйрығы</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2022 жылғы 29 қыркүйектегі № 849 бұйрығы. Күші жойылды - Қазақстан Республикасы Денсаулық сақтау министрінің 2026 жылғы 21 тамыздағы № 418 бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Денсаулық сақтау министрінің 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 418</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасының Денсаулық сақтау министрлігі Медициналық және фармацевтикалық бақылау комитеті" республикалық мемлекеттік мекемесінің және оның аумақтық бөлімшелерінің ережелерін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 8 қазандағы № 645 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген "Қазақстан Республикасының Денсаулық сақтау министрлігі Медициналық және фармацевтикалық бақылау комитетінің Алматы облысы бойынша департаменті" республикалық мемлекеттік мекемесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -300,170 +346,170 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. Заңды тұлғаның орналасқан жері – 040800, Қазақстан Республикасы, Алматы облысы, Қонаев қаласы, Жамбыл көшесі, 1А".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Денсаулық сақтау министрлігінің Медициналық және фармацевтикалық бақылау комитеті (бұдан әрі – Комитет) Қазақстан Республикасының заңнамасында белгіленген тәртіппен осы бұйрық қабылданған күннен бастап күнтізбелік он күн ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қазақ және орыс тілдерінде электрондық түрдегі оның көшірмелерін ресми жариялау және Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Денсаулық сақтау министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрық ресми жарияланғаннан кейін бір айдың ішінде Комитеттің Алматы облысы бойынша департаменті Алматы облысының Әділет департаментіне хабарласын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Денсаулық сақтау вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -613,63 +659,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -991,35 +1059,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>