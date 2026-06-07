--- v0 (2025-11-07)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ddc7ddd" w14:textId="ddc7ddd">
+    <w:p w14:paraId="f2596ee" w14:textId="f2596ee">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Аққулы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі туралы Ережені бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Павлодар облысы Аққулы ауданы әкімдігінің 2022 жылғы 14 сәуірдегі № 1-03/78 қаулысы.</w:t>
+        <w:t>Павлодар облысы Аққулы ауданы әкімдігінің 2022 жылғы 14 сәуірдегі № 1-03/78 қаулысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 31 - бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -665,99 +665,99 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Аққулы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі (бұдан әрі - "Аққулы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" ММ) Аққулы ауданының аумағында халықты әлеуметтік қорғау және жұмыспен қамту саласында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Аққулы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" ММ ведомстволары жоқ.</w:t>
+       Аққулы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" ММ қармағында ұйым бар: "Халыққа әлеуметтік қызмет көрсету орталығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - Павлодар облысы Аққулы ауданы әкімдігінің 04.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1-03/261</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - Павлодар облысы Аққулы ауданы әкімдігінің 16.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-01/29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2100,352 +2100,308 @@
       1) аудан әкімдігінің бекітуіне "Аққулы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" ММ туралы Ережені және оған өзгерістер мен толықтыруларды енгізуге ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңнамасына сәйкес "Аққулы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" ММ қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасына сәйкес ведомстволық бағыныстағы ұйым басшысын қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасымен белгіленген тәртіпте "Аққулы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" ММ қызметкерлерін мадақтайды, материалдық көмек көрсетеді, оларға тәртіптік жаза қолдануды жүзеге асырады".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Аққулы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" ММ қызметкерлерінің барлығы орындауға міндетті өз құзіретіне жататын мәселелер бойынша бұйрықтар шығарады және нұсқаулар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "Аққулы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" ММ қызметкерлерінің лауазымдық нұсқаулықтарын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) барлық мемлекеттік органдарда, сотта және өзге де ұйымдарда меншік нысанына қарамастан Қазақстан Республикасының қолданыстағы заңнамасына сәйкес "Аққулы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" ММ мүддесін қорғайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) барлық мемлекеттік органдарда, сотта және өзге де ұйымдарда меншік нысанына қарамастан Қазақстан Республикасының қолданыстағы заңнамасына сәйкес "Аққулы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" ММ мүддесін қорғау құқығына сенім хат береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Аққулы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" ММ қызметкерлерін іссапарға жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) азаматтардың жеке қабылдауын жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) "Аққулы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" ММ келешектегі және ағымдағы жұмыс жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) сыбайлас жемқорлыққа қарсы әрекет етеді және оған дербес жауап береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) өз құзыретінің шегінде қызметтік құжаттарға қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Аққулы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" ММ бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3) Алып тасталды - Павлодар облысы Аққулы ауданы әкімдігінің 04.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1-03/261</w:t>
+        <w:t xml:space="preserve">      Ескерту. 24-тармаққа өзгерістер енгізілді - Павлодар облысы Аққулы ауданы әкімдігінің 16.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1-01/29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...259 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2665,55 +2621,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3039,31 +2995,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>