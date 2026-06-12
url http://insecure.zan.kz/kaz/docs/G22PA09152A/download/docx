--- v0 (2025-11-06)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0b72787" w14:textId="0b72787">
+    <w:p w14:paraId="dd98307" w14:textId="dd98307">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Павлодар қаласы сәулет және қала құрылысы" мемлекеттік мекемесі туралы ережені бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Павлодар облысы Павлодар қаласы әкімдігінің 2022 жылғы 2 маусымдағы № 915/2 қаулысы.</w:t>
+        <w:t>Павлодар облысы Павлодар қаласы әкімдігінің 2022 жылғы 2 маусымдағы № 915/2 қаулысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 31-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2160,50 +2160,184 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Павлодар қаласы сәулет және қала құрылысы бөлімі" мемлекеттік мекемесінің бірінші басшысы болмаған кезеңде, оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірінші басшы өз орынбасарының уәкілеттігін қолданыстағы заңнамаға сәйкес анықтайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) "Павлодар қаласы сәулет және қала құрылысы бөлімі" мемлекеттік мекемесі қарайтын құжаттарды құқықтық талдауға қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) қала құрылысы, жер және өзге де заңнамалық және құқықтық актілерге сәйкес Павлодар қаласының урбанистика жөніндегі кеңесіне енгізу үшін қажетті материалдарға заңдық талдау жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жер және қала құрылысы мәселелері бойынша барлық сатыдағы сот органдарында "Павлодар қаласы сәулет және қала құрылысы бөлімі" мемлекеттік мекемесінің мүдделерін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) "Павлодар қаласы сәулет және қала құрылысы бөлімі" мемлекеттік мекемесінің құрылымдық бөлімшелері үшін "Павлодар қаласы сәулет және қала құрылысы бөлімі" мемлекеттік мекемесіне жүктелген мемлекеттік қызметтер көрсету мәселелері бойынша құқықтық жаппай оқыту жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармаққа өзгерістер енгізілді - Павлодар облысы Павлодар қаласы әкімдігінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 581/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. "Павлодар қаласы сәулет және қала құрылысы бөлімі" мемлекеттік мекемесінің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2368,55 +2502,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>