--- v0 (2025-11-07)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ecaa2e4" w14:textId="ecaa2e4">
+    <w:p w14:paraId="96a03a2" w14:textId="96a03a2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -671,50 +671,88 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесі туралы ереже</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Павлодар облысы әкімдігінің 19.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -758,51 +796,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесі өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасы Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесі ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
+      4. "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесі мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесі азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -937,72 +975,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесі қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес облыстық бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+        <w:t>
+      14. "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесі кәсіпкерлік субъектілерімен "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады. Егер "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесіне заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мақсаттары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1532,447 +1568,447 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының заңнамасында белгіленген тәртіпте өңірлік деңгейде мемлекеттік ақпараттық саясатты жүргізу жөніндегі мемлекеттік тапсырысты қалыптастыру, орналастыру және жүзеге асырылуын бақылау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) ішкі саяси саладағы, этносаралық және конфессияаралық қатынастар, Қазақстан Республикасында адамның құқықтары мен бостандықтарын қамтамасыз ету және сақтау мәселелерінде мемлекеттік саясатты айқындайтын тұжырымдамаларды, бағдарламаларды әзірлеуге және оларды іске асыруға қатысу, Басқарманың құзыретіне кіретін мәселелер бойынша Қазақстан Республикасындағы Мемлекеттік жоспарлау жүйесінің құжаттарын іске асыру;</w:t>
-[...395 lines deleted...]
-      27) этномәдени бірлестіктермен және басқа да қоғамдық ұйымдармен этносаралық келісім мен төзімділікті нығайту бойынша өзара іс-қимыл мен ынтымақтастықты жүзеге асыру;</w:t>
+      5) өңірлік деңгейде бұқаралық ақпарат құралдарында мемлекеттік ақпараттық саясатты жүргізу үшін сатып алынатын қызметтердің құнын айқындау әдістемесін әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) телерадио хабарларын тарату операторларының қызметтеріне шартты қолжетімді карталарды және телерадио хабарларын тарату саласында лицензиясы жоқ және Қазақстан Республикасының аумағында меншікті спутниктік хабар тарату жүйелері жоқ телерадио хабарларын тарату операторларының теле-, радиосигналын жеке-дара қабылдауға арналған жабдықтарды таратуына тыйым салу жөніндегі талаптардың сақталуын мемлекеттік бақылауды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Павлодар облысының аумағында Қазақстан Республикасы мемлекеттік рәміздерінің қолданылуына (орнату, орналастыру) бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының мемлекеттік рәміздерін пайдалану мәселелері жөніндегі уәкілетті орган бекіткен қағидалар негізінде өңірлік нышан жобасын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ішкі саяси саладағы, этносаралық және конфессияаралық қатынастар, Қазақстан Республикасында адамның құқықтары мен бостандықтарын қамтамасыз ету және сақтау мәселелерінде мемлекеттік саясатты айқындайтын тұжырымдамаларды, бағдарламаларды әзірлеуге және оларды іске асыруға қатысу, Басқарманың құзыретіне кіретін мәселелер бойынша Қазақстан Республикасындағы Мемлекеттік жоспарлау жүйесінің құжаттарын іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) облыстың үкіметтік емес ұйымдары туралы мәліметтерді қалыптастыру, жинақтау, қорыту және уәкілетті органға есеп ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) саяси партиялармен, этномәдени, үкіметтік емес және өзге де қоғамдық ұйымдармен өзара байланыстарды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) облыс әкімдігі мен әкімінің актілерімен, өзге де нормативтік құқықтық актілермен көзделген жағдайларда жауапкершілігі шектеулі серіктестіктерінде қатысу үлестерін иелену және пайдалану құқығын, мемлекеттік және заңды тұлғалардың құқық субъектісінің өкілеттіктерін жүзеге асыру, соның ішінде тиісті саланың уәкілетті органдарының құзыретіне ұқсас оларға қатысты шешімдерді қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қоғамда сыбайлас жемқорлыққа қарсы мәдениетті қалыптастыру бойынша шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мемлекеттік жастар саясатын іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) мемлекеттік жастар саясатын іске асырудың тиімділігін арттыру, өзекті мәселелерді анықтау және шешу үшін жастардың қажеттіліктеріне мониторинг пен бағалау жүргізуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) жастарды жұмыспен қамту және жұмысқа орналастыру саясатын іске асыруды қамтамасыз ету, еңбек нарығының және жас мамандарды жұмысқа орналастыру практикасының мониторингін ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) жастардың волонтерлік қызметін және жастардың өзін-өзі басқаруын дамытуға ықпал ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) жастардың ресурстық орталықтарын құру, олардың қызметін қамтамасыз ету және үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жастардың өңірлік форумын өткізуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) қазақстандық патриотизмді және этносаралық төзімділікті нығайту бойынша шаралар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жергілікті деңгейде Басқарманың құзыретіне жататын мәселелер бойынша түсіндіру жұмыстарын жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) тауарларды, жұмыстарды және қызметтерді мемлекеттік сатып алу процесінде тапсырыс беруші мен конкурстар ұйымдастырушысы функцияларын жүзеге асыру, бұл мақсаттарға бөлінген қаражаттың мақсатты және тиімді жұмсалуына бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) мемлекеттік әлеуметтік тапсырысты қалыптастыруды, іске асыруды, мониторинг жүргізуді және нәтижелерін бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) үкіметтік емес ұйымдармен өзара іс-қимыл және ынтымақтастық жөніндегі кеңестер құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) уәкілетті органға мемлекеттік әлеуметтік тапсырысты іске асыру бойынша ақпарат ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) этносаралық қатынастар саласындағы процестерді зерделеу және талдау, этносаралық қатынастар саласындағы мемлекеттік саясатты іске асыру бойынша сапалы зерттеулерді қамтамасыз ету және бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) Басқарманың құзыреті шеңберінде мониторинг, талдау және әлеуметтік зерттеулер жүргізуді жетілдіру бойынша ұсыныстарды әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) облысқа келген және тұрып жатқан отандастарымыз – этникалық қазақтардың жағдайын мониторингілеу және талдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2036,107 +2072,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) өңірдегі қоғамдық келісім мен жалпыұлттық бірлікті қамтамасыз ету жөніндегі мемлекеттік саясатты іске асыру мәселелері бойынша этномәдени және өзге де қоғамдық бірлестіктердің жергілікті атқарушы органдармен және жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасауды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33) өңірлік деңгейде бұқаралық ақпарат құралдарында мемлекеттік ақпараттық саясатты жүргізу үшін сатып алынатын қызметтердің құнын айқындау әдістемесін әзірлеу;</w:t>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+      33) "Павлодар облысының Құрметті азаматы" атағын беру, куәліктерді және төсбелгілерді, облыстың (қаланың, ауданның) Құрмет кітабын әзірлеу, рәсімдеу және сақтау мәселелері жөніндегі құжаттамаларды жүргізу және есепке алу ішкі саясат саласындағы мемлекеттік органмен жүзеге асырылады. Облыстың Құрмет кітабын дайындау шығындарын қаржыландыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) Қазақстан Республикасының заңнамасында қарастырылған өзге де функцияларды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесін басқаруды бірінші басшы жүзеге асырады, ол Ақпарат және қоғамдық даму басқармасына жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2252,51 +2268,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өз құзыретіне жататын мәселелер бойынша "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесінің барлық қызметкерлері орындауға міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесінің мүддесін Қазақстан Республикасының заңнамасына сәйкес барлық мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда білдіреді; </w:t>
+      5)  "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесінің мүддесін Қазақстан Республикасының заңнамасына сәйкес барлық мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда білдіреді; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесінің құрылымын әзірлеуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2396,107 +2412,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесінің алқалы органдары жоқ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесінің жергілікті атқарушы органы арасындағы өзара қарым-қатынастар Қазақстан Республикасының қолданыстағы заңнамасымен реттеледі.</w:t>
+      24. "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесі мен жергілікті атқарушы орган арасындағы өзара қарым-қатынастар Қазақстан Республикасының қолданыстағы заңнамасымен реттеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесі мен тиісті саланың уәкілетті органы арасындағы өзара қарым-қатынастар Қазақстан Республикасының қолданыстағы заңнамасымен реттеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесінің әкімшілігі мен еңбек ұжымы арасындағы өзара қарым-қатынастар мемлекеттік қызмет туралы заңнамаға, Қазақстан Республикасының Еңбек кодексіне және ұжымдық шартқа сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесі заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2525,68 +2539,66 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесіне бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Егер заңнамада өзгеше көзделмесе, "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесі өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесін қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2755,68 +2767,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____ қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Павлодар облысы әкімдігінің күшін жоюға жататын қаулылар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Павлодар облысы әкімдігінің 2019 жылғы 16 шілдедегі "Павлодар облысының ақпарат және қоғамдық даму басқармасы" мемлекеттік мекемесі туралы ережені бекіту туралы" № 217/2 қаулысы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2894,55 +2906,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>