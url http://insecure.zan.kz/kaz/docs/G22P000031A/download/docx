--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5b3cbfe" w14:textId="5b3cbfe">
+    <w:p w14:paraId="4797105" w14:textId="4797105">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -645,55 +645,91 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Павлодар облысының қаржы басқармасы" мемлекеттік мекемесі туралы ереже</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      1. Жалпы ережелер</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Павлодар облысы әкімдігінің 18.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Павлодар облысының қаржы басқармасы" мемлекеттік мекемесі (бұдан әрі – "Павлодар облысының қаржы басқармасы" ММ) бюджет атқару, бюджет есебі мен облыстық бюджеттің атқарылуы бойынша есептілік жүргізу, облыстық коммуналдық меншікті басқару салаларында басшылықты жүзеге асыруға әкімдік уәкілеттік берген, облыстық бюджеттен қаржыландырылатын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -721,87 +757,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Павлодар облысының қаржы басқармасы" ММ өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. "Павлодар облысының қаржы басқармасы" ММ мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлғасы болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері мен қазақ және орыс тілдерінде өз атауы бар мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      4. "Павлодар облысының қаржы басқармасы" ММ мемлекеттік мекеменің ұйымдастыру-құқықтық нысанындағы заңды тұлғасы болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және қазақ пен орыс тілдерінде өз атауы бар мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Павлодар облысының қаржы басқармасы" ММ азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. "Павлодар облысының қаржы басқармасы" ММ егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
+      6. "Павлодар облысының қаржы басқармасы" ММ-нің егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. "Павлодар облысының қаржы басқармасы" ММ өз құзыретінің мәселелері бойынша заңнамамен белгіленген тәртіпте "Павлодар облысының қаржы басқармасы" ММ басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -919,87 +955,85 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. "Павлодар облысының қаржы басқармасы" ММ қызметін қаржыландыру облыстық бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. "Павлодар облысының қаржы басқармасы" ММ кәсіпкерлік субъектілерімен "Павлодар облысының қаржы басқармасы" ММ өкілеттіктері болып табылатын міндеттерді орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады.</w:t>
-[...35 lines deleted...]
-      2. "Павлодар облысының қаржы басқармасы" мемлекеттік мекемесінің міндеттері, мақсаты, мәні мен өкілеттіктері</w:t>
+      15. "Павлодар облысының қаржы басқармасы" ММ кәсіпкерлік субъектілерімен "Павлодар облысының қаржы басқармасы" мемлекеттік мекемесінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер "Павлодар облысының қаржы басқармасы" ММ заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, онда алынған кірістер мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. "Павлодар облысының қаржы басқармасы" мемлекеттік мекемесінің міндеттері, мақсаты, мәні мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Міндеттер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1063,51 +1097,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Қазақстан Республикасының заңнамасымен көзделген өзге де міндеттер. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. "Павлодар облысының қаржы басқармасы" ММ қызметінің мақсаты облыстық бюджетті атқаруға; облыс бюджетінің атқарылуы бойынша бюджеттік есепті және есептілікті жүргізуге; облыстық коммуналдық мүлікті басқаруға бағытталған мемлекеттік саясатты жүргізу болып табылады. </w:t>
+      17. "Павлодар облысының қаржы басқармасы" ММ қызметінің мақсаты облыстық бюджетті атқаруға, облыс бюджетінің атқарылуы бойынша бюджеттік есепті және есептілікті жүргізуге, облыстық коммуналдық меншікті басқаруға бағытталған мемлекеттік саясатты жүргізу болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. "Павлодар облысының қаржы басқармасы" ММ қызметінің мәні облыстық бюджетті атқару, облыс бюджетінің атқарылуы бойынша бюджеттік есепті және есептілікті жүргізу, облыстық коммуналдық меншікті басқару мәселелері бойынша облыстық деңгейде іс-шараларды іске асыру болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1189,51 +1223,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-3) заңнамамен белгіленген тәртіпте мемлекеттік органдардан, өзге де ұйымдардан, мемлекеттік емес заңды және жеке тұлғалардан жүктелген функцияларды орындауға қажетті құжаттар мен ақпаратты сұрату және алу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-4) аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдардың облыстық коммуналдық мүлікті басқару саласындағы жұмысын үйлестіру және олардың құзыретіне жататын мәселелер бойынша өзара іс-қимылын қамтамасыз ету;</w:t>
+      1-4) аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының облыстық коммуналдық мүлікті басқару саласындағы жұмысын үйлестіру және олардың құзыретіне жататын мәселелер бойынша өзара іс-қимылын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-5) мүдделі органдармен келісім бойынша осы Ережеде және қолданыстағы заңнамада көзделген функцияларды іске асыру үшін ведомствоаралық комиссиялар құру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1261,123 +1295,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-7) қолданыстағы заңнамада көзделген өзге де құқықтарды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Міндеттері:</w:t>
+      2) Міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) заңды және жеке тұлғалар бұл туралы ресми сұрау салған жағдайда, өз құзыреті шегінде және заңнама шеңберінде қажетті материалдар мен ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-2) нормативтік-құқықтық актілердің жобаларын әзірлеу;</w:t>
+      2-2) нормативтік құқықтық актілердің жобаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-3) барлық сот, мемлекеттік органдарда және өзге де ұйымдарда облыс әкімінің, әкімдігінің мүдделерін білдіру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-4) "Павлодар облысының қаржы басқармасы" ММ құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасын бұзған тұлғаларға қатысты шаралар қабылдау үшін материалдарды уәкілетті мемлекеттік органдарға жіберу;</w:t>
+      2-4) "Павлодар облысының қаржы басқармасы" ММ-нің құзыретіне жататын мәселелер бойынша Қазақстан Республикасының заңнамасын бұзған тұлғаларға қатысты шаралар қабылдау үшін материалдарды уәкілетті мемлекеттік органдарға жіберу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-5) қолданыстағы заңнамада көзделген өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1386,52 +1420,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Функциялары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) облыстық бюджеттің атқарылуын ұйымдастыру;</w:t>
+        <w:t xml:space="preserve">
+      1) облыстық бюджеттің атқарылуын ұйымдастыру; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) облыстық бюджеттің міндеттемелері бойынша қаржыландырудың жиынтық жоспарын, түсімдерінің және төлемдері бойынша қаржыландырудың жиынтық жоспарын құрастыру, бекіту мен жүргізу және оларға толықтырулар мен өзгерістер енгізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1441,807 +1475,751 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) облыстық мемлекеттік мекемелердің олардың билік етуінде қалатын тауарларды (жұмыстарды, қызметтерді) сатуынан алынған қаражат түсімдері мен шығыстарының жиынтық жоспарларын келісу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) облыстың жергілікті атқарушы органының секвестр жүргізу туралы шешімінің негізінде түсімдер мен шығыстарды өзгерту жолымен облыстық бюджетті түзету;</w:t>
-[...35 lines deleted...]
-      6) жоспарланған кезеңге бюджет түсімдерінің күтілетін көлемдерін айқындау, шығыстарын атқару және уақытша бос бюджеттік ақшаны Қазақстан Республикасының Ұлттық Банкіндегі салымдарға (депозиттерге) орналастыру жөніндегі рәсімдерді жүзеге асыру;</w:t>
+      4) облыстық бюджеттің қаржылық активтерді сатудан алынатын кірістері бойынша түсімдер болжамының, бюджеттік кредиттер мен қарыздарын өтеудің жылдық сомаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) бюджетке түсетін түсімдердің күтілетін көлемін және жоспарланған кезеңге арналған шығыстардың атқарылуын, қолма-қол ақша профициті (тапшылығы) мен оны жабу көздерін айқындау жөніндегі процесс болып табылатын қолма-қол ақша ағындарының болжамын жасау; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тиісті бюджеттің қолма-қол ақшаны бақылау шотындағы ақша қозғалысының мониторингін жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жергілікті атқарушы органның резервінен аудандар (облыстық маңызы бар қалалар) бюджеттерінің шұғыл шығыстарына, қолма-қол ақшасының тапшылығын жабуға қаражат бөлу туралы облыстың жергілікті атқарушы органының шешімдері жобаларына қорытындылар әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      8) жергілікті ауқымдағы әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайлар туындаған, сондай-ақ төтенше жағдайдың құқықтық режимін қамтамасыз ету жөніндегі іс-шаралар өткізілген жағдайда, облыстың жергілікті атқарушы органының резервінен қаражат бөлу туралы өтінішхатты қарастыру;</w:t>
+        <w:t xml:space="preserve">
+      8) азаматтық қорғау саласындағы уәкілетті орган айқындайтын негіздемелермен және есептермен облыстың тиісті жергілікті атқарушы органының төтенше резервінен бюджет қаражатын бөлу туралы өтінішхатты және төтенше резервтен бюджет қаражатын бөлу туралы қаулы жобасын қарастыру; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) бюджеттен берілген бюджеттік кредиттерді тіркеуді, есепке алуды және мониторингін жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) бюджетті мониторингілеуді жүзеге асыру;</w:t>
+      10) бюджеттік мониторингілеуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) бюджеттік заңнамамен белгіленген органдарға есепті қаржы жылы үшін облыстық бюджеттің атқарылуы туралы жылдық есепті ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      12) бюджетті атқару сатысында азаматтық бюджетті жасау және ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) бюджетті атқару жөніндегі орталық уәкілетті орган белгілеген тәртіпте бюджеттік есептілікті, атқарылуы туралы есепті жасау және ұсыну, сондай-ақ облыстық бюджет пен облыс бюджетінің шоғырландырылған қаржылық есептілігін жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) "Павлодар облысының қаржы басқармасы" мемлекеттік мекемесі әкімшілендіретін сыныптама кодтары бойынша облыстық бюджетке артық (қате) төленген түсімдер сомаларының облыстық бюджеттен қайтарылуын және (немесе) есепке алынуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) облыстық бюджеттен қаржыландырылатын мемлекеттік органдардың, аудандардың (облыстық маңызы бар қалалардың) жергілікті атқарушы органдарының мақсаттарға қол жеткізу блогы бойынша қызметін бағалауды жүзеге асыру үшін бюджетті атқару жөніндегі орталық уәкілетті органға мәліметтерді жинау, қалыптастыру және ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) жоғары тұрған бюджеттің резервінен алынған, пайдаланылмаған қаражатты қайтаруды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) республикалық бюджеттен бөлінген нысаналы трансферттердің өткен қаржы жылында пайдаланылмаған (толық пайдаланылмаған) және ағымдағы қаржы жылында әрі қарай пайдалану (толық пайдалану) туралы Қазақстан Республикасы Үкіметінің шешімі қабылданбаған сомасын қайтаруды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) өткен қаржы жылында бөлінген, Қазақстан Республикасы Үкіметінің шешімі бойынша пайдалануға (толық пайдалануға) рұқсат етілген нысаналы даму трансферттерінің қаржы жылы ішінде пайдаланылмаған (толық пайдаланылмаған) сомасын қайтаруды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) облыстық коммуналдық мүлікті басқаруды, оны сақтау жөніндегі іс-шараларды жүзеге асыруды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) облыстық коммуналдық мүліктің пайдаланылуын және сақталуын мониторингілеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      12) бюджетті атқару сатысында азаматтық бюджетті жасау және ұсыну; </w:t>
-[...17 lines deleted...]
-      13) бюджетті атқару жөніндегі орталық уәкілетті орган белгілеген тәртіпте бюджеттік есептілікті, атқарылуы туралы есепті жасау және ұсыну, сондай-ақ облыстық бюджет пен облыс бюджетінің шоғырландырылған қаржылық есептілігін жасау;</w:t>
+      21) облыстық коммуналдық мүліктің есепке алынуын ұйымдастыру, оның тиімді пайдаланылуын қамтамасыз ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) облыстық коммуналдық мүлікті, оның ішінде коммуналдық мемлекеттік кәсіпорындардың, облыстың жергілікті атқарушы органы қатысатын акционерлік қоғамдардың және жауапкершілігі шектеулі серіктестіктердің басқару тиімділігін мониторингілеуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14) облыстың жергілікті атқарушы органының қарызын мониторингілеуді қарызды есепке алуын тіркеуді, қалыптастыру, өзгерту және оған қызмет көрсету процесін талдауды және бақылауды жүзеге асыру арқылы жүргізу; </w:t>
-[...71 lines deleted...]
-      18) республикалық бюджеттен бөлінген нысаналы трансферттердің өткен қаржы жылында пайдаланылмаған (толық пайдаланылмаған) және ағымдағы қаржы жылында әрі қарай пайдалану (толық пайдалану) туралы Қазақстан Республикасы Үкіметінің шешімі қабылданбаған сомасын қайтаруды жүзеге асыру;</w:t>
+      23) облыстың жергілікті атқарушы органының шешімі бойынша акционерлік қоғамдарды және жауапкершілігі шектеулі серіктестіктерді құру, берілген өкілеттіктер шегінде облыстың жергілікті атқарушы органының атынан акционерлік қоғамды (жауапкершілігі шектеулі серіктестікті) басқаруға акционер (қатысушы) ретінде қатысуға мемлекеттің құқықтарын жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) мемлекеттік органдар болып табылатын мемлекеттік мекемелерден басқа облыстық коммуналдық заңды тұлғалардың жарғыларын (ережелерін) бекіту, оларға өзгерістер мен толықтырулар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) облыстық бюджеттің қаражаты есебінен акциялар сатып алған кезде немесе облыстың жергілікті атқарушы органы қатысатын акционерлік қоғамды құрған кезде бағалы қағаздарды ұстаушылардың тізілімінде коммуналдық мүліктің құрамына түсетін акциялардың қозғалысын есепке алу үшін көзделген жеке шот ашу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19) өткен қаржы жылында бөлінген, Қазақстан Республикасы Үкіметінің шешімі бойынша пайдалануға (толық пайдалануға) рұқсат етілген нысаналы даму трансферттерінің қаржы жылының ішінде пайдаланылмаған (толық пайдаланылмаған) сомасын қайтаруды жүзеге асыру; </w:t>
-[...485 lines deleted...]
-      21. "Павлодар облысының қаржы басқармасы" ММ басшылықты "Павлодар облысының қаржы басқармасы" ММ-не жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруға дербес жауапты болатын бірінші басшы жүзеге асырады.</w:t>
+      26) облыстық мемлекеттік кәсіпорындардың таза табысының белгіленген бөлігінің облыстық бюджетке толық және уақтылы аударылуын, жарғылық капиталдарындағы акциялар пакеті және қатысу үлестері облыстың жергілікті атқарушы органына тиесілі акцияларға дивидендтердің есептелуін, сондай-ақ жауапкершілігі шектеулі серіктестік қатысушыларының арасында таза табыстың бөлінуін, олардың облыстық бюджетке төленуін мониторингілеуді жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) жауапкершілігі шектеулі серіктестіктердің жарғылық капиталына не акционерлік қоғамдар акцияларының төлеміне облыстық коммуналдық мүлікті беру жөніндегі іс-шараларды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті атқарушы органның шешімі бойынша облыстық коммуналдық мүлікті жекешелендіруді жүзеге асыру, оның ішінде жекешелендіруді жүргізу жөніндегі комиссияны құру, жекешелендіру объектісін бағалауды қамтамасыз ету, жекешелендіру объектісінің сатып алу-сату шарттарын дайындау мен жасасуды жүзеге асыру және сатып алу-сату шарттары талаптарының сақталуын бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) жеке тұлғалардан және мемлекеттік емес заңды тұлғалардан облыстық коммуналдық меншікке сыйға тарту шарты бойынша мүлікке құқықтарды мемлекеттің қабылдауы жөніндегі рәсімдерді жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30) атқарушы органдардың балансындағы облыстық коммуналдық мүлікті есептен шығаруды келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) облыстың жергілікті атқарушы органының шешімі бойынша облыстық коммуналдық мүлікті облыстық коммуналдық заңды тұлғаларға бекіту, облыстық коммуналдық мүлікті бір деңгейден екіншісіне, мемлекеттік меншіктің бір түрінен екіншісіне беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) облыстық коммуналдық заңды тұлғаларға берілген немесе өзінің шаруашылық қызметінің нәтижесінде олар ие болған мүлікті облыстың жергілікті атқарушы органы берген өкілеттіктердің шегінде алып қоюды және/немесе қайта бөлуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) жергілікті атқарушы органның шешімі бойынша облыстық коммуналдық мүлікті жеке тұлғаларға және мемлекеттік емес заңды тұлғаларға кейіннен сатып алу құқығынсыз немесе кейіннен шағын кәсіпкерлік субъектілерінің меншігіне өтеусіз негізде беру құқығымен мүліктік жалдауға (жалға алуға), сенімгерлік басқаруға беру жөніндегі іс-шараларды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) облыстық коммуналдық мүлікті жеке тұлғаларға және мемлекеттік емес заңды тұлғаларға мүліктік жалдауға (жалға алуға), мемлекеттік заңды тұлғаларға өтеусіз пайдалануға беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) облыстық коммуналдық мүлікті сенімгерлік басқару шарты бойынша сенімгерлік басқарушының міндеттемелерді орындауын мониторингілеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) Қазақстан Республикасының заңнамасына сәйкес өз құзыреті шегінде мүлікті реквизициялау жөніндегі іс-шараларды іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) "Павлодар облысының қаржы басқармасы" мемлекеттік мекемесі қызметкерлерінің мемлекеттік қызметті өткеруіне байланысты мәселелерді іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) облыстық коммуналдық меншікке жататын объектілер бойынша мемлекеттік-жекешелік әріптестік шарттарының тізілімін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) мемлекеттік-жекешелік әріптестік шарттары негізінде құрылған объектілерді облыстық коммуналдық меншікке қабылдау жөніндегі іс-шараларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) құзыретіне жататын мәселелер бойынша жергілікті мемлекеттік-жекешелік әріптестік жобаларының конкурстық құжаттамасын келісуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      41) Қазақстан Республикасының қолданыстағы заңнамасында айқындалған өзге де функцияларды жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. "Павлодар облысының қаржы басқармасы" мемлекеттік мекемесінің бірінші басшысының мәртебесі, өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. "Павлодар облысының қаржы басқармасы" ММ басшылықты "Павлодар облысының қаржы басқармасы" ММ жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруға дербес жауапты болатын бірінші басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. "Павлодар облысының қаржы басқармасы" ММ бірінші басшысы Қазақстан Республикасының қолданыстағы заңнамасына сәйкес облыс әкімінің өкімімен қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2287,159 +2265,159 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дара басшылық қағидаттарында әрекет етеді және уәкілетті орган мен осы Ереже айқындаған оның құзыретіне сәйкес мекеме қызметінің барлық мәселелерін дербес шешеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) "Павлодар облысының қаржы басқармасы" ММ қызметкерлерінің міндеттерін айқындайды және олардын жауапкершілік деңгейін белгілейді;</w:t>
-[...17 lines deleted...]
-      3) "Павлодар облысының қаржы басқармасы" ММ атынан сенімхатсыз әрекет етеді, мемлекеттік органдар мен басқа да ұйымдарда өкілдік етеді, сенімхаттар береді;</w:t>
+      2) "Павлодар облысының қаржы басқармасы" мемлекеттік мекемесі қызметкерлерінің міндеттерін айқындайды және олардын жауапкершілік деңгейін белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Павлодар облысының қаржы басқармасы" мемлекеттік мекемесінің атынан сенімхатсыз әрекет етеді, мемлекеттік органдар мен басқа да ұйымдарда өкілдік етеді, сенімхаттар береді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) банктік шоттар ашады және мәмілелер жасасады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) өз құзыреті шегінде "Павлодар облысының қаржы басқармасы" ММ қызметкерлері орындауға міндетті бұйрықтар, нұсқаулар шығарады;</w:t>
-[...17 lines deleted...]
-      6) Қазақстан Республикасының заңнамасына сәйкес "Павлодар облысының қаржы басқармасы" ММ қызметкерлерін қызметке тағайындайды, қызметтен босатады;</w:t>
+      5) өз құзыреті шегінде "Павлодар облысының қаржы басқармасы" мемлекеттік мекемесінің қызметкерлері орындауға міндетті бұйрықтар, нұсқаулар шығарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамасына сәйкес "Павлодар облысының қаржы басқармасы" мемлекеттік мекемесінің қызметкерлерін қызметке тағайындайды, қызметтен босатады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) заңнамамен белгіленген тәртіпте қызметкерлерді көтермелеу, материалдық көмек көрсету, тәртіптік жазалар қолдану мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) "Павлодар облысының қаржы басқармасы" ММ құрылымдық бөлімшелері туралы ережелерді бекітеді;</w:t>
+      8) "Павлодар облысының қаржы басқармасы" мемлекеттік мекемесінің құрылымдық бөлімшелері туралы ережелерді бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) құзыреті шегінде сыбайлас жемқорлық құқық бұзушылықтарға қарсы іс-қимыл жөніндегі шараларды қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2449,195 +2427,277 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       "Павлодар облысының қаржы басқармасы" ММ бірінші басшысы болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
+      "Павлодар облысының қаржы басқармасы" мемлекеттік мекемесінің бірінші басшысы болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Бірінші басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. "Павлодар облысының қаржы басқармасы" мемлекеттік мекемесінің мүлкі</w:t>
-[...17 lines deleted...]
-      26. "Павлодар облысының қаржы басқармасы" ММ Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      26. "Павлодар облысының қаржы басқармасы" мемлекеттік мекемесі мен коммуналдық мүлікті басқару жөніндегі уәкілетті орган (жергілікті атқарушы орган) арасындағы өзара қатынас Қазақстан Республикасының қолданыстағы заңнамасымен реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. "Павлодар облысының қаржы басқармасы" мемлекеттік мекемесі мен тиісті саланың уәкілетті органы арасындағы өзара қатынас Қазақстан Республикасының қолданыстағы заңнамасымен реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. "Павлодар облысының қаржы басқармасы" мемлекеттік мекемесінің әкімшілігі мен еңбек ұжымы арасындағы өзара қатынас Қазақстан Республикасының Еңбек кодексіне, Қазақстан Республикасының "Қазақстан Республикасының мемлекеттік қызметі туралы" Заңына және ұжымдық шартқа сәйкес анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. "Павлодар облысының қаржы басқармасы" мемлекеттік мекемесінің мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. "Павлодар облысының қаржы басқармасы" ММ Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Павлодар облысының қаржы басқармасы" ММ мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      27. "Павлодар облысының қаржы басқармасы" ММ-не бекітілген мүлік облыстық коммуналдық меншікке жатады. </w:t>
-[...53 lines deleted...]
-      29. "Павлодар облысының қаржы басқармасы" ММ қайта ұйымдастыру және қысқарту (тарату) Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      30. "Павлодар облысының қаржы басқармасы" ММ-не бекітілген мүлік облыстық коммуналдық меншікке жатады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Егер заңнамада өзгеше көзделмесе, "Павлодар облысының қаржы басқармасы" ММ өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. "Павлодар облысының қаржы басқармасы" мемлекеттік мекемесін қайта ұйымдастыру және қысқарту (тарату)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. "Павлодар облысының қаржы басқармасы" ММ қайта ұйымдастыру және қысқарту (тарату) Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -2645,55 +2705,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3019,31 +3079,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>