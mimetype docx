--- v1 (2025-12-29)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2eccf8c" w14:textId="2eccf8c">
+    <w:p w14:paraId="8e8cd39" w14:textId="8e8cd39">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -746,991 +746,987 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бекітілген</w:t>
+              <w:t>Бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkStart w:name="z19" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Денисов ауданы әкімдігінің мәдениет және тілдерді дамыту бөлімі" мемлекеттік мекемесі туралы ЕРЕЖЕ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда – Қостанай облысы Денисов ауданы әкімдігінің 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Денисов ауданы әкімдігінің мәдениет және тілдерді дамыту бөлімі" мемлекеттік мекемесі (бұдан әрі – Бөлім) мәдениет және тілдерді дамыту саласында мемлекеттік қызметтерді жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
-[...15 lines deleted...]
-      1. "Денисов ауданы әкімдігінің мәдениет және тілдерді дамыту бөлімі" мемлекеттік мекемесі (бұдан әрі – Бөлім) мәдениет және тілдерді дамыту саласында мемлекеттік қызметтерді жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бөлімнің ведомстволық бағынысты ұйымдары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
-[...15 lines deleted...]
-      2. Бөлімнің ведомстволық бағынысты ұйымдары:</w:t>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Денисов ауданы әкімдігінің мәдениет және тілдерді дамыту бөлімінің аудандық Мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорыны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
-[...15 lines deleted...]
-      1) "Денисов ауданы әкімдігінің мәдениет және тілдерді дамыту бөлімінің аудандық Мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорыны;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Денисов ауданы әкімдігінің мәдениет және тілдерді дамыту бөлімінің тілдерді оқыту орталығы" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
-[...15 lines deleted...]
-      2) "Денисов ауданы әкімдігінің мәдениет және тілдерді дамыту бөлімінің тілдерді оқыту орталығы" коммуналдық мемлекеттік мекемесі;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Денисов ауданы әкімдігінің мәдениет және тілдерді дамыту бөлімінің Денисов орталықтандырылған кітапхана жүйесі" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Бөлім өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүзеге асырады.</w:t>
+        <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бөлім ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және қазақ тілінде өз атауы бар мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
-[...15 lines deleted...]
-      4. Бөлім ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және қазақ тілінде өз атауы бар мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бөлім азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
-[...15 lines deleted...]
-      5. Бөлім азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бөлім, егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
-[...15 lines deleted...]
-      6. Бөлім, егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бөлім өз құзыретіндегі мәселелер бойынша заңнамада белгіленген тәртіппен Бөлім басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
-[...15 lines deleted...]
-      7. Бөлім өз құзыретіндегі мәселелер бойынша заңнамада белгіленген тәртіппен Бөлім басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. "Денисов ауданы әкімдігінің мәдениет және тілдерді дамыту бөлімі" мемлекеттік мекемесінің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
-[...15 lines deleted...]
-      8. "Денисов ауданы әкімдігінің мәдениет және тілдерді дамыту бөлімі" мемлекеттік мекемесінің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Заңды тұлғаның орналасқан жері: 110500, Қазақстан Республикасы, Қостанай облысы, Денисов ауданы, Денисовка ауылы, Калинин көшесі, 5 үй.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
-[...15 lines deleted...]
-      9. Заңды тұлғаның орналасқан жері: 110500, Қазақстан Республикасы, Қостанай облысы, Денисов ауданы, Денисовка ауылы, Калинин көшесі, 5 үй.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы ереже Бөлім құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Бөлімнің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес жергілікті бюджеттен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бөлімге кәсіпкерлік субъектілерімен Бөлімнің өкілеттігі болып табылатын міндеттерді орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Бөлімге заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кірістер, егер Қазақстан Республикасының заңнамасымен өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның міндеттері мен өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Бөлімнің құзыреті шегінде мәдениет және тілдерді дамыту саласындағы мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасы халқының мәдениетін қайта түлетуге, сақтауға, дамытуға және таратуға бағытталған шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік тілді және Қазақстан халқының басқа да тілдерін оқып-үйрену мен дамыту үшін жағдайлар жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Денисов ауданының аумағында тұратын талантты тұлғаларды қолдауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тарихи-мәдени мұраны сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ведомстволық бағынысты ұйымдарының инфрақұрылымын дамытуды қамтамасыз ету және материалдық-техникалық базасын нығайту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Өкілеттіктер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде мемлекеттік органдардан, өзге де ұйымдар мен азаматтардан өз функцияларын орындау үшін қажетті ақпаратты сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сотта талапкер және жауапкер болу, сондай-ақ заңнамаға қайшы келмейтін өзге де құқықтарды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының қолданыстағы заңнамасына сәйкес басқа да құқықтар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) міндеттер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының қолданыстағы заңнамасының нормаларын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің, Үкіметінің және өзге де орталық атқарушы органдардың, сондай-ақ облыс пен аудан әкімінің және әкімдігінің актілері мен тапсырмаларын сапалы және уақтылы орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Осы </w:t>
-[...397 lines deleted...]
-      Қазақстан Республикасы Президентінің, Үкіметінің және өзге де орталық атқарушы органдардың, сондай-ақ облыс пен аудан әкімінің және әкімдігінің актілері мен тапсырмаларын сапалы және уақтылы орындау;</w:t>
+      Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Мәдениет туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Тіл туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңдарын және өзге де нормативтік құқықтық актілерді іске асыру мәселелері бойынша мемлекеттік органдармен, өзге де ұйымдармен өзара іс-қимыл жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
-[...55 lines deleted...]
-        <w:t>" Заңдарын және өзге де нормативтік құқықтық актілерді іске асыру мәселелері бойынша мемлекеттік органдармен, өзге де ұйымдармен өзара іс-қимыл жасау;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімнің құзыретіне жататын мәселелер бойынша заңды және жеке тұлғаларға түсініктемелер беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
-[...15 lines deleted...]
-      Бөлімнің құзыретіне жататын мәселелер бойынша заңды және жеке тұлғаларға түсініктемелер беру;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәдениет мекемелері мен кәсіпорындарын ұстауға арналған бюджетті қалыптастыру жөнінде ұсыныстар әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
-[...15 lines deleted...]
-      мәдениет мекемелері мен кәсіпорындарын ұстауға арналған бюджетті қалыптастыру жөнінде ұсыныстар әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәдениет және тілдерді дамыту саласында жүргізіліп жатқан мемлекеттік саясаттың тиімділігін арттыру жөнінде ұсыныстар әзірлеу және іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
-[...15 lines deleted...]
-      мәдениет және тілдерді дамыту саласында жүргізіліп жатқан мемлекеттік саясаттың тиімділігін арттыру жөнінде ұсыныстар әзірлеу және іске асыру;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік органның құзыретіне жататын мәселелер бойынша ақпараттық-талдау материалдарды мен құжаттарды дайындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
-[...15 lines deleted...]
-      мемлекеттік органның құзыретіне жататын мәселелер бойынша ақпараттық-талдау материалдарды мен құжаттарды дайындау;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведомстволық бағынысты ұйымдар мүлкінің тиімді пайдаланылуы мен сақталуына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
-[...15 lines deleted...]
-      ведомстволық бағынысты ұйымдар мүлкінің тиімді пайдаланылуы мен сақталуына бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де міндеттер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының заңнамасында көзделген өзге де міндеттер.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) өз құзыреті шегінде Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1745,1141 +1741,1151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Тіл туралы"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңдарын және өзге де нормативтік құқықтық актілерді орындауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мәдениет және тілдерді дамыту саласындағы мемлекеттік саясатты іске асырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ауданның жергілікті атқарушы органына Қазақстан Республикасының заңнамасында белгіленген тәртіппен ауданның мемлекеттік мәдениет және тілдерді дамыту ұйымдарын құру, қайта ұйымдастыру, тарату жөнінде ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ауданның мәдениет және тілдерді дамыту ведомстволық бағынысты ұйымдардың мәдени-демалыс, кітапхана қызметін дамыту және тілдерді дамыту жөніндегі қызметін қолдайды және үйлестіреді, әдістемелік және консультативтік көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ауданның мәдениет ұйымдары қызметінің мониторингін жүзеге асырады және уәкілетті органға ақпарат ұсынады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ауданның мемлекеттік мәдениет ұйымдарын аттестаттаудан өткізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) облыстың атқарушы органына көркемөнерпаздар ұжымдарына "Халықтық" немесе "Үлгілі" атағын беру жөнінде ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) талантты жастарды және перспективалы шығармашылық ұжымдарды іздеуге және қолдауға бағытталған іс-шаралар кешенін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) шығармашылық және кітапхана қызметінің түрлі салаларында аудандық (өңірлік) байқаулар, фестивальдер мен конкурстар өткізуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) балалар мен жасөспірімдерге арналған шығармашылық үйірмелерді қаржыландыруға арналған мемлекеттік шығармашылық тапсырысты бюджет қаражатының көлемі шегінде бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) қызмет көрсетушілердің меншік нысандарына, мемлекеттік шығармашылық тапсырыс жеткізушілерінің ведомстволық бағыныстылығына, типтері мен түрлеріне қарамастан, балалар мен жасөспірімдерге арналған шығармашылық үйірмелерде мемлекеттік шығармашылық тапсырысты орналастыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-2) мемлекеттік шығармашылық тапсырысты орналастырудың, сапасын бақылаудың және мақсатты пайдаланудың барлық кезеңдері мен рәсімдерінің электрондық және жалпыға қолжетімді форматтарда орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) мәдениет және мемлекеттік және басқа тілдерді дамыту саласында аудан деңгейінде әлеуметтік маңызы бар, ойын-сауық, мәдени-бұқаралық іс-шараларды өткізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мемлекеттік және басқа тілдерді дамытуға бағытталған шаралар кешенін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) азаматтарды тіл қағидаты бойынша кемсітушілікке жол бермеу жөнінде түсіндіру жұмыстарын жүргізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Республикасының тіл туралы заңнамасын бұзу бойынша жауаптылық жөнінде түсіндіру жұмысын жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының тіл туралы заңнамасында белгіленген талаптардың бұзылуын жою туралы ұсынымдар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) мемлекеттік және басқа тілдерді дамытуға бағытталған іс-шаралар өткізуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) ауданның атқарушы органдарына ауылдарға, ауылдық округтерге атау беру және оларды қайта атау, сондай-ақ олардың транскрипциясын өзгерту туралы ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) ауылдарда маңдайшаларды орналастыру туралы хабарламаларды қабылдауды және қарауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14) Қазақстан Республикасының тіл туралы </w:t>
-[...167 lines deleted...]
-    </w:p>
+      19) әкімшілік құқық бұзушылық кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>729 бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-1. тармағына сәйкес осы Кодекстің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>75-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген әкімшілік құқық бұзушылықтар туралы істерді қарайды және әкімшілік жазалар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) Бөлімнің құзыреті шегінде тарихи-мәдени мұра объектілерін анықтау, есепке алу, қорғау және пайдалану, олардың жай-күйіне мониторинг жүргізу жөніндегі жұмысты ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) өз құзыреті шегінде мәдениет саласындағы коммуналдық меншікті басқаруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) Қазақстан Республикасының заңнамасында белгіленген құзыреті шеңберінде өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік орган басшысының мәртебесі, өкілеттігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Бөлімге басшылықты Бөлімге жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Бөлім басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бөлім басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жұмысты ұйымдастырады және басшылық жасайды, бөлім қызметкерлерінің және ведомстволық бағынысты ұйымдар басшыларының міндеттері мен өкілеттік аясын айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қолданыстағы заңнамаға сәйкес Бөлім қызметкерлерін және ведомстволық бағынысты ұйымдардың басшыларын қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Бөлім қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес мемлекеттік органдарда, өзге де ұйымдарда Бөлімнің мүддесін ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бірінші қол қою құқығына ие;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өз құзыреті шегінде бұйрықтар шығарады және бөлім қызметкерлері мен ведомстволық бағынысты ұйымдар басшыларының орындауы үшін міндетті нұсқаулар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бөлім қызметкерлеріне және ведомстволық бағынысты ұйымдардың басшыларына көтермелеу, материалдық көмек көрсету және тәртіптік жаза қолдану шараларын қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік органның атынан сенімхатсыз әрекет етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қолданыстағы заңнамаға сәйкес өзге де ұйымдармен барлық өзара қарым-қатынастарда мемлекеттік органның атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сыбайлас жемқорлыққа қарсы іс-қимыл бойынша шаралар қабылдамағаны үшін дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) белгіленген еңбекке ақы төлеу қоры және жұмыскерлер саны шегінде мемлекеттік органның міндеттемелері мен төлемдері бойынша қаржыландыру жоспарын, құрылымы мен штат кестесін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) азаматтарды және заңды тұлғалардың өкілдерін жеке қабылдауды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жеке және заңды тұлғалардың өтініштерін заңнамада белгіленген мерзімдерде қарайды, олар бойынша қажетті шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Республикасының заңнамасында белгіленген құзыреті шеңберінде өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімнің бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 - тарау. Мемлекеттік органның мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Бөлімнің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бөлімнің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Бөлімге бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Егер заңнамада өзгеше көзделмесе, Бөлім өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Бөлімді қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...28 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="51"/>
-[...572 lines deleted...]
-    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>