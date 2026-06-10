--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="680ed3e" w14:textId="680ed3e">
+    <w:p w14:paraId="afa2a51" w14:textId="afa2a51">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1446,1350 +1446,1386 @@
         <w:t>
       Қазақстан Республикасының заңнамасында көзделген өзге де міндеттер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функциялары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z9" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Басқарманың құзыретіне жататын мәселелер бойынша жеке және заңды тұлғалардың өтініштерін қарайды, олар бойынша қажетті шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z10" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ормандарды күзетуді, қорғауды, молықтыру және орман өсіруді ұйымдастырады және қамтамасыз етеді, өздерінің функционалдық қарауындағы мемлекеттік орман қоры аумағында орман пайдалануды реттейді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z11" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қостанай облысының мемлекеттік орман қоры аумағында орман өрттерінің алдын алу және олармен күресу жөніндегі жыл сайынғы іс-шаралар жоспарын әзірлейді және орындалуын іске асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z12" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өртке қарсы насихатты, бұқаралық ақпарат құралдарында ормандарды сақтау, ормандағы өрт қауіпсіздігі қағидаларының орындалуын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z13" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қажет болған жағдайда осы мақсатта арнайы комиссиялар құра отырып, Қостанай облысының аумағында ормандағы өртке қарсы күрес жөнiндегi жұмыстарды үйлестiредi;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z14" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өздерінің функционалдық қарауындағы мемлекеттік орман қоры аумағында орман зиянкестерімен және ауруларымен күрес және оның санитарлық жай-күйін жақсарту жөніндегі іс-шараларды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z15" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) оларды орман шаруашылығы және жануарлар дүниесі саласындағы уәкілетті органға (бұдан әрі – уәкілетті орган) беру үшін өздерінің функционалдық қарауындағы орман қорының мемлекеттік есебі, мемлекеттік орман кадастры, мемлекеттік орман мониторингі жөнінде материалдар дайындауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z16" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жергілікті маңызы бар ерекше қорғалатын табиғи аумақтарды пайдаланғаны үшін төлемақы мөлшерлемелерінен басқа мемлекеттік орман қоры учаскелерінде орман пайдаланғаны үшін төлемақы мөлшерлемелерінің (сүректі түбірімен босату үшін төлемақы мөлшерлемелерінен басқа) жобаларын әзірлейді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z17" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) орман ресурстары сауықтыру, рекреациялық, тарихи-мәдени, туристік және спорттық мақсаттар, аңшылық шаруашылығының мұқтаждықтары, жанама орман пайдалану үшін ұзақ мерзімді орман пайдалануға берілген мемлекеттік орман қоры жерлерінде орман пайдаланушыларға құрылыс объектілерін салуға өзінің қарауындағы учаскелерді береді және осы учаскелерді осындай объектілер салу үшін пайдалануға рұқсат береді;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z18" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уәкiлеттi органның және Қостанай облысының жергілікті өкiлдi органының қатысуымен қарауындағы мемлекеттiк орман қоры учаскелерiнде орман ресурстарын ұзақ мерзiмдi пайдалануға беру жөнiнде тендерлер ұйымдастырады және өткiзеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z19" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) уәкілетті органмен келісу бойынша жергілікті маңызы бар ерекше қорғалатын табиғи аумақтарды құру және кеңейту жөніндегі қаулы жобасын әзірлейді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z20" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Қостанай облысының аумағында орналасқан аңшылық шаруашылығының қажеттіліктері үшін жануарлар дүниесін пайдаланушыларға аңшылық алқаптарды бекітіп беру жөнінде конкурстар өткізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z21" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) жануарларға ауырып қалған, бекітіліп берілмеген аңшылық алқаптар мен балық шаруашылығы су айдындарында және (немесе) учаскелерінде олардың қырылу қаупі төнген жағдайда оларға көмек көрсету жөніндегі іс-шараларды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z22" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) интродукциялау, реинтродукциялау және будандастыруды, сондай-ақ сирек кездесетін және құрып кету қаупі төнген жануарлар түрлерін жасанды өсіру қызметін ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z23" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) аңшылық алқаптарының резервтiк қорында жануарлар дүниесiн қорғауды, сондай-ақ балық шаруашылығы су айдындарының және (немесе) учаскелерінің резервтiк қорын қорғауды ұйымдастырады және қамтамасыз етедi;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z24" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) екі және одан да көп облыстың аумағында орналасқан балық шаруашылығы су айдындарында ғылыми-зерттеу үшін аулауды, сондай-ақ сирек кездесетін және құрып кету қаупі төнген жануарлар түрлерін қоспағанда, жануарлар дүниесін пайдалануға рұқсат береді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z25" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) ғылыми ұсынымдар негізінде Қостанай облысының аумағында орналасқан балық шаруашылығы су айдындарын және (немесе) учаскелерін паспорттауды жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...250 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z26" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) аквашаруашылық субъектілерін және аквашаруашылықты дамытуды қамтамасыз ететін субъектілерді субсидиялауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z27" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) мемлекеттік меншіктегі су шаруашылығы құрылыстарының есебін жүргізеді, иесіз су шаруашылығы құрылыстары табылған кезде Қазақстан Республикасының азаматтық заңнамасында көзделген рәсімдерге қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z28" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) су ресурстарын пайдалануды реттеу және қорғау жөніндегі бассейндік инспекциямен, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органмен келісім бойынша ауыз сумен жабдықтау көздерінің су қорғау аймақтарын, белдеулері мен санитариялық қорғау аймақтарын белгілеу жөніндегі қаулының жобасын әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z29" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) су ресурстарын пайдалануды реттеу және қорғау жөніндегі бассейндік инспекциямен келісім бойынша су қорғау аймақтары мен белдеулерін шаруашылықта пайдаланудың режимі мен ерекше жағдайларын белгілеу жөніндегі қаулы жобасын әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z30" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) бассейндік кеңестің жұмысына және бассейндік келісімге қатысады, бассейндік кеңестің қарауына су объектілерін ұтымды пайдалану және қорғау, елді мекендерді сумен жабдықтау, су бұру жөнінде ұсыныстар енгізеді, бассейндік кеңестің ұсынымдарын зерделейді, оларды іске асыру жөнінде шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z31" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) өз құзыреті шегінде тиісті аумақтарда су шаруашылығы жүйелері мен құрылыстарының қауіпсіздігін қамтамасыз ету жөніндегі мәселелерді шешуге қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z32" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жер үсті көздеріндегі су ресурстарын пайдаланғаны үшін төлемақы ставкаларын әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z33" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) өз құзыреті шегінде су объектілерін ұтымды пайдалану және қорғау жөніндегі, оның ішінде су шаруашылығы жүйелері мен құрылыстарының қауіпсіздігін қамтамасыз ету жөніндегі іс-шаралардың іске асырылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z34" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) өз құзыреті шегінде тиісті аумақтағы су объектілерінің жай-күйі туралы халықты хабардар етуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z35" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) су қорын пайдалану және қорғау саласындағы мемлекеттік саясатты іске асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z36" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) II санаттағы объектілер үшін әсер етуге экологиялық рұқсаттар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z37" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) жергілікті атқарушы органдар жүзеге асыратын мемлекеттік экологиялық сараптаманың қорытындыларын береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z38" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      32) Қазақстан Республикасының </w:t>
-[...9 lines deleted...]
-        <w:t>Экологиялық кодексіне</w:t>
+      30) Қазақстан Республикасының Экологиялық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қоғамдық тыңдаулар өткізеді;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...186 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z39" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) бюджет қаражаты есебінен жергілікті деңгейде қоршаған ортаны қорғау жөніндегі іс-шаралар жоспарын әзірлейді және іске асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z40" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) қоршаған орта сапасының нысаналы көрсеткіштерін әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z41" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) экологиялық ақпаратты ресми интернет-ресурста орналастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z42" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) коммуналдық қалдықтарды бөлек жинауды, қайта өңдеуді және кәдеге жаратуды жүзеге асыруды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z43" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) сот шешімімен мемлекеттік меншікке түсті деп танылған иесіз қалдықтарды басқаруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z44" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) өсімдіктер дүниесін күзету, қорғау, қалпына келтіру және пайдалану саласындағы іс-шаралар жоспарларын әзірлейді және іске асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z45" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) өсімдіктер дүниесін күзету, қорғау, қалпына келтіру және пайдалану саласындағы қызметті ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z46" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) өсімдіктер дүниесін арнайы пайдалану тәртібімен өсімдік ресурстарын пайдаланғаны үшін төлемақы мөлшерлемелерін әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z47" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) жеке және заңды тұлғалардың өсімдіктер дүниесін күзету, қорғау, қалпына келтіру және пайдалану саласындағы ақпаратқа қол жеткізуін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z48" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының заңнамасымен жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - Қостанай облысы әкімдігінің 07.08.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 327</w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - Қостанай облысы әкімдігінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="42"/>
+    <w:bookmarkStart w:name="z97" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттілігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z98" w:id="43"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z98" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Басқармаға басшылықты Басқармаға жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z99" w:id="44"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z99" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Басқарма басшысын Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындайды және қызметтен босатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z100" w:id="45"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z100" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Басқарма басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z101" w:id="46"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z101" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басқарманың бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z102" w:id="47"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z102" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Басқарма қызметкерлерін, ведомстволық бағынысты ұйымдардың басшыларын қызметке тағайындайды және қызметтен босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z103" w:id="48"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z103" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрылымды, құрылымдық бөлімшелер туралы ережелерді және Басқарма қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z104" w:id="49"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z104" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) міндеттемелер мен төлемдер бойынша қаржыландыру жоспарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z105" w:id="50"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z105" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік органдарда, өзге де ұйымдарда Басқарманың атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z106" w:id="51"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z106" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бірінші қол қою құқығына ие болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z107" w:id="52"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z107" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сыбайлас жемқорлыққа қарсы іс-қимыл бойынша шаралар қабылдамағаны үшін дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z108" w:id="53"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z108" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Басқарма қызметкерлерінің орындауы үшін міндетті бұйрықтар шығарады, нұсқаулар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z109" w:id="54"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z109" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Басқарма қызметкерлеріне және ведомстволық бағынысты ұйымдардың басшыларына көтермелеу, материалдық көмек көрсету шараларын және тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z110" w:id="55"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z110" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Қазақстан Республикасының заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z111" w:id="56"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z111" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z112" w:id="57"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z112" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бірінші басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z113" w:id="58"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z113" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z114" w:id="59"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z114" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Басқарма заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z115" w:id="60"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z115" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z116" w:id="61"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z116" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z117" w:id="62"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z117" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңнамада өзгеше көзделмесе, Басқарма, өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе өзгедей тәсілімен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z118" w:id="63"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z118" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z119" w:id="64"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z119" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2894,342 +2930,452 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="65"/>
+    <w:bookmarkStart w:name="z122" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қостанай облысы әкімдігінің табиғи ресурстар және табиғат пайдалануды реттеу басқармасы" мемлекеттік мекемесінің қарауындағы мемлекеттік мекемелердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z123" w:id="66"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескерту. Ереженің қосымшасына өзгеріс енгізілді - Қостанай облысы әкімдігінің 11.03.2026 № 67 қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қостанай облысы әкімдігінің табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Арақарағай орман шаруашылығы мекемесі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z124" w:id="67"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z124" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қостанай облысы әкімдігінің табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Басаман орман шаруашылығы мекемесі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z125" w:id="68"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z125" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қостанай облысы әкімдігінің табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Боровское орман шаруашылығы мекемесі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z126" w:id="69"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z126" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қостанай облысы әкімдігінің табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Қамысты орман шаруашылығы мекемесі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z127" w:id="70"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z127" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қостанай облысы әкімдігінің табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Михайловское орман шаруашылығы мекемесі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z128" w:id="71"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z128" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қостанай облысы әкімдігінің табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Пригородное орман шаруашылығы мекемесі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z129" w:id="72"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z129" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қостанай облысы әкімдігінің табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Семиозерное орман шаруашылығы мекемесі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z130" w:id="73"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z130" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қостанай облысы әкімдігінің табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Таран орман шаруашылығы мекемесі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z131" w:id="74"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z131" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қостанай облысы әкімдігінің табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Урицкое орман шаруашылығы мекемесі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z132" w:id="75"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z132" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қостанай облысы әкімдігінің табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Усаковское орман шаруашылығы мекемесі" коммуналдық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z133" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қостанай облысы әкімдігінің табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Ұзынкөл орман шаруашылығы мекемесі" коммуналдық мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. "Қостанай облысы әкімдігінің табиғи ресурстар және табиғат пайдалануды реттеу басқармасы "Қостанай су қоймалары" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3555,31 +3701,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>