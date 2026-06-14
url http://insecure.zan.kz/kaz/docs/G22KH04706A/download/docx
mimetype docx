--- v0 (2025-11-07)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3ba28bb" w14:textId="3ba28bb">
+    <w:p w14:paraId="ec66764" w14:textId="ec66764">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,293 +93,338 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік мекемелердің Ережелерін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қарағанды облысы Шахтинск қаласының әкімдігінің 2022 жылғы 2 қыркүйектегі № 47/06 қаулысы</w:t>
+        <w:t>Қарағанды облысы Шахтинск қаласының әкімдігінің 2022 жылғы 2 қыркүйектегі № 47/06 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
-[...9 lines deleted...]
-      Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Шахтинск қаласының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Осы қаулыға қосымшаға сәйкес келесі мемлекеттік мекемелердің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ережелері</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) "Долинка кенті әкімінің аппараты" мемлекеттік мекемесі (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1 қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) "Новодолинский кенті әкімінің аппараты" мемлекеттік мекемесі (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2 қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) "Шахан кенті әкімінің аппараты" мемлекеттік мекемесі (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3 қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Осы қаулының орындалуына бақылау жасау Шахтинск қаласы әкімі аппаратының басшысы Н.Ю. Циолковскаяға жүктелсін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Осы қаулы оның алғашқы ресми жариялаған күнінен бастап қолданысқа енгізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...199 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -474,50 +519,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Халтонов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -596,1778 +662,2179 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2022 жылғы 2 қыркүйектегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 47/06 қаулымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Долинка кенті әкімінің аппараты" мемлекеттік мекемесінің Ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z14" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...240 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 2 тарау. Мемлекеттік органның міндеттері мен өкілеттіктері</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. "Долинка кенті әкімінің аппараты" мемлекеттік мекемесі (бұдан әрі – әкім аппараты) Қазақстан Республикасының заңнамасына сәйкес кент бюджетін жоспарлау және атқару, сондай-ақ кенттің коммуналдық меншігін (жергілікті өзін-өзі басқарудың коммуналдық меншігін) басқару салаларында басшылықты қамтамасыз ететін Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Әкім аппараты өз қызметін Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциясына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы әкім аппараты туралы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Әкім аппараты мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының заңнамасына сәйкес мемлекеттік тілде өз атауы бар мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, қазынашылық органдарында шоттары болады</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Әкім аппараты азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Қазақстан Республикасының заңнамасына сәйкес бұған уәкілеттік берілген болса, әкім аппаратының мемлекет атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Әкім аппараты заңнамада белгіленген тәртіппен өз құзыретіндегі мәселелер туралы кент әкімінің өкімдерімен және шешімдерімен, сондай- ақ Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдерді қабылдайды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Әкім аппаратының құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Заңды тұлғаның орналасқан жері: индекс: 101604, Қарағанды облысы, Шахтинск қаласы, Долинка кенті, Садовая көшесі, 58.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9. Осы Ереже әкім аппаратының құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Әкім аппараты жергілікті бюджет есебінен ұсталатын мемлекеттік мекеме болып табылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Әкім аппаратына кәсіпкерлік субъектілерімен әкім аппаратының өкілеттігі болып табылатын міндеттерді орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады. Егер әкім аппаратына заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кірістер, егер Қазақстан Республикасының заңнамасымен өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...840 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkStart w:name="z26" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3 тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттігі</w:t>
+        <w:t xml:space="preserve"> 2 тарау. Мемлекеттік органның міндеттері мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...440 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 4 тарау. Мемлекеттік органның мүлкі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Міндеттері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) Кент әкімінің қызметін ақпараттық-талдау тұрғысынан, ұйымдық-құқықтық және материалдық-техникалық жағынан қамтамасыз ету, сондай-ақ жергілікті маңызы бар мәселелерді шешу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) қала әкімі мен әкімдігінің актілерінің, әкімнің, әкім орынбасарларының және қала әкімдігінің тапсырмаларының орындалуын бақылау және ұйымдастыру;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Өкілеттілігі:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) құқығы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- мемлекеттік органдар мен басқа да ұйымдардың лауазымды тұлғаларынан қажетті ақпаратты, құжаттарды және өзге де материалдарды сұрату және алу; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- мүліктік және мүліктік емес құқықтарды сатып алу және жүзеге асыру;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- мемлекеттік басқару органдарының, мұрағаттардың, ғылыми мекемелердің ақпараттық деректер қорын пайдалану;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- шарттар, келісімдер жасасу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- Қазақстан Республикасының заңнамасына сәйкес қарастырылған өзге де құқықтарға ие болуға құқығы бар.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) міндеттері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- қолданыстағы заңнамаға сәйкес тұрғындарға сапалы мемлекеттік қызмет көрсету;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- Қазақстан Республикасы Президентінің, Үкіметінің және өзге де орталық атқарушы органдардың, облыс, аудан (облыстық маңызы бар қала) әкімінің және әкімдігінің, аудандық маңызы бар қала, кент әкімінің актілері мен тапсырмаларын сапалы және уақытылы орындау.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Функциялары:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) Әкім аппараты өз құзырлылығы шеңберінде:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- жергілікті қоғамдастық жиынын, кент, көше, көппәтерлі тұрғын үй тұрғындарының бөлек жергілікті қоғамдастық жиынын, жергілікті қоғамдастық жиналысын өткізуді ұйымдастыруды қамтамасыз етеді; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті қоғамдастықтың бөлек жиынын, жергілікті қоғамдастықтың жиыны мен жиналысын шақыру уақыты, орны және талқыланатын мәселелер туралы оларды өткізу күніне дейін күнтізбелік он күннен кешіктірмей бұқаралық ақпарат құралдары арқылы немесе өзге де тәсілдермен хабарлайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті қоғамдастық жиынында немесе жергілікті қоғамдастық жиналысында қабылданған және кент әкімі мақұлдаған шешімдердің орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- кент бюджетінің жоспарлануы мен орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті қоғамдастық жиналысына және аудан (облыстық маңызы бар қала) мәслихатына кент бюджетінің орындалуы туралы есепті ұсынады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- кент бюджетін жүзеге асыру туралы шешім қабылдайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- жергілікті қоғамдастықты дамыту бағдарламасын әзірлейді және жергілікті қоғамдастық жиналысының бекітуіне ұсынады; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- кенттің коммуналдық мүлкіне жататын объектілерді салу, реконструкциялау және жөндеу бойынша тапсырыс беруші ретінде шығады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті өзін-өзі басқарудың коммуналдық мүлкін мақсатты және тиімді пайдалануға бақылау жүргізуді жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларына қатысты коммуналдық меншік құқығы субъектісінің құқықтарын жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергiлiктi өзiн-өзi басқарудың коммуналдық мүлкi мәселелерi бойынша мемлекеттiң мүдделерiн бiлдiредi, кенттің (жергілікті өзін-өзі басқарудың коммуналдық меншігі) мүліктік құқықтарын қорғайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті өзін-өзі басқарудың коммуналдық мүлкінің есебін ұйымдастырады, оның тиімді пайдаланылуын қамтамасыз етеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) Жергілікті қоғамдастық жиналысымен келісім бойынша кент әкімінің аппараты:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- өз құзыреті шегінде жергілікті өзін-өзі басқарудың коммуналдық мүлкін басқару саласындағы құқықтық актілердің жобаларын әзірлейді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- егер Қазақстан Республикасының заңдарында өзгеше қарастырылмаған болса, жергілікті өзін-өзі басқарудың коммуналдық мүлкін басқарады, оны қорғау жөніндегі шараларды жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғасына берілген немесе ол өзінің шаруашылық қызметі нәтижесінде сатып алған мүлікті алып қоюды немесе қайта бөлуді жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларының артық, пайдаланылмаған немесе мақсатсыз пайдаланылған мүлкін алып қоюды жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті өзін-өзі басқарудың коммуналдық мүлкін кейіннен сатып алу құқығынсыз немесе кейіннен сатып алу құқығымен жеке және мемлекеттік емес заңды тұлғаларға мүліктік жалға (жалға алу), сенімгерлік басқаруға береді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- аудан (облыстық маңызы бар қала) әкімімен келісім бойынша жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларын құру, қайта ұйымдастыру, атауын өзгерту және тарату туралы шешім қабылдайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- коммуналдық мемлекеттік кәсіпорынға бекітіліп берілген мүлікті (ол өндірген өнімді сатуды қоспағанда) иеліктен шығаруға немесе оған өзгеше тәсілмен билік етуге, филиалдар мен өкілдіктер құруға, сондай-ақ дебиторлық берешекті беруге және есептен шығаруға келісім береді; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті өзін-өзі басқарудың мемлекеттік заңды тұлғаларының жарғысын (ережесін), оған енгізілетін өзгерістер мен толықтыруларды бекітеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- мүлкі кент қаласының коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) коммуналдық мемлекеттік кәсіпорындар қызметінің басым бағыттарын және бюджеттен қаржыландырылатын жұмыстарының (көрсетілетін қызметтерінің)міндетті көлемдерін айқындайды; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - мүлкі кенттің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) Мемлекеттік кәсіпорындардың даму жоспарларын және олардың орындалуы жөніндегі есептерді қарайды, "Мемлекеттік мүлік туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларда келіседі және бекітеді; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті өзін-өзі басқарудың коммуналдық мүлкін пайдалану туралы, оның ішінде оны кепілге, жалға алуға, өтеусіз пайдалануға және сенімгерлік басқаруға беру туралы шешімдер қабылдайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті өзін-өзі басқарудың коммуналдық мүлкін жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларына бекітеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті өзін-өзі басқарудың коммуналдық мүлкін иеліктен шығару туралы шешім қабылдайды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkStart w:name="z68" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5 тарау. Кент әкімі аппаратын қайта ұйымдастыру және тарату</w:t>
+        <w:t xml:space="preserve"> 3 тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. Әкiм аппаратына басшылықты әкiм аппаратына жүктелген мiндеттердiң орындалуына және оның өкiлеттiгiн жүзеге асыруына дербес жауапты болатын бiрiншi басшымен жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. Әкім аппаратының бірінші басшысы қызметке Қазақстан Республикасының заңнамасына сәйкес тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. Әкім аппаратының бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18. Бірінші басшының өкілеттіктері: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) мемлекеттік мекеме жұмысына жалпы басшылықты жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) жергілікті қоғамдастық жиынында немесе жергілікті қоғамдастық жиналысында қабылданған шешімдерді қарайды, олардың орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) мемлекеттік мекеменің Ережесі мен құрылымын, сондай-ақ олардағы өзгерістерді қала әкімдігіне бекітуге ұсынады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) мемлекеттік мекеме қызметкерлерінің лауазымдық нұсқамасын бекітеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) мемлекеттік мекеменің барлық қызметкерлері үшін міндетті өкімдер шығарады және тапсырмалар береді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) мемлекеттік мекеме атынан сенімхатсыз әрекет етеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) мемлекеттік органдарда, өзге де ұйымдарда мемлекеттік мекеменің мүдделерін білдіреді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) шарттар жасайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) банк шоттарын ашады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) Қазақстан Республикасының заңнамасында белгіленген тәртіппен мемлекеттік мекеменің қызметкерлерін жұмысқа қабылдайды және жұмыстан босатады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) мемлекеттік мекеме қызметкерлеріне Қазақстан Республикасының заңнамасында белгіленген тәртіппен көтермелеу шараларын және тәртіптік жазалар қолданады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) сыбайлас жемқорлыққа қарсы іс-қимыл шараларын қабылдайды</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) сыбайлас жемқорлыққа қарсы заңнаманың орындалуына дербес жауапты болады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) Қазақстан Республикасының заңнамасын және мемлекеттік қызметтер көрсету саласындағы өзге де нормативтік құқықтық актілерді бұзғаны үшін жауаптылықта болады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15) Қазақстан Республикасының заңнамасымен, осы Ережемен және уәкілетті органмен оған жүктелген өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік мекеменің бірінші басшысы болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19. Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20. Әкімнің аппаратын Қазақстан Республикасының қолданыстағы заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын бірінші басшы (әкім) басқарады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      24. Әкім аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z91" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 тарау. Мемлекеттік органның мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21. Әкiм аппаратының заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкi болуы мүмкiн.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Әкім аппаратының мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22. Әкiм аппаратына бекiтiлген мүлiк кенттің (жергiлiкті өзін- өзі басқару) коммуналдық меншiгiне жатады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23. Егер заңнамада өзгеше көзделмесе, әкім аппараты өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 тарау. Кент әкімі аппаратын қайта ұйымдастыру және тарату</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24. Әкім аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2401,1823 +2868,3309 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қосымша 2</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>Шахтинск қаласы әкімдігінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2022 жылғы 2 қыркүйектегі</w:t>
+              <w:t>2022 жылғы "2" қыркүйектегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 47/06 қаулымен бекітілген</w:t>
+              <w:t>№ 47/06 қаулысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Новодолинский кенті әкімінің аппараты" мемлекеттік мекемесінің Ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Ереже жаңа редакцияда - Қарағанды облысы Шахтинск қаласының әкімдігінің 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10/31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-[...240 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkStart w:name="z100" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2 тарау. Мемлекеттік органның міндеттері мен өкілеттіктері</w:t>
+        <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-[...840 lines deleted...]
-    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 3 тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттігі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. "Новодолинский кенті әкімінің аппараты" мемлекеттік мекемесі (бұдан әрі – Әкім аппараты) Қазақстан Республикасының заңнамасына сәйкес кент бюджетін жоспарлау және атқару, сондай-ақ кенттің коммуналдық меншігін (жергілікті өзін-өзі басқарудың коммуналдық меншігін) басқару салаларында басшылықты қамтамасыз ететін Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Әкім аппараты өз қызметін Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциясына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы әкім аппараты туралы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Әкім аппараты мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттiк Елтаңбасы бейнеленген мөрi мен өз атауы қазақ және орыс тiлдерiнде жазылған мөртаңбалары, белгiленген үлгiдегi бланкiлерi, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Әкім аппараты азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Қазақстан Республикасының заңнамасына сәйкес бұған уәкілеттік берілген болса, әкім аппаратының мемлекет атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Әкім аппараты заңнамада белгіленген тәртіппен өз құзыретіндегі мәселелер туралы кент әкімінің өкімдерімен және шешімдерімен, сондай- ақ Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдерді қабылдайды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Әкім аппаратының құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Заңды тұлғаның орналасқан жері: индексі: 101605, Қарағанды облысы, Шахтинск қаласы, Новодолинский кенті, Центральная көшесі, 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Осы Ереже әкім аппаратының құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Әкім аппараты жергілікті бюджет есебінен ұсталатын мемлекеттік мекеме болып табылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Әкім аппаратына кәсіпкерлік субъектілерімен әкім аппаратының өкілеттігі болып табылатын міндеттерді орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады. Егер әкім аппаратына заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кірістер, егер Қазақстан Республикасының заңнамасымен өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-[...440 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="170"/>
+    <w:bookmarkStart w:name="z284" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4 тарау. Мемлекеттік органның мүлкі</w:t>
+        <w:t xml:space="preserve"> 2 тарау. Мемлекеттік органның міндеттері мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z182" w:id="175"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 5 тарау. Кент әкімі аппаратын қайта ұйымдастыру және тарату</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Міндеттері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) Кент әкімінің қызметін ақпараттық-талдау тұрғысынан, ұйымдық-құқықтық және материалдық-техникалық жағынан қамтамасыз ету, сондай-ақ жергілікті маңызы бар мәселелерді шешу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) қала әкімі мен әкімдігінің актілерінің, әкімнің, әкім орынбасарларының және қала әкімдігінің тапсырмаларының орындалуын бақылау және ұйымдастыру;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) Қазақстан Республикасының заңнамасында көзделген өзге де міндеттер.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Өкілеттілігі:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) құқығы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мемлекеттік органдар мен басқа да ұйымдардың лауазымды тұлғаларынан қажетті ақпаратты, құжаттарды және өзге де материалдарды сұрату және алу; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мүліктік және мүліктік емес құқықтарды сатып алу және жүзеге асыру;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мемлекеттік басқару органдарының, мұрағаттардың, ғылыми мекемелердің ақпараттық деректер қорын пайдалану;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шарттар, келісімдер жасасу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының заңнамасына сәйкес қарастырылған өзге де құқықтарға ие болуға құқығы бар.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) міндеттері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыстағы заңнамаға сәйкес тұрғындарға сапалы мемлекеттік қызмет көрсету;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Президентінің, Үкіметінің және өзге де орталық атқарушы органдардың, облыс, аудан (облыстық маңызы бар қала) әкімінің және әкімдігінің, аудандық маңызы бар қала, кент әкімінің актілері мен тапсырмаларын сапалы және уақытылы орындау;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының заңнамасына сәйкес көзделген өзге де міндеттерді атқару.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Функциялары:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) Әкім аппараты өз құзырлылығы шеңберінде:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жергілікті қоғамдастық жиынын, кент, көше, көппәтерлі тұрғын үй тұрғындарының бөлек жергілікті қоғамдастық жиынын, жергілікті қоғамдастық жиналысын өткізуді ұйымдастыруды қамтамасыз етеді; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жергілікті қоғамдастықтың бөлек жиынын, жергілікті қоғамдастықтың жиыны мен жиналысын шақыру уақыты, орны және талқыланатын мәселелер туралы оларды өткізу күніне дейін күнтізбелік он күннен кешіктірмей бұқаралық ақпарат құралдары арқылы немесе өзге де тәсілдермен хабарлайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жергілікті қоғамдастық жиынында немесе жергілікті қоғамдастық жиналысында қабылданған және кент әкімі мақұлдаған шешімдердің орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кент бюджетінің жоспарлануы мен орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жергілікті қоғамдастық жиналысына және аудан (облыстық маңызы бар қала) мәслихатына кент бюджетінің орындалуы туралы есепті ұсынады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кент бюджетін жүзеге асыру туралы шешім қабылдайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жергілікті қоғамдастықты дамыту бағдарламасын әзірлейді және жергілікті қоғамдастық жиналысының бекітуіне ұсынады; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кенттің коммуналдық мүлкіне жататын объектілерді салу, қайта құру және жөндеу бойынша тапсырыс беруші болып табылады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жергілікті өзін-өзі басқарудың коммуналдық мүлкін мақсатты және тиімді пайдалануға бақылау жүргізуді жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларына қатысты коммуналдық меншік құқығы субъектісінің құқықтарын жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жергiлiктi өзiн-өзi басқарудың коммуналдық мүлкi мәселелерi бойынша мемлекеттiң мүдделерiн бiлдiредi, кенттің (жергілікті өзін-өзі басқарудың коммуналдық меншігі) мүліктік құқықтарын қорғайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жергілікті өзін-өзі басқарудың коммуналдық мүлкінің есебін ұйымдастырады, оның тиімді пайдаланылуын қамтамасыз етеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өз құзыреті шегінде Қазақстан Республикасының заңнамасына сәйкес өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) Жергілікті қоғамдастық жиналысымен келісім бойынша кент әкімінің аппараты:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өз құзыреті шегінде жергілікті өзін-өзі басқарудың коммуналдық мүлкін басқару саласындағы құқықтық актілердің жобаларын әзірлейді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>егер Қазақстан Республикасының заңдарында өзгеше қарастырылмаған болса, жергілікті өзін-өзі басқарудың коммуналдық мүлкін басқарады, оны қорғау жөніндегі шараларды жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғасына берілген немесе ол өзінің шаруашылық қызметі нәтижесінде сатып алған мүлікті алып қоюды немесе қайта бөлуді жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларының артық, пайдаланылмаған немесе мақсатсыз пайдаланылған мүлкін алып қоюды жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жергілікті өзін-өзі басқарудың коммуналдық мүлкін кейіннен сатып алу құқығынсыз немесе кейіннен сатып алу құқығымен жеке және мемлекеттік емес заңды тұлғаларға мүліктік жалға (жалға алу), сенімгерлік басқаруға береді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аудан (облыстық маңызы бар қала) әкімімен келісім бойынша жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларын құру, қайта ұйымдастыру, атауын өзгерту және тарату туралы шешім қабылдайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">коммуналдық мемлекеттік кәсіпорынға бекітіліп берілген мүлікті (ол өндірген өнімді сатуды қоспағанда) иеліктен шығаруға немесе оған өзгеше тәсілмен билік етуге, филиалдар мен өкілдіктер құруға, сондай-ақ дебиторлық берешекті беруге және есептен шығаруға келісім береді; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жергілікті өзін-өзі басқарудың мемлекеттік заңды тұлғаларының жарғысын (ережесін), оған енгізілетін өзгерістер мен толықтыруларды бекітеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мүлкі кент қаласының коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) коммуналдық мемлекеттік кәсіпорындар қызметінің басым бағыттарын және бюджеттен қаржыландырылатын жұмыстарының (көрсетілетін қызметтерінің) міндетті көлемдерін айқындайды; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мүлкі кенттің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) мемлекеттік кәсіпорындардың даму жоспарларын және олардың орындалуы жөніндегі есептерді қарайды, "Мемлекеттік мүлік туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларда келіседі және бекітеді; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жергілікті өзін-өзі басқарудың коммуналдық мүлкін пайдалану туралы, оның ішінде оны кепілге, жалға алуға, өтеусіз пайдалануға және сенімгерлік басқаруға беру туралы шешімдер қабылдайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жергілікті өзін-өзі басқарудың коммуналдық мүлкін жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларына бекітеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жергілікті өзін-өзі басқарудың коммуналдық мүлкін иеліктен шығару туралы шешім қабылдайды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z183" w:id="176"/>
+    <w:bookmarkStart w:name="z329" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. Әкiм аппаратына басшылықты әкiм аппаратына жүктелген мiндеттердiң орындалуына және оның өкiлеттiгiн жүзеге асыруына дербес жауапты болатын бiрiншi басшымен жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. Әкім аппаратының бірінші басшысы қызметке Қазақстан Республикасының заңнамасына сәйкес тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. Әкім аппаратының бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18. Бірінші басшының өкілеттіктері: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) мемлекеттік мекеме жұмысына жалпы басшылықты жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) жергілікті қоғамдастық жиынында немесе жергілікті қоғамдастық жиналысында қабылданған шешімдерді қарайды, олардың орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) мемлекеттік мекеменің Ережесі мен құрылымын, сондай-ақ олардағы өзгерістерді қала әкімдігіне бекітуге ұсынады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) мемлекеттік мекеме қызметкерлерінің лауазымдық нұсқамасын бекітеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) мемлекеттік мекеменің барлық қызметкерлері үшін міндетті өкімдер шығарады және тапсырмалар береді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) мемлекеттік мекеме атынан сенімхатсыз әрекет етеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) мемлекеттік органдарда, өзге де ұйымдарда мемлекеттік мекеменің мүдделерін білдіреді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) шарттар жасайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) банк шоттарын ашады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) Қазақстан Республикасының заңнамасында белгіленген тәртіппен мемлекеттік мекеменің қызметкерлерін жұмысқа қабылдайды және жұмыстан босатады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) мемлекеттік мекеме қызметкерлеріне Қазақстан Республикасының заңнамасында белгіленген тәртіппен көтермелеу шараларын және тәртіптік жазалар қолданады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) сыбайлас жемқорлыққа қарсы іс-қимыл шараларын қабылдайды</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) сыбайлас жемқорлыққа қарсы заңнаманың орындалуына дербес жауапты болады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) Қазақстан Республикасының заңнамасын және мемлекеттік қызметтер көрсету саласындағы өзге де нормативтік құқықтық актілерді бұзғаны үшін жауаптылықта болады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15) азаматтардың өтініштерін, арыздарын, шағымдарын қарайды, азаматтардың құқықтары мен бостандықтарын қорғау жөнінде шаралар қабылдайды; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16) салықтарды және бюджетке төленетін басқа да міндетті төлемдерді жинауға жәрдемдеседі; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17) азаматтар мен заңды тұлғалардың Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциясының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, заңдарының, Қазақстан Республикасы Президенті мен Үкіметі актілерінің, орталық және жергілікті мемлекеттік органдардың нормативтік құқықтық актілерінің нормаларын орындауына жәрдемдеседі; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18) өз құзыреті шегінде жер қатынастарын реттеуді жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19) аудандық маңызы бар қаланың, кенттің, ауылдың, ауылдық округтің коммуналдық тұрғын үй қорының сақталуын, сондай-ақ аудандық маңызы бар қалаларда, кенттерде, ауылдарда, ауылдық округтерде автомобиль жолдарын салуды, қайта құруды, жөндеуді және күтіп-ұстауды қамтамасыз етеді; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20) шаруа немесе фермер қожалықтарын ұйымдастыруға, кәсіпкерлік қызметті дамытуға жәрдемдеседі; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21) Қазақстан Республикасының Кәсіпкерлік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әлеуметтік кәсіпкерлікті мемлекеттік қолдау шараларын көрсетеді; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22) өз құзыреті шегінде әскери міндет және әскери қызмет, жұмылдыру дайындығы және жұмылдыру, сондай-ақ азаматтық қорғау саласындағы мәселелер бойынша Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23) азаматтық хал актілерін тіркеуді жүзеге асыратын органдары жоқ жерлерде нотариаттық іс-әрекеттерді ұйымдастырады, олардың аумағында тұратын азаматтардың азаматтық хал актілерін тіркеуге арналған құжаттарды қабылдайды және оларды ауданның немесе облыстық маңызы бар қаланың азаматтық хал актілерін тіркеу органына азаматтық хал актілерін мемлекеттік тіркеу және жеке тұлғалар туралы мемлекеттік деректер базасына мәліметтер енгізу үшін тапсырады, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен куәліктер мен қажет болған жағдайда анықтамалар береді және тапсырады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24) жұмыспен қамту органдары жоқ жерде жұмыссыздарды Қазақстан Республикасының заңнамасында белгіленген тәртіппен белгілейді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25) тарихи және мәдени мұраны сақтау жөніндегі жұмысты ұйымдастырады; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26) табысы аз қамтылған адамдарды анықтайды, жұмыспен қамту, атаулы әлеуметтік көмек көрсету бойынша ұсыныстарды жоғары тұрған органдарға енгізеді, жалғызбасты қарттар мен еңбекке жарамсыз азаматтарға үйде қызмет көрсетуді ұйымдастырады, оларға қайырымдылық көмек көрсетуді үйлестіреді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27) пробация қызметінің есебінде тұрған қылмыстық-атқару жүйесі мекемелерінен босатылған адамдарды жұмысқа орналастыруға жәрдемдеседі, сондай-ақ оларға Қазақстан Республикасының заңнамасына сәйкес әлеуметтік-құқықтық және өзге де көмек көрсетеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28) мүгедектігі бар адамдарға көмек көрсетуді ұйымдастырады; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29) қоғамдық жұмыстарды, жастар практикасын және әлеуметтік жұмыс орындарын ұйымдастырады; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30) дене шынықтыру және спорт саласындағы уәкілетті органмен және мүгедектігі бар адамдардың қоғамдық бірлестіктерімен бірлесіп мүгедектігі бар адамдар арасында сауықтыру және спорттық іс-шаралар өткізуді ұйымдастырады; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">31) мүгедектігі бар адамдардың қоғамдық бірлестіктерімен бірлесіп мәдени-бұқаралық және ағарту іс-шараларын ұйымдастырады; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32) мүгедектігі бар адамдарға қайырымдылық және әлеуметтік көмек көрсетуді үйлестіреді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33) халықтың әлеуметтік осал топтарына қайырымдылық көмек көрсетуді үйлестіреді; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">34) жазаның осы түріне сотталған адамдардың қылмыстық-атқару қызметі саласындағы уәкілетті орган айқындайтын тәртіппен қоғамдық жұмыстарды орындауын ұйымдастырады; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">35) жергілікті әлеуметтік инфрақұрылымды дамытуға жәрдемдеседі; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">36) қоғамдық көлік қозғалысын ұйымдастырады; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>37) шұғыл медициналық көмек көрсету қажет болған жағдайда науқастарды дәрігерлік көмек көрсететін жақын маңдағы денсаулық сақтау ұйымына жеткізуді ұйымдастырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">38) тиісті әкімшілік-аумақтық бірлікте олардың ветеринария саласындағы функцияларды орындауы кезінде облыстардың жергілікті атқарушы органдары құрған мемлекеттік ветеринариялық ұйымдарға жәрдем көрсетеді; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">39) қажет болған жағдайда жатқан науқасты денсаулық сақтау ұйымының стационарынан тұрғылықты жеріне дейін тасымалдауды ұйымдастырады; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>40) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41) жергілікті бюджетті бекіту (нақтылау) кезінде қала, аудан (облыстық маңызы бар қала) мәслихатының сессияларының жұмысына қатысады; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42) республикалық маңызы бар қалаларда, астанада, облыстық маңызы бар қалаларда орналасқан мәдениет мекемелерін қоспағанда, мәдениет мекемелерінің қызметін қамтамасыз етеді; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">43) өз құзыреті шегінде елді мекендерді сумен жабдықтауды ұйымдастырады және су пайдалану мәселелерін реттейді; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>44) елді мекендерді абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">45) жеке тұлғалардың тұрғылықты жері бойынша және олардың жаппай демалатын орындарында спортпен шұғылдануы үшін инфрақұрылым жасайды; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">46) қылмыстық-атқару жүйесі мекемелерінде жазасын өтеп жүрген сотталғандарды жұмыспен қамтуға жәрдемдеседі, оның ішінде: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қылмыстық-атқару жүйесінің кәсіпорындары мен мекемелері өндіретін, орындайтын және көрсететін тауарларға, жұмыстарға және көрсетілетін қызметтерге тапсырыстарды орналастыру; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сотталғандардың еңбегін пайдаланатын өндірістердің қылмыстық-атқару жүйесі мекемелерінің аумағында кәсіпкерлік субъектілерін ашуға, кеңейтуге және жаңғыртуға тарту.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">47) аудан (облыстық маңызы бар қала) әкімінің және жергілікті қоғамдастық жиналысының келісімі бойынша кенттің авариялық тұрғын үйін бұзуды ұйымдастырады; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">48) мемлекеттік статистика саласындағы уәкілетті орган бекіткен статистикалық әдіснамаға сәйкес шаруашылық бойынша есепке алуды жүргізеді; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">49) мемлекеттік статистика саласындағы уәкілетті орган бекіткен нысан бойынша тіркеу жазбаларын жүргізуді ұйымдастырады; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>50) шаруашылық бойынша есепке алу деректерінің дұрыстығын қамтамасыз етеді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>51) Қазақстан Республикасының заңнамасымен, осы Ережемен және уәкілетті органмен оған жүктелген өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік мекеменің бірінші басшысы болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19. Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20. Әкімнің аппаратын Қазақстан Республикасының қолданыстағы заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын бірінші басшы (әкім) басқарады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Әкім аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z129" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 тарау. Мемлекеттік органның мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21. Әкiм аппаратының заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкi болуы мүмкiн.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Әкім аппаратының мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22. Әкiм аппаратына бекiтiлген мүлiк кенттің (жергiлiкті өзін-өзі басқару) коммуналдық меншiгiне жатады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23. Егер заңнамада өзгеше көзделмесе, әкім аппараты өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 тарау. Кент әкімі аппаратын қайта ұйымдастыру және тарату</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24. Әкім аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4296,1778 +6249,2179 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2022 жылғы 2 қыркүйектегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 47/06 қаулымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z185" w:id="177"/>
+    <w:bookmarkStart w:name="z185" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Шахан кенті әкімінің аппараты" мемлекеттік мекемесінің Ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z186" w:id="178"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z186" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-[...240 lines deleted...]
-    <w:bookmarkStart w:name="z198" w:id="190"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 2 тарау. Мемлекеттік органның міндеттері мен өкілеттіктері</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. "Шахан кенті әкімінің аппараты" мемлекеттік мекемесі (бұдан әрі – әкім аппараты) Қазақстан Республикасының заңнамасына сәйкес кент бюджетін жоспарлау және атқару, сондай-ақ кенттің коммуналдық меншігін (жергілікті өзін-өзі басқарудың коммуналдық меншігін) басқару салаларында басшылықты қамтамасыз ететін Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Әкім аппараты өз қызметін Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциясына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы әкім аппараты туралы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Әкім аппараты мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының заңнамасына сәйкес мемлекеттік тілде өз атауы бар мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, қазынашылық органдарында шоттары болады</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Әкім аппараты азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Қазақстан Республикасының заңнамасына сәйкес бұған уәкілеттік берілген болса, әкім аппаратының мемлекет атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Әкім аппараты заңнамада белгіленген тәртіппен өз құзыретіндегі мәселелер туралы кент әкімінің өкімдерімен және шешімдерімен, сондай- ақ Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдерді қабылдайды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Әкім аппаратының құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Заңды тұлғаның орналасқан жері: индекс: 101606, Қарағанды облысы, Шахтинск қаласы, Шахан кенті, Шаханская 11.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9. Осы Ереже әкім аппаратының құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Әкім аппараты жергілікті бюджет есебінен ұсталатын мемлекеттік мекеме болып табылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Әкім аппаратына кәсіпкерлік субъектілерімен әкім аппаратының өкілеттігі болып табылатын міндеттерді орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады. Егер әкім аппаратына заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кірістер, егер Қазақстан Республикасының заңнамасымен өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-[...840 lines deleted...]
-    <w:bookmarkStart w:name="z240" w:id="232"/>
+    <w:bookmarkStart w:name="z198" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3 тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттігі</w:t>
+        <w:t xml:space="preserve"> 2 тарау. Мемлекеттік органның міндеттері мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-[...440 lines deleted...]
-    <w:bookmarkStart w:name="z263" w:id="255"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 4 тарау. Мемлекеттік органның мүлкі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Міндеттері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) Кент әкімінің қызметін ақпараттық-талдау тұрғысынан, ұйымдық-құқықтық және материалдық-техникалық жағынан қамтамасыз ету, сондай-ақ жергілікті маңызы бар мәселелерді шешу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) қала әкімі мен әкімдігінің актілерінің, әкімнің, әкім орынбасарларының және қала әкімдігінің тапсырмаларының орындалуын бақылау және ұйымдастыру;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Өкілеттілігі:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) құқығы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- мемлекеттік органдар мен басқа да ұйымдардың лауазымды тұлғаларынан қажетті ақпаратты, құжаттарды және өзге де материалдарды сұрату және алу; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- мүліктік және мүліктік емес құқықтарды сатып алу және жүзеге асыру;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- мемлекеттік басқару органдарының, мұрағаттардың, ғылыми мекемелердің ақпараттық деректер қорын пайдалану;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- шарттар, келісімдер жасасу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- Қазақстан Республикасының заңнамасына сәйкес қарастырылған өзге де құқықтарға ие болуға құқығы бар.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) міндеттері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- қолданыстағы заңнамаға сәйкес тұрғындарға сапалы мемлекеттік қызмет көрсету;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- Қазақстан Республикасы Президентінің, Үкіметінің және өзге де орталық атқарушы органдардың, облыс, аудан (облыстық маңызы бар қала) әкімінің және әкімдігінің, аудандық маңызы бар қала, кент әкімінің актілері мен тапсырмаларын сапалы және уақытылы орындау;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Функциялары:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) Әкім аппараты өз құзырлылығы шеңберінде:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- жергілікті қоғамдастық жиынын, кент, көше, көппәтерлі тұрғын үй тұрғындарының бөлек жергілікті қоғамдастық жиынын, жергілікті қоғамдастық жиналысын өткізуді ұйымдастыруды қамтамасыз етеді; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті қоғамдастықтың бөлек жиынын, жергілікті қоғамдастықтың жиыны мен жиналысын шақыру уақыты, орны және талқыланатын мәселелер туралы оларды өткізу күніне дейін күнтізбелік он күннен кешіктірмей бұқаралық ақпарат құралдары арқылы немесе өзге де тәсілдермен хабарлайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті қоғамдастық жиынында немесе жергілікті қоғамдастық жиналысында қабылданған және кент әкімі мақұлдаған шешімдердің орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- кент бюджетінің жоспарлануы мен орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті қоғамдастық жиналысына және аудан (облыстық маңызы бар қала) мәслихатына кент бюджетінің орындалуы туралы есепті ұсынады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- кент бюджетін жүзеге асыру туралы шешім қабылдайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- жергілікті қоғамдастықты дамыту бағдарламасын әзірлейді және жергілікті қоғамдастық жиналысының бекітуіне ұсынады; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- кенттің коммуналдық мүлкіне жататын объектілерді салу, реконструкциялау және жөндеу бойынша тапсырыс беруші ретінде шығады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті өзін-өзі басқарудың коммуналдық мүлкін мақсатты және тиімді пайдалануға бақылау жүргізуді жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларына қатысты коммуналдық меншік құқығы субъектісінің құқықтарын жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергiлiктi өзiн-өзi басқарудың коммуналдық мүлкi мәселелерi бойынша мемлекеттiң мүдделерiн бiлдiредi, кенттің (жергілікті өзін-өзі басқарудың коммуналдық меншігі) мүліктік құқықтарын қорғайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті өзін-өзі басқарудың коммуналдық мүлкінің есебін ұйымдастырады, оның тиімді пайдаланылуын қамтамасыз етеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) Жергілікті қоғамдастық жиналысымен келісім бойынша кент әкімінің аппараты:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- өз құзыреті шегінде жергілікті өзін-өзі басқарудың коммуналдық мүлкін басқару саласындағы құқықтық актілердің жобаларын әзірлейді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- егер Қазақстан Республикасының заңдарында өзгеше қарастырылмаған болса, жергілікті өзін-өзі басқарудың коммуналдық мүлкін басқарады, оны қорғау жөніндегі шараларды жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғасына берілген немесе ол өзінің шаруашылық қызметі нәтижесінде сатып алған мүлікті алып қоюды немесе қайта бөлуді жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларының артық, пайдаланылмаған немесе мақсатсыз пайдаланылған мүлкін алып қоюды жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті өзін-өзі басқарудың коммуналдық мүлкін кейіннен сатып алу құқығынсыз немесе кейіннен сатып алу құқығымен жеке және мемлекеттік емес заңды тұлғаларға мүліктік жалға (жалға алу), сенімгерлік басқаруға береді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- аудан (облыстық маңызы бар қала) әкімімен келісім бойынша жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларын құру, қайта ұйымдастыру, атауын өзгерту және тарату туралы шешім қабылдайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- коммуналдық мемлекеттік кәсіпорынға бекітіліп берілген мүлікті (ол өндірген өнімді сатуды қоспағанда) иеліктен шығаруға немесе оған өзгеше тәсілмен билік етуге, филиалдар мен өкілдіктер құруға, сондай-ақ дебиторлық берешекті беруге және есептен шығаруға келісім береді; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті өзін-өзі басқарудың мемлекеттік заңды тұлғаларының жарғысын (ережесін), оған енгізілетін өзгерістер мен толықтыруларды бекітеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- мүлкі кент қаласының коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) коммуналдық мемлекеттік кәсіпорындар қызметінің басым бағыттарын және бюджеттен қаржыландырылатын жұмыстарының (көрсетілетін қызметтерінің)міндетті көлемдерін айқындайды; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - мүлкі кенттің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) Мемлекеттік кәсіпорындардың даму жоспарларын және олардың орындалуы жөніндегі есептерді қарайды, "Мемлекеттік мүлік туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларда келіседі және бекітеді; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті өзін-өзі басқарудың коммуналдық мүлкін пайдалану туралы, оның ішінде оны кепілге, жалға алуға, өтеусіз пайдалануға және сенімгерлік басқаруға беру туралы шешімдер қабылдайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті өзін-өзі басқарудың коммуналдық мүлкін жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларына бекітеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- жергілікті өзін-өзі басқарудың коммуналдық мүлкін иеліктен шығару туралы шешім қабылдайды.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z268" w:id="260"/>
+    <w:bookmarkStart w:name="z240" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5 тарау. Кент әкімі аппаратын қайта ұйымдастыру және тарату</w:t>
+        <w:t xml:space="preserve"> 3 тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z269" w:id="261"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. Әкiм аппаратына басшылықты әкiм аппаратына жүктелген мiндеттердiң орындалуына және оның өкiлеттiгiн жүзеге асыруына дербес жауапты болатын бiрiншi басшымен жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. Әкім аппаратының бірінші басшысы қызметке Қазақстан Республикасының заңнамасына сәйкес тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. Әкім аппаратының бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18. Бірінші басшының өкілеттіктері: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) мемлекеттік мекеме жұмысына жалпы басшылықты жүзеге асырады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) жергілікті қоғамдастық жиынында немесе жергілікті қоғамдастық жиналысында қабылданған шешімдерді қарайды, олардың орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) мемлекеттік мекеменің Ережесі мен құрылымын, сондай-ақ олардағы өзгерістерді қала әкімдігіне бекітуге ұсынады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) мемлекеттік мекеме қызметкерлерінің лауазымдық нұсқамасын бекітеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) мемлекеттік мекеменің барлық қызметкерлері үшін міндетті өкімдер шығарады және тапсырмалар береді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) мемлекеттік мекеме атынан сенімхатсыз әрекет етеді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) мемлекеттік органдарда, өзге де ұйымдарда мемлекеттік мекеменің мүдделерін білдіреді;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) шарттар жасайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) банк шоттарын ашады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) Қазақстан Республикасының заңнамасында белгіленген тәртіппен мемлекеттік мекеменің қызметкерлерін жұмысқа қабылдайды және жұмыстан босатады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) мемлекеттік мекеме қызметкерлеріне Қазақстан Республикасының заңнамасында белгіленген тәртіппен көтермелеу шараларын және тәртіптік жазалар қолданады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) сыбайлас жемқорлыққа қарсы іс-қимыл шараларын қабылдайды</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) сыбайлас жемқорлыққа қарсы заңнаманың орындалуына дербес жауапты болады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) Қазақстан Республикасының заңнамасын және мемлекеттік қызметтер көрсету саласындағы өзге де нормативтік құқықтық актілерді бұзғаны үшін жауаптылықта болады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15) Қазақстан Республикасының заңнамасымен, осы Ережемен және уәкілетті органмен оған жүктелген өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік мекеменің бірінші басшысы болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19. Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20. Әкімнің аппаратын Қазақстан Республикасының қолданыстағы заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын бірінші басшы (әкім) басқарады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      24. Әкім аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z263" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 тарау. Мемлекеттік органның мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21. Әкiм аппаратының заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкi болуы мүмкiн.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Әкім аппаратының мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22. Әкiм аппаратына бекiтiлген мүлiк кенттің (жергiлiкті өзін- өзі басқару) коммуналдық меншiгiне жатады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23. Егер заңнамада өзгеше көзделмесе, әкім аппараты өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z268" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 тарау. Кент әкімі аппаратын қайта ұйымдастыру және тарату</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24. Әкім аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>