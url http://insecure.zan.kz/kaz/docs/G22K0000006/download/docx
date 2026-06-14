--- v0 (2025-10-03)
+++ v1 (2026-06-14)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1a92d72" w14:textId="1a92d72">
+    <w:p w14:paraId="f2301c5" w14:textId="f2301c5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,256 +85,316 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Мемлекеттік кірістер органдарының сыртқы мемлекеттік аудит және қаржылық бақылау уәкілетті органдарына салықтық құпияны құрайтын салық төлеушінің (салық агентінің) жазбаша рұқсатын алмастан салық төлеуші (салық агенті) туралы мәліметтерді ұсыну қағидаларын және ұсынатын мәліметтер тізбесін бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2018 жылғы 30 қарашадағы № 1040 бұйрығына және Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетінің 2019 жылғы 4 наурыздағы № 3-НҚ бірлескен нормативтік қаулысына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетінің 2022 жылғы 25 мамырдағы № 6-НҚ және Қазақстан Республикасы Премьер-Министрінің орынбасары - Қаржы министрінің 2022 жылғы 22 маусымдағы № 614 бірлескен нормативтік қаулысы мен бұйрығы. Күші жойылды - Қазақстан Республикасы Жоғары аудиторлық палатасының 2026 жылғы 14 мамырдағы № 4-НҚ және Қазақстан Республикасы Қаржы министрінің 2026 жылғы 15 мамырдағы № 308 бірлескен нормативтiк қаулысы мен бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Жоғары аудиторлық палатасының 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Қаржы министрінің 15.05.2026 № 308 бірлескен нормативтiк қаулысы мен бұйрығымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Қаржы министрі БҰЙЫРАДЫ және Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитеті ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Мемлекеттік кірістер органдарының сыртқы мемлекеттік аудит және қаржылық бақылау уәкілетті органдарына салықтық құпияны құрайтын салық төлеушінің (салық агентінің) жазбаша рұқсатын алмастан салық төлеуші (салық агенті) туралы мәліметтерді ұсыну қағидаларын және ұсынатын мәліметтер тізбесін бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2018 жылғы 30 қарашадағы № 1040 бұйрығына және Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетінің 2019 жылғы 4 наурыздағы № 3-НҚ бірлескен нормативтік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Мемлекеттік кірістер органдарының сыртқы мемлекеттік аудит және қаржылық бақылау уәкілетті органдарына салықтық құпияны құрайтын салық төлеушінің (салық агентінің) жазбаша рұқсатын алмастан салық төлеуші (салық агенті) туралы мәліметтерді ұсыну қағидаларын және ұсынатын мәліметтер тізбесін бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2018 жылғы 30 қарашадағы № 1040 бұйрығына және Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетінің 2019 жылғы 4 наурыздағы № 3-НҚ бірлескен нормативтік </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> мынадай өзгерістер енгізілсін:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тақырыбы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік кірістер органдарының сыртқы мемлекеттік аудит және қаржылық бақылау уәкілетті органына салық төлеушінің (салық агентінің) жазбаша рұқсатын алмастан кедендік реттеу саласындағы ақпаратты және салықтық құпияны құрайтын салық төлеуші (салық агенті) туралы мәліметтерді ұсыну қағидаларын және ұсынатын мәліметтер тізбесін бекіту туралы"; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
-[...72 lines deleted...]
-        </w:rPr>
         <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -387,168 +449,142 @@
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАДЫ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитеті (бұдан әрі – Есеп комитеті) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ҚАУЛЫ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> ЕТЕДІ</w:t>
+        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1) осы бірлескен бұйрыққа және нормативтiк қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мемлекеттік кірістер органдарының сыртқы мемлекеттік аудит және қаржылық бақылау уәкілетті органына салық төлеушінің (салық агентінің) жазбаша рұқсатын алмастан кедендік реттеу саласындағы ақпаратты және салықтық құпияны құрайтын салық төлеуші (салық агенті) туралы мәліметтерді ұсыну қағидалары;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бірлескен бұйрықпен және нормативтік қаулымен бекітілген Мемлекеттік кірістер органдарының сыртқы мемлекеттік аудит және қаржылық бақылау уәкілетті органдарына салықтық құпияны құрайтын салық төлеушінің (салық агентінің) жазбаша рұқсатын алмастан салық төлеуші (салық агенті) туралы мәліметтерді ұсыну </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -563,151 +599,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетінің Әдіснама және сапа бақылауы департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бірлескен бұйрықтың және нормативтік қаулының көшірмелерінің электрондық түрде қазақ және орыс тілдерінде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде ресми жариялау және енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберілуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бірлескен бұйрықтың және нормативтік қаулының Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетінің интернет-ресурсында орналастырылуын қамтамасыз етсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы бірлескен бұйрықтың және нормативтік қаулының орындалуын бақылау Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетінің аппарат басшысына және жетекшілік ететін Қазақстан Республикасының Қаржы вице-министріне жүктелсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы бірлескен бұйрық және нормативтік қаулы мемлекеттік органдары басшыларының соңғысы қол қойған күннен бастап күшіне енеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -989,57 +1025,50 @@
                       <w:i/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>______________ Р. Рахимов</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1378,222 +1407,222 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нормативтiк қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік кірістер органдарының сыртқы мемлекеттік аудит және қаржылық бақылау уәкілетті органына салық төлеушінің (салық агентінің) жазбаша рұқсатын алмастан кедендік реттеу саласындағы ақпаратты және салықтық құпияны құрайтын салық төлеуші (салық агенті) туралы мәліметтерді ұсыну қағидаларын және ұсынатын мәліметтер тізбесін бекіту туралы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Мемлекеттік кірістер органдарының сыртқы мемлекеттік аудит және қаржылық бақылау уәкілетті органына салық төлеушінің (салық агентінің) жазбаша рұқсатын алмастан кедендік реттеу саласындағы ақпаратты және салықтық құпияны құрайтын салық төлеуші (салық агенті) туралы мәліметтерді ұсыну қағидалары (бұдан әрі – Қағидалар) мемлекеттік кірістер органдарының Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетіне (бұдан әрі – Есеп комитеті) және облыстардың, республикалық маңызы бар қалалардың, астананың тексеру комиссияларына (бұдан әрі – тексеру комиссиялары) салық төлеушінің (салық агентінің) жазбаша рұқсатын алмастан кедендік реттеу саласындағы ақпаратты және салықтық құпияны құрайтын салық төлеуші (салық агенті) туралы мәліметтерді (бұдан әрі – Мәлімет) ұсыну бойынша өзара іс-қимыл тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кедендік реттеу саласындағы ақпаратқа Еуразиялық экономикалық одақтың кеден заңнамасына, Қазақстан Республикасының халықаралық шарттарына, Қазақстан Республикасының кеден және өзге де заңнамасына сәйкес мемлекеттік кіріс органдары алған кез келген, cоның ішінде құпия және алдын ала ақпарат жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік кірістер органдары салық төлеушінің (салық агентінің) жазбаша рұқсатын алмастан салықтық құпияны құрайтын салық төлеуші (салық агенті) туралы мәліметтерді осы бірлескен бұйрыққа және нормативтік қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілген Мемлекеттік кірістер органдарының сыртқы мемлекеттік аудит және қаржылық бақылау уәкілетті органына ұсынатын салық төлеушінің (салық агентінің) жазбаша рұқсатын алмастан салықтық құпияны құрайтын салық төлеуші (салық агенті) туралы мәліметтер тізбесіне сәйкес ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мәліметтерді ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Есеп комитеті, тексеру комиссиялары салықтық құпияны құрайтын мәліметтерге рұқсаты бар лауазымды адамдардың тізбесін бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мәліметтерді беру мынадай тәсілдердің бірінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қағаз жеткізгіштерде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1604,110 +1633,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) электрондық жеткізгіштерде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті мен Есеп комитетінің ақпараттық жүйелері арасында ақпараттық өзара іс-қимыл, сондай-ақ электрондық құжат айналымы жүйесі болған кезде, Мемлекеттік органдардың бірыңғай көліктік ортасы арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік кірістер органдары Есеп комитетінің, тексеру комиссиясының сұрау салуын алған күннен бастап, 10 (он) жұмыс күнінен аспайтын мерзімде, егер мұндай ақпарат көрсетілген органдарға Қазақстан Республикасының заңнамасымен жүктелген міндеттерін орындауы және функцияларын жүзеге асыру үшін қажет болса, Қазақстан Республикасының мемлекеттік, коммерциялық, банктік, салықтық және заңмен қорғалатын өзге де құпияларды, сондай-ақ басқа да құпия ақпаратты қорғау жөніндегі заңнамасының, Қазақстан Республикасының халықаралық шарттарының талаптарын белгіленген тәртіппен сақтай отырып, оларға Мәліметті береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мәліметті алушы осы Қағидалардың шеңберінде алынған ақпараттардың құпиялылығын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы Қағидалардың 2-тармағында көрсетілген ақпаратты мемлекеттік кіріс органдарынан не өзге де уәкілетті органдардан алған мемлекеттік кіріс органдарының лауазымды адамдары, Қазақстан Республикасының өзге де мемлекеттік органдарының немесе ұйымдарының лауазымды адамдары мұндай ақпаратты өздерінің міндеттерін орындау кезеңінде де, оларды орындау аяқталғаннан кейін де Қазақстан Республикасының заңнамасына сәйкес таратуға құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалардың 2-тармағында көрсетілген ақпаратты кедендік бақылауды жүргізуге тартылған мамандар кедендік бақылауды жүргізу кезінде өз міндеттерін орындау кезінде де, ол аяқталғаннан кейін де жариялауға жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1723,63 +1752,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2101,35 +2152,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>