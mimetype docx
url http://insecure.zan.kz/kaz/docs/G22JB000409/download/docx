--- v0 (2025-11-10)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="456b362" w14:textId="456b362">
+    <w:p w14:paraId="e5c8928" w14:textId="e5c8928">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2674,678 +2674,778 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ақпарат және қоғамдық</w:t>
+              <w:t>Ақпарат және қоғамдық даму</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>даму министрінің</w:t>
+              <w:t>министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2022 жылғы</w:t>
+              <w:t>2022 жылғы 27 қыркүйектегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№____бұйрығымен</w:t>
+              <w:t>№ 409 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - ҚР Мәдениет және ақпарат министрінің м.а. 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Телекоммуникациялар желілерінде Қазақстан Республикасы заңнамасының талаптарын сақтау мәселелері бойынша мемлекеттік органдардың өзара іс-қимыл жасасу қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің м.а. 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Телекоммуникациялар желілерінде Қазақстан Республикасы заңнамасының талаптарын сақтау мәселелері бойынша мемлекеттік органдардың өзара іс-қимыл жасау қағидалары (бұдан әрі – Қағидалар) "Байланыс туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>41-1-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-1-тармағына сәйкес әзірленді және Қазақстан Республикасы заңнамасының талаптарын масс-медиада, телекоммуникация желілерінде немесе онлайн-платформаларда сақтау мәселелері бойынша мемлекеттік органдардың өзара іс-қимыл жасау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақпараттық жүйе – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсететін персоналдың және техникалық құжаттаманың ұйымдастырушылық-ретке келтірілген жиынтығы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) масс-медиа – бұқаралық ақпарат құралы және интернет-ресурс;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) масс-медиа саласындағы уәкiлеттi орган (бұдан әрi – уәкiлеттi орган) – масс-медиа саласында мемлекеттiк реттеудi жүзеге асыратын орталық атқарушы орган;</w:t>
+      3) масс-медиа саласындағы уәкiлеттi орган (бұдан әрi – уәкiлеттi орган) – масс-медиа саласында мемлекеттiк реттеудi жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) телекоммуникация желісі – коммутациялық жабдықтан (станциялардан, кіші станциялардан, концентраторлардан), жол-кәбілдік құрылыстардан (абоненттік жолдардан, жалғау жолдары мен байланыс арналарынан), беру жүйелері мен абоненттік құрылғылардан тұратын, телекоммуникация хабарларының берілуін қамтамасыз ететін телекоммуникация құралдары мен байланыс жолдарының жиынтығы;</w:t>
+      4) онлайн-платформа – қаржылық көрсетілетін қызметтер ұсынуға және электрондық коммерцияға арналған интернет-ресурсты және (немесе) интернет желісінде жұмыс істейтін бағдарламалық қамтылымды, және (немесе) лездік хабар алмасу сервисін қоспағанда, онлайн-платформаны пайдаланушының өзі ашқан аккаунт, жария қоғамдастық арқылы онлайн-платформадағы контентті алуға, жасауға және (немесе) орналастыруға, және (немесе) таратуға, және (немесе) сақтауға арналған интернет-ресурс және (немесе) интернет желісінде жұмыс істейтін бағдарламалық қамтылым, және (немесе) лездік хабар алмасу сервисі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      5) телекоммуникация желісі – коммутациялық жабдықтан (станциялардан, кіші станциялардан, концентраторлардан), жол-кәбілдік құрылыстардан (абоненттік жолдардан, жалғау жолдары мен байланыс арналарынан), беру жүйелері мен абоненттік құрылғылардан тұратын, телекоммуникация хабарларының берілуін қамтамасыз ететін телекоммуникация құралдары мен байланыс жолдарының жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) электрондық құжат айналымы жүйесі – оған қатысушылар арасындағы қатынастар "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасының Заңымен және Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен реттелетін электрондық құжаттар алмасу жүйесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Масс-медиа, телекоммуникация желілерінде немесе онлайн-платформаларда Қазақстан Республикасы заңнамасының талаптарын сақтау мәселелері бойынша мемлекеттік органдардың өзара іс-қимыл жасасу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Масс-медиа, телекоммуникация желілерінде немесе онлайн-платформаларда заңнама талаптарын сақтау мәселелері бойынша мемлекеттік органдардың өзара іс-қимылы осы Қағидалардың талаптарына сәйкес ақпараттық жүйелерді немесе электрондық құжат айналымы жүйесін пайдалана отырып, олардың құзыреті шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ақпараттық жүйелер масс-медиа, телекоммуникация желілерінде немесе онлайн-платформаларда заңды күшіне енген сот актілерімен немесе Қазақстан Республикасының заңдарымен таратуға тыйым салынған немесе өзгеше түрде шектелген ақпаратты анықтау, есепке алу және оларға қол жеткізуді тоқтата тұру бойынша мемлекеттік органдар жүргізетін жұмысты жүйелеуге арналған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      4) электрондық құжат айналымы жүйесі – оған қатысушылар арасындағы қатынастар "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасының </w:t>
-[...169 lines deleted...]
-        <w:t>1-қосымшаға</w:t>
+      5. Мемлекеттік органдар өз құзыреті шегінде масс-медиа, телекоммуникация желілерінде немесе онлайн-платформаларда таратылатын материалдарды анықтайтын және есепке алуды жүргізетін және Қазақстан Республикасы заңнамасының талаптарын бұзатын ақпаратты қамтитын интернет-ресурстар мен сілтемелерді осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ақпараттық жүйеге енгізетін қызметкерлердің, оның ішінде ведомстволық бағынысты ұйымдардың тізімін қалыптастырады және уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақта көрсетілген мемлекеттік органдар өз қызметкерлерінің тізімін жарты жылда кемінде бір рет жаңартады және уәкілетті органға жаңартылған тізімді жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық жүйелерге енгізілетін мәліметтер олардың заңдылық талаптарына сәйкес келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Уәкілетті орган жарты жылда бір рет белсенділік белгілері жоқ және ақпараттық жүйені қолданбайтын пайдаланушыларды есепке алу жазбаларының тізімін қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Мемлекеттік органдар өз құзыреті шегінде телекоммуникациялар желілерінде заңды күшіне енген сот актілерімен немесе Қазақстан Республикасының заңдарымен таратуға тыйым салынған немесе өзгеше түрде шектелген материалдарға мониторинг жүргізеді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+      7. Мемлекеттік органдар өз құзыреті шегінде масс-медиа, телекоммуникация желілерінде немесе онлайн-платформаларда заңды күшіне енген сот актілерімен немесе Қазақстан Республикасының заңдарымен таратуға тыйым салынған немесе өзгеше түрде шектелген материалдарға мониторинг жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Мемлекеттiк органдар телекоммуникациялар желілерінде заңды күшіне енген сот актілерімен немесе Қазақстан Республикасының заңдарымен таратуға тыйым салынған немесе өзгеше түрде шектелген материалдарды анықтаған кезде, ақпараттық жүйе арқылы уәкiлеттi органға хабарлама жiбередi.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+      8. Мемлекеттiк органдар масс-медиа, телекоммуникация желілерінде немесе онлайн-платформаларда заңды күшіне енген сот актілерімен немесе Қазақстан Республикасының заңдарымен таратуға тыйым салынған немесе өзгеше түрде шектелген материалдарды анықтаған кезде, ақпараттық жүйе арқылы уәкiлеттi органға хабарлама жiбередi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хабарламаны жіберген кезде мемлекеттік орган ақпараттық жүйеде талап етілетін деректерді: заңдылық пен негізділікті, ақпараттық жүйеге енгізілетін мәліметтерді, олардың құқыққа қайшы екенін растайтын анықталған материалдардың скриншоттарын толық көлемде толтыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Мемлекеттік органдар телекоммуникациялар желілерінде заңды күшіне енген сот актілерімен немесе Қазақстан Республикасының заңдарымен таратуға тыйым салынған немесе өзгеше түрде шектелген ақпаратты таратудың анықталған фактілерін ақпараттық жүйеге енгізеді не уәкілетті органға осы Қағидалардың </w:t>
-[...9 lines deleted...]
-        <w:t>2-қосымшасына</w:t>
+      9. Мемлекеттік органдар масс-медиа, телекоммуникация желілерінде немесе онлайн-платформаларда заңды күшіне енген сот актілерімен немесе Қазақстан Республикасының заңдарымен таратуға тыйым салынған немесе өзгеше түрде шектелген ақпаратты таратудың анықталған фактілерін ақпараттық жүйеге енгізеді не уәкілетті органға осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша электрондық құжат айналымы жүйесі арқылы бірінші басшының немесе оның орынбасарының қолы қойылған хабарламаны жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Телекоммуникациялар желілерінде заңды күшіне енген сот актілерімен немесе Қазақстан Республикасының заңдарымен таратуға тыйым салынған немесе өзгеше түрде шектелген ақпаратты таратудың расталған фактілері бойынша уәкілетті орган "Байланыс туралы" Қазақстан Республикасы Заңының </w:t>
+      10. Масс-медиа, телекоммуникация желілерінде немесе онлайн-платформаларды пайдаланыла отырып заңды күшіне енген сот актілерімен немесе Қазақстан Республикасының заңдарымен таратуға тыйым салынған немесе өзгеше түрде шектелген ақпаратты таратудың расталған фактілері бойынша уәкілетті орган "Байланыс туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>41-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының аумағында оған қолжетімділікті шектеу жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Заңды күшіне енген сот актілерімен немесе Қазақстан Республикасының заңдарымен таратуға тыйым салынған немесе өзгеше түрде шектелген телекоммуникациялар желілерінде таратудың расталмаған фактілері бойынша ақпараттық жүйе арқылы мемлекеттік органнан келіп түскен ақпарат Қазақстан Республикасының заңнамасын бұзудың жоқтығы туралы негіздемені көрсете отырып, қабылданбайды.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+      11. Заңды күшіне енген сот актілерімен немесе Қазақстан Республикасының заңдарымен таратуға тыйым салынған немесе өзгеше түрде шектелген масс-медиа, телекоммуникация желілерінде немесе онлайн-платформаларда таратудың расталмаған фактілері бойынша ақпараттық жүйе арқылы мемлекеттік органнан келіп түскен ақпарат Қазақстан Республикасының заңнамасын бұзудың жоқтығы туралы негіздемені көрсете отырып, қабылданбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3475,301 +3575,139 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жасасу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...102 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________________ (Уәкілетті органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-                "Байланыс туралы" Қазақстан Республикасы Заңының 41-1-бабының </w:t>
-[...111 lines deleted...]
-        <w:t>мәліметтерді жібереміз.</w:t>
+      "Байланыс туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>41-1-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-1-тармағына сәйкес бекітілген Телекоммуникациялар желілерінде Қазақстан Республикасы заңнамасының талаптарын сақтау мәселелері бойынша мемлекеттік органдардың өзара іс-қимыл жасасу қағидаларына сәйкес, масс-медиа, телекоммуникация желілерінде немесе онлайн-платформаларда таралатын құқыққа қайшы контентті анықтау және есепке алу және осындай контенті бар интернет-ресурстар мен сілтемелерді ақпараттық жүйеге енгізу құзыретіне кіретін қызметкерлер туралы мәліметтерді жолдаймыз.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3839,51 +3777,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4330,105 +4268,106 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Уәкілетті лауазымды адам </w:t>
+        <w:t>
+      Уәкілетті лауазымды адам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________________________</w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">           ____________________________________________________________ </w:t>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       лауазым (қолы) (тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+      лауазым (қолы) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4542,630 +4481,405 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органдардың өзара іс-қимыл</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жасасу қағидаларына </w:t>
+              <w:t>жасасу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
-            </w:r>
-[...105 lines deleted...]
-              <w:t>(Уәкілетті органның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________________ (Уәкілетті органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-                "Байланыс туралы" Қазақстан Республикасы Заңының 41-1-бабының </w:t>
-[...9 lines deleted...]
-        <w:t>1-1-тармағына</w:t>
+      "Байланыс туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>41-1-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-1-тармағына сәйкес бекітілген Телекоммуникациялар желілерінде Қазақстан Республикасы заңнамасының талаптарын сақтау мәселелері бойынша мемлекеттік органдардың өзара іс-қимыл жасасу қағидаларына сәйкес, Қазақстан Республикасының заңдарымен және (немесе) заңды күшіне енген сот шешімдерімен таратуға тыйым салынған ақпарат туралы мәліметтерді жолдаймыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>сәйкес бекітілген Телекоммуникациялар желілерінде Қазақстан Республикасы заңнамасының</w:t>
+        <w:t>
+      1. Бұзушылық түрі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>талаптарын сақтау мәселелері бойынша мемлекеттік органдардың өзара іс-қимыл жасасу</w:t>
+        <w:t>
+      2. Қазақстан Республикасы заңнамалық актісінің нормасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қағидаларына сәйкес, Қазақстан Республикасының заңдарымен және (немесе) заңды күшіне</w:t>
+        <w:t>
+      3. Қазақстан Республикасының заңнамасын бұзудың анықталған фактілерінің тізбесі (деректерді беру желісінде мекенжайлар, (IP-мекенжай) және (немесе) домендік атау және (немесе) интернет-ресурстың және (немесе) оның интернет-парағының сәйкестендіргіші көрсетіледі), деректерді беру желісінің интернет-ресурсы пайдаланатын хаттаманың түрі, сәйкестендіру, абоненттік құрылғының кодтары (Құрылғының MAC мекенжайы, IMEI-байланыс құралының коды):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>енген сот шешімдерімен таратуға тыйым салынған ақпарат туралы мәліметтерді жібереміз.</w:t>
+        <w:t>
+      1) ________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">          1. Бұзушылық түрі_____________________________________________.</w:t>
+        <w:t>
+      2) ________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">          2. Қазақстан Республикасының заңнамалық актісінің нормасы</w:t>
+        <w:t>
+      3) ________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             _________________________________________________________.</w:t>
+        <w:t>
+      4) ________________________ .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                3. Қазақстан Республикасының заңнамасын бұзушылықтардың анықталған</w:t>
+      Осы хабарламада көрсетілген мәліметтердің заңдылығы мен негізділігін растаймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>фактілерінің тізбесі (деректерді беру желісіндегі мекенжайлар, (IP-мекенжай) және (немесе)</w:t>
+        <w:t>
+      Уәкілетті лауазымды тұлға</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>интернет-ресурстың және (немесе) оның интернет-парақшасының домендік аты және</w:t>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(немесе) сәйкестендіргіші көрсетіледі), интернет-ресурс пайдаланатын деректерді беру</w:t>
+        <w:t>
+      лауазымы (қолы) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>желісі хаттамасының типі, абоненттік құрылғының сәйкестендіру кодтары (MAC-құрылғы</w:t>
-[...32 lines deleted...]
-        </w:rPr>
         <w:t>
-                1)______________________;</w:t>
-[...169 lines deleted...]
-        <w:t>заңнамасын бұзудың анықталған фактілерінің санына байланысты.</w:t>
+      Ескертпе: жолдардың саны хабарламаға енгізілетін Қазақстан Республикасының заңнамасын бұзудың анықталған фактілерінің санына байланысты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -5173,55 +4887,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5547,31 +5261,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>