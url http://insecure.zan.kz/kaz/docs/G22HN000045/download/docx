--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a988e29" w14:textId="a988e29">
+    <w:p w14:paraId="1f8f6f0" w14:textId="1f8f6f0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1862,50 +1862,310 @@
         <w:t>
       28) "Қарызсыз қоғам" жобасын іске асыру жөніндегі жұмысты үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) кәсіптік, өңірлік стандарттарды және жаңа Кәсіптер атласын келісу жөніндегі жұмысты үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z170" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-1) Комитеттің құзыретіне жатқызылған мәселелер бойынша халықаралық ынтымақтастықты үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z171" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-2) Жоғары білім беруді дамыту ұлттық орталығының жоғары білім беруді интернационалдандыру бөлігінде жұмысты үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z172" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-3) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының білім беруді интернационалдандыру, шетелдік ғалымдарды, шетелдік студенттерді тарту, білім алушылардың, оқытушылардың, ғылыми қызметкерлердің академиялық ұтқырлығы жөніндегі жұмысын үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z173" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-4) академиялық ұтқырлық шеңберінде оқыту үшін жолдама тәртібін әзірлеуді үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z174" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-5) Қазақстанның Еуропа және ТМД елдері өткізетін іс-шараларға, бағдарламалар мен жобаларға қатысуы жөніндегі жұмысты үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z175" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-6) ЭЫДҰ ұсынымдарының жоғары және (немесе) жоғары оқу орнынан кейінгі білім бойынша бөлімін іске асыруды үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z176" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-7) халықаралық және ұлттық рейтингтерде, сондай-ақ шетелдік университеттермен және ұйымдармен жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының жұмысын үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z177" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-8) Қазақстанда шетелдік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының филиалдарын және шетелде қазақстандық жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының филиалдарын құру жөніндегі жұмысты үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z178" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-9) қазақстандық жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында бірлескен білім беру бағдарламаларын іске асыру және қос дипломды білім беруді дамыту жөніндегі жұмысты үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z179" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-10) Қазақстанның АҚШ, Оңтүстік-Шығыс Азия және Орталық Азия елдері өткізетін іс-шараларға, бағдарламалар мен жобаларға қатысуы жөніндегі жұмысты үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z180" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-11) жоғары және (немесе) жоғары оқу орнынан кейінгі білім берудің бірыңғай Орталық Азия кеңістігін құру жөніндегі жобаны үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z181" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-12) Қазақстанның Еуропа Кеңесі, Болон процесі Хатшылығы өткізетін іс-шараларға және Болон параметрлерін іске асыру жөніндегі басқа да іс-шараларға қатысуы жөніндегі жұмысты ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z182" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-13) Болон процесінің орындалуын бақылау жөніндегі жұмыс тобымен өзара іс-қимыл жасау, сондай-ақ Қазақстанда Болон декларациясының қағидаттарын имплементациялау мәселелері бойынша жұмыс топтарының жұмысын үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2582,1902 +2842,1922 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:bookmarkStart w:name="z83" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) Министрлікке ведомстволық бағынысты жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында жобалар мен инновацияларды ілгерілету мәселелері бойынша нормативтік құқықтық базаны қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z84" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) ведомстволық бағынысты жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының ректорларын тағайындау рәсімін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z85" w:id="70"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z85" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) Білім беру ұйымдарының алқалы басқару органдары қызметінің үлгілік қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z86" w:id="71"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z86" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарына "зерттеу университеті" мәртебесін беру қағидалары мен өлшемшарттарын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z87" w:id="72"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z87" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) ұлттық рейтингтерде жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының жұмысын үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z88" w:id="73"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z88" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) ғылыми-инновациялық және әдістемелік сипаттағы іс-шараларды ұйымдастыру және өткізу, сондай-ақ жобалар мен инновацияларды ілгерілету бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарына консультациялық қолдау көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z89" w:id="74"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z89" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары жанындағы нысаналы капитал қорларының қызметі жөніндегі жұмысты үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z90" w:id="75"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z90" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында қызметтер бағыттары бойынша жобалық офистерді құру жөніндегі жұмысты үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z91" w:id="76"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z91" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) жобаларды ілгерілетудің халықаралық тәжірибесін қолдану жөнінде ұсыныстар енгізу, сондай-ақ инновациялық сипаттағы халықаралық жобаларға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z92" w:id="77"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z92" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында бизнес-инкубаторларды, технопарктерді, инновациялық кластерлерді құру және олардың жұмыс істеуі жөніндегі жұмысты үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z93" w:id="78"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z93" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) Министрлікке ведомстволық бағынысты ЖЖОКБҰ басқарма мүшелерінің құрамы бойынша ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z94" w:id="79"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z94" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) Министрлікке ведомстволық бағынысты ЖЖОКБҰ ректорларын сайлау (тағайындау) жөніндегі комиссияның жұмысын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z95" w:id="80"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z95" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) Министрлікке ведомстволық бағынысты ЖЖОКБҰ ректорлары мен проректорларының кандидатураларын келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z96" w:id="81"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z96" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56) Министрліктің жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру деңгейінде стратегиялық-бағдарламалық құжаттар, операциялық жоспардың және жұмыс жоспарының негізгі бағыттарын әзірлеу, үйлестіру және іске асыру, мониторингілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z97" w:id="82"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z97" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57) жоғары және (немесе) жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысын білім беру бағдарламаларының топтары және жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары бөлінісінде бөлу және қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z98" w:id="83"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z98" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58) жоғары және (немесе) жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысын қалыптастыру және бөлу қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z99" w:id="84"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z99" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59) стипендиялық бағдарламаларға қатысу үшін үміткерлерді іріктеу қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z100" w:id="85"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z100" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60) "Жоғары оқу орнының үздік оқытушысы" атағын беру қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z101" w:id="86"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z101" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру бағдарламаларын іске асыратын білім беру ұйымдарына оқуға қабылдаудың үлгілік қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z102" w:id="87"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z102" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62) мемлекеттік білім беру кредитін беру және орналастыру қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z103" w:id="88"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z103" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63) "Бакалавр" немесе "магистр" дәрежелері берілетін жоғары немесе жоғары оқу орнынан кейінгі білім алуға ақы төлеу үшін білім беру грантын беру қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z104" w:id="89"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z104" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64) еңбек нарығының қажеттіліктерін ескере отырып, жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының дайындық бөлімшелеріне мемлекеттік білім беру тапсырысын орналастыру қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z105" w:id="90"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z105" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65) Қазақстан Республикасының Президенті белгілеген стипендияларды тағайындау ережесін әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z106" w:id="91"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z106" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66) Жоғары білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарына оқуға түсу кезінде қабылдау квотасының мөлшерін әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z107" w:id="92"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z107" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67) мемлекеттік сатып алу веб-порталы арқылы мемлекеттік білім беру тапсырысы қызметтерінің шарттарын жасасу қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z108" w:id="93"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z108" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68) Ұлттық бірыңғай тестілеуді және кешенді тестілеуді өткізу қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z109" w:id="94"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z109" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69) шетелдік студенттер мен қазақ диаспорасы үшін стипендиялық бағдарламаны іске асыру туралы ережені әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z110" w:id="95"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z110" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70) бастапқы білім беру капиталын есептеу, пайдалану, қайтару қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z111" w:id="96"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z111" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71) қағидаларын денсаулық сақтау саласындағы уәкілетті орган әзірлейтін және бекітетін денсаулық сақтау саласындағы жоғары оқу орнынан кейінгі білімі бар кадрларды нысаналы даярлауды қоспағанда, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының философия докторларын (PhD) нысаналы даярлау қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z112" w:id="97"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z112" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72) жоғары және (немесе) жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысын бекіту және орналастыру бөлігінде білім беру жүйесін басқару органдарын ақпараттық қамтамасыз етуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z113" w:id="98"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z113" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарына түсушілер үшін Ұлттық бірыңғай тестілеуді (бұдан әрі – ҰБТ) және кешенді тестілеуді ұйымдастыру және өткізуді үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z114" w:id="99"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z114" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарына қабылдау қорытындысы бойынша мониторинг жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z115" w:id="100"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z115" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының дайындық бөлімдеріне тыңдаушыларды қабылдау бойынша жұмысты ұйымдастыру, дайындық бөлімдерінің жұмысын үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z116" w:id="101"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z116" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76) Білім беру гранттарын беру жөніндегі республикалық конкурстық комиссияның жұмысын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z117" w:id="102"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z117" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77) ақылы негізде білім алушыларды мемлекеттік білім беру тапсырысы бойынша оқуға ауыстыру жөніндегі жұмысты ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z118" w:id="103"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z118" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78) қатысушы банк пен оператор немесе оператор мен білім беру ұйымы арасында мемлекеттік білім беру жинақтау жүйесі саласындағы ынтымақтастық туралы үлгілік келісімді әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z119" w:id="104"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z119" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79) Жоғары және (немесе) жоғары оқу орнынан кейінгі білім туралы құжаттардың түрлерін, білім туралы мемлекеттік үлгідегі құжаттардың нысандарын және оларды есепке алу мен беру қағидаларын, жоғары және (немесе) жоғары оқу орнынан кейінгі білім туралы өзіндік үлгідегі құжаттардың мазмұнына қойылатын негізгі талаптарды және оларды есепке алу мен беру қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z120" w:id="105"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z120" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80) жоғары және (немесе) жоғары оқу орнынан кейінгі білім туралы құжаттарды ресімдеу жөніндегі талаптарды әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z121" w:id="106"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z121" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81) білім туралы мемлекеттік үлгідегі құжаттардың бланкілеріне тапсырыс беруді ұйымдастыру, оларды сақтау, есепке алу және беру және олармен жоғары және жоғары оқу орнынан кейінгі білімнің білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдарын, ведомстволық бағынысты білім беру ұйымдарын қамтамасыз ету, олардың пайдаланылуына бақылауды жүзеге асыру жөніндегі қағидаларды әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z122" w:id="107"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z122" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82) жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдары қызметінің үлгілік қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z123" w:id="108"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z123" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83) Маманды жұмысқа жіберу, бюджет қаражаты есебінен шеккен шығыстарды өтеу, өз бетімен жұмысқа орналасу құқығын беру, мемлекеттік білім беру тапсырысы негізінде білім алған Қазақстан Республикасының азаматтарын жұмыспен өтеу жөніндегі міндетінен босату немесе олардың міндетін тоқтату қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z124" w:id="109"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z124" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84) Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының жатақханаларында орындарды бөлу қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z125" w:id="110"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z125" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85) Министрлікке ведомстволық бағынысты жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының ректорлары мен проректорлары үшін шет елдерге іссапарларға рұқсаттар беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z126" w:id="111"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z126" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары ректорларының республикалық және өңірлік кеңестерінің жұмысын үйлестіру, олардың өзара іс-қимылын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z127" w:id="112"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z127" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының статистикалық көрсеткіштерін жинау және өңдеу, сондай-ақ білім алушылар контингентінің, оның ішінде мемлекеттік білім беру тапсырысы бойынша қозғалысын сүйемелдеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z128" w:id="113"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z128" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88) З-НК және 1-НК жоғары оқу орындарының мемлекеттік статистика көрсеткіштерін жинау, талдау мен өңдеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z129" w:id="114"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z129" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89) ЮНЕСКО халықаралық статистикасының статистикалық есептілік жинақтарын жыл сайын толтыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z130" w:id="115"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z130" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90) наградаларға ұсыну үшін жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының ОПҚ және қызметкерлерінің тізімдерін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z131" w:id="116"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z131" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының ректорлары мен проректорларының есептерін тыңдау кезінде анықтамалық материалдар дайындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="118"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z132" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары түлектерінің жұмысқа орналасуына мониторинг жүргізуді, оның ішінде мемлекеттік білім беру тапсырысы бойынша, ауылдық квота бойынша білім алушылардың және Қазақстан Республикасының Үкіметі айқындаған өңірлерге қоныс аударатын ауыл жастары қатарындағы Қазақстан Республикасы азаматтарының жұмыспен өтеу міндеттемелерін орындауын үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z133" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының жатақханаларына жастарды орналастыру бойынша жұмыстарды үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z134" w:id="119"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z134" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында салауатты өмір салтын және жаппай студенттік спортты дамыту жөніндегі қызметін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z135" w:id="120"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z135" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95) атаулы стипендияларды тағайындау тәртібі туралы ережені әзірлеу және студенттерге, магистранттар мен докторанттарға мемлекеттік атаулы стипендияларды тағайындау жөніндегі мәселелерді қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z136" w:id="121"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z136" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары студенттерінің жыл сайынғы ғылыми-зерттеу жұмыстарын жүргізуінің қорытындыларын шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z137" w:id="122"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z137" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында сыбайлас жемқорлық көріністеріне қарсы іс-қимыл, сондай-ақ академиялық адалдық мәселелерін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z138" w:id="123"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z138" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары жанындағы әскери кафедралардың қызметін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z139" w:id="124"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z139" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру саласында халықаралық және республикалық қоғамдық-маңызды іс-шаралар өткізуді ұйымдастыру жөніндегі жұмысты үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z140" w:id="125"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z140" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100) студенттер арасында волонтерлікті дамытуды үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z141" w:id="126"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z141" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101) жоғары оқу орындарында Қазақстан Республикасындағы діни экстремизм мен терроризмге қарсы іс-қимыл жөніндегі жұмысты үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z142" w:id="127"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z142" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102) Қазақстан халқы Ассамблеясының даму тұжырымдамасын іске асыру жөніндегі жұмысты үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z143" w:id="128"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z143" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарындағы жастардың құқық бұзушылықтарының алдын алу жөніндегі қызметін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z144" w:id="129"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z144" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104) студенттік өзін-өзі басқару органдарының қызметіне мониторинг жүргізу (жастар ісі жөніндегі комитеттер, студенттік парламенттер және т.б.);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z145" w:id="130"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z145" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында білім алушыларды құқықтық тәрбиелеу мәселелері бойынша мемлекеттік органдармен және ұйымдармен өзара іс-қимыл жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z146" w:id="131"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z146" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106) Комитет жүзеге асыратын мемлекеттік қызметтерді көрсету тәртібін айқындайтын нормативтік-құқықтық актілерді әзірлеу және осы мемлекеттік қызметтерді көрсетуге талдау жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z147" w:id="132"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z147" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107) әкімшілік рәсімдер шеңберінде арыз иелері жолданымдарда көтеретін жүйелі проблемаларға талдау жүргізу және оларды анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z148" w:id="133"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z148" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108) Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де функцияларды жүзеге асыру жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 15.07.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгерістер енгізілді - ҚР Ғылым және жоғары білім министрінің 15.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 378</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+        <w:t xml:space="preserve">; 02.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="134"/>
+    <w:bookmarkStart w:name="z149" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Комитет басшысының мәртебесі мен өкілеттігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z150" w:id="135"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z150" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Комитет басшылығын Комитетке жүктелген міндеттердің орындалуына және өз функцияларын жүзеге асыруға дербес жауапты болатын Төраға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z151" w:id="136"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z151" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Комитет Төрағасы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z152" w:id="137"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z152" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Комитет Төрағасының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z153" w:id="138"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z153" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Комитет Төрағасының өкілеттігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z154" w:id="139"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z154" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Министрліктің басшылығына Комитеттің құрылымы мен штаттық кестесі бойынша ұсыныстар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z155" w:id="140"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z155" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Министрлiктiң Аппарат басшысына Комитеттiң құрылымдық бөлiмшелерi туралы ереженi әзiрлеу бойынша ұсыныстар енгiзедi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z156" w:id="141"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z156" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Министрліктің Аппарат басшысына Комитет персоналын іссапарға жіберу, біліктілігін арттыру, көтермелеу, оларға тәртіптік жаза қолдану және алып тастау мәлелелері бойынша ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z157" w:id="142"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z157" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Министрліктің Аппарат басшысына лауазымға тағайындау және лауазымнан босату, сондай-ақ төрағаның орынбасарын және Комитеттің басқа да қызметкерлерін көтермелеу және тәртіптік жауапкершілікке тарту туралы ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z158" w:id="143"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z158" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Комитеттің өз құзыретіне кіретін мәселелер бойынша барлық қызметкерлер орындау үшін міндетті нұсқаулар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z159" w:id="144"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z159" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес мемлекеттік органдарда және өзге де ұйымдарда Комитеттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z160" w:id="145"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z160" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сыбайлас жемқорлыққа қарсы күресті күшейтуге бағытталған шараларды қабылдау жұмысына басшылық жасайды, қызметкерлердің сыбайлас жемқорлыққа қарсы заңнамалар талаптарын сақтауын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z161" w:id="146"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z161" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) қызметкерлердің Қазақстан Республикасы Президентінің 2015 жылғы 29 желтоқсандағы № 153 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы мемлекеттік қызметшілерінің Әдеп кодексін, орындаушылық және еңбек тәртібін сақтауын бақылайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z162" w:id="147"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z162" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Қазақстан Республикасы заңдарына, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілеріне сәйкес өзге де өкілеттілікті жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитет төрағасы болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="148"/>
+    <w:bookmarkStart w:name="z163" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Комитет төрағасы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z164" w:id="149"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z164" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Комитеттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z165" w:id="150"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z165" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Комитеттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкінің болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Комитеттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="151"/>
+    <w:bookmarkStart w:name="z166" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Комитетке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z167" w:id="152"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z167" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңнамада өзгеше көзделмесе, Комитет өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен иелік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z168" w:id="153"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z168" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Комитетті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z169" w:id="154"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z169" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Комитетті және оның аумақтық органдарын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4515,55 +4795,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4889,31 +5169,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>