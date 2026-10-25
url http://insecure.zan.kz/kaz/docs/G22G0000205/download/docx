--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2048b76" w14:textId="2048b76">
+    <w:p w14:paraId="a8576ad" w14:textId="a8576ad">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1086,51 +1086,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 30.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 546</w:t>
       </w:r>
       <w:r>
@@ -3128,966 +3128,1068 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30-2) азаматтарды зейнетақымен және әлеуметтік қамтамасыз ету бойынша мемлекеттік қызметтер көрсетуге тексеру жүргізуге арналған бақылау іс-шараларының үлгілік бағдарламасын әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30-3) Комитеттің аумақтық бөлімшелерінің қызметінің негізгі бағыттарын бағалау әдістемесін әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1742" w:id="102"/>
+    <w:bookmarkStart w:name="z3544" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30-4) халықтың жүріп-тұруы шектеулі топтарының құрылыс объектілеріне қолжетімділігінің қамтамасыз етілуін растау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z1742" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) Қазақстан Республикасының заңдарымен, Президентінің және Үкіметінің актілерімен көзделген өзге де функцияларды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 06.12.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгерістер енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 06.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 453</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1743" w:id="103"/>
+    <w:bookmarkStart w:name="z1743" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Комитет төрағасының мәртебесі мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z1744" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z1744" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Комитетті басқаруды Комитетке жүктелген міндеттердің орындалуына және оның өкілеттігін жүзеге асыруға дербес жауапты болатын Комитет Төрағасы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z1745" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z1745" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Комитет Төрағасы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z1746" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z1746" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Төрағаның орынбасарлары болады, олар Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z1747" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z1747" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Комитет Төрағасының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z1748" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z1748" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Комитеттің жұмысын ұйымдастырады; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z1749" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z1749" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Комитеттің құрылымдық бөлімшелері туралы ережені әзірлеу бойынша Министрлікке ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z1751" w:id="111"/>
+    <w:bookmarkStart w:name="z1750" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасында белгіленген тәртіппен Комитет Төрағасының орынбасарын, Комитеттің мемлекеттік қызметшілерін, аумақтық бөлімшелерінің (астанадағы, облыстардағы, республикалық маңызы бар қалалардағы) басшыларын тағайындайды және қызметінен босатады, Комитет Төрағасының орынбасарын, Комитеттің мемлекеттік қызметшілерін, аумақтық бөлімшелерінің (астанадағы, облыстардағы, республикалық маңызы бар қалалардағы) басшыларын даярлау (қайта даярлау), біліктіліктерін арттыру, оларға демалыс беру, іссапарға жіберу, сыйлықақы беру, лауазымдық жалақыларына үстемеақылар тағайындау, материалдық көмек көрсету, сондай-ақ, көтермелеу және тәртіптік жауаптылыққа тарту мәселелерін шешеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z1751" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда Комитеттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z1752" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z1752" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Комитетте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z1753" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z1753" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z1755" w:id="115"/>
+    <w:bookmarkStart w:name="z1754" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңнамасында көзделген Комитет Төрағасына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1755" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Комитет Төрағасы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (еңбекке уақытша жарамсыздығы, демалыста, іссапарда болуы, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z1756" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z1756" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Комитет төрағасы Қазақстан Республикасының заңнамасына сәйкес өз орынбасарларының өкілеттіктерін айқындайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z1757" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z1757" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Комитеттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z1758" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z1758" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Комитеттің Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Комитеттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z1759" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z1759" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Комитетке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z1760" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z1760" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер Қазақстан Республикасының заңнамасында өзгеше көзделмесе, Комитет өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z1761" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z1761" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Комитетті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z1762" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z1762" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Комитетті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z1763" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z1763" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитеттің қарамағындағы аумақтық бөлімшелердің тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z1764" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z1764" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Ақмола облысы бойынша департаменті, Көкшетау қаласы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z1765" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z1765" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        2. Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Ақтөбе облысы бойынша департаменті, Ақтөбе қаласы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z1766" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z1766" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        3. Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Алматы облысы бойынша департаменті, Алматы қаласы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z1767" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z1767" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Атырау облысы бойынша департаменті, Атырау қаласы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z1768" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z1768" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Шығыс Қазақстан облысы бойынша департаменті, Өскемен қаласы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z1769" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z1769" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Жамбыл облысы бойынша департаменті, Тараз қаласы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z1770" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z1770" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Батыс Қазақстан облысы бойынша департаменті, Орал қаласы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z1771" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z1771" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        8. Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Қарағанды облысы бойынша департаменті, Қарағанды қаласы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z1772" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z1772" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        9. Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Қызылорда облысы бойынша департаменті, Қызылорда қаласы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z1773" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z1773" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        10. Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Қостанай облысы бойынша департаменті, Қостанай қаласы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z1774" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z1774" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        11. Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Маңғыстау облысы бойынша департаменті, Ақтау қаласы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z1775" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z1775" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        12. Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Павлодар облысы бойынша департаменті, Павлодар қаласы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z1776" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z1776" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        13. Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Солтүстік Қазақстан облысы бойынша департаменті, Петропавл қаласы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z1777" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z1777" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        14. Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Түркістан облысы бойынша департаменті, Түркістан қаласы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z1778" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z1778" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Астана қаласы бойынша департаменті, Астана қаласы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z1779" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z1779" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        16. Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Алматы қаласы бойынша департаменті, Алматы қаласы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z1780" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z1780" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Шымкент қаласы бойынша департаменті, Шымкент қаласы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z1781" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z1781" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        18. Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Абай облысы бойынша департаменті, Семей қаласы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z1782" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z1782" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        19. Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Жетісу облысы бойынша департаменті, Талдықорған қаласы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z1783" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z1783" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        20. Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Ұлытау облысы бойынша департаменті, Жезқазған қаласы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4224,68 +4326,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 205 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1608" w:id="144"/>
+    <w:bookmarkStart w:name="z1608" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Абай облысы бойынша департаменті" республикалық мемлекеттік мекемесінің  Ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бұйрық 1-1-қосымшамен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4300,1800 +4402,1918 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1784" w:id="145"/>
+    <w:bookmarkStart w:name="z1784" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z1785" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z1785" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Абай облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) өз құзыреті шегінде әлеуметтік және зейнетақымен қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау саласында іске асыру және бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z1786" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z1786" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясымен, заңдарымен, Қазақстан Республикасының Президенті мен Үкіметінің актілерімен, Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен, осы Ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z1787" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z1787" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және өз атауы қазақ тілінде жазылған мөртаңбасы, белгіленген үлгідегі бланкісі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z1788" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z1788" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z1789" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z1789" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департаменттің, егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілсе, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z1790" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z1790" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретіндегі мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделетін басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z1791" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z1791" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департаменттің құрылымы және штат саны Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z1792" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z1792" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 071400, Абай облысы, Семей қаласы, Алаш Қозбағаров көшесі, 40 үй;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z1793" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z1793" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Абай облысы бойынша департаменті" республикалық мемлекеттік мекемеcі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z1794" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z1794" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z1795" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z1795" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z1796" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z1796" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке өзінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z1797" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z1797" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Департаментке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z1798" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z1798" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z1799" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z1799" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Департаменттің міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z1800" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z1800" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде зейнетақы және әлеуметтік қамсыздандыру, міндетті әлеуметтік сақтандыру, мүгедектігі бар адамдарды, жаппай саяси қуғын-сүргіндер салдарынан зардап шеккен азаматтарды, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарды, Арал өңіріндегі экологиялық қасірет салдарынан зардап шеккен азаматтарды әлеуметтік қорғау, балалы отбасыларды әлеуметтік қолдау, медициналық-әлеуметтік сараптама саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z1801" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z1801" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер туралы Қазақстан Республикасы заңнамасының сақталуына мемлекеттік бақылауды ұйымдастыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z1802" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z1802" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Департаменттің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z1803" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z1803" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z1804" w:id="165"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z1804" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z1805" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z1805" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында белгіленген тәртіппен өз құзыреті шегінде заңнаманың талаптарын сақтау бойынша тексерулер мен профилактикалық бақылауды жүзеге асыруға халықты әлеуметтік қорғау саласында, зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау мәселелері бойынша, өз құзыреті шегінде арнаулы әлеуметтік қызметтер туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z1806" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z1806" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа мемлекеттік органдармен және меншік нысанына қарамастан өзге ұйымдармен іс-қимылды жүзеге асыру, олардан қажетті мәліметтер мен материалдарды, соның ішінде өзінің бақылау функцияларын жүзеге асыру үшін сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z1807" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z1807" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасымен белгіленген тәртіппен талдау жұмысын қамтамасыз етуге және Департаментке жүктелген міндеттер мен функцияларды орындауға қажетті құжаттар мен ақпараттық сипаттағы анықтамаларды Министрліктің ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан сұрату және алу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z1808" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z1808" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z1809" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z1809" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z1810" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z1810" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз атынан азаматтық-құқықтық қатынастарға түсу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z1811" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z1811" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент құзыретіне кіретін мәселелер бойынша тиісті сенімхат негізінде мемлекеттік мекемелерде, меншік нысанына қарамастан ұйымдарда, республиканың соттарында Министрліктің және (немесе) Комитеттің атынан өкілдік ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z1812" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z1812" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z1813" w:id="174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z1813" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заңнамалық актілерде көзделген өзге де құқықтарды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z1814" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z1814" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) міндеттері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z1815" w:id="176"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z1815" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       басқа мемлекеттік органдармен, жергілікті атқарушы органдармен және ұйымдармен өзара іс-қимылды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z1816" w:id="177"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z1816" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       департамент құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, нұсқаулар беру және тиісті шешімдер қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z1817" w:id="178"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z1817" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z1818" w:id="179"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z1818" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z1819" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z1819" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініштерді қабылдау және тіркеу, олардың және оларға қоса берілген құжаттардың ресімделуіне жәрдемдесу, формальды қателерді жоюға және қоса берілген құжаттарды толықтыруға мүмкіндік беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z1820" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z1820" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлікке, Комитетке мемлекеттік және мемлекеттік емес ұйымдарға Департаменттің құзыретіне кіретін мәселелер бойынша ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z1821" w:id="182"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z1821" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z1822" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z1822" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Департаменттің функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z1823" w:id="184"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z1823" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мүгедектігі бар адамдарды әлеуметтік қорғау саласында, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, уақтылы және толық аудару бөлігінде мониторингті және тәуекелдерді бағалауды ұйымдастыру мемлекеттік корпорацияның қаражаты есебінен әлеуметтік төлемдерді алушыға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z1824" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z1824" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының заңнамасына сәйкес сотқа талап-арыз беру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z1825" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z1825" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде әкімшілік құқық бұзушылықтар туралы істерді қарау және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z1826" w:id="187"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z1826" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республикалық бюджеттен төлемдерді: мемлекеттік базалық зейнетақы төлемін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, жасына байланысты зейнетақы төлемдерін, арнаулы мемлекеттік жәрдемақыны, мемлекеттік арнайы жәрдемақыны, бала тууына байланысты тағайындалатын және төленетін біржолғы мемлекеттік жәрдемақыны, бала бір жасқа толғанға дейін оның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақыларды, "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға, мүгедек баланы (мүгедек балаларды) тәрбиелеп отырған анасы немесе әкесіне, асырап алушыға, қамқоршысына (қорғаншысына), төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға, оның ішінде орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беретін жоғары оқу орындарында күндізгі оқуда оқитын балалары бар, олар білім беру ұйымдарында оқуын бітіргенге (бірақ жиырма үш жастан аспағанға) дейін жәрдемақы, капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі әлеуметтік жәрдемақы түріндегі Қазақстан Республикасының азаматтарына ай сайынғы төлем түріндегі әлеуметтік көмекті, Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға, саяси қуғын-сүргін құрбандарына берілетін біржолғы ақшалай өтемақыны, жерлеуге берілетін біржолғы төлемді, нақты енгізілген міндетті зейнетақы жарналарының сомасы мен әлеуметтік аударымдардың сомасы арасындағы, міндетті кәсіптік зейнетақы жарналарының инфляция деңгейін ескере отырып, сомасы зейнетақы жинақтарын алу құқығына ие болған сәттегі зейнетақы төлемдеріне құқықты иеленуі кезіндегі зейнетақы жинақтарының сомасы арасындағы айырманы, бала бір жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылған жағдайда әлеуметтік төлемді алушыларға міндетті зейнетақы жарналарының бюджеттік субсидиясын тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z1827" w:id="188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z1827" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Департаменттің құзыретіне кіретін мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіпте жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z1828" w:id="189"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z1828" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) медициналық-әлеуметтік сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z1829" w:id="190"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z1829" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организм функцияларының бұзылу және тұрмыс-тіршілігінің шектелу дәрежесiне қарай себебi, мерзiмi айқындала отырып, мүгедектiк тобын және (немесе) еңбекке қабілеттіліктен айырылу дәрежесiн белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z1830" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z1830" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мүгедектігі бар адамдардың орталықтандырылған деректер банкін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z1831" w:id="192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z1831" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) халықтың мүгедектiгi деңгейi мен себептерiн зерделеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z1832" w:id="193"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z1832" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мүгедектік алғаш рет белгіленген кезде мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы, мүгедектігі бойынша арнаулы мемлекеттік жәрдемақы, мүгедек баланы тәрбиелеушіге жәрдемақы, бірінші топтағы мүгедекке күтім жасау бойынша жәрдемақы, сондай-ақ Мемлекеттiк әлеуметтiк сақтандыру қорынан еңбекке қабілеттіліктен айырылу жағдайға байланысты әлеуметтiк төлем тағайындауға құжаттарды қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z1833" w:id="194"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z1833" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) мүгедектерді оңалтудың жеке бағдарламасының әлеуметтік және кәсіптік бөліктерін әзірлеу, еңбек (қызметтік) міндеттерін орындаумен байланысты жарақат алған немесе денсаулығына басқа да зиян келтірілген жұмыскердің қажеттілігін анықтау, Қазақстан Республикасының азаматтық заңнамасында көзделген қосымша көмек түрлері мен күтімге мұқтаждығын айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z1834" w:id="195"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z1834" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) өз құзыреті шегінде мүгедектерді оңалтудың жеке бағдарламаларының іске асырылуын бақылау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z1835" w:id="196"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z1835" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Министрлік пен Комитет басшылығының тапсырмаларын орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z1836" w:id="197"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z1836" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) өз құзыреті шегінде халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z1837" w:id="198"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z1837" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Министрліктің Стратегиялық және Операциялық жоспарларын және Комитеттің жұмыс жоспарын іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z1838" w:id="199"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z1838" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Департамент құзыретіне кіретін мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z1839" w:id="200"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z1839" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) халықты әлеуметтік қорғау саласында әкiмшiлiк құқық бұзушылық туралы iстердi қарау және әкiмшiлiк жазаларды салу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z1840" w:id="201"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z1840" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау (өзгерту, қайта бастау, тағайындаудан бас тарту) туралы шешімнің уақтылы және дұрыс қабылдануына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z1841" w:id="202"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z1841" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) жергілікті атқарушы органдардың қызметін мүгедектігі бар адамдарды жеке көмекшінің, есту кемістігі бар мүгедектігі бар адамдарға ымдау тілі маманының әлеуметтік қызметтерімен, санаторий-курорттық емдеумен, техникалық көмекші (орнын толтырушы) және арнайы жүріп-тұру құралдарымен толық және уақтылы қамтамасыз ету бойынша, әлеуметтік қызметкер порталына тауарларды және (немесе) көрсетілетін қызметтерді берушілерге рұқсат беру бойынша қызметін тексеруді жүзеге асыру, оларды тіркеу немесе тіркеуден шығару әлеуметтік қызметкер порталында, мүгедектігі бар адамдарға әлеуметтік қызметтер порталы арқылы өткізу кезінде мемлекеттік бюджет қаражатынан тауарлар мен көрсетілетін қызметтердің құнын өтеу бойынша тексеруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z1842" w:id="203"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z1842" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) алушыға мемлекеттік базалық зейнетақы төлемдерінің, зейнетақы төлемдерінің, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылардың, мемлекеттік арнайы жәрдемақының, бюджет қаражаты есебінен біржолғы мемлекеттік жәрдемақының, сондай-ақ мемлекеттік корпорацияның әлеуметтік төлемдерінің алушыға уақтылы және толық аударылуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z1843" w:id="204"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z1843" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) жеке, заңды тұлғалар, кәсіпкерлік субъектілері мен төмен тұрған мемлекеттік әлеуметтік инспектор арасында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, мемлекеттік корпорацияның әлеуметтік төлемдерді алушыға уақтылы және толық аудару бөлігінде мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында туындайтын келіспеушіліктерді қарау қорғау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z1844" w:id="205"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z1844" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22) Департамент құзыреті шегіндегі сұрақтарының мәтіні бойынша ақпараттандыру және түсіндіру жұмыстарын жүргізу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z1845" w:id="206"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z1845" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z1846" w:id="207"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z3545" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен арнаулы әлеуметтік қызметтер көрсетуге лицензия беру туралы өтініштерді қарау және тиісті қорытындыны Комитетке жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z3546" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2) Халықтың жүріп-тұруы шектеулі топтарының құрылыс объектілеріне қолжетімділігінің қамтамасыз етілуін растау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z1846" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z1847" w:id="208"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1847" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Департамент басшысының және оның орынбасарының. мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z1848" w:id="209"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-тарау жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3547" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болатын Департамент басшысы, сондай-ақ өкілеттіктері шеңберінде Департамент басшысының орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z1851" w:id="212"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z3548" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z3549" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z3550" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Департамент басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z1852" w:id="213"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департаменттің жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z1853" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) департаменттің білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1855" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент басшыларының орынбасарларын, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Төрағаның қарауына демалыстар беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу, сыйақы беру және Департамент басшысының орынбасарына тәртіптік жаза қолдану мәселелерін енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шаралардың тиісінше қабылдануына дербес жауапты болады және сыбайлас жемқорлыққа қарсы тиісті шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) өз орынбасарына өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3551" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент басшысы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (уақытша еңбекке жарамсыздық, демалыста, іссапарда болу, мемлекеттік немесе қоғамдық міндеттерді орындау себептері, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оның орынбасары жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z1856" w:id="217"/>
-[...15 lines deleted...]
-      5) Аппарат басшысының қарауына демалыстар беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу, сыйақы беру және Департамент басшысының орынбасарына тәртіптік жаза қолдану мәселелерін енгізеді;</w:t>
+    <w:bookmarkStart w:name="z3552" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департамент басшысы орынбасары өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z1857" w:id="218"/>
-[...15 lines deleted...]
-      6) мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) департамент басшысы болмаған кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департаменттің қызметіне басшылықты жүзеге асырады және Департаментке жүктелген міндеттердің орындалуына және өз өкілеттіктері шеңберінде функцияларды жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1865" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z1858" w:id="219"/>
-[...15 lines deleted...]
-      7) департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шаралардың тиісінше қабылдануына дербес жауапты болады және сыбайлас жемқорлыққа қарсы тиісті шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1866" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департаменттің Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z1859" w:id="220"/>
-[...15 lines deleted...]
-      8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1867" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23.Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z1860" w:id="221"/>
-[...15 lines deleted...]
-      9) өз орынбасарына өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді.</w:t>
+    <w:bookmarkStart w:name="z1868" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z1861" w:id="222"/>
-[...15 lines deleted...]
-      10) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1869" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департаменттің өзіне бекітілген мүлікті және оған смета бойынша бөлінген қаражат есебінен сатып алынған мүлікті өздігінен иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z1862" w:id="223"/>
-[...15 lines deleted...]
-      20. Департамент басшысы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (уақытша еңбекке жарамсыздық, демалыста, іссапарда болу, мемлекеттік немесе қоғамдық міндеттерді орындау себептері, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оның орынбасары жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z1870" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z1863" w:id="224"/>
-[...15 lines deleted...]
-      21. Департамент басшысы орынбасары өкілеттіктері:</w:t>
+    <w:bookmarkStart w:name="z1871" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z1864" w:id="225"/>
-[...154 lines deleted...]
-    <w:bookmarkEnd w:id="232"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6198,1856 +6418,2020 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 205 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z153" w:id="233"/>
+    <w:bookmarkStart w:name="z153" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Ақмола облысы бойынша департаменті" республикалық мемлекеттік мекеменің Ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1872" w:id="234"/>
+    <w:bookmarkStart w:name="z1872" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z1873" w:id="235"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z1873" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Ақмола облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) өз құзыреті шегінде әлеуметтік және зейнетақымен қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау саласында іске асыру және бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z1874" w:id="236"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z1874" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясымен, заңдарымен, Қазақстан Республикасының Президенті мен Үкіметінің актілерімен, Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен, осы Ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z1875" w:id="237"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z1875" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және өз атауы қазақ тілінде жазылған мөртаңбасы, белгіленген үлгідегі бланкісі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z1876" w:id="238"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z1876" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z1877" w:id="239"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z1877" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департаменттің, егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілсе, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z1878" w:id="240"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z1878" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретіндегі мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделетін басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z1879" w:id="241"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z1879" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департаменттің құрылымы және штат саны Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z1880" w:id="242"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z1880" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 020000, Ақмола облысы, Көкшетау қаласы, А. Пушкин көшесі, 23 үй;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z1881" w:id="243"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z1881" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Ақмола облысы бойынша департаменті" республикалық мемлекеттік мекемеcі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z1882" w:id="244"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z1882" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z1883" w:id="245"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z1883" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z1884" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке өзінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z1885" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Департаментке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z1886" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z1887" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Департаменттің міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z1888" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өз құзыреті шегінде зейнетақы және әлеуметтік қамсыздандыру, міндетті әлеуметтік сақтандыру, мүгедектігі бар адамдарды, жаппай саяси қуғын-сүргіндер салдарынан зардап шеккен азаматтарды, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарды, Арал өңіріндегі экологиялық қасірет салдарынан зардап шеккен азаматтарды әлеуметтік қорғау, балалы отбасыларды әлеуметтік қолдау, медициналық-әлеуметтік сараптама саласындағы мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z1889" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өз құзыреті шегінде зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер туралы Қазақстан Республикасы заңнамасының сақталуына мемлекеттік бақылауды ұйымдастыру болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z1890" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Департаменттің өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z1891" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтар:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z1884" w:id="246"/>
-[...15 lines deleted...]
-      12. Департаментке өзінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z1892" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z1885" w:id="247"/>
-[...15 lines deleted...]
-      Егер Департаментке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі</w:t>
+    <w:bookmarkStart w:name="z1893" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында белгіленген тәртіппен өз құзыреті шегінде заңнаманың талаптарын сақтау бойынша тексерулер мен профилактикалық бақылауды жүзеге асыруға халықты әлеуметтік қорғау саласында, зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау мәселелері бойынша, өз құзыреті шегінде арнаулы әлеуметтік қызметтер туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z1886" w:id="248"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2 тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
+    <w:bookmarkStart w:name="z1894" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа мемлекеттік органдармен және меншік нысанына қарамастан өзге ұйымдармен іс-қимылды жүзеге асыру, олардан қажетті мәліметтер мен материалдарды, соның ішінде өзінің бақылау функцияларын жүзеге асыру үшін сұрату және алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z1887" w:id="249"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z1895" w:id="257"/>
+    <w:bookmarkStart w:name="z1895" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасымен белгіленген тәртіппен талдау жұмысын қамтамасыз етуге және Департаментке жүктелген міндеттер мен функцияларды орындауға қажетті құжаттар мен ақпараттық сипаттағы анықтамаларды Министрліктің ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан сұрату және алу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z1896" w:id="258"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z1896" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z1897" w:id="259"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z1897" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z1898" w:id="260"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z1898" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз атынан азаматтық-құқықтық қатынастарға түсу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z1899" w:id="261"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z1899" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент құзыретіне кіретін мәселелер бойынша тиісті сенімхат негізінде мемлекеттік мекемелерде, меншік нысанына қарамастан ұйымдарда, республиканың соттарында Министрліктің және (немесе) Комитеттің атынан өкілдік ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z1900" w:id="262"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z1900" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z1901" w:id="263"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z1901" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заңнамалық актілерде көзделген өзге де құқықтарды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z1902" w:id="264"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z1902" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) міндеттері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z1903" w:id="265"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z1903" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       басқа мемлекеттік органдармен, жергілікті атқарушы органдармен және ұйымдармен өзара іс-қимылды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z1904" w:id="266"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z1904" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       департамент құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, нұсқаулар беру және тиісті шешімдер қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z1905" w:id="267"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z1905" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z1906" w:id="268"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z1906" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z1907" w:id="269"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z1907" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініштерді қабылдау және тіркеу, олардың және оларға қоса берілген құжаттардың ресімделуіне жәрдемдесу, формальды қателерді жоюға және қоса берілген құжаттарды толықтыруға мүмкіндік беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z1908" w:id="270"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z1908" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлікке, Комитетке мемлекеттік және мемлекеттік емес ұйымдарға Департаменттің құзыретіне кіретін мәселелер бойынша ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z1909" w:id="271"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z1909" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z1910" w:id="272"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z1910" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Департаменттің функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z1911" w:id="273"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z1911" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мүгедектігі бар адамдарды әлеуметтік қорғау саласында, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, уақтылы және толық аудару бөлігінде мониторингті және тәуекелдерді бағалауды ұйымдастыру мемлекеттік корпорацияның қаражаты есебінен әлеуметтік төлемдерді алушыға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z1912" w:id="274"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z1912" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының заңнамасына сәйкес сотқа талап-арыз беру; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z1913" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өз құзыреті шегінде әкімшілік құқық бұзушылықтар туралы істерді қарау және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z1914" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджеттен төлемдерді: мемлекеттік базалық зейнетақы төлемін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, жасына байланысты зейнетақы төлемдерін, арнаулы мемлекеттік жәрдемақыны, мемлекеттік арнайы жәрдемақыны, бала тууына байланысты тағайындалатын және төленетін біржолғы мемлекеттік жәрдемақыны, бала бір жасқа толғанға дейін оның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақыларды, "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға, мүгедек баланы (мүгедек балаларды) тәрбиелеп отырған анасы немесе әкесіне, асырап алушыға, қамқоршысына (қорғаншысына), төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға, оның ішінде орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беретін жоғары оқу орындарында күндізгі оқуда оқитын балалары бар, олар білім беру ұйымдарында оқуын бітіргенге (бірақ жиырма үш жастан аспағанға) дейін жәрдемақы, капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі әлеуметтік жәрдемақы түріндегі Қазақстан Республикасының азаматтарына ай сайынғы төлем түріндегі әлеуметтік көмекті, Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға, саяси қуғын-сүргін құрбандарына берілетін біржолғы ақшалай өтемақыны, жерлеуге берілетін біржолғы төлемді, нақты енгізілген міндетті зейнетақы жарналарының сомасы мен әлеуметтік аударымдардың сомасы арасындағы, міндетті кәсіптік зейнетақы жарналарының инфляция деңгейін ескере отырып, сомасы зейнетақы жинақтарын алу құқығына ие болған сәттегі зейнетақы төлемдеріне құқықты иеленуі кезіндегі зейнетақы жинақтарының сомасы арасындағы айырманы, бала бір жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылған жағдайда әлеуметтік төлемді алушыларға міндетті зейнетақы жарналарының бюджеттік субсидиясын тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z1915" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департаменттің құзыретіне кіретін мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіпте жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z1916" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) медициналық-әлеуметтік сараптама жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z1917" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организм функцияларының бұзылу және тұрмыс-тіршілігінің шектелу дәрежесiне қарай себебi, мерзiмi айқындала отырып, мүгедектiк тобын және (немесе) еңбекке қабілеттіліктен айырылу дәрежесiн белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z1918" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мүгедектігі бар адамдардың орталықтандырылған деректер банкін қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z1919" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) халықтың мүгедектiгi деңгейi мен себептерiн зерделеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z1920" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мүгедектік алғаш рет белгіленген кезде мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы, мүгедектігі бойынша арнаулы мемлекеттік жәрдемақы, мүгедек баланы тәрбиелеушіге жәрдемақы, бірінші топтағы мүгедекке күтім жасау бойынша жәрдемақы, сондай-ақ Мемлекеттiк әлеуметтiк сақтандыру қорынан еңбекке қабілеттіліктен айырылу жағдайға байланысты әлеуметтiк төлем тағайындауға құжаттарды қабылдау;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z1913" w:id="275"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z1921" w:id="283"/>
+    <w:bookmarkStart w:name="z1921" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) мүгедектерді оңалтудың жеке бағдарламасының әлеуметтік және кәсіптік бөліктерін әзірлеу, еңбек (қызметтік) міндеттерін орындаумен байланысты жарақат алған немесе денсаулығына басқа да зиян келтірілген жұмыскердің қажеттілігін анықтау, Қазақстан Республикасының азаматтық заңнамасында көзделген қосымша көмек түрлері мен күтімге мұқтаждығын айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z1922" w:id="284"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z1922" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) өз құзыреті шегінде мүгедектерді оңалтудың жеке бағдарламаларының іске асырылуын бақылау; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z1923" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Министрлік пен Комитет басшылығының тапсырмаларын орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z1924" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) өз құзыреті шегінде халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z1925" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Министрліктің Стратегиялық және Операциялық жоспарларын және Комитеттің жұмыс жоспарын іске асыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z1926" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Департамент құзыретіне кіретін мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z1927" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) халықты әлеуметтік қорғау саласында әкiмшiлiк құқық бұзушылық туралы iстердi қарау және әкiмшiлiк жазаларды салу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z1928" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау (өзгерту, қайта бастау, тағайындаудан бас тарту) туралы шешімнің уақтылы және дұрыс қабылдануына бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z1929" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жергілікті атқарушы органдардың қызметін мүгедектігі бар адамдарды жеке көмекшінің, есту кемістігі бар мүгедектігі бар адамдарға ымдау тілі маманының әлеуметтік қызметтерімен, санаторий-курорттық емдеумен, техникалық көмекші (орнын толтырушы) және арнайы жүріп-тұру құралдарымен толық және уақтылы қамтамасыз ету бойынша, әлеуметтік қызметкер порталына тауарларды және (немесе) көрсетілетін қызметтерді берушілерге рұқсат беру бойынша қызметін тексеруді жүзеге асыру, оларды тіркеу немесе тіркеуден шығару әлеуметтік қызметкер порталында, мүгедектігі бар адамдарға әлеуметтік қызметтер порталы арқылы өткізу кезінде мемлекеттік бюджет қаражатынан тауарлар мен көрсетілетін қызметтердің құнын өтеу бойынша тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z1930" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) алушыға мемлекеттік базалық зейнетақы төлемдерінің, зейнетақы төлемдерінің, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылардың, мемлекеттік арнайы жәрдемақының, бюджет қаражаты есебінен біржолғы мемлекеттік жәрдемақының, сондай-ақ мемлекеттік корпорацияның әлеуметтік төлемдерінің алушыға уақтылы және толық аударылуын бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z1923" w:id="285"/>
-[...15 lines deleted...]
-      13) Министрлік пен Комитет басшылығының тапсырмаларын орындау;</w:t>
+    <w:bookmarkStart w:name="z1931" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жеке, заңды тұлғалар, кәсіпкерлік субъектілері мен төмен тұрған мемлекеттік әлеуметтік инспектор арасында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, мемлекеттік корпорацияның әлеуметтік төлемдерді алушыға уақтылы және толық аудару бөлігінде мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында туындайтын келіспеушіліктерді қарау қорғау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z1924" w:id="286"/>
-[...15 lines deleted...]
-      14) өз құзыреті шегінде халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету;</w:t>
+    <w:bookmarkStart w:name="z1932" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) Департамент құзыреті шегіндегі сұрақтарының мәтіні бойынша ақпараттандыру және түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z1925" w:id="287"/>
-[...15 lines deleted...]
-      15) Министрліктің Стратегиялық және Операциялық жоспарларын және Комитеттің жұмыс жоспарын іске асыруға қатысу;</w:t>
+    <w:bookmarkStart w:name="z1933" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z1926" w:id="288"/>
-[...15 lines deleted...]
-      16) Департамент құзыретіне кіретін мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
+    <w:bookmarkStart w:name="z3553" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен арнаулы әлеуметтік қызметтер көрсетуге лицензия беру туралы өтініштерді қарау және тиісті қорытындыны Комитетке жолдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z1927" w:id="289"/>
-[...15 lines deleted...]
-      17) халықты әлеуметтік қорғау саласында әкiмшiлiк құқық бұзушылық туралы iстердi қарау және әкiмшiлiк жазаларды салу;</w:t>
+    <w:bookmarkStart w:name="z3554" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2) Халықтың жүріп-тұруы шектеулі топтарының құрылыс объектілеріне қолжетімділігінің қамтамасыз етілуін растау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z1928" w:id="290"/>
-[...15 lines deleted...]
-      18) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау (өзгерту, қайта бастау, тағайындаудан бас тарту) туралы шешімнің уақтылы және дұрыс қабылдануына бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z1934" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z1929" w:id="291"/>
-[...15 lines deleted...]
-      19) жергілікті атқарушы органдардың қызметін мүгедектігі бар адамдарды жеке көмекшінің, есту кемістігі бар мүгедектігі бар адамдарға ымдау тілі маманының әлеуметтік қызметтерімен, санаторий-курорттық емдеумен, техникалық көмекші (орнын толтырушы) және арнайы жүріп-тұру құралдарымен толық және уақтылы қамтамасыз ету бойынша, әлеуметтік қызметкер порталына тауарларды және (немесе) көрсетілетін қызметтерді берушілерге рұқсат беру бойынша қызметін тексеруді жүзеге асыру, оларды тіркеу немесе тіркеуден шығару әлеуметтік қызметкер порталында, мүгедектігі бар адамдарға әлеуметтік қызметтер порталы арқылы өткізу кезінде мемлекеттік бюджет қаражатынан тауарлар мен көрсетілетін қызметтердің құнын өтеу бойынша тексеруді жүзеге асыру;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1935" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының және оның орынбасарының. мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z1930" w:id="292"/>
-[...15 lines deleted...]
-      20) алушыға мемлекеттік базалық зейнетақы төлемдерінің, зейнетақы төлемдерінің, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылардың, мемлекеттік арнайы жәрдемақының, бюджет қаражаты есебінен біржолғы мемлекеттік жәрдемақының, сондай-ақ мемлекеттік корпорацияның әлеуметтік төлемдерінің алушыға уақтылы және толық аударылуын бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z1936" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болатын Департамент басшысы, сондай-ақ өкілеттіктері шеңберінде Департамент басшысының орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z1931" w:id="293"/>
-[...15 lines deleted...]
-      21) жеке, заңды тұлғалар, кәсіпкерлік субъектілері мен төмен тұрған мемлекеттік әлеуметтік инспектор арасында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, мемлекеттік корпорацияның әлеуметтік төлемдерді алушыға уақтылы және толық аудару бөлігінде мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында туындайтын келіспеушіліктерді қарау қорғау;</w:t>
+    <w:bookmarkStart w:name="z1937" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент Басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z1932" w:id="294"/>
-[...15 lines deleted...]
-      22) Департамент құзыреті шегіндегі сұрақтарының мәтіні бойынша ақпараттандыру және түсіндіру жұмыстарын жүргізу;</w:t>
+    <w:bookmarkStart w:name="z1938" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент Басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z1933" w:id="295"/>
-[...15 lines deleted...]
-      23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
+    <w:bookmarkStart w:name="z1939" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z1934" w:id="296"/>
-[...15 lines deleted...]
-      24) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z1940" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) департаменттің жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z1935" w:id="297"/>
+    <w:bookmarkStart w:name="z1941" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) департаменттің білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z1942" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент басшыларының орынбасарларын, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z1943" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z1944" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Төрағаның қарауына демалыстар беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу, сыйақы беру және Департамент басшысының орынбасарына тәртіптік жаза қолдану мәселелерін енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z1945" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z1946" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шаралардың тиісінше қабылдануына дербес жауапты болады және сыбайлас жемқорлыққа қарсы тиісті шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z1947" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z1948" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) өз орынбасарына өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z1949" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1950" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент басшысы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (уақытша еңбекке жарамсыздық, демалыста, іссапарда болу, мемлекеттік немесе қоғамдық міндеттерді орындау себептері, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оның орынбасары жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z1951" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департамент басшысы орынбасары өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z1952" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) департамент басшысы болмаған кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департаменттің қызметіне басшылықты жүзеге асырады және Департаментке жүктелген міндеттердің орындалуына және өз өкілеттіктері шеңберінде функцияларды жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z1953" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының және оның орынбасарының. мәртебесі, өкілеттіктері</w:t>
-[...239 lines deleted...]
-      8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z1948" w:id="310"/>
-[...15 lines deleted...]
-      9) өз орынбасарына өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді;</w:t>
+    <w:bookmarkStart w:name="z1954" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департаменттің Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z1949" w:id="311"/>
-[...15 lines deleted...]
-      10) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z1955" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z1950" w:id="312"/>
-[...15 lines deleted...]
-      20. Департамент басшысы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (уақытша еңбекке жарамсыздық, демалыста, іссапарда болу, мемлекеттік немесе қоғамдық міндеттерді орындау себептері, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оның орынбасары жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z1956" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z1951" w:id="313"/>
-[...15 lines deleted...]
-      21. Департамент басшысы орынбасары өкілеттіктері:</w:t>
+    <w:bookmarkStart w:name="z1957" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департаменттің өзіне бекітілген мүлікті және оған смета бойынша бөлінген қаражат есебінен сатып алынған мүлікті өздігінен иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z1952" w:id="314"/>
-[...15 lines deleted...]
-      1) департамент басшысы болмаған кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департаменттің қызметіне басшылықты жүзеге асырады және Департаментке жүктелген міндеттердің орындалуына және өз өкілеттіктері шеңберінде функцияларды жүзеге асыруға дербес жауапты болады.</w:t>
+    <w:bookmarkStart w:name="z1958" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z1953" w:id="315"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
+    <w:bookmarkStart w:name="z1959" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z1954" w:id="316"/>
-[...116 lines deleted...]
-    <w:bookmarkEnd w:id="321"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8152,1856 +8536,2020 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 205 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z238" w:id="322"/>
+    <w:bookmarkStart w:name="z238" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Ақтөбе облысы бойынша департаменті" республикалық мемлекеттік мекеменің  Ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkEnd w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1960" w:id="323"/>
+    <w:bookmarkStart w:name="z1960" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z1961" w:id="324"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z1961" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Ақтөбе облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) өз құзыреті шегінде әлеуметтік және зейнетақымен қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау саласында іске асыру және бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z1962" w:id="325"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z1962" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясымен, заңдарымен, Қазақстан Республикасының Президенті мен Үкіметінің актілерімен, Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен, осы Ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z1963" w:id="326"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z1963" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және өз атауы қазақ тілінде жазылған мөртаңбасы, белгіленген үлгідегі бланкісі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z1964" w:id="327"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z1964" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z1965" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департаменттің, егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілсе, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z1966" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Департамент өз құзыретіндегі мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделетін басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z1967" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменттің құрылымы және штат саны Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z1968" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 030019, Ақтөбе облысы, Ақтөбе қаласы, Маресьев көшесі, 101 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z1969" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Ақтөбе облысы бойынша департаменті" республикалық мемлекеттік мекемеcі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z1970" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z1965" w:id="328"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z1971" w:id="334"/>
+    <w:bookmarkStart w:name="z1971" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z1972" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке өзінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z1973" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Департаментке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z1974" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z1975" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Департаменттің міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z1976" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өз құзыреті шегінде зейнетақы және әлеуметтік қамсыздандыру, міндетті әлеуметтік сақтандыру, мүгедектігі бар адамдарды, жаппай саяси қуғын-сүргіндер салдарынан зардап шеккен азаматтарды, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарды, Арал өңіріндегі экологиялық қасірет салдарынан зардап шеккен азаматтарды әлеуметтік қорғау, балалы отбасыларды әлеуметтік қолдау, медициналық-әлеуметтік сараптама саласындағы мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z1977" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өз құзыреті шегінде зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер туралы Қазақстан Республикасы заңнамасының сақталуына мемлекеттік бақылауды ұйымдастыру болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z1972" w:id="335"/>
-[...15 lines deleted...]
-      12. Департаментке өзінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z1978" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Департаменттің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z1973" w:id="336"/>
-[...15 lines deleted...]
-      Егер Департаментке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі</w:t>
+    <w:bookmarkStart w:name="z1979" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z1974" w:id="337"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2 тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
+    <w:bookmarkStart w:name="z1980" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z1975" w:id="338"/>
-[...15 lines deleted...]
-      13. Департаменттің міндеттері:</w:t>
+    <w:bookmarkStart w:name="z1981" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында белгіленген тәртіппен өз құзыреті шегінде заңнаманың талаптарын сақтау бойынша тексерулер мен профилактикалық бақылауды жүзеге асыруға халықты әлеуметтік қорғау саласында, зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау мәселелері бойынша, өз құзыреті шегінде арнаулы әлеуметтік қызметтер туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z1976" w:id="339"/>
-[...15 lines deleted...]
-      1) өз құзыреті шегінде зейнетақы және әлеуметтік қамсыздандыру, міндетті әлеуметтік сақтандыру, мүгедектігі бар адамдарды, жаппай саяси қуғын-сүргіндер салдарынан зардап шеккен азаматтарды, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарды, Арал өңіріндегі экологиялық қасірет салдарынан зардап шеккен азаматтарды әлеуметтік қорғау, балалы отбасыларды әлеуметтік қолдау, медициналық-әлеуметтік сараптама саласындағы мемлекеттік саясатты іске асыру;</w:t>
+    <w:bookmarkStart w:name="z1982" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа мемлекеттік органдармен және меншік нысанына қарамастан өзге ұйымдармен іс-қимылды жүзеге асыру, олардан қажетті мәліметтер мен материалдарды, соның ішінде өзінің бақылау функцияларын жүзеге асыру үшін сұрату және алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z1977" w:id="340"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z1983" w:id="346"/>
+    <w:bookmarkStart w:name="z1983" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасымен белгіленген тәртіппен талдау жұмысын қамтамасыз етуге және Департаментке жүктелген міндеттер мен функцияларды орындауға қажетті құжаттар мен ақпараттық сипаттағы анықтамаларды Министрліктің ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан сұрату және алу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z1984" w:id="347"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z1984" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z1985" w:id="348"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z1985" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z1986" w:id="349"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z1986" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз атынан азаматтық-құқықтық қатынастарға түсу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z1987" w:id="350"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z1987" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент құзыретіне кіретін мәселелер бойынша тиісті сенімхат негізінде мемлекеттік мекемелерде, меншік нысанына қарамастан ұйымдарда, республиканың соттарында Министрліктің және (немесе) Комитеттің атынан өкілдік ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z1988" w:id="351"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z1988" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z1989" w:id="352"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z1989" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заңнамалық актілерде көзделген өзге де құқықтарды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z1990" w:id="353"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z1990" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) міндеттері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z1991" w:id="354"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z1991" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       басқа мемлекеттік органдармен, жергілікті атқарушы органдармен және ұйымдармен өзара іс-қимылды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z1992" w:id="355"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z1992" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       департамент құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, нұсқаулар беру және тиісті шешімдер қабылдау; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z1993" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z1994" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z1995" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініштерді қабылдау және тіркеу, олардың және оларға қоса берілген құжаттардың ресімделуіне жәрдемдесу, формальды қателерді жоюға және қоса берілген құжаттарды толықтыруға мүмкіндік беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z1996" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министрлікке, Комитетке мемлекеттік және мемлекеттік емес ұйымдарға Департаменттің құзыретіне кіретін мәселелер бойынша ақпарат ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z1997" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де міндеттерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z1998" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Департаменттің функциялары:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z1993" w:id="356"/>
-[...15 lines deleted...]
-      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z1999" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мүгедектігі бар адамдарды әлеуметтік қорғау саласында, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, уақтылы және толық аудару бөлігінде мониторингті және тәуекелдерді бағалауды ұйымдастыру мемлекеттік корпорацияның қаражаты есебінен әлеуметтік төлемдерді алушыға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z1994" w:id="357"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z2000" w:id="363"/>
+    <w:bookmarkStart w:name="z2000" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының заңнамасына сәйкес сотқа талап-арыз беру; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z2001" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өз құзыреті шегінде әкімшілік құқық бұзушылықтар туралы істерді қарау және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z2002" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджеттен төлемдерді: мемлекеттік базалық зейнетақы төлемін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, жасына байланысты зейнетақы төлемдерін, арнаулы мемлекеттік жәрдемақыны, мемлекеттік арнайы жәрдемақыны, бала тууына байланысты тағайындалатын және төленетін біржолғы мемлекеттік жәрдемақыны, бала бір жасқа толғанға дейін оның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақыларды, "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға, мүгедек баланы (мүгедек балаларды) тәрбиелеп отырған анасы немесе әкесіне, асырап алушыға, қамқоршысына (қорғаншысына), төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға, оның ішінде орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беретін жоғары оқу орындарында күндізгі оқуда оқитын балалары бар, олар білім беру ұйымдарында оқуын бітіргенге (бірақ жиырма үш жастан аспағанға) дейін жәрдемақы, капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі әлеуметтік жәрдемақы түріндегі Қазақстан Республикасының азаматтарына ай сайынғы төлем түріндегі әлеуметтік көмекті, Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға, саяси қуғын-сүргін құрбандарына берілетін біржолғы ақшалай өтемақыны, жерлеуге берілетін біржолғы төлемді, нақты енгізілген міндетті зейнетақы жарналарының сомасы мен әлеуметтік аударымдардың сомасы арасындағы, міндетті кәсіптік зейнетақы жарналарының инфляция деңгейін ескере отырып, сомасы зейнетақы жинақтарын алу құқығына ие болған сәттегі зейнетақы төлемдеріне құқықты иеленуі кезіндегі зейнетақы жинақтарының сомасы арасындағы айырманы, бала бір жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылған жағдайда әлеуметтік төлемді алушыларға міндетті зейнетақы жарналарының бюджеттік субсидиясын тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z2003" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департаменттің құзыретіне кіретін мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіпте жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z2004" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) медициналық-әлеуметтік сараптама жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z2005" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организм функцияларының бұзылу және тұрмыс-тіршілігінің шектелу дәрежесiне қарай себебi, мерзiмi айқындала отырып, мүгедектiк тобын және (немесе) еңбекке қабілеттіліктен айырылу дәрежесiн белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z2006" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мүгедектігі бар адамдардың орталықтандырылған деректер банкін қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z2001" w:id="364"/>
-[...15 lines deleted...]
-      3) өз құзыреті шегінде әкімшілік құқық бұзушылықтар туралы істерді қарау және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолдану;</w:t>
+    <w:bookmarkStart w:name="z2007" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) халықтың мүгедектiгi деңгейi мен себептерiн зерделеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z2002" w:id="365"/>
-[...15 lines deleted...]
-      4) республикалық бюджеттен төлемдерді: мемлекеттік базалық зейнетақы төлемін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, жасына байланысты зейнетақы төлемдерін, арнаулы мемлекеттік жәрдемақыны, мемлекеттік арнайы жәрдемақыны, бала тууына байланысты тағайындалатын және төленетін біржолғы мемлекеттік жәрдемақыны, бала бір жасқа толғанға дейін оның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақыларды, "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға, мүгедек баланы (мүгедек балаларды) тәрбиелеп отырған анасы немесе әкесіне, асырап алушыға, қамқоршысына (қорғаншысына), төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға, оның ішінде орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беретін жоғары оқу орындарында күндізгі оқуда оқитын балалары бар, олар білім беру ұйымдарында оқуын бітіргенге (бірақ жиырма үш жастан аспағанға) дейін жәрдемақы, капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі әлеуметтік жәрдемақы түріндегі Қазақстан Республикасының азаматтарына ай сайынғы төлем түріндегі әлеуметтік көмекті, Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға, саяси қуғын-сүргін құрбандарына берілетін біржолғы ақшалай өтемақыны, жерлеуге берілетін біржолғы төлемді, нақты енгізілген міндетті зейнетақы жарналарының сомасы мен әлеуметтік аударымдардың сомасы арасындағы, міндетті кәсіптік зейнетақы жарналарының инфляция деңгейін ескере отырып, сомасы зейнетақы жинақтарын алу құқығына ие болған сәттегі зейнетақы төлемдеріне құқықты иеленуі кезіндегі зейнетақы жинақтарының сомасы арасындағы айырманы, бала бір жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылған жағдайда әлеуметтік төлемді алушыларға міндетті зейнетақы жарналарының бюджеттік субсидиясын тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау;</w:t>
+    <w:bookmarkStart w:name="z2008" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мүгедектік алғаш рет белгіленген кезде мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы, мүгедектігі бойынша арнаулы мемлекеттік жәрдемақы, мүгедек баланы тәрбиелеушіге жәрдемақы, бірінші топтағы мүгедекке күтім жасау бойынша жәрдемақы, сондай-ақ Мемлекеттiк әлеуметтiк сақтандыру қорынан еңбекке қабілеттіліктен айырылу жағдайға байланысты әлеуметтiк төлем тағайындауға құжаттарды қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z2003" w:id="366"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z2009" w:id="372"/>
+    <w:bookmarkStart w:name="z2009" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) мүгедектерді оңалтудың жеке бағдарламасының әлеуметтік және кәсіптік бөліктерін әзірлеу, еңбек (қызметтік) міндеттерін орындаумен байланысты жарақат алған немесе денсаулығына басқа да зиян келтірілген жұмыскердің қажеттілігін анықтау, Қазақстан Республикасының азаматтық заңнамасында көзделген қосымша көмек түрлері мен күтімге мұқтаждығын айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z2010" w:id="373"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z2010" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) өз құзыреті шегінде мүгедектерді оңалтудың жеке бағдарламаларының іске асырылуын бақылау; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z2011" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Министрлік пен Комитет басшылығының тапсырмаларын орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z2012" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) өз құзыреті шегінде халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z2013" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Министрліктің Стратегиялық және Операциялық жоспарларын және Комитеттің жұмыс жоспарын іске асыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z2014" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Департамент құзыретіне кіретін мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z2015" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) халықты әлеуметтік қорғау саласында әкiмшiлiк құқық бұзушылық туралы iстердi қарау және әкiмшiлiк жазаларды салу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z2016" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау (өзгерту, қайта бастау, тағайындаудан бас тарту) туралы шешімнің уақтылы және дұрыс қабылдануына бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z2011" w:id="374"/>
-[...15 lines deleted...]
-      13) Министрлік пен Комитет басшылығының тапсырмаларын орындау;</w:t>
+    <w:bookmarkStart w:name="z2017" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жергілікті атқарушы органдардың қызметін мүгедектігі бар адамдарды жеке көмекшінің, есту кемістігі бар мүгедектігі бар адамдарға ымдау тілі маманының әлеуметтік қызметтерімен, санаторий-курорттық емдеумен, техникалық көмекші (орнын толтырушы) және арнайы жүріп-тұру құралдарымен толық және уақтылы қамтамасыз ету бойынша, әлеуметтік қызметкер порталына тауарларды және (немесе) көрсетілетін қызметтерді берушілерге рұқсат беру бойынша қызметін тексеруді жүзеге асыру, оларды тіркеу немесе тіркеуден шығару әлеуметтік қызметкер порталында, мүгедектігі бар адамдарға әлеуметтік қызметтер порталы арқылы өткізу кезінде мемлекеттік бюджет қаражатынан тауарлар мен көрсетілетін қызметтердің құнын өтеу бойынша тексеруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z2012" w:id="375"/>
-[...15 lines deleted...]
-      14) өз құзыреті шегінде халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету;</w:t>
+    <w:bookmarkStart w:name="z2018" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) алушыға мемлекеттік базалық зейнетақы төлемдерінің, зейнетақы төлемдерінің, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылардың, мемлекеттік арнайы жәрдемақының, бюджет қаражаты есебінен біржолғы мемлекеттік жәрдемақының, сондай-ақ мемлекеттік корпорацияның әлеуметтік төлемдерінің алушыға уақтылы және толық аударылуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z2013" w:id="376"/>
-[...15 lines deleted...]
-      15) Министрліктің Стратегиялық және Операциялық жоспарларын және Комитеттің жұмыс жоспарын іске асыруға қатысу;</w:t>
+    <w:bookmarkStart w:name="z2019" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жеке, заңды тұлғалар, кәсіпкерлік субъектілері мен төмен тұрған мемлекеттік әлеуметтік инспектор арасында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, мемлекеттік корпорацияның әлеуметтік төлемдерді алушыға уақтылы және толық аудару бөлігінде мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында туындайтын келіспеушіліктерді қарау қорғау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z2014" w:id="377"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z2020" w:id="383"/>
+    <w:bookmarkStart w:name="z2020" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22) Департамент құзыреті шегіндегі сұрақтарының мәтіні бойынша ақпараттандыру және түсіндіру жұмыстарын жүргізу; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z2021" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z3555" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен арнаулы әлеуметтік қызметтер көрсетуге лицензия беру туралы өтініштерді қарау және тиісті қорытындыны Комитетке жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z3556" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2) Халықтың жүріп-тұруы шектеулі топтарының құрылыс объектілеріне қолжетімділігінің қамтамасыз етілуін растау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z2022" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2023" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының және оның орынбасарының. мәртебесі, өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z2024" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болатын Департамент басшысы, сондай-ақ өкілеттіктері шеңберінде Департамент басшысының орынбасары жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z2021" w:id="384"/>
-[...15 lines deleted...]
-      23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
+    <w:bookmarkStart w:name="z2025" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент Басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z2022" w:id="385"/>
-[...15 lines deleted...]
-      24) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z2026" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент Басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z2023" w:id="386"/>
+    <w:bookmarkStart w:name="z2027" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент басшысының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z2028" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) департаменттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z2029" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) департаменттің білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z2030" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент басшыларының орынбасарларын, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z2031" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z2032" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Төрағаның қарауына демалыстар беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу, сыйақы беру және Департамент басшысының орынбасарына тәртіптік жаза қолдану мәселелерін енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z2033" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z2034" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шаралардың тиісінше қабылдануына дербес жауапты болады және сыбайлас жемқорлыққа қарсы тиісті шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z2035" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z2036" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) өз орынбасарына өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z2037" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2038" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент басшысы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (уақытша еңбекке жарамсыздық, демалыста, іссапарда болу, мемлекеттік немесе қоғамдық міндеттерді орындау себептері, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оның орынбасары жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z2039" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департамент басшысы орынбасары өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z2040" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) департамент басшысы болмаған кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департаменттің қызметіне басшылықты жүзеге асырады және Департаментке жүктелген міндеттердің орындалуына және өз өкілеттіктері шеңберінде функцияларды жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z2041" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының және оның орынбасарының. мәртебесі, өкілеттіктері</w:t>
-[...279 lines deleted...]
-      10) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z2038" w:id="401"/>
-[...15 lines deleted...]
-      20. Департамент басшысы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (уақытша еңбекке жарамсыздық, демалыста, іссапарда болу, мемлекеттік немесе қоғамдық міндеттерді орындау себептері, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оның орынбасары жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z2042" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департаменттің Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z2039" w:id="402"/>
-[...15 lines deleted...]
-      21. Департамент басшысы орынбасары өкілеттіктері:</w:t>
+    <w:bookmarkStart w:name="z2043" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z2040" w:id="403"/>
-[...15 lines deleted...]
-      1) департамент басшысы болмаған кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департаменттің қызметіне басшылықты жүзеге асырады және Департаментке жүктелген міндеттердің орындалуына және өз өкілеттіктері шеңберінде функцияларды жүзеге асыруға дербес жауапты болады.</w:t>
+    <w:bookmarkStart w:name="z2044" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z2041" w:id="404"/>
+    <w:bookmarkStart w:name="z2045" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департаменттің өзіне бекітілген мүлікті және оған смета бойынша бөлінген қаражат есебінен сатып алынған мүлікті өздігінен иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z2046" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
-[...19 lines deleted...]
-      22. Департаменттің Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z2043" w:id="406"/>
-[...15 lines deleted...]
-      23. Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+    <w:bookmarkStart w:name="z2047" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z2044" w:id="407"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="410"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10106,1856 +10654,2020 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 205 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z323" w:id="411"/>
+    <w:bookmarkStart w:name="z323" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Алматы облысы бойынша департаменті" республикалық мемлекеттік мекемесінің  Ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkEnd w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2048" w:id="412"/>
+    <w:bookmarkStart w:name="z2048" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z2049" w:id="413"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z2049" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Алматы облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) өз құзыреті шегінде әлеуметтік және зейнетақымен қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау саласында іске асыру және бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z2050" w:id="414"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z2050" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясымен, заңдарымен, Қазақстан Республикасының Президенті мен Үкіметінің актілерімен, Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен, осы Ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z2051" w:id="415"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z2051" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және өз атауы қазақ тілінде жазылған мөртаңбасы, белгіленген үлгідегі бланкісі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z2052" w:id="416"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z2052" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z2053" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департаменттің, егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілсе, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z2054" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Департамент өз құзыретіндегі мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделетін басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z2055" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменттің құрылымы және штат саны Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z2056" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 040800, Алматы облысы, Қонаев қаласы, 1 шағын ауданы, 41 үй;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z2053" w:id="417"/>
-[...15 lines deleted...]
-      5. Департаменттің, егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілсе, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
+    <w:bookmarkStart w:name="z2057" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Алматы облысы бойынша департаменті" республикалық мемлекеттік мекемеcі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z2054" w:id="418"/>
-[...15 lines deleted...]
-      6. Департамент өз құзыретіндегі мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделетін басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z2058" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z2055" w:id="419"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z2059" w:id="423"/>
+    <w:bookmarkStart w:name="z2059" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z2060" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке өзінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z2061" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Департаментке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z2062" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z2063" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Департаменттің міндеттері:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z2060" w:id="424"/>
-[...15 lines deleted...]
-      12. Департаментке өзінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z2064" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өз құзыреті шегінде зейнетақы және әлеуметтік қамсыздандыру, міндетті әлеуметтік сақтандыру, мүгедектігі бар адамдарды, жаппай саяси қуғын-сүргіндер салдарынан зардап шеккен азаматтарды, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарды, Арал өңіріндегі экологиялық қасірет салдарынан зардап шеккен азаматтарды әлеуметтік қорғау, балалы отбасыларды әлеуметтік қолдау, медициналық-әлеуметтік сараптама саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z2061" w:id="425"/>
-[...15 lines deleted...]
-      Егер Департаментке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі</w:t>
+    <w:bookmarkStart w:name="z2065" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өз құзыреті шегінде зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер туралы Қазақстан Республикасы заңнамасының сақталуына мемлекеттік бақылауды ұйымдастыру болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z2062" w:id="426"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2 тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
+    <w:bookmarkStart w:name="z2066" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Департаменттің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z2063" w:id="427"/>
-[...15 lines deleted...]
-      13. Департаменттің міндеттері:</w:t>
+    <w:bookmarkStart w:name="z2067" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z2064" w:id="428"/>
-[...15 lines deleted...]
-      1) өз құзыреті шегінде зейнетақы және әлеуметтік қамсыздандыру, міндетті әлеуметтік сақтандыру, мүгедектігі бар адамдарды, жаппай саяси қуғын-сүргіндер салдарынан зардап шеккен азаматтарды, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарды, Арал өңіріндегі экологиялық қасірет салдарынан зардап шеккен азаматтарды әлеуметтік қорғау, балалы отбасыларды әлеуметтік қолдау, медициналық-әлеуметтік сараптама саласындағы мемлекеттік саясатты іске асыру;</w:t>
+    <w:bookmarkStart w:name="z2068" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z2065" w:id="429"/>
-[...15 lines deleted...]
-      2) өз құзыреті шегінде зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер туралы Қазақстан Республикасы заңнамасының сақталуына мемлекеттік бақылауды ұйымдастыру болып табылады.</w:t>
+    <w:bookmarkStart w:name="z2069" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында белгіленген тәртіппен өз құзыреті шегінде заңнаманың талаптарын сақтау бойынша тексерулер мен профилактикалық бақылауды жүзеге асыруға халықты әлеуметтік қорғау саласында, зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау мәселелері бойынша, өз құзыреті шегінде арнаулы әлеуметтік қызметтер туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z2066" w:id="430"/>
-[...15 lines deleted...]
-      14. Департаменттің өкілеттіктері:</w:t>
+    <w:bookmarkStart w:name="z2070" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа мемлекеттік органдармен және меншік нысанына қарамастан өзге ұйымдармен іс-қимылды жүзеге асыру, олардан қажетті мәліметтер мен материалдарды, соның ішінде өзінің бақылау функцияларын жүзеге асыру үшін сұрату және алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z2067" w:id="431"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z2071" w:id="435"/>
+    <w:bookmarkStart w:name="z2071" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасымен белгіленген тәртіппен талдау жұмысын қамтамасыз етуге және Департаментке жүктелген міндеттер мен функцияларды орындауға қажетті құжаттар мен ақпараттық сипаттағы анықтамаларды Министрліктің ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан сұрату және алу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z2072" w:id="436"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z2072" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z2073" w:id="437"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z2073" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z2074" w:id="438"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z2074" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз атынан азаматтық-құқықтық қатынастарға түсу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z2075" w:id="439"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z2075" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент құзыретіне кіретін мәселелер бойынша тиісті сенімхат негізінде мемлекеттік мекемелерде, меншік нысанына қарамастан ұйымдарда, республиканың соттарында Министрліктің және (немесе) Комитеттің атынан өкілдік ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z2076" w:id="440"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z2076" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z2077" w:id="441"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z2077" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заңнамалық актілерде көзделген өзге де құқықтарды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z2078" w:id="442"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z2078" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) міндеттері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z2079" w:id="443"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z2079" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       басқа мемлекеттік органдармен, жергілікті атқарушы органдармен және ұйымдармен өзара іс-қимылды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z2080" w:id="444"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z2080" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       департамент құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, нұсқаулар беру және тиісті шешімдер қабылдау; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z2081" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z2082" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z2083" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініштерді қабылдау және тіркеу, олардың және оларға қоса берілген құжаттардың ресімделуіне жәрдемдесу, формальды қателерді жоюға және қоса берілген құжаттарды толықтыруға мүмкіндік беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z2084" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министрлікке, Комитетке мемлекеттік және мемлекеттік емес ұйымдарға Департаменттің құзыретіне кіретін мәселелер бойынша ақпарат ұсыну;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z2081" w:id="445"/>
-[...15 lines deleted...]
-      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z2085" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z2082" w:id="446"/>
-[...15 lines deleted...]
-      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+    <w:bookmarkStart w:name="z2086" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Департаменттің функциялары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z2083" w:id="447"/>
-[...15 lines deleted...]
-      өтініштерді қабылдау және тіркеу, олардың және оларға қоса берілген құжаттардың ресімделуіне жәрдемдесу, формальды қателерді жоюға және қоса берілген құжаттарды толықтыруға мүмкіндік беру;</w:t>
+    <w:bookmarkStart w:name="z2087" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мүгедектігі бар адамдарды әлеуметтік қорғау саласында, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, уақтылы және толық аудару бөлігінде мониторингті және тәуекелдерді бағалауды ұйымдастыру мемлекеттік корпорацияның қаражаты есебінен әлеуметтік төлемдерді алушыға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z2084" w:id="448"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z2088" w:id="452"/>
+    <w:bookmarkStart w:name="z2088" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының заңнамасына сәйкес сотқа талап-арыз беру; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z2089" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өз құзыреті шегінде әкімшілік құқық бұзушылықтар туралы істерді қарау және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z2090" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджеттен төлемдерді: мемлекеттік базалық зейнетақы төлемін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, жасына байланысты зейнетақы төлемдерін, арнаулы мемлекеттік жәрдемақыны, мемлекеттік арнайы жәрдемақыны, бала тууына байланысты тағайындалатын және төленетін біржолғы мемлекеттік жәрдемақыны, бала бір жасқа толғанға дейін оның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақыларды, "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға, мүгедек баланы (мүгедек балаларды) тәрбиелеп отырған анасы немесе әкесіне, асырап алушыға, қамқоршысына (қорғаншысына), төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға, оның ішінде орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беретін жоғары оқу орындарында күндізгі оқуда оқитын балалары бар, олар білім беру ұйымдарында оқуын бітіргенге (бірақ жиырма үш жастан аспағанға) дейін жәрдемақы, капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі әлеуметтік жәрдемақы түріндегі Қазақстан Республикасының азаматтарына ай сайынғы төлем түріндегі әлеуметтік көмекті, Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға, саяси қуғын-сүргін құрбандарына берілетін біржолғы ақшалай өтемақыны, жерлеуге берілетін біржолғы төлемді, нақты енгізілген міндетті зейнетақы жарналарының сомасы мен әлеуметтік аударымдардың сомасы арасындағы, міндетті кәсіптік зейнетақы жарналарының инфляция деңгейін ескере отырып, сомасы зейнетақы жинақтарын алу құқығына ие болған сәттегі зейнетақы төлемдеріне құқықты иеленуі кезіндегі зейнетақы жинақтарының сомасы арасындағы айырманы, бала бір жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылған жағдайда әлеуметтік төлемді алушыларға міндетті зейнетақы жарналарының бюджеттік субсидиясын тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z2091" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департаменттің құзыретіне кіретін мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіпте жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z2092" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) медициналық-әлеуметтік сараптама жүргізу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z2089" w:id="453"/>
-[...15 lines deleted...]
-      3) өз құзыреті шегінде әкімшілік құқық бұзушылықтар туралы істерді қарау және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолдану;</w:t>
+    <w:bookmarkStart w:name="z2093" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организм функцияларының бұзылу және тұрмыс-тіршілігінің шектелу дәрежесiне қарай себебi, мерзiмi айқындала отырып, мүгедектiк тобын және (немесе) еңбекке қабілеттіліктен айырылу дәрежесiн белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z2090" w:id="454"/>
-[...15 lines deleted...]
-      4) республикалық бюджеттен төлемдерді: мемлекеттік базалық зейнетақы төлемін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, жасына байланысты зейнетақы төлемдерін, арнаулы мемлекеттік жәрдемақыны, мемлекеттік арнайы жәрдемақыны, бала тууына байланысты тағайындалатын және төленетін біржолғы мемлекеттік жәрдемақыны, бала бір жасқа толғанға дейін оның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақыларды, "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға, мүгедек баланы (мүгедек балаларды) тәрбиелеп отырған анасы немесе әкесіне, асырап алушыға, қамқоршысына (қорғаншысына), төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға, оның ішінде орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беретін жоғары оқу орындарында күндізгі оқуда оқитын балалары бар, олар білім беру ұйымдарында оқуын бітіргенге (бірақ жиырма үш жастан аспағанға) дейін жәрдемақы, капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі әлеуметтік жәрдемақы түріндегі Қазақстан Республикасының азаматтарына ай сайынғы төлем түріндегі әлеуметтік көмекті, Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға, саяси қуғын-сүргін құрбандарына берілетін біржолғы ақшалай өтемақыны, жерлеуге берілетін біржолғы төлемді, нақты енгізілген міндетті зейнетақы жарналарының сомасы мен әлеуметтік аударымдардың сомасы арасындағы, міндетті кәсіптік зейнетақы жарналарының инфляция деңгейін ескере отырып, сомасы зейнетақы жинақтарын алу құқығына ие болған сәттегі зейнетақы төлемдеріне құқықты иеленуі кезіндегі зейнетақы жинақтарының сомасы арасындағы айырманы, бала бір жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылған жағдайда әлеуметтік төлемді алушыларға міндетті зейнетақы жарналарының бюджеттік субсидиясын тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау;</w:t>
+    <w:bookmarkStart w:name="z2094" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мүгедектігі бар адамдардың орталықтандырылған деректер банкін қалыптастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z2091" w:id="455"/>
-[...15 lines deleted...]
-      5) Департаменттің құзыретіне кіретін мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіпте жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+    <w:bookmarkStart w:name="z2095" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) халықтың мүгедектiгi деңгейi мен себептерiн зерделеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z2092" w:id="456"/>
-[...15 lines deleted...]
-      6) медициналық-әлеуметтік сараптама жүргізу;</w:t>
+    <w:bookmarkStart w:name="z2096" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мүгедектік алғаш рет белгіленген кезде мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы, мүгедектігі бойынша арнаулы мемлекеттік жәрдемақы, мүгедек баланы тәрбиелеушіге жәрдемақы, бірінші топтағы мүгедекке күтім жасау бойынша жәрдемақы, сондай-ақ Мемлекеттiк әлеуметтiк сақтандыру қорынан еңбекке қабілеттіліктен айырылу жағдайға байланысты әлеуметтiк төлем тағайындауға құжаттарды қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z2093" w:id="457"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z2097" w:id="461"/>
+    <w:bookmarkStart w:name="z2097" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) мүгедектерді оңалтудың жеке бағдарламасының әлеуметтік және кәсіптік бөліктерін әзірлеу, еңбек (қызметтік) міндеттерін орындаумен байланысты жарақат алған немесе денсаулығына басқа да зиян келтірілген жұмыскердің қажеттілігін анықтау, Қазақстан Республикасының азаматтық заңнамасында көзделген қосымша көмек түрлері мен күтімге мұқтаждығын айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z2098" w:id="462"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z2098" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) өз құзыреті шегінде мүгедектерді оңалтудың жеке бағдарламаларының іске асырылуын бақылау; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z2099" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Министрлік пен Комитет басшылығының тапсырмаларын орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z2100" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) өз құзыреті шегінде халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z2101" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Министрліктің Стратегиялық және Операциялық жоспарларын және Комитеттің жұмыс жоспарын іске асыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z2102" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Департамент құзыретіне кіретін мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z2099" w:id="463"/>
-[...15 lines deleted...]
-      13) Министрлік пен Комитет басшылығының тапсырмаларын орындау;</w:t>
+    <w:bookmarkStart w:name="z2103" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) халықты әлеуметтік қорғау саласында әкiмшiлiк құқық бұзушылық туралы iстердi қарау және әкiмшiлiк жазаларды салу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z2100" w:id="464"/>
-[...15 lines deleted...]
-      14) өз құзыреті шегінде халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету;</w:t>
+    <w:bookmarkStart w:name="z2104" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау (өзгерту, қайта бастау, тағайындаудан бас тарту) туралы шешімнің уақтылы және дұрыс қабылдануына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z2101" w:id="465"/>
-[...15 lines deleted...]
-      15) Министрліктің Стратегиялық және Операциялық жоспарларын және Комитеттің жұмыс жоспарын іске асыруға қатысу;</w:t>
+    <w:bookmarkStart w:name="z2105" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жергілікті атқарушы органдардың қызметін мүгедектігі бар адамдарды жеке көмекшінің, есту кемістігі бар мүгедектігі бар адамдарға ымдау тілі маманының әлеуметтік қызметтерімен, санаторий-курорттық емдеумен, техникалық көмекші (орнын толтырушы) және арнайы жүріп-тұру құралдарымен толық және уақтылы қамтамасыз ету бойынша, әлеуметтік қызметкер порталына тауарларды және (немесе) көрсетілетін қызметтерді берушілерге рұқсат беру бойынша қызметін тексеруді жүзеге асыру, оларды тіркеу немесе тіркеуден шығару әлеуметтік қызметкер порталында, мүгедектігі бар адамдарға әлеуметтік қызметтер порталы арқылы өткізу кезінде мемлекеттік бюджет қаражатынан тауарлар мен көрсетілетін қызметтердің құнын өтеу бойынша тексеруді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z2102" w:id="466"/>
-[...15 lines deleted...]
-      16) Департамент құзыретіне кіретін мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
+    <w:bookmarkStart w:name="z2106" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) алушыға мемлекеттік базалық зейнетақы төлемдерінің, зейнетақы төлемдерінің, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылардың, мемлекеттік арнайы жәрдемақының, бюджет қаражаты есебінен біржолғы мемлекеттік жәрдемақының, сондай-ақ мемлекеттік корпорацияның әлеуметтік төлемдерінің алушыға уақтылы және толық аударылуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z2103" w:id="467"/>
-[...15 lines deleted...]
-      17) халықты әлеуметтік қорғау саласында әкiмшiлiк құқық бұзушылық туралы iстердi қарау және әкiмшiлiк жазаларды салу;</w:t>
+    <w:bookmarkStart w:name="z2107" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жеке, заңды тұлғалар, кәсіпкерлік субъектілері мен төмен тұрған мемлекеттік әлеуметтік инспектор арасында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, мемлекеттік корпорацияның әлеуметтік төлемдерді алушыға уақтылы және толық аудару бөлігінде мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында туындайтын келіспеушіліктерді қарау қорғау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z2104" w:id="468"/>
-[...15 lines deleted...]
-      18) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау (өзгерту, қайта бастау, тағайындаудан бас тарту) туралы шешімнің уақтылы және дұрыс қабылдануына бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z2108" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) департамент құзыреті шегіндегі сұрақтарының мәтіні бойынша ақпараттандыру және түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z2105" w:id="469"/>
-[...15 lines deleted...]
-      19) жергілікті атқарушы органдардың қызметін мүгедектігі бар адамдарды жеке көмекшінің, есту кемістігі бар мүгедектігі бар адамдарға ымдау тілі маманының әлеуметтік қызметтерімен, санаторий-курорттық емдеумен, техникалық көмекші (орнын толтырушы) және арнайы жүріп-тұру құралдарымен толық және уақтылы қамтамасыз ету бойынша, әлеуметтік қызметкер порталына тауарларды және (немесе) көрсетілетін қызметтерді берушілерге рұқсат беру бойынша қызметін тексеруді жүзеге асыру, оларды тіркеу немесе тіркеуден шығару әлеуметтік қызметкер порталында, мүгедектігі бар адамдарға әлеуметтік қызметтер порталы арқылы өткізу кезінде мемлекеттік бюджет қаражатынан тауарлар мен көрсетілетін қызметтердің құнын өтеу бойынша тексеруді жүзеге асыру.</w:t>
+    <w:bookmarkStart w:name="z2109" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z2106" w:id="470"/>
-[...15 lines deleted...]
-      20) алушыға мемлекеттік базалық зейнетақы төлемдерінің, зейнетақы төлемдерінің, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылардың, мемлекеттік арнайы жәрдемақының, бюджет қаражаты есебінен біржолғы мемлекеттік жәрдемақының, сондай-ақ мемлекеттік корпорацияның әлеуметтік төлемдерінің алушыға уақтылы және толық аударылуын бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z3557" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен арнаулы әлеуметтік қызметтер көрсетуге лицензия беру туралы өтініштерді қарау және тиісті қорытындыны Комитетке жолдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z2107" w:id="471"/>
-[...15 lines deleted...]
-      21) жеке, заңды тұлғалар, кәсіпкерлік субъектілері мен төмен тұрған мемлекеттік әлеуметтік инспектор арасында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, мемлекеттік корпорацияның әлеуметтік төлемдерді алушыға уақтылы және толық аудару бөлігінде мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында туындайтын келіспеушіліктерді қарау қорғау;</w:t>
+    <w:bookmarkStart w:name="z3558" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2) Халықтың жүріп-тұруы шектеулі топтарының құрылыс объектілеріне қолжетімділігінің қамтамасыз етілуін растау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z2108" w:id="472"/>
-[...15 lines deleted...]
-      22) департамент құзыреті шегіндегі сұрақтарының мәтіні бойынша ақпараттандыру және түсіндіру жұмыстарын жүргізу;</w:t>
+    <w:bookmarkStart w:name="z2110" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z2109" w:id="473"/>
-[...15 lines deleted...]
-      23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2111" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының және оның орынбасарының. мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z2110" w:id="474"/>
-[...15 lines deleted...]
-      24) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z2112" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болатын Департамент басшысы, сондай-ақ өкілеттіктері шеңберінде Департамент басшысының орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z2111" w:id="475"/>
+    <w:bookmarkStart w:name="z2113" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент Басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z2114" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент Басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z2115" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент басшысының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z2116" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) департаменттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z2117" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) департаменттің білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z2118" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент басшыларының орынбасарларын, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z2119" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z2120" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Төрағаның қарауына демалыстар беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу, сыйақы беру және Департамент басшысының орынбасарына тәртіптік жаза қолдану мәселелерін енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z2121" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z2122" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шаралардың тиісінше қабылдануына дербес жауапты болады және сыбайлас жемқорлыққа қарсы тиісті шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z2123" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z2124" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) өз орынбасарына өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z2125" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2126" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент басшысы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (уақытша еңбекке жарамсыздық, демалыста, іссапарда болу, мемлекеттік немесе қоғамдық міндеттерді орындау себептері, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оның орынбасары жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z2127" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департамент басшысы орынбасары өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z2128" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) департамент басшысы болмаған кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департаменттің қызметіне басшылықты жүзеге асырады және Департаментке жүктелген міндеттердің орындалуына және өз өкілеттіктері шеңберінде функцияларды жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z2129" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының және оның орынбасарының. мәртебесі, өкілеттіктері</w:t>
-[...319 lines deleted...]
-      21. Департамент басшысы орынбасары өкілеттіктері:</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z2128" w:id="492"/>
-[...15 lines deleted...]
-      1) департамент басшысы болмаған кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департаменттің қызметіне басшылықты жүзеге асырады және Департаментке жүктелген міндеттердің орындалуына және өз өкілеттіктері шеңберінде функцияларды жүзеге асыруға дербес жауапты болады.</w:t>
+    <w:bookmarkStart w:name="z2130" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департаменттің Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z2129" w:id="493"/>
+    <w:bookmarkStart w:name="z2131" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z2132" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z2133" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департаменттің өзіне бекітілген мүлікті және оған смета бойынша бөлінген қаражат есебінен сатып алынған мүлікті өздігінен иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z2134" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
-[...59 lines deleted...]
-      24. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z2133" w:id="497"/>
-[...15 lines deleted...]
-      25. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департаменттің өзіне бекітілген мүлікті және оған смета бойынша бөлінген қаражат есебінен сатып алынған мүлікті өздігінен иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқығы жоқ.</w:t>
+    <w:bookmarkStart w:name="z2135" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z2134" w:id="498"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="499"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12060,1362 +12772,1464 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 205 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z408" w:id="500"/>
+    <w:bookmarkStart w:name="z408" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Атырау облысы бойынша департаменті" республикалық мемлекеттік мекеменің  Ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkEnd w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2136" w:id="501"/>
+    <w:bookmarkStart w:name="z2136" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жалпы ережелер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z2137" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Атырау облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) өз құзыреті шегінде әлеуметтік және зейнетақымен қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау саласында іске асыру және бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z2138" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясымен, заңдарымен, Қазақстан Республикасының Президенті мен Үкіметінің актілерімен, Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен, осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z2137" w:id="502"/>
-[...15 lines deleted...]
-      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Атырау облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) өз құзыреті шегінде әлеуметтік және зейнетақымен қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау саласында іске асыру және бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
+    <w:bookmarkStart w:name="z2139" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және өз атауы қазақ тілінде жазылған мөртаңбасы, белгіленген үлгідегі бланкісі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z2138" w:id="503"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z2140" w:id="505"/>
+    <w:bookmarkStart w:name="z2140" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z2141" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департаменттің, егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілсе, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z2142" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Департамент өз құзыретіндегі мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделетін басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z2141" w:id="506"/>
-[...15 lines deleted...]
-      5. Департаменттің, егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілсе, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
+    <w:bookmarkStart w:name="z2143" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменттің құрылымы және штат саны Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z2142" w:id="507"/>
-[...15 lines deleted...]
-      6. Департамент өз құзыретіндегі мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделетін басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z2144" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 060007, Атырау облысы, Атырау қаласы, Махамбет Өтемісұлы көшесі, 118 Е үй, блок №2;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z2143" w:id="508"/>
-[...15 lines deleted...]
-      7. Департаменттің құрылымы және штат саны Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+    <w:bookmarkStart w:name="z2145" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Атырау облысы бойынша департаменті" республикалық мемлекеттік мекемеcі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z2144" w:id="509"/>
-[...15 lines deleted...]
-      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 060007, Атырау облысы, Атырау қаласы, Махамбет Өтемісұлы көшесі, 118 Е үй, блок №2;</w:t>
+    <w:bookmarkStart w:name="z2146" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z2145" w:id="510"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z2147" w:id="512"/>
+    <w:bookmarkStart w:name="z2147" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z2148" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке өзінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z2149" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Департаментке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z2148" w:id="513"/>
-[...15 lines deleted...]
-      12. Департаментке өзінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z2150" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z2149" w:id="514"/>
-[...15 lines deleted...]
-      Егер Департаментке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі</w:t>
+    <w:bookmarkStart w:name="z2151" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Департаменттің міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z2150" w:id="515"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2 тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
+    <w:bookmarkStart w:name="z2152" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өз құзыреті шегінде зейнетақы және әлеуметтік қамсыздандыру, міндетті әлеуметтік сақтандыру, мүгедектігі бар адамдарды, жаппай саяси қуғын-сүргіндер салдарынан зардап шеккен азаматтарды, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарды, Арал өңіріндегі экологиялық қасірет салдарынан зардап шеккен азаматтарды әлеуметтік қорғау, балалы отбасыларды әлеуметтік қолдау, медициналық-әлеуметтік сараптама саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z2151" w:id="516"/>
-[...15 lines deleted...]
-      13. Департаменттің міндеттері:</w:t>
+    <w:bookmarkStart w:name="z2153" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өз құзыреті шегінде зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер туралы Қазақстан Республикасы заңнамасының сақталуына мемлекеттік бақылауды ұйымдастыру болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z2152" w:id="517"/>
-[...15 lines deleted...]
-      1) өз құзыреті шегінде зейнетақы және әлеуметтік қамсыздандыру, міндетті әлеуметтік сақтандыру, мүгедектігі бар адамдарды, жаппай саяси қуғын-сүргіндер салдарынан зардап шеккен азаматтарды, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарды, Арал өңіріндегі экологиялық қасірет салдарынан зардап шеккен азаматтарды әлеуметтік қорғау, балалы отбасыларды әлеуметтік қолдау, медициналық-әлеуметтік сараптама саласындағы мемлекеттік саясатты іске асыру;</w:t>
+    <w:bookmarkStart w:name="z2154" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Департаменттің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z2153" w:id="518"/>
-[...15 lines deleted...]
-      2) өз құзыреті шегінде зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер туралы Қазақстан Республикасы заңнамасының сақталуына мемлекеттік бақылауды ұйымдастыру болып табылады.</w:t>
+    <w:bookmarkStart w:name="z2155" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z2154" w:id="519"/>
-[...15 lines deleted...]
-      14. Департаменттің өкілеттіктері:</w:t>
+    <w:bookmarkStart w:name="z2156" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z2155" w:id="520"/>
-[...15 lines deleted...]
-      1) құқықтар:</w:t>
+    <w:bookmarkStart w:name="z2157" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында белгіленген тәртіппен өз құзыреті шегінде заңнаманың талаптарын сақтау бойынша тексерулер мен профилактикалық бақылауды жүзеге асыруға халықты әлеуметтік қорғау саласында, зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау мәселелері бойынша, өз құзыреті шегінде арнаулы әлеуметтік қызметтер туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z2156" w:id="521"/>
-[...15 lines deleted...]
-      өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
+    <w:bookmarkStart w:name="z2158" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басқа мемлекеттік органдармен және меншік нысанына қарамастан өзге ұйымдармен іс-қимылды жүзеге асыру, олардан қажетті мәліметтер мен материалдарды, соның ішінде өзінің бақылау функцияларын жүзеге асыру үшін сұрату және алу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z2157" w:id="522"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z2159" w:id="524"/>
+    <w:bookmarkStart w:name="z2159" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасымен белгіленген тәртіппен талдау жұмысын қамтамасыз етуге және Департаментке жүктелген міндеттер мен функцияларды орындауға қажетті құжаттар мен ақпараттық сипаттағы анықтамаларды Министрліктің ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан сұрату және алу; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z2160" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министрлік пен Комитеттің, Департаменттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z2161" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министрлік пен Комитеттің, Департаменттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;   </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z2160" w:id="525"/>
-[...15 lines deleted...]
-      Министрлік пен Комитеттің, Департаменттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+    <w:bookmarkStart w:name="z2162" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз атынан азаматтық-құқықтық қатынастарға түсу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z2161" w:id="526"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z2163" w:id="528"/>
+    <w:bookmarkStart w:name="z2163" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент құзыретіне кіретін мәселелер бойынша тиісті сенімхат негізінде мемлекеттік мекемелерде, меншік нысанына қарамастан ұйымдарда, республиканың соттарында Министрліктің және (немесе) Комитеттің атынан өкілдік ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z2164" w:id="529"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z2164" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z2165" w:id="530"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z2165" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заңнамалық актілерде көзделген өзге де құқықтарды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z2166" w:id="531"/>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z2166" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) міндеттері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z2167" w:id="532"/>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z2167" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       басқа мемлекеттік органдармен, жергілікті атқарушы органдармен және ұйымдармен өзара іс-қимылды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z2168" w:id="533"/>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z2168" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       департамент құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, нұсқаулар беру және тиісті шешімдер қабылдау; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z2169" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z2170" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z2169" w:id="534"/>
-[...15 lines deleted...]
-      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z2171" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініштерді қабылдау және тіркеу, олардың және оларға қоса берілген құжаттардың ресімделуіне жәрдемдесу, формальды қателерді жоюға және қоса берілген құжаттарды толықтыруға мүмкіндік беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z2170" w:id="535"/>
-[...15 lines deleted...]
-      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+    <w:bookmarkStart w:name="z2172" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министрлікке, Комитетке мемлекеттік және мемлекеттік емес ұйымдарға Департаменттің құзыретіне кіретін мәселелер бойынша ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z2171" w:id="536"/>
-[...15 lines deleted...]
-      өтініштерді қабылдау және тіркеу, олардың және оларға қоса берілген құжаттардың ресімделуіне жәрдемдесу, формальды қателерді жоюға және қоса берілген құжаттарды толықтыруға мүмкіндік беру;</w:t>
+    <w:bookmarkStart w:name="z2173" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z2172" w:id="537"/>
-[...15 lines deleted...]
-      Министрлікке, Комитетке мемлекеттік және мемлекеттік емес ұйымдарға Департаменттің құзыретіне кіретін мәселелер бойынша ақпарат ұсыну;</w:t>
+    <w:bookmarkStart w:name="z2174" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Департаменттің функциялары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z2173" w:id="538"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де міндеттерді жүзеге асыру.</w:t>
+    <w:bookmarkStart w:name="z2175" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мүгедектігі бар адамдарды әлеуметтік қорғау саласында, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, уақтылы және толық аудару бөлігінде мониторингті және тәуекелдерді бағалауды ұйымдастыру мемлекеттік корпорацияның қаражаты есебінен әлеуметтік төлемдерді алушыға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z2174" w:id="539"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z2176" w:id="541"/>
+    <w:bookmarkStart w:name="z2176" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының заңнамасына сәйкес сотқа талап-арыз беру; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z2177" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өз құзыреті шегінде әкімшілік құқық бұзушылықтар туралы істерді қарау және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z2178" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджеттен төлемдерді: мемлекеттік базалық зейнетақы төлемін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, жасына байланысты зейнетақы төлемдерін, арнаулы мемлекеттік жәрдемақыны, мемлекеттік арнайы жәрдемақыны, бала тууына байланысты тағайындалатын және төленетін біржолғы мемлекеттік жәрдемақыны, бала бір жасқа толғанға дейін оның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақыларды, "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға, мүгедек баланы (мүгедек балаларды) тәрбиелеп отырған анасы немесе әкесіне, асырап алушыға, қамқоршысына (қорғаншысына), төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға, оның ішінде орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беретін жоғары оқу орындарында күндізгі оқуда оқитын балалары бар, олар білім беру ұйымдарында оқуын бітіргенге (бірақ жиырма үш жастан аспағанға) дейін жәрдемақы, капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі әлеуметтік жәрдемақы түріндегі Қазақстан Республикасының азаматтарына ай сайынғы төлем түріндегі әлеуметтік көмекті, Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға, саяси қуғын-сүргін құрбандарына берілетін біржолғы ақшалай өтемақыны, жерлеуге берілетін біржолғы төлемді, нақты енгізілген міндетті зейнетақы жарналарының сомасы мен әлеуметтік аударымдардың сомасы арасындағы, міндетті кәсіптік зейнетақы жарналарының инфляция деңгейін ескере отырып, сомасы зейнетақы жинақтарын алу құқығына ие болған сәттегі зейнетақы төлемдеріне құқықты иеленуі кезіндегі зейнетақы жинақтарының сомасы арасындағы айырманы, бала бір жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылған жағдайда әлеуметтік төлемді алушыларға міндетті зейнетақы жарналарының бюджеттік субсидиясын тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z2177" w:id="542"/>
-[...15 lines deleted...]
-      3) өз құзыреті шегінде әкімшілік құқық бұзушылықтар туралы істерді қарау және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолдану;</w:t>
+    <w:bookmarkStart w:name="z2179" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департаменттің құзыретіне кіретін мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіпте жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z2178" w:id="543"/>
-[...15 lines deleted...]
-      4) республикалық бюджеттен төлемдерді: мемлекеттік базалық зейнетақы төлемін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, жасына байланысты зейнетақы төлемдерін, арнаулы мемлекеттік жәрдемақыны, мемлекеттік арнайы жәрдемақыны, бала тууына байланысты тағайындалатын және төленетін біржолғы мемлекеттік жәрдемақыны, бала бір жасқа толғанға дейін оның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақыларды, "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға, мүгедек баланы (мүгедек балаларды) тәрбиелеп отырған анасы немесе әкесіне, асырап алушыға, қамқоршысына (қорғаншысына), төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға, оның ішінде орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беретін жоғары оқу орындарында күндізгі оқуда оқитын балалары бар, олар білім беру ұйымдарында оқуын бітіргенге (бірақ жиырма үш жастан аспағанға) дейін жәрдемақы, капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі әлеуметтік жәрдемақы түріндегі Қазақстан Республикасының азаматтарына ай сайынғы төлем түріндегі әлеуметтік көмекті, Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға, саяси қуғын-сүргін құрбандарына берілетін біржолғы ақшалай өтемақыны, жерлеуге берілетін біржолғы төлемді, нақты енгізілген міндетті зейнетақы жарналарының сомасы мен әлеуметтік аударымдардың сомасы арасындағы, міндетті кәсіптік зейнетақы жарналарының инфляция деңгейін ескере отырып, сомасы зейнетақы жинақтарын алу құқығына ие болған сәттегі зейнетақы төлемдеріне құқықты иеленуі кезіндегі зейнетақы жинақтарының сомасы арасындағы айырманы, бала бір жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылған жағдайда әлеуметтік төлемді алушыларға міндетті зейнетақы жарналарының бюджеттік субсидиясын тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау;</w:t>
+    <w:bookmarkStart w:name="z2180" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) медициналық-әлеуметтік сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z2179" w:id="544"/>
-[...15 lines deleted...]
-      5) Департаменттің құзыретіне кіретін мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіпте жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+    <w:bookmarkStart w:name="z2181" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организм функцияларының бұзылу және тұрмыс-тіршілігінің шектелу дәрежесiне қарай себебi, мерзiмi айқындала отырып, мүгедектiк тобын және (немесе) еңбекке қабілеттіліктен айырылу дәрежесiн белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z2180" w:id="545"/>
-[...15 lines deleted...]
-      6) медициналық-әлеуметтік сараптама жүргізу;</w:t>
+    <w:bookmarkStart w:name="z2182" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мүгедектігі бар адамдардың орталықтандырылған деректер банкін қалыптастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z2181" w:id="546"/>
-[...15 lines deleted...]
-      7) организм функцияларының бұзылу және тұрмыс-тіршілігінің шектелу дәрежесiне қарай себебi, мерзiмi айқындала отырып, мүгедектiк тобын және (немесе) еңбекке қабілеттіліктен айырылу дәрежесiн белгілеу;</w:t>
+    <w:bookmarkStart w:name="z2183" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) халықтың мүгедектiгi деңгейi мен себептерiн зерделеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z2182" w:id="547"/>
-[...15 lines deleted...]
-      8) мүгедектігі бар адамдардың орталықтандырылған деректер банкін қалыптастыру;</w:t>
+    <w:bookmarkStart w:name="z2184" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мүгедектік алғаш рет белгіленген кезде мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы, мүгедектігі бойынша арнаулы мемлекеттік жәрдемақы, мүгедек баланы тәрбиелеушіге жәрдемақы, бірінші топтағы мүгедекке күтім жасау бойынша жәрдемақы, сондай-ақ Мемлекеттiк әлеуметтiк сақтандыру қорынан еңбекке қабілеттіліктен айырылу жағдайға байланысты әлеуметтiк төлем тағайындауға құжаттарды қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z2183" w:id="548"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z2185" w:id="550"/>
+    <w:bookmarkStart w:name="z2185" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) мүгедектерді оңалтудың жеке бағдарламасының әлеуметтік және кәсіптік бөліктерін әзірлеу, еңбек (қызметтік) міндеттерін орындаумен байланысты жарақат алған немесе денсаулығына басқа да зиян келтірілген жұмыскердің қажеттілігін анықтау, Қазақстан Республикасының азаматтық заңнамасында көзделген қосымша көмек түрлері мен күтімге мұқтаждығын айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z2186" w:id="551"/>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z2186" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) өз құзыреті шегінде мүгедектерді оңалтудың жеке бағдарламаларының іске асырылуын бақылау; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z2187" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Министрлік пен Комитет басшылығының тапсырмаларын орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z2188" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) өз құзыреті шегінде халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z2187" w:id="552"/>
-[...15 lines deleted...]
-      13) Министрлік пен Комитет басшылығының тапсырмаларын орындау;</w:t>
+    <w:bookmarkStart w:name="z2189" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Министрліктің Стратегиялық және Операциялық жоспарларын және Комитеттің жұмыс жоспарын іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z2188" w:id="553"/>
-[...15 lines deleted...]
-      14) өз құзыреті шегінде халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету;</w:t>
+    <w:bookmarkStart w:name="z2190" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Департамент құзыретіне кіретін мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z2189" w:id="554"/>
-[...15 lines deleted...]
-      15) Министрліктің Стратегиялық және Операциялық жоспарларын және Комитеттің жұмыс жоспарын іске асыруға қатысу;</w:t>
+    <w:bookmarkStart w:name="z2191" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) халықты әлеуметтік қорғау саласында әкiмшiлiк құқық бұзушылық туралы iстердi қарау және әкiмшiлiк жазаларды салу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z2190" w:id="555"/>
-[...15 lines deleted...]
-      16) Департамент құзыретіне кіретін мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
+    <w:bookmarkStart w:name="z2192" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау (өзгерту, қайта бастау, тағайындаудан бас тарту) туралы шешімнің уақтылы және дұрыс қабылдануына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z2191" w:id="556"/>
-[...15 lines deleted...]
-      17) халықты әлеуметтік қорғау саласында әкiмшiлiк құқық бұзушылық туралы iстердi қарау және әкiмшiлiк жазаларды салу;</w:t>
+    <w:bookmarkStart w:name="z2193" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жергілікті атқарушы органдардың қызметін мүгедектігі бар адамдарды жеке көмекшінің, есту кемістігі бар мүгедектігі бар адамдарға ымдау тілі маманының әлеуметтік қызметтерімен, санаторий-курорттық емдеумен, техникалық көмекші (орнын толтырушы) және арнайы жүріп-тұру құралдарымен толық және уақтылы қамтамасыз ету бойынша, әлеуметтік қызметкер порталына тауарларды және (немесе) көрсетілетін қызметтерді берушілерге рұқсат беру бойынша қызметін тексеруді жүзеге асыру, оларды тіркеу немесе тіркеуден шығару әлеуметтік қызметкер порталында, мүгедектігі бар адамдарға әлеуметтік қызметтер порталы арқылы өткізу кезінде мемлекеттік бюджет қаражатынан тауарлар мен көрсетілетін қызметтердің құнын өтеу бойынша тексеруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z2192" w:id="557"/>
-[...15 lines deleted...]
-      18) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау (өзгерту, қайта бастау, тағайындаудан бас тарту) туралы шешімнің уақтылы және дұрыс қабылдануына бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z2194" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) алушыға мемлекеттік базалық зейнетақы төлемдерінің, зейнетақы төлемдерінің, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылардың, мемлекеттік арнайы жәрдемақының, бюджет қаражаты есебінен біржолғы мемлекеттік жәрдемақының, сондай-ақ мемлекеттік корпорацияның әлеуметтік төлемдерінің алушыға уақтылы және толық аударылуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z2193" w:id="558"/>
-[...15 lines deleted...]
-      19) жергілікті атқарушы органдардың қызметін мүгедектігі бар адамдарды жеке көмекшінің, есту кемістігі бар мүгедектігі бар адамдарға ымдау тілі маманының әлеуметтік қызметтерімен, санаторий-курорттық емдеумен, техникалық көмекші (орнын толтырушы) және арнайы жүріп-тұру құралдарымен толық және уақтылы қамтамасыз ету бойынша, әлеуметтік қызметкер порталына тауарларды және (немесе) көрсетілетін қызметтерді берушілерге рұқсат беру бойынша қызметін тексеруді жүзеге асыру, оларды тіркеу немесе тіркеуден шығару әлеуметтік қызметкер порталында, мүгедектігі бар адамдарға әлеуметтік қызметтер порталы арқылы өткізу кезінде мемлекеттік бюджет қаражатынан тауарлар мен көрсетілетін қызметтердің құнын өтеу бойынша тексеруді жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z2195" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жеке, заңды тұлғалар, кәсіпкерлік субъектілері мен төмен тұрған мемлекеттік әлеуметтік инспектор арасында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, мемлекеттік корпорацияның әлеуметтік төлемдерді алушыға уақтылы және толық аудару бөлігінде мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында туындайтын келіспеушіліктерді қарау қорғау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z2194" w:id="559"/>
-[...15 lines deleted...]
-      20) алушыға мемлекеттік базалық зейнетақы төлемдерінің, зейнетақы төлемдерінің, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылардың, мемлекеттік арнайы жәрдемақының, бюджет қаражаты есебінен біржолғы мемлекеттік жәрдемақының, сондай-ақ мемлекеттік корпорацияның әлеуметтік төлемдерінің алушыға уақтылы және толық аударылуын бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z2196" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) департамент құзыреті шегіндегі сұрақтарының мәтіні бойынша ақпараттандыру және түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z2195" w:id="560"/>
-[...15 lines deleted...]
-      21) жеке, заңды тұлғалар, кәсіпкерлік субъектілері мен төмен тұрған мемлекеттік әлеуметтік инспектор арасында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, мемлекеттік корпорацияның әлеуметтік төлемдерді алушыға уақтылы және толық аудару бөлігінде мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында туындайтын келіспеушіліктерді қарау қорғау;</w:t>
+    <w:bookmarkStart w:name="z2197" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z2196" w:id="561"/>
-[...15 lines deleted...]
-      22) департамент құзыреті шегіндегі сұрақтарының мәтіні бойынша ақпараттандыру және түсіндіру жұмыстарын жүргізу;</w:t>
+    <w:bookmarkStart w:name="z3559" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен арнаулы әлеуметтік қызметтер көрсетуге лицензия беру туралы өтініштерді қарау және тиісті қорытындыны Комитетке жолдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z2197" w:id="562"/>
-[...15 lines deleted...]
-      23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
+    <w:bookmarkStart w:name="z3560" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2) Халықтың жүріп-тұруы шектеулі топтарының құрылыс объектілеріне қолжетімділігінің қамтамасыз етілуін растау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="562"/>
     <w:bookmarkStart w:name="z2198" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2199" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Департамент басшысының және оның орынбасарының. мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="564"/>
     <w:bookmarkStart w:name="z2200" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -13526,91 +14340,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) департаменттің білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="570"/>
     <w:bookmarkStart w:name="z2206" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      3) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент басшыларының орынбасарларын, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="571"/>
     <w:bookmarkStart w:name="z2207" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="572"/>
     <w:bookmarkStart w:name="z2208" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Аппарат басшысының қарауына демалыстар беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу, сыйақы беру және Департамент басшысының орынбасарына тәртіптік жаза қолдану мәселелерін енгізеді;</w:t>
+      5) Төрағаның қарауына демалыстар беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу, сыйақы беру және Департамент басшысының орынбасарына тәртіптік жаза қолдану мәселелерін енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="573"/>
     <w:bookmarkStart w:name="z2209" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="574"/>
     <w:bookmarkStart w:name="z2210" w:id="575"/>
     <w:p>
@@ -13670,50 +14484,112 @@
         <w:t>
       9) өз орынбасарына өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="577"/>
     <w:bookmarkStart w:name="z2213" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2214" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Департамент басшысы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (уақытша еңбекке жарамсыздық, демалыста, іссапарда болу, мемлекеттік немесе қоғамдық міндеттерді орындау себептері, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оның орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="579"/>
     <w:bookmarkStart w:name="z2215" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -15306,564 +16182,726 @@
         <w:t>
       22) департамент құзыреті шегіндегі сұрақтарының мәтіні бойынша ақпараттандыру және түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="650"/>
     <w:bookmarkStart w:name="z2285" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z2286" w:id="652"/>
+    <w:bookmarkStart w:name="z3561" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен арнаулы әлеуметтік қызметтер көрсетуге лицензия беру туралы өтініштерді қарау және тиісті қорытындыны Комитетке жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2) Халықтың жүріп-тұруы шектеулі топтарының құрылыс объектілеріне қолжетімділігінің қамтамасыз етілуін растау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2286" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z2287" w:id="653"/>
+    <w:bookmarkEnd w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2287" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Департамент басшысының және оның орынбасарының. мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z2288" w:id="654"/>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z2288" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болатын Департамент басшысы, сондай-ақ өкілеттіктері шеңберінде Департамент басшысының орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z2289" w:id="655"/>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z2289" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент Басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z2290" w:id="656"/>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z2290" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент Басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z2291" w:id="657"/>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z2291" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Департамент басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z2292" w:id="658"/>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z2292" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департаменттің жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z2293" w:id="659"/>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z2293" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) департаменттің білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z2295" w:id="661"/>
+    <w:bookmarkStart w:name="z2294" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент басшыларының орынбасарларын, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z2295" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="661"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z2297" w:id="663"/>
+    <w:bookmarkStart w:name="z2296" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Төрағаның қарауына демалыстар беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу, сыйақы беру және Департамент басшысының орынбасарына тәртіптік жаза қолдану мәселелерін енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z2297" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z2298" w:id="664"/>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z2298" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шаралардың тиісінше қабылдануына дербес жауапты болады және сыбайлас жемқорлыққа қарсы тиісті шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z2299" w:id="665"/>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z2299" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z2300" w:id="666"/>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z2300" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өз орынбасарына өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z2301" w:id="667"/>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z2301" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z2302" w:id="668"/>
+    <w:bookmarkEnd w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2302" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Департамент басшысы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (уақытша еңбекке жарамсыздық, демалыста, іссапарда болу, мемлекеттік немесе қоғамдық міндеттерді орындау себептері, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оның орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z2303" w:id="669"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z2303" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департамент басшысы орынбасары өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z2304" w:id="670"/>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z2304" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департамент басшысы болмаған кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департаменттің қызметіне басшылықты жүзеге асырады және Департаментке жүктелген міндеттердің орындалуына және өз өкілеттіктері шеңберінде функцияларды жүзеге асыруға дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z2305" w:id="671"/>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z2305" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z2306" w:id="672"/>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z2306" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаменттің Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z2307" w:id="673"/>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z2307" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23.Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z2308" w:id="674"/>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z2308" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z2309" w:id="675"/>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z2309" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департаменттің өзіне бекітілген мүлікті және оған смета бойынша бөлінген қаражат есебінен сатып алынған мүлікті өздігінен иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z2310" w:id="676"/>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z2310" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z2311" w:id="677"/>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z2311" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkEnd w:id="678"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15968,1856 +17006,2020 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 205 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z578" w:id="678"/>
+    <w:bookmarkStart w:name="z578" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Жамбыл облысы бойынша департаменті" республикалық мемлекеттік мекеменің Ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkEnd w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2312" w:id="679"/>
+    <w:bookmarkStart w:name="z2312" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z2313" w:id="680"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z2313" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Жамбыл облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) өз құзыреті шегінде әлеуметтік және зейнетақымен қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау саласында іске асыру және бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z2314" w:id="681"/>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z2314" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясымен, заңдарымен, Қазақстан Республикасының Президенті мен Үкіметінің актілерімен, Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен, осы Ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z2315" w:id="682"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z2315" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және өз атауы қазақ тілінде жазылған мөртаңбасы, белгіленген үлгідегі бланкісі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z2316" w:id="683"/>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z2316" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z2317" w:id="684"/>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z2317" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департаменттің, егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілсе, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z2318" w:id="685"/>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z2318" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретіндегі мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделетін басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z2319" w:id="686"/>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z2319" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департаменттің құрылымы және штат саны Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z2320" w:id="687"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z2320" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 080000, Жамбыл облысы, Тараз қаласы, Қарахан көшесі, 1 үй;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z2321" w:id="688"/>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z2321" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Жамбыл облысы бойынша департаменті" республикалық мемлекеттік мекемеcі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z2322" w:id="689"/>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z2322" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z2323" w:id="690"/>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z2323" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z2324" w:id="691"/>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z2324" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке өзінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z2325" w:id="692"/>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z2325" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Департаментке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z2326" w:id="693"/>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z2326" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z2327" w:id="694"/>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z2327" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Департаменттің міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z2328" w:id="695"/>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z2328" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде зейнетақы және әлеуметтік қамсыздандыру, міндетті әлеуметтік сақтандыру, мүгедектігі бар адамдарды, жаппай саяси қуғын-сүргіндер салдарынан зардап шеккен азаматтарды, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарды, Арал өңіріндегі экологиялық қасірет салдарынан зардап шеккен азаматтарды әлеуметтік қорғау, балалы отбасыларды әлеуметтік қолдау, медициналық-әлеуметтік сараптама саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z2329" w:id="696"/>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z2329" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер туралы Қазақстан Республикасы заңнамасының сақталуына мемлекеттік бақылауды ұйымдастыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z2330" w:id="697"/>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z2330" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Департаменттің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z2331" w:id="698"/>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z2331" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z2332" w:id="699"/>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z2332" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z2333" w:id="700"/>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z2333" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында белгіленген тәртіппен өз құзыреті шегінде заңнаманың талаптарын сақтау бойынша тексерулер мен профилактикалық бақылауды жүзеге асыруға халықты әлеуметтік қорғау саласында, зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау мәселелері бойынша, өз құзыреті шегінде арнаулы әлеуметтік қызметтер туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z2334" w:id="701"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z2334" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа мемлекеттік органдармен және меншік нысанына қарамастан өзге ұйымдармен іс-қимылды жүзеге асыру, олардан қажетті мәліметтер мен материалдарды, соның ішінде өзінің бақылау функцияларын жүзеге асыру үшін сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z2335" w:id="702"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z2335" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасымен белгіленген тәртіппен талдау жұмысын қамтамасыз етуге және Департаментке жүктелген міндеттер мен функцияларды орындауға қажетті құжаттар мен ақпараттық сипаттағы анықтамаларды Министрліктің ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан сұрату және алу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z2336" w:id="703"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z2336" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z2337" w:id="704"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z2337" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z2338" w:id="705"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z2338" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз атынан азаматтық-құқықтық қатынастарға түсу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z2339" w:id="706"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z2339" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент құзыретіне кіретін мәселелер бойынша тиісті сенімхат негізінде мемлекеттік мекемелерде, меншік нысанына қарамастан ұйымдарда, республиканың соттарында Министрліктің және (немесе) Комитеттің атынан өкілдік ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z2340" w:id="707"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z2340" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z2341" w:id="708"/>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z2341" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заңнамалық актілерде көзделген өзге де құқықтарды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z2342" w:id="709"/>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z2342" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) міндеттері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z2343" w:id="710"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z2343" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       басқа мемлекеттік органдармен, жергілікті атқарушы органдармен және ұйымдармен өзара іс-қимылды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z2344" w:id="711"/>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z2344" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       департамент құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, нұсқаулар беру және тиісті шешімдер қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z2345" w:id="712"/>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z2345" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z2346" w:id="713"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z2346" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z2347" w:id="714"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z2347" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініштерді қабылдау және тіркеу, олардың және оларға қоса берілген құжаттардың ресімделуіне жәрдемдесу, формальды қателерді жоюға және қоса берілген құжаттарды толықтыруға мүмкіндік беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z2348" w:id="715"/>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z2348" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлікке, Комитетке мемлекеттік және мемлекеттік емес ұйымдарға Департаменттің құзыретіне кіретін мәселелер бойынша ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z2349" w:id="716"/>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z2349" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z2350" w:id="717"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z2350" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Департаменттің функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z2351" w:id="718"/>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z2351" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мүгедектігі бар адамдарды әлеуметтік қорғау саласында, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, уақтылы және толық аудару бөлігінде мониторингті және тәуекелдерді бағалауды ұйымдастыру мемлекеттік корпорацияның қаражаты есебінен әлеуметтік төлемдерді алушыға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z2352" w:id="719"/>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z2352" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының заңнамасына сәйкес сотқа талап-арыз беру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z2353" w:id="720"/>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z2353" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде әкімшілік құқық бұзушылықтар туралы істерді қарау және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z2354" w:id="721"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z2354" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республикалық бюджеттен төлемдерді: мемлекеттік базалық зейнетақы төлемін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, жасына байланысты зейнетақы төлемдерін, арнаулы мемлекеттік жәрдемақыны, мемлекеттік арнайы жәрдемақыны, бала тууына байланысты тағайындалатын және төленетін біржолғы мемлекеттік жәрдемақыны, бала бір жасқа толғанға дейін оның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақыларды, "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға, мүгедек баланы (мүгедек балаларды) тәрбиелеп отырған анасы немесе әкесіне, асырап алушыға, қамқоршысына (қорғаншысына), төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға, оның ішінде орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беретін жоғары оқу орындарында күндізгі оқуда оқитын балалары бар, олар білім беру ұйымдарында оқуын бітіргенге (бірақ жиырма үш жастан аспағанға) дейін жәрдемақы, капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі әлеуметтік жәрдемақы түріндегі Қазақстан Республикасының азаматтарына ай сайынғы төлем түріндегі әлеуметтік көмекті, Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға, саяси қуғын-сүргін құрбандарына берілетін біржолғы ақшалай өтемақыны, жерлеуге берілетін біржолғы төлемді, нақты енгізілген міндетті зейнетақы жарналарының сомасы мен әлеуметтік аударымдардың сомасы арасындағы, міндетті кәсіптік зейнетақы жарналарының инфляция деңгейін ескере отырып, сомасы зейнетақы жинақтарын алу құқығына ие болған сәттегі зейнетақы төлемдеріне құқықты иеленуі кезіндегі зейнетақы жинақтарының сомасы арасындағы айырманы, бала бір жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылған жағдайда әлеуметтік төлемді алушыларға міндетті зейнетақы жарналарының бюджеттік субсидиясын тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z2355" w:id="722"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z2355" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Департаменттің құзыретіне кіретін мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіпте жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z2356" w:id="723"/>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z2356" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) медициналық-әлеуметтік сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z2357" w:id="724"/>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z2357" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организм функцияларының бұзылу және тұрмыс-тіршілігінің шектелу дәрежесiне қарай себебi, мерзiмi айқындала отырып, мүгедектiк тобын және (немесе) еңбекке қабілеттіліктен айырылу дәрежесiн белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z2358" w:id="725"/>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z2358" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мүгедектігі бар адамдардың орталықтандырылған деректер банкін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z2359" w:id="726"/>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z2359" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) халықтың мүгедектiгi деңгейi мен себептерiн зерделеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z2360" w:id="727"/>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z2360" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мүгедектік алғаш рет белгіленген кезде мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы, мүгедектігі бойынша арнаулы мемлекеттік жәрдемақы, мүгедек баланы тәрбиелеушіге жәрдемақы, бірінші топтағы мүгедекке күтім жасау бойынша жәрдемақы, сондай-ақ Мемлекеттiк әлеуметтiк сақтандыру қорынан еңбекке қабілеттіліктен айырылу жағдайға байланысты әлеуметтiк төлем тағайындауға құжаттарды қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z2361" w:id="728"/>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z2361" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) мүгедектерді оңалтудың жеке бағдарламасының әлеуметтік және кәсіптік бөліктерін әзірлеу, еңбек (қызметтік) міндеттерін орындаумен байланысты жарақат алған немесе денсаулығына басқа да зиян келтірілген жұмыскердің қажеттілігін анықтау, Қазақстан Республикасының азаматтық заңнамасында көзделген қосымша көмек түрлері мен күтімге мұқтаждығын айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z2362" w:id="729"/>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z2362" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) өз құзыреті шегінде мүгедектерді оңалтудың жеке бағдарламаларының іске асырылуын бақылау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z2363" w:id="730"/>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z2363" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Министрлік пен Комитет басшылығының тапсырмаларын орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z2364" w:id="731"/>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z2364" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) өз құзыреті шегінде халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z2365" w:id="732"/>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z2365" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Министрліктің Стратегиялық және Операциялық жоспарларын және Комитеттің жұмыс жоспарын іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z2366" w:id="733"/>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z2366" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Департамент құзыретіне кіретін мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z2367" w:id="734"/>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z2367" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) халықты әлеуметтік қорғау саласында әкiмшiлiк құқық бұзушылық туралы iстердi қарау және әкiмшiлiк жазаларды салу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z2368" w:id="735"/>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z2368" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау (өзгерту, қайта бастау, тағайындаудан бас тарту) туралы шешімнің уақтылы және дұрыс қабылдануына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="735"/>
-    <w:bookmarkStart w:name="z2369" w:id="736"/>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z2369" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) жергілікті атқарушы органдардың қызметін мүгедектігі бар адамдарды жеке көмекшінің, есту кемістігі бар мүгедектігі бар адамдарға ымдау тілі маманының әлеуметтік қызметтерімен, санаторий-курорттық емдеумен, техникалық көмекші (орнын толтырушы) және арнайы жүріп-тұру құралдарымен толық және уақтылы қамтамасыз ету бойынша, әлеуметтік қызметкер порталына тауарларды және (немесе) көрсетілетін қызметтерді берушілерге рұқсат беру бойынша қызметін тексеруді жүзеге асыру, оларды тіркеу немесе тіркеуден шығару әлеуметтік қызметкер порталында, мүгедектігі бар адамдарға әлеуметтік қызметтер порталы арқылы өткізу кезінде мемлекеттік бюджет қаражатынан тауарлар мен көрсетілетін қызметтердің құнын өтеу бойынша тексеруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z2370" w:id="737"/>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z2370" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) алушыға мемлекеттік базалық зейнетақы төлемдерінің, зейнетақы төлемдерінің, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылардың, мемлекеттік арнайы жәрдемақының, бюджет қаражаты есебінен біржолғы мемлекеттік жәрдемақының, сондай-ақ мемлекеттік корпорацияның әлеуметтік төлемдерінің алушыға уақтылы және толық аударылуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z2371" w:id="738"/>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z2371" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) жеке, заңды тұлғалар, кәсіпкерлік субъектілері мен төмен тұрған мемлекеттік әлеуметтік инспектор арасында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, мемлекеттік корпорацияның әлеуметтік төлемдерді алушыға уақтылы және толық аудару бөлігінде мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында туындайтын келіспеушіліктерді қарау қорғау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z2372" w:id="739"/>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z2372" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) департамент құзыреті шегіндегі сұрақтарының мәтіні бойынша ақпараттандыру және түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z2373" w:id="740"/>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z2373" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z2374" w:id="741"/>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z3562" w:id="742"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен арнаулы әлеуметтік қызметтер көрсетуге лицензия беру туралы өтініштерді қарау және тиісті қорытындыны Комитетке жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z3563" w:id="743"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2) Халықтың жүріп-тұруы шектеулі топтарының құрылыс объектілеріне қолжетімділігінің қамтамасыз етілуін растау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z2374" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z2375" w:id="742"/>
+    <w:bookmarkEnd w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2375" w:id="745"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Департамент басшысының және оның орынбасарының. мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z2376" w:id="743"/>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z2376" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болатын Департамент басшысы, сондай-ақ өкілеттіктері шеңберінде Департамент басшысының орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z2377" w:id="744"/>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z2377" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент Басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z2378" w:id="745"/>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z2378" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент Басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="745"/>
-    <w:bookmarkStart w:name="z2379" w:id="746"/>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z2379" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Департамент басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z2380" w:id="747"/>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z2380" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департаменттің жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="747"/>
-    <w:bookmarkStart w:name="z2381" w:id="748"/>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z2381" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) департаменттің білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="748"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z2383" w:id="750"/>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z2382" w:id="752"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент басшыларының орынбасарларын, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z2383" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="750"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z2385" w:id="752"/>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z2384" w:id="754"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Төрағаның қарауына демалыстар беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу, сыйақы беру және Департамент басшысының орынбасарына тәртіптік жаза қолдану мәселелерін енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z2385" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z2386" w:id="753"/>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z2386" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шаралардың тиісінше қабылдануына дербес жауапты болады және сыбайлас жемқорлыққа қарсы тиісті шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z2387" w:id="754"/>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z2387" w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="754"/>
-    <w:bookmarkStart w:name="z2388" w:id="755"/>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z2388" w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өз орынбасарына өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="755"/>
-    <w:bookmarkStart w:name="z2389" w:id="756"/>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z2389" w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="756"/>
-    <w:bookmarkStart w:name="z2390" w:id="757"/>
+    <w:bookmarkEnd w:id="759"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2390" w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Департамент басшысы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (уақытша еңбекке жарамсыздық, демалыста, іссапарда болу, мемлекеттік немесе қоғамдық міндеттерді орындау себептері, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оның орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z2391" w:id="758"/>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z2391" w:id="761"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департамент басшысы орынбасары өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="758"/>
-    <w:bookmarkStart w:name="z2392" w:id="759"/>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z2392" w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департамент басшысы болмаған кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департаменттің қызметіне басшылықты жүзеге асырады және Департаментке жүктелген міндеттердің орындалуына және өз өкілеттіктері шеңберінде функцияларды жүзеге асыруға дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="759"/>
-    <w:bookmarkStart w:name="z2393" w:id="760"/>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z2393" w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="760"/>
-    <w:bookmarkStart w:name="z2394" w:id="761"/>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z2394" w:id="764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаменттің Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="761"/>
-    <w:bookmarkStart w:name="z2395" w:id="762"/>
+    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkStart w:name="z2395" w:id="765"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z2396" w:id="763"/>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z2396" w:id="766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="763"/>
-    <w:bookmarkStart w:name="z2397" w:id="764"/>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z2397" w:id="767"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департаменттің өзіне бекітілген мүлікті және оған смета бойынша бөлінген қаражат есебінен сатып алынған мүлікті өздігінен иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z2398" w:id="765"/>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z2398" w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="765"/>
-    <w:bookmarkStart w:name="z2399" w:id="766"/>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z2399" w:id="769"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkEnd w:id="769"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17922,68 +19124,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 205 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1639" w:id="767"/>
+    <w:bookmarkStart w:name="z1639" w:id="770"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Жетісу облысы бойынша департаменті" республикалық мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkEnd w:id="770"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бұйрық 7-1-қосымшамен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17998,1800 +19200,1962 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2400" w:id="768"/>
+    <w:bookmarkStart w:name="z2400" w:id="771"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="768"/>
-    <w:bookmarkStart w:name="z2401" w:id="769"/>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z2401" w:id="772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Жетісу облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) өз құзыреті шегінде әлеуметтік және зейнетақымен қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау саласында іске асыру және бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="769"/>
-    <w:bookmarkStart w:name="z2402" w:id="770"/>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z2402" w:id="773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясына, заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне, осы Ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="770"/>
-    <w:bookmarkStart w:name="z2403" w:id="771"/>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z2403" w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және өз атауы мемлекеттік тілде жазылған мөртаңбасы, белгіленген үлгідегі бланкілері, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттар болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="771"/>
-    <w:bookmarkStart w:name="z2404" w:id="772"/>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z2404" w:id="775"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Департамент өз атынан азаматтық-құқықтық қатынастарға түседі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="772"/>
-    <w:bookmarkStart w:name="z2405" w:id="773"/>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z2405" w:id="776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департаменттің, егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілсе, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="773"/>
-    <w:bookmarkStart w:name="z2406" w:id="774"/>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z2406" w:id="777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретіндегі мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделетін басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="774"/>
-    <w:bookmarkStart w:name="z2407" w:id="775"/>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z2407" w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департаменттің құрылымы және штат саны Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="775"/>
-    <w:bookmarkStart w:name="z2408" w:id="776"/>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z2408" w:id="779"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 040000, Жетісу облысы, Талдықорган қаласы, Медеу көшесі, уч. 47/1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="776"/>
-    <w:bookmarkStart w:name="z2409" w:id="777"/>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z2409" w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Жетісу облысы бойынша департаменті" республикалық мемлекеттік мекемеcі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="777"/>
-    <w:bookmarkStart w:name="z2410" w:id="778"/>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z2410" w:id="781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="778"/>
-    <w:bookmarkStart w:name="z2411" w:id="779"/>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z2411" w:id="782"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="779"/>
-    <w:bookmarkStart w:name="z2412" w:id="780"/>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z2412" w:id="783"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке өзінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="780"/>
-    <w:bookmarkStart w:name="z2413" w:id="781"/>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z2413" w:id="784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Департаментке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="781"/>
-    <w:bookmarkStart w:name="z2414" w:id="782"/>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z2414" w:id="785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="782"/>
-    <w:bookmarkStart w:name="z2415" w:id="783"/>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z2415" w:id="786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Департаменттің міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="783"/>
-    <w:bookmarkStart w:name="z2416" w:id="784"/>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z2416" w:id="787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде зейнетақы және әлеуметтік қамсыздандыру, міндетті әлеуметтік сақтандыру, мүгедектігі бар адамдарды, жаппай саяси қуғын-сүргіндер салдарынан зардап шеккен азаматтарды, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарды, Арал өңіріндегі экологиялық қасірет салдарынан зардап шеккен азаматтарды әлеуметтік қорғау, балалы отбасыларды әлеуметтік қолдау, медициналық-әлеуметтік сараптама саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="784"/>
-    <w:bookmarkStart w:name="z2417" w:id="785"/>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z2417" w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер туралы Қазақстан Республикасы заңнамасының сақталуына мемлекеттік бақылауды ұйымдастыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="785"/>
-    <w:bookmarkStart w:name="z2418" w:id="786"/>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z2418" w:id="789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Департаменттің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="786"/>
-    <w:bookmarkStart w:name="z2419" w:id="787"/>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z2419" w:id="790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="787"/>
-    <w:bookmarkStart w:name="z2420" w:id="788"/>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z2420" w:id="791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="788"/>
-    <w:bookmarkStart w:name="z2421" w:id="789"/>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z2421" w:id="792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасымен белгіленген тәртіппен өз құзыреті шегінде халықты әлеуметтік қорғау саласында, зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау және арнаулы әлеуметтік қызметтер көрсету саласындағы заңнама талаптарының сақталуы бойынша тексеруді және профилактикалық бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="789"/>
-    <w:bookmarkStart w:name="z2422" w:id="790"/>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z2422" w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа мемлекеттік органдармен және меншік нысанына қарамастан өзге ұйымдармен іс-қимылды жүзеге асыру, олардан қажетті мәліметтер мен материалдарды, соның ішінде өзінің бақылау функцияларын жүзеге асыру үшін сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="790"/>
-    <w:bookmarkStart w:name="z2423" w:id="791"/>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z2423" w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасымен белгіленген тәртіппен талдау жұмысын қамтамасыз етуге және Департаментке жүктелген міндеттер мен функцияларды орындауға қажетті құжаттар мен ақпараттық сипаттағы анықтамаларды Министрліктің ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан сұрату және алу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="791"/>
-    <w:bookmarkStart w:name="z2424" w:id="792"/>
+    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkStart w:name="z2424" w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="792"/>
-    <w:bookmarkStart w:name="z2425" w:id="793"/>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z2425" w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="793"/>
-    <w:bookmarkStart w:name="z2426" w:id="794"/>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z2426" w:id="797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз атынан азаматтық-құқықтық қатынастарға түсу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="794"/>
-    <w:bookmarkStart w:name="z2427" w:id="795"/>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z2427" w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент құзыретіне кіретін мәселелер бойынша тиісті сенімхат негізінде мемлекеттік мекемелерде, меншік нысанына қарамастан ұйымдарда, республиканың соттарында Министрліктің және (немесе) Комитеттің атынан өкілдік ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="795"/>
-    <w:bookmarkStart w:name="z2428" w:id="796"/>
+    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkStart w:name="z2428" w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="796"/>
-    <w:bookmarkStart w:name="z2429" w:id="797"/>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z2429" w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заңнамалық актілерде көзделген өзге де құқықтарды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="797"/>
-    <w:bookmarkStart w:name="z2430" w:id="798"/>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z2430" w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) міндеттері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="798"/>
-    <w:bookmarkStart w:name="z2431" w:id="799"/>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z2431" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       басқа мемлекеттік органдармен, жергілікті атқарушы органдармен және ұйымдармен өзара іс-қимылды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="799"/>
-    <w:bookmarkStart w:name="z2432" w:id="800"/>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z2432" w:id="803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       департамент құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, нұсқаулар беру және тиісті шешімдер қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="800"/>
-    <w:bookmarkStart w:name="z2433" w:id="801"/>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z2433" w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="801"/>
-    <w:bookmarkStart w:name="z2434" w:id="802"/>
+    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkStart w:name="z2434" w:id="805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="802"/>
-    <w:bookmarkStart w:name="z2435" w:id="803"/>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z2435" w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініштерді қабылдау және тіркеу, олардың және оларға қоса берілген құжаттардың ресімделуіне жәрдемдесу, формальды қателерді жоюға және қоса берілген құжаттарды толықтыруға мүмкіндік беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="803"/>
-    <w:bookmarkStart w:name="z2436" w:id="804"/>
+    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkStart w:name="z2436" w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлікке, Комитетке мемлекеттік және мемлекеттік емес ұйымдарға Департаменттің құзыретіне кіретін мәселелер бойынша ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="804"/>
-    <w:bookmarkStart w:name="z2437" w:id="805"/>
+    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkStart w:name="z2437" w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="805"/>
-    <w:bookmarkStart w:name="z2438" w:id="806"/>
+    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkStart w:name="z2438" w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Департаменттің функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="806"/>
-    <w:bookmarkStart w:name="z2439" w:id="807"/>
+    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkStart w:name="z2439" w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде әлеуметтік төлемдердің уақтылы және дұрыс тағайындалуы, Мемлекеттік корпорацияның алушыға әлеуметтік төлемдерді уақтылы және толық аударуы бөлігінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру мәселелері бөлігінде мониторингті және тәуекелдерді бағалауын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="807"/>
-    <w:bookmarkStart w:name="z2440" w:id="808"/>
+    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkStart w:name="z2440" w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының заңнамасына сәйкес сотқа талап-арыз беру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="808"/>
-    <w:bookmarkStart w:name="z2441" w:id="809"/>
+    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkStart w:name="z2441" w:id="812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде әкімшілік құқық бұзушылықтар туралы істерді қарау және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="809"/>
-    <w:bookmarkStart w:name="z2442" w:id="810"/>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z2442" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республикалық бюджеттен төлемдерді: мемлекеттік базалық зейнетақы төлемін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, жасына байланысты зейнетақы төлемдерін, арнаулы мемлекеттік жәрдемақыны, мемлекеттік арнайы жәрдемақыны, бала тууына байланысты тағайындалатын және төленетін біржолғы мемлекеттік жәрдемақыны, бала бір жасқа толғанға дейін оның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақыларды, "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға, мүгедек баланы (мүгедек балаларды) тәрбиелеп отырған анасы немесе әкесіне, асырап алушыға, қамқоршысына (қорғаншысына), төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға, оның ішінде орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беретін жоғары оқу орындарында күндізгі оқуда оқитын балалары бар, олар білім беру ұйымдарында оқуын бітіргенге (бірақ жиырма үш жастан аспағанға) дейін жәрдемақы, капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі әлеуметтік жәрдемақы түріндегі Қазақстан Республикасының азаматтарына ай сайынғы төлем түріндегі әлеуметтік көмекті, Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға, саяси қуғын-сүргін құрбандарына берілетін біржолғы ақшалай өтемақыны, жерлеуге берілетін біржолғы төлемді, нақты енгізілген міндетті зейнетақы жарналарының сомасы мен әлеуметтік аударымдардың сомасы арасындағы, міндетті кәсіптік зейнетақы жарналарының инфляция деңгейін ескере отырып, сомасы зейнетақы жинақтарын алу құқығына ие болған сәттегі зейнетақы төлемдеріне құқықты иеленуі кезіндегі зейнетақы жинақтарының сомасы арасындағы айырманы, бала бір жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылған жағдайда әлеуметтік төлемді алушыларға міндетті зейнетақы жарналарының бюджеттік субсидиясын тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="810"/>
-    <w:bookmarkStart w:name="z2443" w:id="811"/>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z2443" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Департаменттің құзыретіне кіретін мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіпте жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="811"/>
-    <w:bookmarkStart w:name="z2444" w:id="812"/>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z2444" w:id="815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) медициналық-әлеуметтік сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="812"/>
-    <w:bookmarkStart w:name="z2445" w:id="813"/>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z2445" w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организм функцияларының бұзылу және тұрмыс-тіршілігінің шектелу дәрежесiне қарай себебi, мерзiмi айқындала отырып, мүгедектiк тобын және (немесе) еңбекке қабілеттіліктен айырылу дәрежесiн белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="813"/>
-    <w:bookmarkStart w:name="z2446" w:id="814"/>
+    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkStart w:name="z2446" w:id="817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мүгедектігі бар адамдардың орталықтандырылған деректер банкін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="814"/>
-    <w:bookmarkStart w:name="z2447" w:id="815"/>
+    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkStart w:name="z2447" w:id="818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) халықтың мүгедектiгi деңгейi мен себептерiн зерделеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="815"/>
-    <w:bookmarkStart w:name="z2448" w:id="816"/>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z2448" w:id="819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мүгедектік алғаш рет белгіленген кезде мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы, мүгедектігі бойынша арнаулы мемлекеттік жәрдемақы, мүгедек баланы тәрбиелеушіге жәрдемақы, бірінші топтағы мүгедекке күтім жасау бойынша жәрдемақы, сондай-ақ Мемлекеттiк әлеуметтiк сақтандыру қорынан еңбекке қабілеттіліктен айырылу жағдайға байланысты әлеуметтiк төлем тағайындауға құжаттарды қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="816"/>
-    <w:bookmarkStart w:name="z2449" w:id="817"/>
+    <w:bookmarkEnd w:id="819"/>
+    <w:bookmarkStart w:name="z2449" w:id="820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) мүгедектерді оңалтудың жеке бағдарламасының әлеуметтік және кәсіптік бөліктерін әзірлеу, еңбек (қызметтік) міндеттерін орындаумен байланысты жарақат алған немесе денсаулығына басқа да зиян келтірілген жұмыскердің қажеттілігін анықтау, Қазақстан Республикасының азаматтық заңнамасында көзделген қосымша көмек түрлері мен күтімге мұқтаждығын айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="817"/>
-    <w:bookmarkStart w:name="z2450" w:id="818"/>
+    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkStart w:name="z2450" w:id="821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) өз құзыреті шегінде мүгедектерді оңалтудың жеке бағдарламаларының іске асырылуын бақылау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="818"/>
-    <w:bookmarkStart w:name="z2451" w:id="819"/>
+    <w:bookmarkEnd w:id="821"/>
+    <w:bookmarkStart w:name="z2451" w:id="822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Министрлік пен Комитет басшылығының тапсырмаларын орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="819"/>
-    <w:bookmarkStart w:name="z2452" w:id="820"/>
+    <w:bookmarkEnd w:id="822"/>
+    <w:bookmarkStart w:name="z2452" w:id="823"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) өз құзыреті шегінде халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="820"/>
-    <w:bookmarkStart w:name="z2453" w:id="821"/>
+    <w:bookmarkEnd w:id="823"/>
+    <w:bookmarkStart w:name="z2453" w:id="824"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Министрліктің Стратегиялық және Операциялық жоспарларын және Комитеттің жұмыс жоспарын іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="821"/>
-    <w:bookmarkStart w:name="z2454" w:id="822"/>
+    <w:bookmarkEnd w:id="824"/>
+    <w:bookmarkStart w:name="z2454" w:id="825"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Департамент құзыретіне кіретін мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="822"/>
-    <w:bookmarkStart w:name="z2455" w:id="823"/>
+    <w:bookmarkEnd w:id="825"/>
+    <w:bookmarkStart w:name="z2455" w:id="826"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) халықты әлеуметтік қорғау саласында әкiмшiлiк құқық бұзушылық туралы iстердi қарау және әкiмшiлiк жазаларды салу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="823"/>
-    <w:bookmarkStart w:name="z2456" w:id="824"/>
+    <w:bookmarkEnd w:id="826"/>
+    <w:bookmarkStart w:name="z2456" w:id="827"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау (өзгерту, қайта бастау, тағайындаудан бас тарту) туралы шешімнің уақтылы және дұрыс қабылдануына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="824"/>
-    <w:bookmarkStart w:name="z2457" w:id="825"/>
+    <w:bookmarkEnd w:id="827"/>
+    <w:bookmarkStart w:name="z2457" w:id="828"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) жергілікті атқарушы органдардың қызметін мүгедектігі бар адамдарды жеке көмекшінің, есту кемістігі бар мүгедектігі бар адамдарға ымдау тілі маманының әлеуметтік қызметтерімен, санаторий-курорттық емдеумен, техникалық көмекші (орнын толтырушы) және арнайы жүріп-тұру құралдарымен толық және уақтылы қамтамасыз ету бойынша, әлеуметтік қызметкер порталына тауарларды және (немесе) көрсетілетін қызметтерді берушілерге рұқсат беру бойынша қызметін тексеруді жүзеге асыру, оларды тіркеу немесе тіркеуден шығару әлеуметтік қызметкер порталында, мүгедектігі бар адамдарға әлеуметтік қызметтер порталы арқылы өткізу кезінде мемлекеттік бюджет қаражатынан тауарлар мен көрсетілетін қызметтердің құнын өтеу бойынша тексеруді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="825"/>
-    <w:bookmarkStart w:name="z2458" w:id="826"/>
+    <w:bookmarkEnd w:id="828"/>
+    <w:bookmarkStart w:name="z2458" w:id="829"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) алушыға мемлекеттік базалық зейнетақы төлемдерінің, зейнетақы төлемдерінің, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылардың, мемлекеттік арнайы жәрдемақының, бюджет қаражаты есебінен біржолғы мемлекеттік жәрдемақының, сондай-ақ мемлекеттік корпорацияның әлеуметтік төлемдерінің алушыға уақтылы және толық аударылуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="826"/>
-    <w:bookmarkStart w:name="z2459" w:id="827"/>
+    <w:bookmarkEnd w:id="829"/>
+    <w:bookmarkStart w:name="z2459" w:id="830"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, мемлекеттік корпорацияның әлеуметтік төлемдерді алушыға уақтылы және толық аудару бөлігінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру мәселелері бойынша жеке, заңды тұлғалар, кәсіпкерлік субъектілері мен төмен тұрған мемлекеттік әлеуметтік инспектор арасында келіспеушіліктерді қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="827"/>
-    <w:bookmarkStart w:name="z2460" w:id="828"/>
+    <w:bookmarkEnd w:id="830"/>
+    <w:bookmarkStart w:name="z2460" w:id="831"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) департамент құзыреті шегіндегі сұрақтарының мәтіні бойынша ақпараттандыру және түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="828"/>
-    <w:bookmarkStart w:name="z2461" w:id="829"/>
+    <w:bookmarkEnd w:id="831"/>
+    <w:bookmarkStart w:name="z2461" w:id="832"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="829"/>
-    <w:bookmarkStart w:name="z2462" w:id="830"/>
+    <w:bookmarkEnd w:id="832"/>
+    <w:bookmarkStart w:name="z3564" w:id="833"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен арнаулы әлеуметтік қызметтер көрсетуге лицензия беру туралы өтініштерді қарау және тиісті қорытындыны Комитетке жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="833"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2) Халықтың жүріп-тұруы шектеулі топтарының құрылыс объектілеріне қолжетімділігінің қамтамасыз етілуін растау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2462" w:id="834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="830"/>
-    <w:bookmarkStart w:name="z2463" w:id="831"/>
+    <w:bookmarkEnd w:id="834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2463" w:id="835"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Департамент басшысының және оның орынбасарының. мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="831"/>
-    <w:bookmarkStart w:name="z2464" w:id="832"/>
+    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkStart w:name="z2464" w:id="836"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болатын Департамент басшысы, сондай-ақ өкілеттіктері шеңберінде Департамент басшысының орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="832"/>
-    <w:bookmarkStart w:name="z2465" w:id="833"/>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z2465" w:id="837"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент Басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="833"/>
-    <w:bookmarkStart w:name="z2466" w:id="834"/>
+    <w:bookmarkEnd w:id="837"/>
+    <w:bookmarkStart w:name="z2466" w:id="838"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент Басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="834"/>
-    <w:bookmarkStart w:name="z2467" w:id="835"/>
+    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkStart w:name="z2467" w:id="839"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Департамент басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="835"/>
-    <w:bookmarkStart w:name="z2468" w:id="836"/>
+    <w:bookmarkEnd w:id="839"/>
+    <w:bookmarkStart w:name="z2468" w:id="840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департаменттің жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="836"/>
-    <w:bookmarkStart w:name="z2469" w:id="837"/>
+    <w:bookmarkEnd w:id="840"/>
+    <w:bookmarkStart w:name="z2469" w:id="841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) департаменттің білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="837"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z2471" w:id="839"/>
+    <w:bookmarkEnd w:id="841"/>
+    <w:bookmarkStart w:name="z2470" w:id="842"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент басшыларының орынбасарларын, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="842"/>
+    <w:bookmarkStart w:name="z2471" w:id="843"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="839"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z2473" w:id="841"/>
+    <w:bookmarkEnd w:id="843"/>
+    <w:bookmarkStart w:name="z2472" w:id="844"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Төрағаның қарауына демалыстар беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу, сыйақы беру және Департамент басшысының орынбасарына тәртіптік жаза қолдану мәселелерін енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="844"/>
+    <w:bookmarkStart w:name="z2473" w:id="845"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="841"/>
-    <w:bookmarkStart w:name="z2474" w:id="842"/>
+    <w:bookmarkEnd w:id="845"/>
+    <w:bookmarkStart w:name="z2474" w:id="846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шаралардың тиісінше қабылдануына дербес жауапты болады және сыбайлас жемқорлыққа қарсы тиісті шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="842"/>
-    <w:bookmarkStart w:name="z2475" w:id="843"/>
+    <w:bookmarkEnd w:id="846"/>
+    <w:bookmarkStart w:name="z2475" w:id="847"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="843"/>
-    <w:bookmarkStart w:name="z2476" w:id="844"/>
+    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z2476" w:id="848"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өз орынбасарына өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="844"/>
-    <w:bookmarkStart w:name="z2477" w:id="845"/>
+    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkStart w:name="z2477" w:id="849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="845"/>
-    <w:bookmarkStart w:name="z2478" w:id="846"/>
+    <w:bookmarkEnd w:id="849"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2478" w:id="850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Департамент басшысы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (уақытша еңбекке жарамсыздық, демалыста, іссапарда болу, мемлекеттік немесе қоғамдық міндеттерді орындау себептері, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оның орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="846"/>
-    <w:bookmarkStart w:name="z2479" w:id="847"/>
+    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkStart w:name="z2479" w:id="851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департамент басшысы орынбасары өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="847"/>
-    <w:bookmarkStart w:name="z2480" w:id="848"/>
+    <w:bookmarkEnd w:id="851"/>
+    <w:bookmarkStart w:name="z2480" w:id="852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департамент басшысы болмаған кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департаменттің қызметіне басшылықты жүзеге асырады және Департаментке жүктелген міндеттердің орындалуына және өз өкілеттіктері шеңберінде функцияларды жүзеге асыруға дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="848"/>
-    <w:bookmarkStart w:name="z2481" w:id="849"/>
+    <w:bookmarkEnd w:id="852"/>
+    <w:bookmarkStart w:name="z2481" w:id="853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="849"/>
-    <w:bookmarkStart w:name="z2482" w:id="850"/>
+    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkStart w:name="z2482" w:id="854"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаменттің Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="850"/>
-    <w:bookmarkStart w:name="z2483" w:id="851"/>
+    <w:bookmarkEnd w:id="854"/>
+    <w:bookmarkStart w:name="z2483" w:id="855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="851"/>
-    <w:bookmarkStart w:name="z2484" w:id="852"/>
+    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkStart w:name="z2484" w:id="856"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="852"/>
-    <w:bookmarkStart w:name="z2485" w:id="853"/>
+    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkStart w:name="z2485" w:id="857"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департаменттің өзіне бекітілген мүлікті және оған смета бойынша бөлінген қаражат есебінен сатып алынған мүлікті өздігінен иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="853"/>
-    <w:bookmarkStart w:name="z2486" w:id="854"/>
+    <w:bookmarkEnd w:id="857"/>
+    <w:bookmarkStart w:name="z2486" w:id="858"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="854"/>
-    <w:bookmarkStart w:name="z2487" w:id="855"/>
+    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkStart w:name="z2487" w:id="859"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkEnd w:id="859"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19896,1856 +21260,2020 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 205 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z663" w:id="856"/>
+    <w:bookmarkStart w:name="z663" w:id="860"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Қарағанды облысы бойынша департаменті" республикалық мемлекеттік мекеменің  Ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkEnd w:id="860"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2488" w:id="857"/>
+    <w:bookmarkStart w:name="z2488" w:id="861"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="857"/>
-    <w:bookmarkStart w:name="z2489" w:id="858"/>
+    <w:bookmarkEnd w:id="861"/>
+    <w:bookmarkStart w:name="z2489" w:id="862"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Қарағанды облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) өз құзыреті шегінде әлеуметтік және зейнетақымен қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау саласында іске асыру және бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="858"/>
-    <w:bookmarkStart w:name="z2490" w:id="859"/>
+    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkStart w:name="z2490" w:id="863"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясымен, заңдарымен, Қазақстан Республикасының Президенті мен Үкіметінің актілерімен, Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен, осы Ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="859"/>
-    <w:bookmarkStart w:name="z2491" w:id="860"/>
+    <w:bookmarkEnd w:id="863"/>
+    <w:bookmarkStart w:name="z2491" w:id="864"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және өз атауы қазақ тілінде жазылған мөртаңбасы, белгіленген үлгідегі бланкісі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="860"/>
-    <w:bookmarkStart w:name="z2492" w:id="861"/>
+    <w:bookmarkEnd w:id="864"/>
+    <w:bookmarkStart w:name="z2492" w:id="865"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="861"/>
-    <w:bookmarkStart w:name="z2493" w:id="862"/>
+    <w:bookmarkEnd w:id="865"/>
+    <w:bookmarkStart w:name="z2493" w:id="866"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департаменттің, егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілсе, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="862"/>
-    <w:bookmarkStart w:name="z2494" w:id="863"/>
+    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkStart w:name="z2494" w:id="867"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретіндегі мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделетін басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="863"/>
-    <w:bookmarkStart w:name="z2495" w:id="864"/>
+    <w:bookmarkEnd w:id="867"/>
+    <w:bookmarkStart w:name="z2495" w:id="868"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департаменттің құрылымы және штат саны Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="864"/>
-    <w:bookmarkStart w:name="z2496" w:id="865"/>
+    <w:bookmarkEnd w:id="868"/>
+    <w:bookmarkStart w:name="z2496" w:id="869"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 100009, Қарағанды облысы, Қарағанда қаласы, Қазыбек би ауданы, Ермеков көшесі, 73/1 құрылысы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="865"/>
-    <w:bookmarkStart w:name="z2497" w:id="866"/>
+    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkStart w:name="z2497" w:id="870"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Қарағанды облысы бойынша департаменті" республикалық мемлекеттік мекемеcі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="866"/>
-    <w:bookmarkStart w:name="z2498" w:id="867"/>
+    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkStart w:name="z2498" w:id="871"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="867"/>
-    <w:bookmarkStart w:name="z2499" w:id="868"/>
+    <w:bookmarkEnd w:id="871"/>
+    <w:bookmarkStart w:name="z2499" w:id="872"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="868"/>
-    <w:bookmarkStart w:name="z2500" w:id="869"/>
+    <w:bookmarkEnd w:id="872"/>
+    <w:bookmarkStart w:name="z2500" w:id="873"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке өзінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="869"/>
-    <w:bookmarkStart w:name="z2501" w:id="870"/>
+    <w:bookmarkEnd w:id="873"/>
+    <w:bookmarkStart w:name="z2501" w:id="874"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Департаментке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="870"/>
-    <w:bookmarkStart w:name="z2502" w:id="871"/>
+    <w:bookmarkEnd w:id="874"/>
+    <w:bookmarkStart w:name="z2502" w:id="875"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="871"/>
-    <w:bookmarkStart w:name="z2503" w:id="872"/>
+    <w:bookmarkEnd w:id="875"/>
+    <w:bookmarkStart w:name="z2503" w:id="876"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Департаменттің міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="872"/>
-    <w:bookmarkStart w:name="z2504" w:id="873"/>
+    <w:bookmarkEnd w:id="876"/>
+    <w:bookmarkStart w:name="z2504" w:id="877"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде зейнетақы және әлеуметтік қамсыздандыру, міндетті әлеуметтік сақтандыру, мүгедектігі бар адамдарды, жаппай саяси қуғын-сүргіндер салдарынан зардап шеккен азаматтарды, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарды, Арал өңіріндегі экологиялық қасірет салдарынан зардап шеккен азаматтарды әлеуметтік қорғау, балалы отбасыларды әлеуметтік қолдау, медициналық-әлеуметтік сараптама саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="873"/>
-    <w:bookmarkStart w:name="z2505" w:id="874"/>
+    <w:bookmarkEnd w:id="877"/>
+    <w:bookmarkStart w:name="z2505" w:id="878"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер туралы Қазақстан Республикасы заңнамасының сақталуына мемлекеттік бақылауды ұйымдастыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="874"/>
-    <w:bookmarkStart w:name="z2506" w:id="875"/>
+    <w:bookmarkEnd w:id="878"/>
+    <w:bookmarkStart w:name="z2506" w:id="879"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Департаменттің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="875"/>
-    <w:bookmarkStart w:name="z2507" w:id="876"/>
+    <w:bookmarkEnd w:id="879"/>
+    <w:bookmarkStart w:name="z2507" w:id="880"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="876"/>
-    <w:bookmarkStart w:name="z2508" w:id="877"/>
+    <w:bookmarkEnd w:id="880"/>
+    <w:bookmarkStart w:name="z2508" w:id="881"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="877"/>
-    <w:bookmarkStart w:name="z2509" w:id="878"/>
+    <w:bookmarkEnd w:id="881"/>
+    <w:bookmarkStart w:name="z2509" w:id="882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында белгіленген тәртіппен өз құзыреті шегінде заңнаманың талаптарын сақтау бойынша тексерулер мен профилактикалық бақылауды жүзеге асыруға халықты әлеуметтік қорғау саласында, зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау мәселелері бойынша, өз құзыреті шегінде арнаулы әлеуметтік қызметтер туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="878"/>
-    <w:bookmarkStart w:name="z2510" w:id="879"/>
+    <w:bookmarkEnd w:id="882"/>
+    <w:bookmarkStart w:name="z2510" w:id="883"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа мемлекеттік органдармен және меншік нысанына қарамастан өзге ұйымдармен іс-қимылды жүзеге асыру, олардан қажетті мәліметтер мен материалдарды, соның ішінде өзінің бақылау функцияларын жүзеге асыру үшін сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="879"/>
-    <w:bookmarkStart w:name="z2511" w:id="880"/>
+    <w:bookmarkEnd w:id="883"/>
+    <w:bookmarkStart w:name="z2511" w:id="884"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасымен белгіленген тәртіппен талдау жұмысын қамтамасыз етуге және Департаментке жүктелген міндеттер мен функцияларды орындауға қажетті құжаттар мен ақпараттық сипаттағы анықтамаларды Министрліктің ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан сұрату және алу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="880"/>
-    <w:bookmarkStart w:name="z2512" w:id="881"/>
+    <w:bookmarkEnd w:id="884"/>
+    <w:bookmarkStart w:name="z2512" w:id="885"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="881"/>
-    <w:bookmarkStart w:name="z2513" w:id="882"/>
+    <w:bookmarkEnd w:id="885"/>
+    <w:bookmarkStart w:name="z2513" w:id="886"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="882"/>
-    <w:bookmarkStart w:name="z2514" w:id="883"/>
+    <w:bookmarkEnd w:id="886"/>
+    <w:bookmarkStart w:name="z2514" w:id="887"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз атынан азаматтық-құқықтық қатынастарға түсу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="883"/>
-    <w:bookmarkStart w:name="z2515" w:id="884"/>
+    <w:bookmarkEnd w:id="887"/>
+    <w:bookmarkStart w:name="z2515" w:id="888"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент құзыретіне кіретін мәселелер бойынша тиісті сенімхат негізінде мемлекеттік мекемелерде, меншік нысанына қарамастан ұйымдарда, республиканың соттарында Министрліктің және (немесе) Комитеттің атынан өкілдік ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="884"/>
-    <w:bookmarkStart w:name="z2516" w:id="885"/>
+    <w:bookmarkEnd w:id="888"/>
+    <w:bookmarkStart w:name="z2516" w:id="889"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="885"/>
-    <w:bookmarkStart w:name="z2517" w:id="886"/>
+    <w:bookmarkEnd w:id="889"/>
+    <w:bookmarkStart w:name="z2517" w:id="890"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заңнамалық актілерде көзделген өзге де құқықтарды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="886"/>
-    <w:bookmarkStart w:name="z2518" w:id="887"/>
+    <w:bookmarkEnd w:id="890"/>
+    <w:bookmarkStart w:name="z2518" w:id="891"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) міндеттері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="887"/>
-    <w:bookmarkStart w:name="z2519" w:id="888"/>
+    <w:bookmarkEnd w:id="891"/>
+    <w:bookmarkStart w:name="z2519" w:id="892"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       басқа мемлекеттік органдармен, жергілікті атқарушы органдармен және ұйымдармен өзара іс-қимылды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="888"/>
-    <w:bookmarkStart w:name="z2520" w:id="889"/>
+    <w:bookmarkEnd w:id="892"/>
+    <w:bookmarkStart w:name="z2520" w:id="893"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       департамент құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, нұсқаулар беру және тиісті шешімдер қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="889"/>
-    <w:bookmarkStart w:name="z2521" w:id="890"/>
+    <w:bookmarkEnd w:id="893"/>
+    <w:bookmarkStart w:name="z2521" w:id="894"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="890"/>
-    <w:bookmarkStart w:name="z2522" w:id="891"/>
+    <w:bookmarkEnd w:id="894"/>
+    <w:bookmarkStart w:name="z2522" w:id="895"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="891"/>
-    <w:bookmarkStart w:name="z2523" w:id="892"/>
+    <w:bookmarkEnd w:id="895"/>
+    <w:bookmarkStart w:name="z2523" w:id="896"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініштерді қабылдау және тіркеу, олардың және оларға қоса берілген құжаттардың ресімделуіне жәрдемдесу, формальды қателерді жоюға және қоса берілген құжаттарды толықтыруға мүмкіндік беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="892"/>
-    <w:bookmarkStart w:name="z2524" w:id="893"/>
+    <w:bookmarkEnd w:id="896"/>
+    <w:bookmarkStart w:name="z2524" w:id="897"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлікке, Комитетке мемлекеттік және мемлекеттік емес ұйымдарға Департаменттің құзыретіне кіретін мәселелер бойынша ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="893"/>
-    <w:bookmarkStart w:name="z2525" w:id="894"/>
+    <w:bookmarkEnd w:id="897"/>
+    <w:bookmarkStart w:name="z2525" w:id="898"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="894"/>
-    <w:bookmarkStart w:name="z2526" w:id="895"/>
+    <w:bookmarkEnd w:id="898"/>
+    <w:bookmarkStart w:name="z2526" w:id="899"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Департаменттің функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="895"/>
-    <w:bookmarkStart w:name="z2527" w:id="896"/>
+    <w:bookmarkEnd w:id="899"/>
+    <w:bookmarkStart w:name="z2527" w:id="900"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мүгедектігі бар адамдарды әлеуметтік қорғау саласында, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, уақтылы және толық аудару бөлігінде мониторингті және тәуекелдерді бағалауды ұйымдастыру мемлекеттік корпорацияның қаражаты есебінен әлеуметтік төлемдерді алушыға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="896"/>
-    <w:bookmarkStart w:name="z2528" w:id="897"/>
+    <w:bookmarkEnd w:id="900"/>
+    <w:bookmarkStart w:name="z2528" w:id="901"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының заңнамасына сәйкес сотқа талап-арыз беру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="897"/>
-    <w:bookmarkStart w:name="z2529" w:id="898"/>
+    <w:bookmarkEnd w:id="901"/>
+    <w:bookmarkStart w:name="z2529" w:id="902"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде әкімшілік құқық бұзушылықтар туралы істерді қарау және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="898"/>
-    <w:bookmarkStart w:name="z2530" w:id="899"/>
+    <w:bookmarkEnd w:id="902"/>
+    <w:bookmarkStart w:name="z2530" w:id="903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республикалық бюджеттен төлемдерді: мемлекеттік базалық зейнетақы төлемін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, жасына байланысты зейнетақы төлемдерін, арнаулы мемлекеттік жәрдемақыны, мемлекеттік арнайы жәрдемақыны, бала тууына байланысты тағайындалатын және төленетін біржолғы мемлекеттік жәрдемақыны, бала бір жасқа толғанға дейін оның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақыларды, "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға, мүгедек баланы (мүгедек балаларды) тәрбиелеп отырған анасы немесе әкесіне, асырап алушыға, қамқоршысына (қорғаншысына), төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға, оның ішінде орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беретін жоғары оқу орындарында күндізгі оқуда оқитын балалары бар, олар білім беру ұйымдарында оқуын бітіргенге (бірақ жиырма үш жастан аспағанға) дейін жәрдемақы, капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі әлеуметтік жәрдемақы түріндегі Қазақстан Республикасының азаматтарына ай сайынғы төлем түріндегі әлеуметтік көмекті, Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға, саяси қуғын-сүргін құрбандарына берілетін біржолғы ақшалай өтемақыны, жерлеуге берілетін біржолғы төлемді, нақты енгізілген міндетті зейнетақы жарналарының сомасы мен әлеуметтік аударымдардың сомасы арасындағы, міндетті кәсіптік зейнетақы жарналарының инфляция деңгейін ескере отырып, сомасы зейнетақы жинақтарын алу құқығына ие болған сәттегі зейнетақы төлемдеріне құқықты иеленуі кезіндегі зейнетақы жинақтарының сомасы арасындағы айырманы, бала бір жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылған жағдайда әлеуметтік төлемді алушыларға міндетті зейнетақы жарналарының бюджеттік субсидиясын тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="899"/>
-    <w:bookmarkStart w:name="z2531" w:id="900"/>
+    <w:bookmarkEnd w:id="903"/>
+    <w:bookmarkStart w:name="z2531" w:id="904"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Департаменттің құзыретіне кіретін мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіпте жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="900"/>
-    <w:bookmarkStart w:name="z2532" w:id="901"/>
+    <w:bookmarkEnd w:id="904"/>
+    <w:bookmarkStart w:name="z2532" w:id="905"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) медициналық-әлеуметтік сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="901"/>
-    <w:bookmarkStart w:name="z2533" w:id="902"/>
+    <w:bookmarkEnd w:id="905"/>
+    <w:bookmarkStart w:name="z2533" w:id="906"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организм функцияларының бұзылу және тұрмыс-тіршілігінің шектелу дәрежесiне қарай себебi, мерзiмi айқындала отырып, мүгедектiк тобын және (немесе) еңбекке қабілеттіліктен айырылу дәрежесiн белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="902"/>
-    <w:bookmarkStart w:name="z2534" w:id="903"/>
+    <w:bookmarkEnd w:id="906"/>
+    <w:bookmarkStart w:name="z2534" w:id="907"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мүгедектігі бар адамдардың орталықтандырылған деректер банкін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="903"/>
-    <w:bookmarkStart w:name="z2535" w:id="904"/>
+    <w:bookmarkEnd w:id="907"/>
+    <w:bookmarkStart w:name="z2535" w:id="908"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) халықтың мүгедектiгi деңгейi мен себептерiн зерделеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="904"/>
-    <w:bookmarkStart w:name="z2536" w:id="905"/>
+    <w:bookmarkEnd w:id="908"/>
+    <w:bookmarkStart w:name="z2536" w:id="909"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мүгедектік алғаш рет белгіленген кезде мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы, мүгедектігі бойынша арнаулы мемлекеттік жәрдемақы, мүгедек баланы тәрбиелеушіге жәрдемақы, бірінші топтағы мүгедекке күтім жасау бойынша жәрдемақы, сондай-ақ Мемлекеттiк әлеуметтiк сақтандыру қорынан еңбекке қабілеттіліктен айырылу жағдайға байланысты әлеуметтiк төлем тағайындауға құжаттарды қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="905"/>
-    <w:bookmarkStart w:name="z2537" w:id="906"/>
+    <w:bookmarkEnd w:id="909"/>
+    <w:bookmarkStart w:name="z2537" w:id="910"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) мүгедектерді оңалтудың жеке бағдарламасының әлеуметтік және кәсіптік бөліктерін әзірлеу, еңбек (қызметтік) міндеттерін орындаумен байланысты жарақат алған немесе денсаулығына басқа да зиян келтірілген жұмыскердің қажеттілігін анықтау, Қазақстан Республикасының азаматтық заңнамасында көзделген қосымша көмек түрлері мен күтімге мұқтаждығын айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="906"/>
-    <w:bookmarkStart w:name="z2538" w:id="907"/>
+    <w:bookmarkEnd w:id="910"/>
+    <w:bookmarkStart w:name="z2538" w:id="911"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) өз құзыреті шегінде мүгедектерді оңалтудың жеке бағдарламаларының іске асырылуын бақылау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="907"/>
-    <w:bookmarkStart w:name="z2539" w:id="908"/>
+    <w:bookmarkEnd w:id="911"/>
+    <w:bookmarkStart w:name="z2539" w:id="912"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Министрлік пен Комитет басшылығының тапсырмаларын орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="908"/>
-    <w:bookmarkStart w:name="z2540" w:id="909"/>
+    <w:bookmarkEnd w:id="912"/>
+    <w:bookmarkStart w:name="z2540" w:id="913"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) өз құзыреті шегінде халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="909"/>
-    <w:bookmarkStart w:name="z2541" w:id="910"/>
+    <w:bookmarkEnd w:id="913"/>
+    <w:bookmarkStart w:name="z2541" w:id="914"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Министрліктің Стратегиялық және Операциялық жоспарларын және Комитеттің жұмыс жоспарын іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="910"/>
-    <w:bookmarkStart w:name="z2542" w:id="911"/>
+    <w:bookmarkEnd w:id="914"/>
+    <w:bookmarkStart w:name="z2542" w:id="915"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Департамент құзыретіне кіретін мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="911"/>
-    <w:bookmarkStart w:name="z2543" w:id="912"/>
+    <w:bookmarkEnd w:id="915"/>
+    <w:bookmarkStart w:name="z2543" w:id="916"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) халықты әлеуметтік қорғау саласында әкiмшiлiк құқық бұзушылық туралы iстердi қарау және әкiмшiлiк жазаларды салу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="912"/>
-    <w:bookmarkStart w:name="z2544" w:id="913"/>
+    <w:bookmarkEnd w:id="916"/>
+    <w:bookmarkStart w:name="z2544" w:id="917"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау (өзгерту, қайта бастау, тағайындаудан бас тарту) туралы шешімнің уақтылы және дұрыс қабылдануына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="913"/>
-    <w:bookmarkStart w:name="z2545" w:id="914"/>
+    <w:bookmarkEnd w:id="917"/>
+    <w:bookmarkStart w:name="z2545" w:id="918"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) жергілікті атқарушы органдардың қызметін мүгедектігі бар адамдарды жеке көмекшінің, есту кемістігі бар мүгедектігі бар адамдарға ымдау тілі маманының әлеуметтік қызметтерімен, санаторий-курорттық емдеумен, техникалық көмекші (орнын толтырушы) және арнайы жүріп-тұру құралдарымен толық және уақтылы қамтамасыз ету бойынша, әлеуметтік қызметкер порталына тауарларды және (немесе) көрсетілетін қызметтерді берушілерге рұқсат беру бойынша қызметін тексеруді жүзеге асыру, оларды тіркеу немесе тіркеуден шығару әлеуметтік қызметкер порталында, мүгедектігі бар адамдарға әлеуметтік қызметтер порталы арқылы өткізу кезінде мемлекеттік бюджет қаражатынан тауарлар мен көрсетілетін қызметтердің құнын өтеу бойынша тексеруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="914"/>
-    <w:bookmarkStart w:name="z2546" w:id="915"/>
+    <w:bookmarkEnd w:id="918"/>
+    <w:bookmarkStart w:name="z2546" w:id="919"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) алушыға мемлекеттік базалық зейнетақы төлемдерінің, зейнетақы төлемдерінің, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылардың, мемлекеттік арнайы жәрдемақының, бюджет қаражаты есебінен біржолғы мемлекеттік жәрдемақының, сондай-ақ мемлекеттік корпорацияның әлеуметтік төлемдерінің алушыға уақтылы және толық аударылуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="915"/>
-    <w:bookmarkStart w:name="z2547" w:id="916"/>
+    <w:bookmarkEnd w:id="919"/>
+    <w:bookmarkStart w:name="z2547" w:id="920"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) жеке, заңды тұлғалар, кәсіпкерлік субъектілері мен төмен тұрған мемлекеттік әлеуметтік инспектор арасында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, мемлекеттік корпорацияның әлеуметтік төлемдерді алушыға уақтылы және толық аудару бөлігінде мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында туындайтын келіспеушіліктерді қарау қорғау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="916"/>
-    <w:bookmarkStart w:name="z2548" w:id="917"/>
+    <w:bookmarkEnd w:id="920"/>
+    <w:bookmarkStart w:name="z2548" w:id="921"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) департамент құзыреті шегіндегі сұрақтарының мәтіні бойынша ақпараттандыру және түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="917"/>
-    <w:bookmarkStart w:name="z2549" w:id="918"/>
+    <w:bookmarkEnd w:id="921"/>
+    <w:bookmarkStart w:name="z2549" w:id="922"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="918"/>
-    <w:bookmarkStart w:name="z2550" w:id="919"/>
+    <w:bookmarkEnd w:id="922"/>
+    <w:bookmarkStart w:name="z3565" w:id="923"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен арнаулы әлеуметтік қызметтер көрсетуге лицензия беру туралы өтініштерді қарау және тиісті қорытындыны Комитетке жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="923"/>
+    <w:bookmarkStart w:name="z3566" w:id="924"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2) Халықтың жүріп-тұруы шектеулі топтарының құрылыс объектілеріне қолжетімділігінің қамтамасыз етілуін растау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="924"/>
+    <w:bookmarkStart w:name="z2550" w:id="925"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="919"/>
-    <w:bookmarkStart w:name="z2551" w:id="920"/>
+    <w:bookmarkEnd w:id="925"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2551" w:id="926"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Департамент басшысының және оның орынбасарының. мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="920"/>
-    <w:bookmarkStart w:name="z2552" w:id="921"/>
+    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkStart w:name="z2552" w:id="927"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болатын Департамент басшысы, сондай-ақ өкілеттіктері шеңберінде Департамент басшысының орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="921"/>
-    <w:bookmarkStart w:name="z2553" w:id="922"/>
+    <w:bookmarkEnd w:id="927"/>
+    <w:bookmarkStart w:name="z2553" w:id="928"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент Басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="922"/>
-    <w:bookmarkStart w:name="z2554" w:id="923"/>
+    <w:bookmarkEnd w:id="928"/>
+    <w:bookmarkStart w:name="z2554" w:id="929"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент Басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="923"/>
-    <w:bookmarkStart w:name="z2555" w:id="924"/>
+    <w:bookmarkEnd w:id="929"/>
+    <w:bookmarkStart w:name="z2555" w:id="930"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Департамент басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="924"/>
-    <w:bookmarkStart w:name="z2556" w:id="925"/>
+    <w:bookmarkEnd w:id="930"/>
+    <w:bookmarkStart w:name="z2556" w:id="931"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департаменттің жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="925"/>
-    <w:bookmarkStart w:name="z2557" w:id="926"/>
+    <w:bookmarkEnd w:id="931"/>
+    <w:bookmarkStart w:name="z2557" w:id="932"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) департаменттің білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="926"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z2559" w:id="928"/>
+    <w:bookmarkEnd w:id="932"/>
+    <w:bookmarkStart w:name="z2558" w:id="933"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент басшыларының орынбасарларын, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="933"/>
+    <w:bookmarkStart w:name="z2559" w:id="934"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="928"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z2561" w:id="930"/>
+    <w:bookmarkEnd w:id="934"/>
+    <w:bookmarkStart w:name="z2560" w:id="935"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Төрағаның қарауына демалыстар беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу, сыйақы беру және Департамент басшысының орынбасарына тәртіптік жаза қолдану мәселелерін енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="935"/>
+    <w:bookmarkStart w:name="z2561" w:id="936"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="930"/>
-    <w:bookmarkStart w:name="z2562" w:id="931"/>
+    <w:bookmarkEnd w:id="936"/>
+    <w:bookmarkStart w:name="z2562" w:id="937"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шаралардың тиісінше қабылдануына дербес жауапты болады және сыбайлас жемқорлыққа қарсы тиісті шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="931"/>
-    <w:bookmarkStart w:name="z2563" w:id="932"/>
+    <w:bookmarkEnd w:id="937"/>
+    <w:bookmarkStart w:name="z2563" w:id="938"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="932"/>
-    <w:bookmarkStart w:name="z2564" w:id="933"/>
+    <w:bookmarkEnd w:id="938"/>
+    <w:bookmarkStart w:name="z2564" w:id="939"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өз орынбасарына өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="933"/>
-    <w:bookmarkStart w:name="z2565" w:id="934"/>
+    <w:bookmarkEnd w:id="939"/>
+    <w:bookmarkStart w:name="z2565" w:id="940"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="934"/>
-    <w:bookmarkStart w:name="z2566" w:id="935"/>
+    <w:bookmarkEnd w:id="940"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2566" w:id="941"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Департамент басшысы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (уақытша еңбекке жарамсыздық, демалыста, іссапарда болу, мемлекеттік немесе қоғамдық міндеттерді орындау себептері, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оның орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="935"/>
-    <w:bookmarkStart w:name="z2567" w:id="936"/>
+    <w:bookmarkEnd w:id="941"/>
+    <w:bookmarkStart w:name="z2567" w:id="942"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департамент басшысы орынбасары өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="936"/>
-    <w:bookmarkStart w:name="z2568" w:id="937"/>
+    <w:bookmarkEnd w:id="942"/>
+    <w:bookmarkStart w:name="z2568" w:id="943"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департамент басшысы болмаған кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департаменттің қызметіне басшылықты жүзеге асырады және Департаментке жүктелген міндеттердің орындалуына және өз өкілеттіктері шеңберінде функцияларды жүзеге асыруға дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="937"/>
-    <w:bookmarkStart w:name="z2569" w:id="938"/>
+    <w:bookmarkEnd w:id="943"/>
+    <w:bookmarkStart w:name="z2569" w:id="944"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="938"/>
-    <w:bookmarkStart w:name="z2570" w:id="939"/>
+    <w:bookmarkEnd w:id="944"/>
+    <w:bookmarkStart w:name="z2570" w:id="945"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаменттің Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="939"/>
-    <w:bookmarkStart w:name="z2571" w:id="940"/>
+    <w:bookmarkEnd w:id="945"/>
+    <w:bookmarkStart w:name="z2571" w:id="946"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="940"/>
-    <w:bookmarkStart w:name="z2572" w:id="941"/>
+    <w:bookmarkEnd w:id="946"/>
+    <w:bookmarkStart w:name="z2572" w:id="947"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="941"/>
-    <w:bookmarkStart w:name="z2573" w:id="942"/>
+    <w:bookmarkEnd w:id="947"/>
+    <w:bookmarkStart w:name="z2573" w:id="948"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департаменттің өзіне бекітілген мүлікті және оған смета бойынша бөлінген қаражат есебінен сатып алынған мүлікті өздігінен иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="942"/>
-    <w:bookmarkStart w:name="z2574" w:id="943"/>
+    <w:bookmarkEnd w:id="948"/>
+    <w:bookmarkStart w:name="z2574" w:id="949"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="943"/>
-    <w:bookmarkStart w:name="z2575" w:id="944"/>
+    <w:bookmarkEnd w:id="949"/>
+    <w:bookmarkStart w:name="z2575" w:id="950"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="944"/>
+    <w:bookmarkEnd w:id="950"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21850,1856 +23378,2020 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 205 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z748" w:id="945"/>
+    <w:bookmarkStart w:name="z748" w:id="951"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Қостанай облысы бойынша департаменті" республикалық мемлекеттік мекеменің  Ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="945"/>
+    <w:bookmarkEnd w:id="951"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2576" w:id="946"/>
+    <w:bookmarkStart w:name="z2576" w:id="952"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="946"/>
-    <w:bookmarkStart w:name="z2577" w:id="947"/>
+    <w:bookmarkEnd w:id="952"/>
+    <w:bookmarkStart w:name="z2577" w:id="953"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Қостанай облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) өз құзыреті шегінде әлеуметтік және зейнетақымен қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау саласында іске асыру және бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="947"/>
-    <w:bookmarkStart w:name="z2578" w:id="948"/>
+    <w:bookmarkEnd w:id="953"/>
+    <w:bookmarkStart w:name="z2578" w:id="954"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясымен, заңдарымен, Қазақстан Республикасының Президенті мен Үкіметінің актілерімен, Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен, осы Ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="948"/>
-    <w:bookmarkStart w:name="z2579" w:id="949"/>
+    <w:bookmarkEnd w:id="954"/>
+    <w:bookmarkStart w:name="z2579" w:id="955"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және өз атауы қазақ тілінде жазылған мөртаңбасы, белгіленген үлгідегі бланкісі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="949"/>
-    <w:bookmarkStart w:name="z2580" w:id="950"/>
+    <w:bookmarkEnd w:id="955"/>
+    <w:bookmarkStart w:name="z2580" w:id="956"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="950"/>
-    <w:bookmarkStart w:name="z2581" w:id="951"/>
+    <w:bookmarkEnd w:id="956"/>
+    <w:bookmarkStart w:name="z2581" w:id="957"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департаменттің, егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілсе, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="951"/>
-    <w:bookmarkStart w:name="z2582" w:id="952"/>
+    <w:bookmarkEnd w:id="957"/>
+    <w:bookmarkStart w:name="z2582" w:id="958"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретіндегі мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделетін басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="952"/>
-    <w:bookmarkStart w:name="z2583" w:id="953"/>
+    <w:bookmarkEnd w:id="958"/>
+    <w:bookmarkStart w:name="z2583" w:id="959"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департаменттің құрылымы және штат саны Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="953"/>
-    <w:bookmarkStart w:name="z2584" w:id="954"/>
+    <w:bookmarkEnd w:id="959"/>
+    <w:bookmarkStart w:name="z2584" w:id="960"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 110000, Қостанай облысы, Қостанай қаласы, Қасымқанов көшесі, 34 үй.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="954"/>
-    <w:bookmarkStart w:name="z2585" w:id="955"/>
+    <w:bookmarkEnd w:id="960"/>
+    <w:bookmarkStart w:name="z2585" w:id="961"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Қостанай облысы бойынша департаменті" республикалық мемлекеттік мекемеcі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="955"/>
-    <w:bookmarkStart w:name="z2586" w:id="956"/>
+    <w:bookmarkEnd w:id="961"/>
+    <w:bookmarkStart w:name="z2586" w:id="962"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="956"/>
-    <w:bookmarkStart w:name="z2587" w:id="957"/>
+    <w:bookmarkEnd w:id="962"/>
+    <w:bookmarkStart w:name="z2587" w:id="963"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="957"/>
-    <w:bookmarkStart w:name="z2588" w:id="958"/>
+    <w:bookmarkEnd w:id="963"/>
+    <w:bookmarkStart w:name="z2588" w:id="964"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке өзінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="958"/>
-    <w:bookmarkStart w:name="z2589" w:id="959"/>
+    <w:bookmarkEnd w:id="964"/>
+    <w:bookmarkStart w:name="z2589" w:id="965"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Департаментке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="959"/>
-    <w:bookmarkStart w:name="z2590" w:id="960"/>
+    <w:bookmarkEnd w:id="965"/>
+    <w:bookmarkStart w:name="z2590" w:id="966"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="960"/>
-    <w:bookmarkStart w:name="z2591" w:id="961"/>
+    <w:bookmarkEnd w:id="966"/>
+    <w:bookmarkStart w:name="z2591" w:id="967"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Департаменттің міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="961"/>
-    <w:bookmarkStart w:name="z2592" w:id="962"/>
+    <w:bookmarkEnd w:id="967"/>
+    <w:bookmarkStart w:name="z2592" w:id="968"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде зейнетақы және әлеуметтік қамсыздандыру, міндетті әлеуметтік сақтандыру, мүгедектігі бар адамдарды, жаппай саяси қуғын-сүргіндер салдарынан зардап шеккен азаматтарды, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарды, Арал өңіріндегі экологиялық қасірет салдарынан зардап шеккен азаматтарды әлеуметтік қорғау, балалы отбасыларды әлеуметтік қолдау, медициналық-әлеуметтік сараптама саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="962"/>
-    <w:bookmarkStart w:name="z2593" w:id="963"/>
+    <w:bookmarkEnd w:id="968"/>
+    <w:bookmarkStart w:name="z2593" w:id="969"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер туралы Қазақстан Республикасы заңнамасының сақталуына мемлекеттік бақылауды ұйымдастыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="963"/>
-    <w:bookmarkStart w:name="z2594" w:id="964"/>
+    <w:bookmarkEnd w:id="969"/>
+    <w:bookmarkStart w:name="z2594" w:id="970"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Департаменттің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="964"/>
-    <w:bookmarkStart w:name="z2595" w:id="965"/>
+    <w:bookmarkEnd w:id="970"/>
+    <w:bookmarkStart w:name="z2595" w:id="971"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="965"/>
-    <w:bookmarkStart w:name="z2596" w:id="966"/>
+    <w:bookmarkEnd w:id="971"/>
+    <w:bookmarkStart w:name="z2596" w:id="972"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="966"/>
-    <w:bookmarkStart w:name="z2597" w:id="967"/>
+    <w:bookmarkEnd w:id="972"/>
+    <w:bookmarkStart w:name="z2597" w:id="973"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында белгіленген тәртіппен өз құзыреті шегінде заңнаманың талаптарын сақтау бойынша тексерулер мен профилактикалық бақылауды жүзеге асыруға халықты әлеуметтік қорғау саласында, зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау мәселелері бойынша, өз құзыреті шегінде арнаулы әлеуметтік қызметтер туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="967"/>
-    <w:bookmarkStart w:name="z2598" w:id="968"/>
+    <w:bookmarkEnd w:id="973"/>
+    <w:bookmarkStart w:name="z2598" w:id="974"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа мемлекеттік органдармен және меншік нысанына қарамастан өзге ұйымдармен іс-қимылды жүзеге асыру, олардан қажетті мәліметтер мен материалдарды, соның ішінде өзінің бақылау функцияларын жүзеге асыру үшін сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="968"/>
-    <w:bookmarkStart w:name="z2599" w:id="969"/>
+    <w:bookmarkEnd w:id="974"/>
+    <w:bookmarkStart w:name="z2599" w:id="975"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасымен белгіленген тәртіппен талдау жұмысын қамтамасыз етуге және Департаментке жүктелген міндеттер мен функцияларды орындауға қажетті құжаттар мен ақпараттық сипаттағы анықтамаларды Министрліктің ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан сұрату және алу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="969"/>
-    <w:bookmarkStart w:name="z2600" w:id="970"/>
+    <w:bookmarkEnd w:id="975"/>
+    <w:bookmarkStart w:name="z2600" w:id="976"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="970"/>
-    <w:bookmarkStart w:name="z2601" w:id="971"/>
+    <w:bookmarkEnd w:id="976"/>
+    <w:bookmarkStart w:name="z2601" w:id="977"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="971"/>
-    <w:bookmarkStart w:name="z2602" w:id="972"/>
+    <w:bookmarkEnd w:id="977"/>
+    <w:bookmarkStart w:name="z2602" w:id="978"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз атынан азаматтық-құқықтық қатынастарға түсу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="972"/>
-    <w:bookmarkStart w:name="z2603" w:id="973"/>
+    <w:bookmarkEnd w:id="978"/>
+    <w:bookmarkStart w:name="z2603" w:id="979"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент құзыретіне кіретін мәселелер бойынша тиісті сенімхат негізінде мемлекеттік мекемелерде, меншік нысанына қарамастан ұйымдарда, республиканың соттарында Министрліктің және (немесе) Комитеттің атынан өкілдік ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="973"/>
-    <w:bookmarkStart w:name="z2604" w:id="974"/>
+    <w:bookmarkEnd w:id="979"/>
+    <w:bookmarkStart w:name="z2604" w:id="980"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="974"/>
-    <w:bookmarkStart w:name="z2605" w:id="975"/>
+    <w:bookmarkEnd w:id="980"/>
+    <w:bookmarkStart w:name="z2605" w:id="981"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заңнамалық актілерде көзделген өзге де құқықтарды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="975"/>
-    <w:bookmarkStart w:name="z2606" w:id="976"/>
+    <w:bookmarkEnd w:id="981"/>
+    <w:bookmarkStart w:name="z2606" w:id="982"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) міндеттері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="976"/>
-    <w:bookmarkStart w:name="z2607" w:id="977"/>
+    <w:bookmarkEnd w:id="982"/>
+    <w:bookmarkStart w:name="z2607" w:id="983"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       басқа мемлекеттік органдармен, жергілікті атқарушы органдармен және ұйымдармен өзара іс-қимылды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="977"/>
-    <w:bookmarkStart w:name="z2608" w:id="978"/>
+    <w:bookmarkEnd w:id="983"/>
+    <w:bookmarkStart w:name="z2608" w:id="984"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       департамент құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, нұсқаулар беру және тиісті шешімдер қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="978"/>
-    <w:bookmarkStart w:name="z2609" w:id="979"/>
+    <w:bookmarkEnd w:id="984"/>
+    <w:bookmarkStart w:name="z2609" w:id="985"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="979"/>
-    <w:bookmarkStart w:name="z2610" w:id="980"/>
+    <w:bookmarkEnd w:id="985"/>
+    <w:bookmarkStart w:name="z2610" w:id="986"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="980"/>
-    <w:bookmarkStart w:name="z2611" w:id="981"/>
+    <w:bookmarkEnd w:id="986"/>
+    <w:bookmarkStart w:name="z2611" w:id="987"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініштерді қабылдау және тіркеу, олардың және оларға қоса берілген құжаттардың ресімделуіне жәрдемдесу, формальды қателерді жоюға және қоса берілген құжаттарды толықтыруға мүмкіндік беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="981"/>
-    <w:bookmarkStart w:name="z2612" w:id="982"/>
+    <w:bookmarkEnd w:id="987"/>
+    <w:bookmarkStart w:name="z2612" w:id="988"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлікке, Комитетке мемлекеттік және мемлекеттік емес ұйымдарға Департаменттің құзыретіне кіретін мәселелер бойынша ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="982"/>
-    <w:bookmarkStart w:name="z2613" w:id="983"/>
+    <w:bookmarkEnd w:id="988"/>
+    <w:bookmarkStart w:name="z2613" w:id="989"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="983"/>
-    <w:bookmarkStart w:name="z2614" w:id="984"/>
+    <w:bookmarkEnd w:id="989"/>
+    <w:bookmarkStart w:name="z2614" w:id="990"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Департаменттің функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="984"/>
-    <w:bookmarkStart w:name="z2615" w:id="985"/>
+    <w:bookmarkEnd w:id="990"/>
+    <w:bookmarkStart w:name="z2615" w:id="991"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мүгедектігі бар адамдарды әлеуметтік қорғау саласында, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, уақтылы және толық аудару бөлігінде мониторингті және тәуекелдерді бағалауды ұйымдастыру мемлекеттік корпорацияның қаражаты есебінен әлеуметтік төлемдерді алушыға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="985"/>
-    <w:bookmarkStart w:name="z2616" w:id="986"/>
+    <w:bookmarkEnd w:id="991"/>
+    <w:bookmarkStart w:name="z2616" w:id="992"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының заңнамасына сәйкес сотқа талап-арыз беру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="986"/>
-    <w:bookmarkStart w:name="z2617" w:id="987"/>
+    <w:bookmarkEnd w:id="992"/>
+    <w:bookmarkStart w:name="z2617" w:id="993"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде әкімшілік құқық бұзушылықтар туралы істерді қарау және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="987"/>
-    <w:bookmarkStart w:name="z2618" w:id="988"/>
+    <w:bookmarkEnd w:id="993"/>
+    <w:bookmarkStart w:name="z2618" w:id="994"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республикалық бюджеттен төлемдерді: мемлекеттік базалық зейнетақы төлемін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, жасына байланысты зейнетақы төлемдерін, арнаулы мемлекеттік жәрдемақыны, мемлекеттік арнайы жәрдемақыны, бала тууына байланысты тағайындалатын және төленетін біржолғы мемлекеттік жәрдемақыны, бала бір жасқа толғанға дейін оның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақыларды, "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға, мүгедек баланы (мүгедек балаларды) тәрбиелеп отырған анасы немесе әкесіне, асырап алушыға, қамқоршысына (қорғаншысына), төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға, оның ішінде орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беретін жоғары оқу орындарында күндізгі оқуда оқитын балалары бар, олар білім беру ұйымдарында оқуын бітіргенге (бірақ жиырма үш жастан аспағанға) дейін жәрдемақы, капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі әлеуметтік жәрдемақы түріндегі Қазақстан Республикасының азаматтарына ай сайынғы төлем түріндегі әлеуметтік көмекті, Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға, саяси қуғын-сүргін құрбандарына берілетін біржолғы ақшалай өтемақыны, жерлеуге берілетін біржолғы төлемді, нақты енгізілген міндетті зейнетақы жарналарының сомасы мен әлеуметтік аударымдардың сомасы арасындағы, міндетті кәсіптік зейнетақы жарналарының инфляция деңгейін ескере отырып, сомасы зейнетақы жинақтарын алу құқығына ие болған сәттегі зейнетақы төлемдеріне құқықты иеленуі кезіндегі зейнетақы жинақтарының сомасы арасындағы айырманы, бала бір жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылған жағдайда әлеуметтік төлемді алушыларға міндетті зейнетақы жарналарының бюджеттік субсидиясын тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="988"/>
-    <w:bookmarkStart w:name="z2619" w:id="989"/>
+    <w:bookmarkEnd w:id="994"/>
+    <w:bookmarkStart w:name="z2619" w:id="995"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Департаменттің құзыретіне кіретін мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіпте жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="989"/>
-    <w:bookmarkStart w:name="z2620" w:id="990"/>
+    <w:bookmarkEnd w:id="995"/>
+    <w:bookmarkStart w:name="z2620" w:id="996"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) медициналық-әлеуметтік сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="990"/>
-    <w:bookmarkStart w:name="z2621" w:id="991"/>
+    <w:bookmarkEnd w:id="996"/>
+    <w:bookmarkStart w:name="z2621" w:id="997"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организм функцияларының бұзылу және тұрмыс-тіршілігінің шектелу дәрежесiне қарай себебi, мерзiмi айқындала отырып, мүгедектiк тобын және (немесе) еңбекке қабілеттіліктен айырылу дәрежесiн белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="991"/>
-    <w:bookmarkStart w:name="z2622" w:id="992"/>
+    <w:bookmarkEnd w:id="997"/>
+    <w:bookmarkStart w:name="z2622" w:id="998"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мүгедектігі бар адамдардың орталықтандырылған деректер банкін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="992"/>
-    <w:bookmarkStart w:name="z2623" w:id="993"/>
+    <w:bookmarkEnd w:id="998"/>
+    <w:bookmarkStart w:name="z2623" w:id="999"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) халықтың мүгедектiгi деңгейi мен себептерiн зерделеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="993"/>
-    <w:bookmarkStart w:name="z2624" w:id="994"/>
+    <w:bookmarkEnd w:id="999"/>
+    <w:bookmarkStart w:name="z2624" w:id="1000"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мүгедектік алғаш рет белгіленген кезде мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы, мүгедектігі бойынша арнаулы мемлекеттік жәрдемақы, мүгедек баланы тәрбиелеушіге жәрдемақы, бірінші топтағы мүгедекке күтім жасау бойынша жәрдемақы, сондай-ақ Мемлекеттiк әлеуметтiк сақтандыру қорынан еңбекке қабілеттіліктен айырылу жағдайға байланысты әлеуметтiк төлем тағайындауға құжаттарды қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="994"/>
-    <w:bookmarkStart w:name="z2625" w:id="995"/>
+    <w:bookmarkEnd w:id="1000"/>
+    <w:bookmarkStart w:name="z2625" w:id="1001"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) мүгедектерді оңалтудың жеке бағдарламасының әлеуметтік және кәсіптік бөліктерін әзірлеу, еңбек (қызметтік) міндеттерін орындаумен байланысты жарақат алған немесе денсаулығына басқа да зиян келтірілген жұмыскердің қажеттілігін анықтау, Қазақстан Республикасының азаматтық заңнамасында көзделген қосымша көмек түрлері мен күтімге мұқтаждығын айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="995"/>
-    <w:bookmarkStart w:name="z2626" w:id="996"/>
+    <w:bookmarkEnd w:id="1001"/>
+    <w:bookmarkStart w:name="z2626" w:id="1002"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) өз құзыреті шегінде мүгедектерді оңалтудың жеке бағдарламаларының іске асырылуын бақылау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="996"/>
-    <w:bookmarkStart w:name="z2627" w:id="997"/>
+    <w:bookmarkEnd w:id="1002"/>
+    <w:bookmarkStart w:name="z2627" w:id="1003"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Министрлік пен Комитет басшылығының тапсырмаларын орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="997"/>
-    <w:bookmarkStart w:name="z2628" w:id="998"/>
+    <w:bookmarkEnd w:id="1003"/>
+    <w:bookmarkStart w:name="z2628" w:id="1004"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) өз құзыреті шегінде халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="998"/>
-    <w:bookmarkStart w:name="z2629" w:id="999"/>
+    <w:bookmarkEnd w:id="1004"/>
+    <w:bookmarkStart w:name="z2629" w:id="1005"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Министрліктің Стратегиялық және Операциялық жоспарларын және Комитеттің жұмыс жоспарын іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="999"/>
-    <w:bookmarkStart w:name="z2630" w:id="1000"/>
+    <w:bookmarkEnd w:id="1005"/>
+    <w:bookmarkStart w:name="z2630" w:id="1006"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Департамент құзыретіне кіретін мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1000"/>
-    <w:bookmarkStart w:name="z2631" w:id="1001"/>
+    <w:bookmarkEnd w:id="1006"/>
+    <w:bookmarkStart w:name="z2631" w:id="1007"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) халықты әлеуметтік қорғау саласында әкiмшiлiк құқық бұзушылық туралы iстердi қарау және әкiмшiлiк жазаларды салу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1001"/>
-    <w:bookmarkStart w:name="z2632" w:id="1002"/>
+    <w:bookmarkEnd w:id="1007"/>
+    <w:bookmarkStart w:name="z2632" w:id="1008"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау (өзгерту, қайта бастау, тағайындаудан бас тарту) туралы шешімнің уақтылы және дұрыс қабылдануына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1002"/>
-    <w:bookmarkStart w:name="z2633" w:id="1003"/>
+    <w:bookmarkEnd w:id="1008"/>
+    <w:bookmarkStart w:name="z2633" w:id="1009"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) жергілікті атқарушы органдардың қызметін мүгедектігі бар адамдарды жеке көмекшінің, есту кемістігі бар мүгедектігі бар адамдарға ымдау тілі маманының әлеуметтік қызметтерімен, санаторий-курорттық емдеумен, техникалық көмекші (орнын толтырушы) және арнайы жүріп-тұру құралдарымен толық және уақтылы қамтамасыз ету бойынша, әлеуметтік қызметкер порталына тауарларды және (немесе) көрсетілетін қызметтерді берушілерге рұқсат беру бойынша қызметін тексеруді жүзеге асыру, оларды тіркеу немесе тіркеуден шығару әлеуметтік қызметкер порталында, мүгедектігі бар адамдарға әлеуметтік қызметтер порталы арқылы өткізу кезінде мемлекеттік бюджет қаражатынан тауарлар мен көрсетілетін қызметтердің құнын өтеу бойынша тексеруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1003"/>
-    <w:bookmarkStart w:name="z2634" w:id="1004"/>
+    <w:bookmarkEnd w:id="1009"/>
+    <w:bookmarkStart w:name="z2634" w:id="1010"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) алушыға мемлекеттік базалық зейнетақы төлемдерінің, зейнетақы төлемдерінің, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылардың, мемлекеттік арнайы жәрдемақының, бюджет қаражаты есебінен біржолғы мемлекеттік жәрдемақының, сондай-ақ мемлекеттік корпорацияның әлеуметтік төлемдерінің алушыға уақтылы және толық аударылуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1004"/>
-    <w:bookmarkStart w:name="z2635" w:id="1005"/>
+    <w:bookmarkEnd w:id="1010"/>
+    <w:bookmarkStart w:name="z2635" w:id="1011"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) жеке, заңды тұлғалар, кәсіпкерлік субъектілері мен төмен тұрған мемлекеттік әлеуметтік инспектор арасында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, мемлекеттік корпорацияның әлеуметтік төлемдерді алушыға уақтылы және толық аудару бөлігінде мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында туындайтын келіспеушіліктерді қарау қорғау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1005"/>
-    <w:bookmarkStart w:name="z2636" w:id="1006"/>
+    <w:bookmarkEnd w:id="1011"/>
+    <w:bookmarkStart w:name="z2636" w:id="1012"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) департамент құзыреті шегіндегі сұрақтарының мәтіні бойынша ақпараттандыру және түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1006"/>
-    <w:bookmarkStart w:name="z2637" w:id="1007"/>
+    <w:bookmarkEnd w:id="1012"/>
+    <w:bookmarkStart w:name="z2637" w:id="1013"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1007"/>
-    <w:bookmarkStart w:name="z2638" w:id="1008"/>
+    <w:bookmarkEnd w:id="1013"/>
+    <w:bookmarkStart w:name="z3567" w:id="1014"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен арнаулы әлеуметтік қызметтер көрсетуге лицензия беру туралы өтініштерді қарау және тиісті қорытындыны Комитетке жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1014"/>
+    <w:bookmarkStart w:name="z3568" w:id="1015"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2) Халықтың жүріп-тұруы шектеулі топтарының құрылыс объектілеріне қолжетімділігінің қамтамасыз етілуін растау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1015"/>
+    <w:bookmarkStart w:name="z2638" w:id="1016"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1008"/>
-    <w:bookmarkStart w:name="z2639" w:id="1009"/>
+    <w:bookmarkEnd w:id="1016"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2639" w:id="1017"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Департамент басшысының және оның орынбасарының. мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1009"/>
-    <w:bookmarkStart w:name="z2640" w:id="1010"/>
+    <w:bookmarkEnd w:id="1017"/>
+    <w:bookmarkStart w:name="z2640" w:id="1018"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болатын Департамент басшысы, сондай-ақ өкілеттіктері шеңберінде Департамент басшысының орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1010"/>
-    <w:bookmarkStart w:name="z2641" w:id="1011"/>
+    <w:bookmarkEnd w:id="1018"/>
+    <w:bookmarkStart w:name="z2641" w:id="1019"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент Басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1011"/>
-    <w:bookmarkStart w:name="z2642" w:id="1012"/>
+    <w:bookmarkEnd w:id="1019"/>
+    <w:bookmarkStart w:name="z2642" w:id="1020"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент Басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1012"/>
-    <w:bookmarkStart w:name="z2643" w:id="1013"/>
+    <w:bookmarkEnd w:id="1020"/>
+    <w:bookmarkStart w:name="z2643" w:id="1021"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Департамент басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1013"/>
-    <w:bookmarkStart w:name="z2644" w:id="1014"/>
+    <w:bookmarkEnd w:id="1021"/>
+    <w:bookmarkStart w:name="z2644" w:id="1022"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департаменттің жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1014"/>
-    <w:bookmarkStart w:name="z2645" w:id="1015"/>
+    <w:bookmarkEnd w:id="1022"/>
+    <w:bookmarkStart w:name="z2645" w:id="1023"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) департаменттің білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1015"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z2647" w:id="1017"/>
+    <w:bookmarkEnd w:id="1023"/>
+    <w:bookmarkStart w:name="z2646" w:id="1024"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент басшыларының орынбасарларын, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1024"/>
+    <w:bookmarkStart w:name="z2647" w:id="1025"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1017"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z2649" w:id="1019"/>
+    <w:bookmarkEnd w:id="1025"/>
+    <w:bookmarkStart w:name="z2648" w:id="1026"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Төрағаның қарауына демалыстар беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу, сыйақы беру және Департамент басшысының орынбасарына тәртіптік жаза қолдану мәселелерін енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1026"/>
+    <w:bookmarkStart w:name="z2649" w:id="1027"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1019"/>
-    <w:bookmarkStart w:name="z2650" w:id="1020"/>
+    <w:bookmarkEnd w:id="1027"/>
+    <w:bookmarkStart w:name="z2650" w:id="1028"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шаралардың тиісінше қабылдануына дербес жауапты болады және сыбайлас жемқорлыққа қарсы тиісті шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1020"/>
-    <w:bookmarkStart w:name="z2651" w:id="1021"/>
+    <w:bookmarkEnd w:id="1028"/>
+    <w:bookmarkStart w:name="z2651" w:id="1029"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1021"/>
-    <w:bookmarkStart w:name="z2652" w:id="1022"/>
+    <w:bookmarkEnd w:id="1029"/>
+    <w:bookmarkStart w:name="z2652" w:id="1030"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өз орынбасарына өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1022"/>
-    <w:bookmarkStart w:name="z2653" w:id="1023"/>
+    <w:bookmarkEnd w:id="1030"/>
+    <w:bookmarkStart w:name="z2653" w:id="1031"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1023"/>
-    <w:bookmarkStart w:name="z2654" w:id="1024"/>
+    <w:bookmarkEnd w:id="1031"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2654" w:id="1032"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Департамент басшысы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (уақытша еңбекке жарамсыздық, демалыста, іссапарда болу, мемлекеттік немесе қоғамдық міндеттерді орындау себептері, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оның орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1024"/>
-    <w:bookmarkStart w:name="z2655" w:id="1025"/>
+    <w:bookmarkEnd w:id="1032"/>
+    <w:bookmarkStart w:name="z2655" w:id="1033"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департамент басшысы орынбасары өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1025"/>
-    <w:bookmarkStart w:name="z2656" w:id="1026"/>
+    <w:bookmarkEnd w:id="1033"/>
+    <w:bookmarkStart w:name="z2656" w:id="1034"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департамент басшысы болмаған кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департаменттің қызметіне басшылықты жүзеге асырады және Департаментке жүктелген міндеттердің орындалуына және өз өкілеттіктері шеңберінде функцияларды жүзеге асыруға дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1026"/>
-    <w:bookmarkStart w:name="z2657" w:id="1027"/>
+    <w:bookmarkEnd w:id="1034"/>
+    <w:bookmarkStart w:name="z2657" w:id="1035"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1027"/>
-    <w:bookmarkStart w:name="z2658" w:id="1028"/>
+    <w:bookmarkEnd w:id="1035"/>
+    <w:bookmarkStart w:name="z2658" w:id="1036"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаменттің Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1028"/>
-    <w:bookmarkStart w:name="z2659" w:id="1029"/>
+    <w:bookmarkEnd w:id="1036"/>
+    <w:bookmarkStart w:name="z2659" w:id="1037"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1029"/>
-    <w:bookmarkStart w:name="z2660" w:id="1030"/>
+    <w:bookmarkEnd w:id="1037"/>
+    <w:bookmarkStart w:name="z2660" w:id="1038"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1030"/>
-    <w:bookmarkStart w:name="z2661" w:id="1031"/>
+    <w:bookmarkEnd w:id="1038"/>
+    <w:bookmarkStart w:name="z2661" w:id="1039"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департаменттің өзіне бекітілген мүлікті және оған смета бойынша бөлінген қаражат есебінен сатып алынған мүлікті өздігінен иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1031"/>
-    <w:bookmarkStart w:name="z2662" w:id="1032"/>
+    <w:bookmarkEnd w:id="1039"/>
+    <w:bookmarkStart w:name="z2662" w:id="1040"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1032"/>
-    <w:bookmarkStart w:name="z2663" w:id="1033"/>
+    <w:bookmarkEnd w:id="1040"/>
+    <w:bookmarkStart w:name="z2663" w:id="1041"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1033"/>
+    <w:bookmarkEnd w:id="1041"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23804,1856 +25496,2020 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 205 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z833" w:id="1034"/>
+    <w:bookmarkStart w:name="z833" w:id="1042"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Қызылорда облысы бойынша департаменті" республикалық мемлекеттік мекеменің  Ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1034"/>
+    <w:bookmarkEnd w:id="1042"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2664" w:id="1035"/>
+    <w:bookmarkStart w:name="z2664" w:id="1043"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1035"/>
-    <w:bookmarkStart w:name="z2665" w:id="1036"/>
+    <w:bookmarkEnd w:id="1043"/>
+    <w:bookmarkStart w:name="z2665" w:id="1044"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Қызылорда облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) өз құзыреті шегінде әлеуметтік және зейнетақымен қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау саласында іске асыру және бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1036"/>
-    <w:bookmarkStart w:name="z2666" w:id="1037"/>
+    <w:bookmarkEnd w:id="1044"/>
+    <w:bookmarkStart w:name="z2666" w:id="1045"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясымен, заңдарымен, Қазақстан Республикасының Президенті мен Үкіметінің актілерімен, Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен, осы Ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1037"/>
-    <w:bookmarkStart w:name="z2667" w:id="1038"/>
+    <w:bookmarkEnd w:id="1045"/>
+    <w:bookmarkStart w:name="z2667" w:id="1046"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және өз атауы қазақ тілінде жазылған мөртаңбасы, белгіленген үлгідегі бланкісі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1038"/>
-    <w:bookmarkStart w:name="z2668" w:id="1039"/>
+    <w:bookmarkEnd w:id="1046"/>
+    <w:bookmarkStart w:name="z2668" w:id="1047"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1039"/>
-    <w:bookmarkStart w:name="z2669" w:id="1040"/>
+    <w:bookmarkEnd w:id="1047"/>
+    <w:bookmarkStart w:name="z2669" w:id="1048"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департаменттің, егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілсе, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1040"/>
-    <w:bookmarkStart w:name="z2670" w:id="1041"/>
+    <w:bookmarkEnd w:id="1048"/>
+    <w:bookmarkStart w:name="z2670" w:id="1049"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретіндегі мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделетін басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1041"/>
-    <w:bookmarkStart w:name="z2671" w:id="1042"/>
+    <w:bookmarkEnd w:id="1049"/>
+    <w:bookmarkStart w:name="z2671" w:id="1050"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департаменттің құрылымы және штат саны Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1042"/>
-    <w:bookmarkStart w:name="z2672" w:id="1043"/>
+    <w:bookmarkEnd w:id="1050"/>
+    <w:bookmarkStart w:name="z2672" w:id="1051"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 120015, Қызылорда облысы, Қызылорда қаласы, Бекзатхан Асқар көшесі, 47 үй.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1043"/>
-    <w:bookmarkStart w:name="z2673" w:id="1044"/>
+    <w:bookmarkEnd w:id="1051"/>
+    <w:bookmarkStart w:name="z2673" w:id="1052"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Қызылорда облысы бойынша департаменті" республикалық мемлекеттік мекемеcі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1044"/>
-    <w:bookmarkStart w:name="z2674" w:id="1045"/>
+    <w:bookmarkEnd w:id="1052"/>
+    <w:bookmarkStart w:name="z2674" w:id="1053"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1045"/>
-    <w:bookmarkStart w:name="z2675" w:id="1046"/>
+    <w:bookmarkEnd w:id="1053"/>
+    <w:bookmarkStart w:name="z2675" w:id="1054"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1046"/>
-    <w:bookmarkStart w:name="z2676" w:id="1047"/>
+    <w:bookmarkEnd w:id="1054"/>
+    <w:bookmarkStart w:name="z2676" w:id="1055"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке өзінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1047"/>
-    <w:bookmarkStart w:name="z2677" w:id="1048"/>
+    <w:bookmarkEnd w:id="1055"/>
+    <w:bookmarkStart w:name="z2677" w:id="1056"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Департаментке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1048"/>
-    <w:bookmarkStart w:name="z2678" w:id="1049"/>
+    <w:bookmarkEnd w:id="1056"/>
+    <w:bookmarkStart w:name="z2678" w:id="1057"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1049"/>
-    <w:bookmarkStart w:name="z2679" w:id="1050"/>
+    <w:bookmarkEnd w:id="1057"/>
+    <w:bookmarkStart w:name="z2679" w:id="1058"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Департаменттің міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1050"/>
-    <w:bookmarkStart w:name="z2680" w:id="1051"/>
+    <w:bookmarkEnd w:id="1058"/>
+    <w:bookmarkStart w:name="z2680" w:id="1059"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде зейнетақы және әлеуметтік қамсыздандыру, міндетті әлеуметтік сақтандыру, мүгедектігі бар адамдарды, жаппай саяси қуғын-сүргіндер салдарынан зардап шеккен азаматтарды, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарды, Арал өңіріндегі экологиялық қасірет салдарынан зардап шеккен азаматтарды әлеуметтік қорғау, балалы отбасыларды әлеуметтік қолдау, медициналық-әлеуметтік сараптама саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1051"/>
-    <w:bookmarkStart w:name="z2681" w:id="1052"/>
+    <w:bookmarkEnd w:id="1059"/>
+    <w:bookmarkStart w:name="z2681" w:id="1060"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер туралы Қазақстан Республикасы заңнамасының сақталуына мемлекеттік бақылауды ұйымдастыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1052"/>
-    <w:bookmarkStart w:name="z2682" w:id="1053"/>
+    <w:bookmarkEnd w:id="1060"/>
+    <w:bookmarkStart w:name="z2682" w:id="1061"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Департаменттің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1053"/>
-    <w:bookmarkStart w:name="z2683" w:id="1054"/>
+    <w:bookmarkEnd w:id="1061"/>
+    <w:bookmarkStart w:name="z2683" w:id="1062"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1054"/>
-    <w:bookmarkStart w:name="z2684" w:id="1055"/>
+    <w:bookmarkEnd w:id="1062"/>
+    <w:bookmarkStart w:name="z2684" w:id="1063"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1055"/>
-    <w:bookmarkStart w:name="z2685" w:id="1056"/>
+    <w:bookmarkEnd w:id="1063"/>
+    <w:bookmarkStart w:name="z2685" w:id="1064"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында белгіленген тәртіппен өз құзыреті шегінде заңнаманың талаптарын сақтау бойынша тексерулер мен профилактикалық бақылауды жүзеге асыруға халықты әлеуметтік қорғау саласында, зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау мәселелері бойынша, өз құзыреті шегінде арнаулы әлеуметтік қызметтер туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1056"/>
-    <w:bookmarkStart w:name="z2686" w:id="1057"/>
+    <w:bookmarkEnd w:id="1064"/>
+    <w:bookmarkStart w:name="z2686" w:id="1065"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа мемлекеттік органдармен және меншік нысанына қарамастан өзге ұйымдармен іс-қимылды жүзеге асыру, олардан қажетті мәліметтер мен материалдарды, соның ішінде өзінің бақылау функцияларын жүзеге асыру үшін сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1057"/>
-    <w:bookmarkStart w:name="z2687" w:id="1058"/>
+    <w:bookmarkEnd w:id="1065"/>
+    <w:bookmarkStart w:name="z2687" w:id="1066"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасымен белгіленген тәртіппен талдау жұмысын қамтамасыз етуге және Департаментке жүктелген міндеттер мен функцияларды орындауға қажетті құжаттар мен ақпараттық сипаттағы анықтамаларды Министрліктің ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан сұрату және алу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1058"/>
-    <w:bookmarkStart w:name="z2688" w:id="1059"/>
+    <w:bookmarkEnd w:id="1066"/>
+    <w:bookmarkStart w:name="z2688" w:id="1067"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1059"/>
-    <w:bookmarkStart w:name="z2689" w:id="1060"/>
+    <w:bookmarkEnd w:id="1067"/>
+    <w:bookmarkStart w:name="z2689" w:id="1068"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1060"/>
-    <w:bookmarkStart w:name="z2690" w:id="1061"/>
+    <w:bookmarkEnd w:id="1068"/>
+    <w:bookmarkStart w:name="z2690" w:id="1069"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз атынан азаматтық-құқықтық қатынастарға түсу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1061"/>
-    <w:bookmarkStart w:name="z2691" w:id="1062"/>
+    <w:bookmarkEnd w:id="1069"/>
+    <w:bookmarkStart w:name="z2691" w:id="1070"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент құзыретіне кіретін мәселелер бойынша тиісті сенімхат негізінде мемлекеттік мекемелерде, меншік нысанына қарамастан ұйымдарда, республиканың соттарында Министрліктің және (немесе) Комитеттің атынан өкілдік ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1062"/>
-    <w:bookmarkStart w:name="z2692" w:id="1063"/>
+    <w:bookmarkEnd w:id="1070"/>
+    <w:bookmarkStart w:name="z2692" w:id="1071"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1063"/>
-    <w:bookmarkStart w:name="z2693" w:id="1064"/>
+    <w:bookmarkEnd w:id="1071"/>
+    <w:bookmarkStart w:name="z2693" w:id="1072"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заңнамалық актілерде көзделген өзге де құқықтарды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1064"/>
-    <w:bookmarkStart w:name="z2694" w:id="1065"/>
+    <w:bookmarkEnd w:id="1072"/>
+    <w:bookmarkStart w:name="z2694" w:id="1073"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) міндеттері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1065"/>
-    <w:bookmarkStart w:name="z2695" w:id="1066"/>
+    <w:bookmarkEnd w:id="1073"/>
+    <w:bookmarkStart w:name="z2695" w:id="1074"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       басқа мемлекеттік органдармен, жергілікті атқарушы органдармен және ұйымдармен өзара іс-қимылды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1066"/>
-    <w:bookmarkStart w:name="z2696" w:id="1067"/>
+    <w:bookmarkEnd w:id="1074"/>
+    <w:bookmarkStart w:name="z2696" w:id="1075"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       департамент құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, нұсқаулар беру және тиісті шешімдер қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1067"/>
-    <w:bookmarkStart w:name="z2697" w:id="1068"/>
+    <w:bookmarkEnd w:id="1075"/>
+    <w:bookmarkStart w:name="z2697" w:id="1076"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1068"/>
-    <w:bookmarkStart w:name="z2698" w:id="1069"/>
+    <w:bookmarkEnd w:id="1076"/>
+    <w:bookmarkStart w:name="z2698" w:id="1077"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1069"/>
-    <w:bookmarkStart w:name="z2699" w:id="1070"/>
+    <w:bookmarkEnd w:id="1077"/>
+    <w:bookmarkStart w:name="z2699" w:id="1078"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініштерді қабылдау және тіркеу, олардың және оларға қоса берілген құжаттардың ресімделуіне жәрдемдесу, формальды қателерді жоюға және қоса берілген құжаттарды толықтыруға мүмкіндік беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1070"/>
-    <w:bookmarkStart w:name="z2700" w:id="1071"/>
+    <w:bookmarkEnd w:id="1078"/>
+    <w:bookmarkStart w:name="z2700" w:id="1079"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлікке, Комитетке мемлекеттік және мемлекеттік емес ұйымдарға Департаменттің құзыретіне кіретін мәселелер бойынша ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1071"/>
-    <w:bookmarkStart w:name="z2701" w:id="1072"/>
+    <w:bookmarkEnd w:id="1079"/>
+    <w:bookmarkStart w:name="z2701" w:id="1080"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1072"/>
-    <w:bookmarkStart w:name="z2702" w:id="1073"/>
+    <w:bookmarkEnd w:id="1080"/>
+    <w:bookmarkStart w:name="z2702" w:id="1081"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Департаменттің функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1073"/>
-    <w:bookmarkStart w:name="z2703" w:id="1074"/>
+    <w:bookmarkEnd w:id="1081"/>
+    <w:bookmarkStart w:name="z2703" w:id="1082"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мүгедектігі бар адамдарды әлеуметтік қорғау саласында, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, уақтылы және толық аудару бөлігінде мониторингті және тәуекелдерді бағалауды ұйымдастыру мемлекеттік корпорацияның қаражаты есебінен әлеуметтік төлемдерді алушыға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1074"/>
-    <w:bookmarkStart w:name="z2704" w:id="1075"/>
+    <w:bookmarkEnd w:id="1082"/>
+    <w:bookmarkStart w:name="z2704" w:id="1083"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының заңнамасына сәйкес сотқа талап-арыз беру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1075"/>
-    <w:bookmarkStart w:name="z2705" w:id="1076"/>
+    <w:bookmarkEnd w:id="1083"/>
+    <w:bookmarkStart w:name="z2705" w:id="1084"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде әкімшілік құқық бұзушылықтар туралы істерді қарау және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1076"/>
-    <w:bookmarkStart w:name="z2706" w:id="1077"/>
+    <w:bookmarkEnd w:id="1084"/>
+    <w:bookmarkStart w:name="z2706" w:id="1085"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республикалық бюджеттен төлемдерді: мемлекеттік базалық зейнетақы төлемін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, жасына байланысты зейнетақы төлемдерін, арнаулы мемлекеттік жәрдемақыны, мемлекеттік арнайы жәрдемақыны, бала тууына байланысты тағайындалатын және төленетін біржолғы мемлекеттік жәрдемақыны, бала бір жасқа толғанға дейін оның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақыларды, "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға, мүгедек баланы (мүгедек балаларды) тәрбиелеп отырған анасы немесе әкесіне, асырап алушыға, қамқоршысына (қорғаншысына), төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға, оның ішінде орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беретін жоғары оқу орындарында күндізгі оқуда оқитын балалары бар, олар білім беру ұйымдарында оқуын бітіргенге (бірақ жиырма үш жастан аспағанға) дейін жәрдемақы, капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі әлеуметтік жәрдемақы түріндегі Қазақстан Республикасының азаматтарына ай сайынғы төлем түріндегі әлеуметтік көмекті, Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға, саяси қуғын-сүргін құрбандарына берілетін біржолғы ақшалай өтемақыны, жерлеуге берілетін біржолғы төлемді, нақты енгізілген міндетті зейнетақы жарналарының сомасы мен әлеуметтік аударымдардың сомасы арасындағы, міндетті кәсіптік зейнетақы жарналарының инфляция деңгейін ескере отырып, сомасы зейнетақы жинақтарын алу құқығына ие болған сәттегі зейнетақы төлемдеріне құқықты иеленуі кезіндегі зейнетақы жинақтарының сомасы арасындағы айырманы, бала бір жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылған жағдайда әлеуметтік төлемді алушыларға міндетті зейнетақы жарналарының бюджеттік субсидиясын тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1077"/>
-    <w:bookmarkStart w:name="z2707" w:id="1078"/>
+    <w:bookmarkEnd w:id="1085"/>
+    <w:bookmarkStart w:name="z2707" w:id="1086"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Департаменттің құзыретіне кіретін мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіпте жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1078"/>
-    <w:bookmarkStart w:name="z2708" w:id="1079"/>
+    <w:bookmarkEnd w:id="1086"/>
+    <w:bookmarkStart w:name="z2708" w:id="1087"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) медициналық-әлеуметтік сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1079"/>
-    <w:bookmarkStart w:name="z2709" w:id="1080"/>
+    <w:bookmarkEnd w:id="1087"/>
+    <w:bookmarkStart w:name="z2709" w:id="1088"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организм функцияларының бұзылу және тұрмыс-тіршілігінің шектелу дәрежесiне қарай себебi, мерзiмi айқындала отырып, мүгедектiк тобын және (немесе) еңбекке қабілеттіліктен айырылу дәрежесiн белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1080"/>
-    <w:bookmarkStart w:name="z2710" w:id="1081"/>
+    <w:bookmarkEnd w:id="1088"/>
+    <w:bookmarkStart w:name="z2710" w:id="1089"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мүгедектігі бар адамдардың орталықтандырылған деректер банкін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1081"/>
-    <w:bookmarkStart w:name="z2711" w:id="1082"/>
+    <w:bookmarkEnd w:id="1089"/>
+    <w:bookmarkStart w:name="z2711" w:id="1090"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) халықтың мүгедектiгi деңгейi мен себептерiн зерделеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1082"/>
-    <w:bookmarkStart w:name="z2712" w:id="1083"/>
+    <w:bookmarkEnd w:id="1090"/>
+    <w:bookmarkStart w:name="z2712" w:id="1091"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мүгедектік алғаш рет белгіленген кезде мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы, мүгедектігі бойынша арнаулы мемлекеттік жәрдемақы, мүгедек баланы тәрбиелеушіге жәрдемақы, бірінші топтағы мүгедекке күтім жасау бойынша жәрдемақы, сондай-ақ Мемлекеттiк әлеуметтiк сақтандыру қорынан еңбекке қабілеттіліктен айырылу жағдайға байланысты әлеуметтiк төлем тағайындауға құжаттарды қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1083"/>
-    <w:bookmarkStart w:name="z2713" w:id="1084"/>
+    <w:bookmarkEnd w:id="1091"/>
+    <w:bookmarkStart w:name="z2713" w:id="1092"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) мүгедектерді оңалтудың жеке бағдарламасының әлеуметтік және кәсіптік бөліктерін әзірлеу, еңбек (қызметтік) міндеттерін орындаумен байланысты жарақат алған немесе денсаулығына басқа да зиян келтірілген жұмыскердің қажеттілігін анықтау, Қазақстан Республикасының азаматтық заңнамасында көзделген қосымша көмек түрлері мен күтімге мұқтаждығын айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1084"/>
-    <w:bookmarkStart w:name="z2714" w:id="1085"/>
+    <w:bookmarkEnd w:id="1092"/>
+    <w:bookmarkStart w:name="z2714" w:id="1093"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) өз құзыреті шегінде мүгедектерді оңалтудың жеке бағдарламаларының іске асырылуын бақылау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1085"/>
-    <w:bookmarkStart w:name="z2715" w:id="1086"/>
+    <w:bookmarkEnd w:id="1093"/>
+    <w:bookmarkStart w:name="z2715" w:id="1094"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Министрлік пен Комитет басшылығының тапсырмаларын орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1086"/>
-    <w:bookmarkStart w:name="z2716" w:id="1087"/>
+    <w:bookmarkEnd w:id="1094"/>
+    <w:bookmarkStart w:name="z2716" w:id="1095"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) өз құзыреті шегінде халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1087"/>
-    <w:bookmarkStart w:name="z2717" w:id="1088"/>
+    <w:bookmarkEnd w:id="1095"/>
+    <w:bookmarkStart w:name="z2717" w:id="1096"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Министрліктің Стратегиялық және Операциялық жоспарларын және Комитеттің жұмыс жоспарын іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1088"/>
-    <w:bookmarkStart w:name="z2718" w:id="1089"/>
+    <w:bookmarkEnd w:id="1096"/>
+    <w:bookmarkStart w:name="z2718" w:id="1097"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Департамент құзыретіне кіретін мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1089"/>
-    <w:bookmarkStart w:name="z2719" w:id="1090"/>
+    <w:bookmarkEnd w:id="1097"/>
+    <w:bookmarkStart w:name="z2719" w:id="1098"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) халықты әлеуметтік қорғау саласында әкiмшiлiк құқық бұзушылық туралы iстердi қарау және әкiмшiлiк жазаларды салу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1090"/>
-    <w:bookmarkStart w:name="z2720" w:id="1091"/>
+    <w:bookmarkEnd w:id="1098"/>
+    <w:bookmarkStart w:name="z2720" w:id="1099"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау (өзгерту, қайта бастау, тағайындаудан бас тарту) туралы шешімнің уақтылы және дұрыс қабылдануына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1091"/>
-    <w:bookmarkStart w:name="z2721" w:id="1092"/>
+    <w:bookmarkEnd w:id="1099"/>
+    <w:bookmarkStart w:name="z2721" w:id="1100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) жергілікті атқарушы органдардың қызметін мүгедектігі бар адамдарды жеке көмекшінің, есту кемістігі бар мүгедектігі бар адамдарға ымдау тілі маманының әлеуметтік қызметтерімен, санаторий-курорттық емдеумен, техникалық көмекші (орнын толтырушы) және арнайы жүріп-тұру құралдарымен толық және уақтылы қамтамасыз ету бойынша, әлеуметтік қызметкер порталына тауарларды және (немесе) көрсетілетін қызметтерді берушілерге рұқсат беру бойынша қызметін тексеруді жүзеге асыру, оларды тіркеу немесе тіркеуден шығару әлеуметтік қызметкер порталында, мүгедектігі бар адамдарға әлеуметтік қызметтер порталы арқылы өткізу кезінде мемлекеттік бюджет қаражатынан тауарлар мен көрсетілетін қызметтердің құнын өтеу бойынша тексеруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1092"/>
-    <w:bookmarkStart w:name="z2722" w:id="1093"/>
+    <w:bookmarkEnd w:id="1100"/>
+    <w:bookmarkStart w:name="z2722" w:id="1101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) алушыға мемлекеттік базалық зейнетақы төлемдерінің, зейнетақы төлемдерінің, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылардың, мемлекеттік арнайы жәрдемақының, бюджет қаражаты есебінен біржолғы мемлекеттік жәрдемақының, сондай-ақ мемлекеттік корпорацияның әлеуметтік төлемдерінің алушыға уақтылы және толық аударылуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1093"/>
-    <w:bookmarkStart w:name="z2723" w:id="1094"/>
+    <w:bookmarkEnd w:id="1101"/>
+    <w:bookmarkStart w:name="z2723" w:id="1102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) жеке, заңды тұлғалар, кәсіпкерлік субъектілері мен төмен тұрған мемлекеттік әлеуметтік инспектор арасында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, мемлекеттік корпорацияның әлеуметтік төлемдерді алушыға уақтылы және толық аудару бөлігінде мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында туындайтын келіспеушіліктерді қарау қорғау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1094"/>
-    <w:bookmarkStart w:name="z2724" w:id="1095"/>
+    <w:bookmarkEnd w:id="1102"/>
+    <w:bookmarkStart w:name="z2724" w:id="1103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) департамент құзыреті шегіндегі сұрақтарының мәтіні бойынша ақпараттандыру және түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1095"/>
-    <w:bookmarkStart w:name="z2725" w:id="1096"/>
+    <w:bookmarkEnd w:id="1103"/>
+    <w:bookmarkStart w:name="z2725" w:id="1104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1096"/>
-    <w:bookmarkStart w:name="z2726" w:id="1097"/>
+    <w:bookmarkEnd w:id="1104"/>
+    <w:bookmarkStart w:name="z3569" w:id="1105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен арнаулы әлеуметтік қызметтер көрсетуге лицензия беру туралы өтініштерді қарау және тиісті қорытындыны Комитетке жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1105"/>
+    <w:bookmarkStart w:name="z3570" w:id="1106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2) Халықтың жүріп-тұруы шектеулі топтарының құрылыс объектілеріне қолжетімділігінің қамтамасыз етілуін растау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1106"/>
+    <w:bookmarkStart w:name="z2726" w:id="1107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1097"/>
-    <w:bookmarkStart w:name="z2727" w:id="1098"/>
+    <w:bookmarkEnd w:id="1107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2727" w:id="1108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Департамент басшысының және оның орынбасарының. мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1098"/>
-    <w:bookmarkStart w:name="z2728" w:id="1099"/>
+    <w:bookmarkEnd w:id="1108"/>
+    <w:bookmarkStart w:name="z2728" w:id="1109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болатын Департамент басшысы, сондай-ақ өкілеттіктері шеңберінде Департамент басшысының орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1099"/>
-    <w:bookmarkStart w:name="z2729" w:id="1100"/>
+    <w:bookmarkEnd w:id="1109"/>
+    <w:bookmarkStart w:name="z2729" w:id="1110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент Басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1100"/>
-    <w:bookmarkStart w:name="z2730" w:id="1101"/>
+    <w:bookmarkEnd w:id="1110"/>
+    <w:bookmarkStart w:name="z2730" w:id="1111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент Басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1101"/>
-    <w:bookmarkStart w:name="z2731" w:id="1102"/>
+    <w:bookmarkEnd w:id="1111"/>
+    <w:bookmarkStart w:name="z2731" w:id="1112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Департамент басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1102"/>
-    <w:bookmarkStart w:name="z2732" w:id="1103"/>
+    <w:bookmarkEnd w:id="1112"/>
+    <w:bookmarkStart w:name="z2732" w:id="1113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департаменттің жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1103"/>
-    <w:bookmarkStart w:name="z2733" w:id="1104"/>
+    <w:bookmarkEnd w:id="1113"/>
+    <w:bookmarkStart w:name="z2733" w:id="1114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) департаменттің білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1104"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z2735" w:id="1106"/>
+    <w:bookmarkEnd w:id="1114"/>
+    <w:bookmarkStart w:name="z2734" w:id="1115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент басшыларының орынбасарларын, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1115"/>
+    <w:bookmarkStart w:name="z2735" w:id="1116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1106"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z2737" w:id="1108"/>
+    <w:bookmarkEnd w:id="1116"/>
+    <w:bookmarkStart w:name="z2736" w:id="1117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Төрағаның қарауына демалыстар беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу, сыйақы беру және Департамент басшысының орынбасарына тәртіптік жаза қолдану мәселелерін енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1117"/>
+    <w:bookmarkStart w:name="z2737" w:id="1118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1108"/>
-    <w:bookmarkStart w:name="z2738" w:id="1109"/>
+    <w:bookmarkEnd w:id="1118"/>
+    <w:bookmarkStart w:name="z2738" w:id="1119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шаралардың тиісінше қабылдануына дербес жауапты болады және сыбайлас жемқорлыққа қарсы тиісті шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1109"/>
-    <w:bookmarkStart w:name="z2739" w:id="1110"/>
+    <w:bookmarkEnd w:id="1119"/>
+    <w:bookmarkStart w:name="z2739" w:id="1120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1110"/>
-    <w:bookmarkStart w:name="z2740" w:id="1111"/>
+    <w:bookmarkEnd w:id="1120"/>
+    <w:bookmarkStart w:name="z2740" w:id="1121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өз орынбасарына өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1111"/>
-    <w:bookmarkStart w:name="z2741" w:id="1112"/>
+    <w:bookmarkEnd w:id="1121"/>
+    <w:bookmarkStart w:name="z2741" w:id="1122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1112"/>
-    <w:bookmarkStart w:name="z2742" w:id="1113"/>
+    <w:bookmarkEnd w:id="1122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2742" w:id="1123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Департамент басшысы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (уақытша еңбекке жарамсыздық, демалыста, іссапарда болу, мемлекеттік немесе қоғамдық міндеттерді орындау себептері, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оның орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1113"/>
-    <w:bookmarkStart w:name="z2743" w:id="1114"/>
+    <w:bookmarkEnd w:id="1123"/>
+    <w:bookmarkStart w:name="z2743" w:id="1124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департамент басшысы орынбасары өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1114"/>
-    <w:bookmarkStart w:name="z2744" w:id="1115"/>
+    <w:bookmarkEnd w:id="1124"/>
+    <w:bookmarkStart w:name="z2744" w:id="1125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департамент басшысы болмаған кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департаменттің қызметіне басшылықты жүзеге асырады және Департаментке жүктелген міндеттердің орындалуына және өз өкілеттіктері шеңберінде функцияларды жүзеге асыруға дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1115"/>
-    <w:bookmarkStart w:name="z2745" w:id="1116"/>
+    <w:bookmarkEnd w:id="1125"/>
+    <w:bookmarkStart w:name="z2745" w:id="1126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1116"/>
-    <w:bookmarkStart w:name="z2746" w:id="1117"/>
+    <w:bookmarkEnd w:id="1126"/>
+    <w:bookmarkStart w:name="z2746" w:id="1127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаменттің Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1117"/>
-    <w:bookmarkStart w:name="z2747" w:id="1118"/>
+    <w:bookmarkEnd w:id="1127"/>
+    <w:bookmarkStart w:name="z2747" w:id="1128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1118"/>
-    <w:bookmarkStart w:name="z2748" w:id="1119"/>
+    <w:bookmarkEnd w:id="1128"/>
+    <w:bookmarkStart w:name="z2748" w:id="1129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1119"/>
-    <w:bookmarkStart w:name="z2749" w:id="1120"/>
+    <w:bookmarkEnd w:id="1129"/>
+    <w:bookmarkStart w:name="z2749" w:id="1130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департаменттің өзіне бекітілген мүлікті және оған смета бойынша бөлінген қаражат есебінен сатып алынған мүлікті өздігінен иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1120"/>
-    <w:bookmarkStart w:name="z2750" w:id="1121"/>
+    <w:bookmarkEnd w:id="1130"/>
+    <w:bookmarkStart w:name="z2750" w:id="1131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1121"/>
-    <w:bookmarkStart w:name="z2751" w:id="1122"/>
+    <w:bookmarkEnd w:id="1131"/>
+    <w:bookmarkStart w:name="z2751" w:id="1132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1122"/>
+    <w:bookmarkEnd w:id="1132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25758,1856 +27614,2020 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 205 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z918" w:id="1123"/>
+    <w:bookmarkStart w:name="z918" w:id="1133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Маңғыстау облысы бойынша департаменті" республикалық мемлекеттік мекемесі Ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1123"/>
+    <w:bookmarkEnd w:id="1133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2752" w:id="1124"/>
+    <w:bookmarkStart w:name="z2752" w:id="1134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1124"/>
-    <w:bookmarkStart w:name="z2753" w:id="1125"/>
+    <w:bookmarkEnd w:id="1134"/>
+    <w:bookmarkStart w:name="z2753" w:id="1135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Маңғыстау облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) өз құзыреті шегінде әлеуметтік және зейнетақымен қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау саласында іске асыру және бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1125"/>
-    <w:bookmarkStart w:name="z2754" w:id="1126"/>
+    <w:bookmarkEnd w:id="1135"/>
+    <w:bookmarkStart w:name="z2754" w:id="1136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясымен, заңдарымен, Қазақстан Республикасының Президенті мен Үкіметінің актілерімен, Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен, осы Ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1126"/>
-    <w:bookmarkStart w:name="z2755" w:id="1127"/>
+    <w:bookmarkEnd w:id="1136"/>
+    <w:bookmarkStart w:name="z2755" w:id="1137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және өз атауы қазақ тілінде жазылған мөртаңбасы, белгіленген үлгідегі бланкісі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1127"/>
-    <w:bookmarkStart w:name="z2756" w:id="1128"/>
+    <w:bookmarkEnd w:id="1137"/>
+    <w:bookmarkStart w:name="z2756" w:id="1138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1128"/>
-    <w:bookmarkStart w:name="z2757" w:id="1129"/>
+    <w:bookmarkEnd w:id="1138"/>
+    <w:bookmarkStart w:name="z2757" w:id="1139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департаменттің, егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілсе, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1129"/>
-    <w:bookmarkStart w:name="z2758" w:id="1130"/>
+    <w:bookmarkEnd w:id="1139"/>
+    <w:bookmarkStart w:name="z2758" w:id="1140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретіндегі мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделетін басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1130"/>
-    <w:bookmarkStart w:name="z2759" w:id="1131"/>
+    <w:bookmarkEnd w:id="1140"/>
+    <w:bookmarkStart w:name="z2759" w:id="1141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департаменттің құрылымы және штат саны Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1131"/>
-    <w:bookmarkStart w:name="z2760" w:id="1132"/>
+    <w:bookmarkEnd w:id="1141"/>
+    <w:bookmarkStart w:name="z2760" w:id="1142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 130000, Маңғыстау облысы, Ақтау қаласы, 34 шағын аудан, 14 үй, № 25 тұрғын емес үй-жай.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1132"/>
-    <w:bookmarkStart w:name="z2761" w:id="1133"/>
+    <w:bookmarkEnd w:id="1142"/>
+    <w:bookmarkStart w:name="z2761" w:id="1143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Маңғыстау облысы бойынша департаменті" республикалық мемлекеттік мекемеcі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1133"/>
-    <w:bookmarkStart w:name="z2762" w:id="1134"/>
+    <w:bookmarkEnd w:id="1143"/>
+    <w:bookmarkStart w:name="z2762" w:id="1144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1134"/>
-    <w:bookmarkStart w:name="z2763" w:id="1135"/>
+    <w:bookmarkEnd w:id="1144"/>
+    <w:bookmarkStart w:name="z2763" w:id="1145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1135"/>
-    <w:bookmarkStart w:name="z2764" w:id="1136"/>
+    <w:bookmarkEnd w:id="1145"/>
+    <w:bookmarkStart w:name="z2764" w:id="1146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке өзінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1136"/>
-    <w:bookmarkStart w:name="z2765" w:id="1137"/>
+    <w:bookmarkEnd w:id="1146"/>
+    <w:bookmarkStart w:name="z2765" w:id="1147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Департаментке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1137"/>
-    <w:bookmarkStart w:name="z2766" w:id="1138"/>
+    <w:bookmarkEnd w:id="1147"/>
+    <w:bookmarkStart w:name="z2766" w:id="1148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1138"/>
-    <w:bookmarkStart w:name="z2767" w:id="1139"/>
+    <w:bookmarkEnd w:id="1148"/>
+    <w:bookmarkStart w:name="z2767" w:id="1149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Департаменттің міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1139"/>
-    <w:bookmarkStart w:name="z2768" w:id="1140"/>
+    <w:bookmarkEnd w:id="1149"/>
+    <w:bookmarkStart w:name="z2768" w:id="1150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде зейнетақы және әлеуметтік қамсыздандыру, міндетті әлеуметтік сақтандыру, мүгедектігі бар адамдарды, жаппай саяси қуғын-сүргіндер салдарынан зардап шеккен азаматтарды, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарды, Арал өңіріндегі экологиялық қасірет салдарынан зардап шеккен азаматтарды әлеуметтік қорғау, балалы отбасыларды әлеуметтік қолдау, медициналық-әлеуметтік сараптама саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1140"/>
-    <w:bookmarkStart w:name="z2769" w:id="1141"/>
+    <w:bookmarkEnd w:id="1150"/>
+    <w:bookmarkStart w:name="z2769" w:id="1151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер туралы Қазақстан Республикасы заңнамасының сақталуына мемлекеттік бақылауды ұйымдастыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1141"/>
-    <w:bookmarkStart w:name="z2770" w:id="1142"/>
+    <w:bookmarkEnd w:id="1151"/>
+    <w:bookmarkStart w:name="z2770" w:id="1152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Департаменттің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1142"/>
-    <w:bookmarkStart w:name="z2771" w:id="1143"/>
+    <w:bookmarkEnd w:id="1152"/>
+    <w:bookmarkStart w:name="z2771" w:id="1153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1143"/>
-    <w:bookmarkStart w:name="z2772" w:id="1144"/>
+    <w:bookmarkEnd w:id="1153"/>
+    <w:bookmarkStart w:name="z2772" w:id="1154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1144"/>
-    <w:bookmarkStart w:name="z2773" w:id="1145"/>
+    <w:bookmarkEnd w:id="1154"/>
+    <w:bookmarkStart w:name="z2773" w:id="1155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында белгіленген тәртіппен өз құзыреті шегінде заңнаманың талаптарын сақтау бойынша тексерулер мен профилактикалық бақылауды жүзеге асыруға халықты әлеуметтік қорғау саласында, зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау мәселелері бойынша, өз құзыреті шегінде арнаулы әлеуметтік қызметтер туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1145"/>
-    <w:bookmarkStart w:name="z2774" w:id="1146"/>
+    <w:bookmarkEnd w:id="1155"/>
+    <w:bookmarkStart w:name="z2774" w:id="1156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа мемлекеттік органдармен және меншік нысанына қарамастан өзге ұйымдармен іс-қимылды жүзеге асыру, олардан қажетті мәліметтер мен материалдарды, соның ішінде өзінің бақылау функцияларын жүзеге асыру үшін сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1146"/>
-    <w:bookmarkStart w:name="z2775" w:id="1147"/>
+    <w:bookmarkEnd w:id="1156"/>
+    <w:bookmarkStart w:name="z2775" w:id="1157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасымен белгіленген тәртіппен талдау жұмысын қамтамасыз етуге және Департаментке жүктелген міндеттер мен функцияларды орындауға қажетті құжаттар мен ақпараттық сипаттағы анықтамаларды Министрліктің ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан сұрату және алу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1147"/>
-    <w:bookmarkStart w:name="z2776" w:id="1148"/>
+    <w:bookmarkEnd w:id="1157"/>
+    <w:bookmarkStart w:name="z2776" w:id="1158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1148"/>
-    <w:bookmarkStart w:name="z2777" w:id="1149"/>
+    <w:bookmarkEnd w:id="1158"/>
+    <w:bookmarkStart w:name="z2777" w:id="1159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1149"/>
-    <w:bookmarkStart w:name="z2778" w:id="1150"/>
+    <w:bookmarkEnd w:id="1159"/>
+    <w:bookmarkStart w:name="z2778" w:id="1160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз атынан азаматтық-құқықтық қатынастарға түсу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1150"/>
-    <w:bookmarkStart w:name="z2779" w:id="1151"/>
+    <w:bookmarkEnd w:id="1160"/>
+    <w:bookmarkStart w:name="z2779" w:id="1161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент құзыретіне кіретін мәселелер бойынша тиісті сенімхат негізінде мемлекеттік мекемелерде, меншік нысанына қарамастан ұйымдарда, республиканың соттарында Министрліктің және (немесе) Комитеттің атынан өкілдік ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1151"/>
-    <w:bookmarkStart w:name="z2780" w:id="1152"/>
+    <w:bookmarkEnd w:id="1161"/>
+    <w:bookmarkStart w:name="z2780" w:id="1162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1152"/>
-    <w:bookmarkStart w:name="z2781" w:id="1153"/>
+    <w:bookmarkEnd w:id="1162"/>
+    <w:bookmarkStart w:name="z2781" w:id="1163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заңнамалық актілерде көзделген өзге де құқықтарды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1153"/>
-    <w:bookmarkStart w:name="z2782" w:id="1154"/>
+    <w:bookmarkEnd w:id="1163"/>
+    <w:bookmarkStart w:name="z2782" w:id="1164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) міндеттері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1154"/>
-    <w:bookmarkStart w:name="z2783" w:id="1155"/>
+    <w:bookmarkEnd w:id="1164"/>
+    <w:bookmarkStart w:name="z2783" w:id="1165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       басқа мемлекеттік органдармен, жергілікті атқарушы органдармен және ұйымдармен өзара іс-қимылды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1155"/>
-    <w:bookmarkStart w:name="z2784" w:id="1156"/>
+    <w:bookmarkEnd w:id="1165"/>
+    <w:bookmarkStart w:name="z2784" w:id="1166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       департамент құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, нұсқаулар беру және тиісті шешімдер қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1156"/>
-    <w:bookmarkStart w:name="z2785" w:id="1157"/>
+    <w:bookmarkEnd w:id="1166"/>
+    <w:bookmarkStart w:name="z2785" w:id="1167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1157"/>
-    <w:bookmarkStart w:name="z2786" w:id="1158"/>
+    <w:bookmarkEnd w:id="1167"/>
+    <w:bookmarkStart w:name="z2786" w:id="1168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1158"/>
-    <w:bookmarkStart w:name="z2787" w:id="1159"/>
+    <w:bookmarkEnd w:id="1168"/>
+    <w:bookmarkStart w:name="z2787" w:id="1169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініштерді қабылдау және тіркеу, олардың және оларға қоса берілген құжаттардың ресімделуіне жәрдемдесу, формальды қателерді жоюға және қоса берілген құжаттарды толықтыруға мүмкіндік беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1159"/>
-    <w:bookmarkStart w:name="z2788" w:id="1160"/>
+    <w:bookmarkEnd w:id="1169"/>
+    <w:bookmarkStart w:name="z2788" w:id="1170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлікке, Комитетке мемлекеттік және мемлекеттік емес ұйымдарға Департаменттің құзыретіне кіретін мәселелер бойынша ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1160"/>
-    <w:bookmarkStart w:name="z2789" w:id="1161"/>
+    <w:bookmarkEnd w:id="1170"/>
+    <w:bookmarkStart w:name="z2789" w:id="1171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1161"/>
-    <w:bookmarkStart w:name="z2790" w:id="1162"/>
+    <w:bookmarkEnd w:id="1171"/>
+    <w:bookmarkStart w:name="z2790" w:id="1172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Департаменттің функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1162"/>
-    <w:bookmarkStart w:name="z2791" w:id="1163"/>
+    <w:bookmarkEnd w:id="1172"/>
+    <w:bookmarkStart w:name="z2791" w:id="1173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мүгедектігі бар адамдарды әлеуметтік қорғау саласында, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, уақтылы және толық аудару бөлігінде мониторингті және тәуекелдерді бағалауды ұйымдастыру мемлекеттік корпорацияның қаражаты есебінен әлеуметтік төлемдерді алушыға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1163"/>
-    <w:bookmarkStart w:name="z2792" w:id="1164"/>
+    <w:bookmarkEnd w:id="1173"/>
+    <w:bookmarkStart w:name="z2792" w:id="1174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының заңнамасына сәйкес сотқа талап-арыз беру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1164"/>
-    <w:bookmarkStart w:name="z2793" w:id="1165"/>
+    <w:bookmarkEnd w:id="1174"/>
+    <w:bookmarkStart w:name="z2793" w:id="1175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде әкімшілік құқық бұзушылықтар туралы істерді қарау және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1165"/>
-    <w:bookmarkStart w:name="z2794" w:id="1166"/>
+    <w:bookmarkEnd w:id="1175"/>
+    <w:bookmarkStart w:name="z2794" w:id="1176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республикалық бюджеттен төлемдерді: мемлекеттік базалық зейнетақы төлемін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, жасына байланысты зейнетақы төлемдерін, арнаулы мемлекеттік жәрдемақыны, мемлекеттік арнайы жәрдемақыны, бала тууына байланысты тағайындалатын және төленетін біржолғы мемлекеттік жәрдемақыны, бала бір жасқа толғанға дейін оның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақыларды, "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға, мүгедек баланы (мүгедек балаларды) тәрбиелеп отырған анасы немесе әкесіне, асырап алушыға, қамқоршысына (қорғаншысына), төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға, оның ішінде орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беретін жоғары оқу орындарында күндізгі оқуда оқитын балалары бар, олар білім беру ұйымдарында оқуын бітіргенге (бірақ жиырма үш жастан аспағанға) дейін жәрдемақы, капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі әлеуметтік жәрдемақы түріндегі Қазақстан Республикасының азаматтарына ай сайынғы төлем түріндегі әлеуметтік көмекті, Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға, саяси қуғын-сүргін құрбандарына берілетін біржолғы ақшалай өтемақыны, жерлеуге берілетін біржолғы төлемді, нақты енгізілген міндетті зейнетақы жарналарының сомасы мен әлеуметтік аударымдардың сомасы арасындағы, міндетті кәсіптік зейнетақы жарналарының инфляция деңгейін ескере отырып, сомасы зейнетақы жинақтарын алу құқығына ие болған сәттегі зейнетақы төлемдеріне құқықты иеленуі кезіндегі зейнетақы жинақтарының сомасы арасындағы айырманы, бала бір жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылған жағдайда әлеуметтік төлемді алушыларға міндетті зейнетақы жарналарының бюджеттік субсидиясын тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1166"/>
-    <w:bookmarkStart w:name="z2795" w:id="1167"/>
+    <w:bookmarkEnd w:id="1176"/>
+    <w:bookmarkStart w:name="z2795" w:id="1177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Департаменттің құзыретіне кіретін мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіпте жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1167"/>
-    <w:bookmarkStart w:name="z2796" w:id="1168"/>
+    <w:bookmarkEnd w:id="1177"/>
+    <w:bookmarkStart w:name="z2796" w:id="1178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) медициналық-әлеуметтік сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1168"/>
-    <w:bookmarkStart w:name="z2797" w:id="1169"/>
+    <w:bookmarkEnd w:id="1178"/>
+    <w:bookmarkStart w:name="z2797" w:id="1179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организм функцияларының бұзылу және тұрмыс-тіршілігінің шектелу дәрежесiне қарай себебi, мерзiмi айқындала отырып, мүгедектiк тобын және (немесе) еңбекке қабілеттіліктен айырылу дәрежесiн белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1169"/>
-    <w:bookmarkStart w:name="z2798" w:id="1170"/>
+    <w:bookmarkEnd w:id="1179"/>
+    <w:bookmarkStart w:name="z2798" w:id="1180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мүгедектігі бар адамдардың орталықтандырылған деректер банкін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1170"/>
-    <w:bookmarkStart w:name="z2799" w:id="1171"/>
+    <w:bookmarkEnd w:id="1180"/>
+    <w:bookmarkStart w:name="z2799" w:id="1181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) халықтың мүгедектiгi деңгейi мен себептерiн зерделеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1171"/>
-    <w:bookmarkStart w:name="z2800" w:id="1172"/>
+    <w:bookmarkEnd w:id="1181"/>
+    <w:bookmarkStart w:name="z2800" w:id="1182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мүгедектік алғаш рет белгіленген кезде мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы, мүгедектігі бойынша арнаулы мемлекеттік жәрдемақы, мүгедек баланы тәрбиелеушіге жәрдемақы, бірінші топтағы мүгедекке күтім жасау бойынша жәрдемақы, сондай-ақ Мемлекеттiк әлеуметтiк сақтандыру қорынан еңбекке қабілеттіліктен айырылу жағдайға байланысты әлеуметтiк төлем тағайындауға құжаттарды қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1172"/>
-    <w:bookmarkStart w:name="z2801" w:id="1173"/>
+    <w:bookmarkEnd w:id="1182"/>
+    <w:bookmarkStart w:name="z2801" w:id="1183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) мүгедектерді оңалтудың жеке бағдарламасының әлеуметтік және кәсіптік бөліктерін әзірлеу, еңбек (қызметтік) міндеттерін орындаумен байланысты жарақат алған немесе денсаулығына басқа да зиян келтірілген жұмыскердің қажеттілігін анықтау, Қазақстан Республикасының азаматтық заңнамасында көзделген қосымша көмек түрлері мен күтімге мұқтаждығын айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1173"/>
-    <w:bookmarkStart w:name="z2802" w:id="1174"/>
+    <w:bookmarkEnd w:id="1183"/>
+    <w:bookmarkStart w:name="z2802" w:id="1184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) өз құзыреті шегінде мүгедектерді оңалтудың жеке бағдарламаларының іске асырылуын бақылау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1174"/>
-    <w:bookmarkStart w:name="z2803" w:id="1175"/>
+    <w:bookmarkEnd w:id="1184"/>
+    <w:bookmarkStart w:name="z2803" w:id="1185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Министрлік пен Комитет басшылығының тапсырмаларын орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1175"/>
-    <w:bookmarkStart w:name="z2804" w:id="1176"/>
+    <w:bookmarkEnd w:id="1185"/>
+    <w:bookmarkStart w:name="z2804" w:id="1186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) өз құзыреті шегінде халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1176"/>
-    <w:bookmarkStart w:name="z2805" w:id="1177"/>
+    <w:bookmarkEnd w:id="1186"/>
+    <w:bookmarkStart w:name="z2805" w:id="1187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Министрліктің Стратегиялық және Операциялық жоспарларын және Комитеттің жұмыс жоспарын іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1177"/>
-    <w:bookmarkStart w:name="z2806" w:id="1178"/>
+    <w:bookmarkEnd w:id="1187"/>
+    <w:bookmarkStart w:name="z2806" w:id="1188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Департамент құзыретіне кіретін мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1178"/>
-    <w:bookmarkStart w:name="z2807" w:id="1179"/>
+    <w:bookmarkEnd w:id="1188"/>
+    <w:bookmarkStart w:name="z2807" w:id="1189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) халықты әлеуметтік қорғау саласында әкiмшiлiк құқық бұзушылық туралы iстердi қарау және әкiмшiлiк жазаларды салу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1179"/>
-    <w:bookmarkStart w:name="z2808" w:id="1180"/>
+    <w:bookmarkEnd w:id="1189"/>
+    <w:bookmarkStart w:name="z2808" w:id="1190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау (өзгерту, қайта бастау, тағайындаудан бас тарту) туралы шешімнің уақтылы және дұрыс қабылдануына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1180"/>
-    <w:bookmarkStart w:name="z2809" w:id="1181"/>
+    <w:bookmarkEnd w:id="1190"/>
+    <w:bookmarkStart w:name="z2809" w:id="1191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) жергілікті атқарушы органдардың қызметін мүгедектігі бар адамдарды жеке көмекшінің, есту кемістігі бар мүгедектігі бар адамдарға ымдау тілі маманының әлеуметтік қызметтерімен, санаторий-курорттық емдеумен, техникалық көмекші (орнын толтырушы) және арнайы жүріп-тұру құралдарымен толық және уақтылы қамтамасыз ету бойынша, әлеуметтік қызметкер порталына тауарларды және (немесе) көрсетілетін қызметтерді берушілерге рұқсат беру бойынша қызметін тексеруді жүзеге асыру, оларды тіркеу немесе тіркеуден шығару әлеуметтік қызметкер порталында, мүгедектігі бар адамдарға әлеуметтік қызметтер порталы арқылы өткізу кезінде мемлекеттік бюджет қаражатынан тауарлар мен көрсетілетін қызметтердің құнын өтеу бойынша тексеруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1181"/>
-    <w:bookmarkStart w:name="z2810" w:id="1182"/>
+    <w:bookmarkEnd w:id="1191"/>
+    <w:bookmarkStart w:name="z2810" w:id="1192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) алушыға мемлекеттік базалық зейнетақы төлемдерінің, зейнетақы төлемдерінің, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылардың, мемлекеттік арнайы жәрдемақының, бюджет қаражаты есебінен біржолғы мемлекеттік жәрдемақының, сондай-ақ мемлекеттік корпорацияның әлеуметтік төлемдерінің алушыға уақтылы және толық аударылуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1182"/>
-    <w:bookmarkStart w:name="z2811" w:id="1183"/>
+    <w:bookmarkEnd w:id="1192"/>
+    <w:bookmarkStart w:name="z2811" w:id="1193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) жеке, заңды тұлғалар, кәсіпкерлік субъектілері мен төмен тұрған мемлекеттік әлеуметтік инспектор арасында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, мемлекеттік корпорацияның әлеуметтік төлемдерді алушыға уақтылы және толық аудару бөлігінде мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында туындайтын келіспеушіліктерді қарау қорғау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1183"/>
-    <w:bookmarkStart w:name="z2812" w:id="1184"/>
+    <w:bookmarkEnd w:id="1193"/>
+    <w:bookmarkStart w:name="z2812" w:id="1194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) департамент құзыреті шегіндегі сұрақтарының мәтіні бойынша ақпараттандыру және түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1184"/>
-    <w:bookmarkStart w:name="z2813" w:id="1185"/>
+    <w:bookmarkEnd w:id="1194"/>
+    <w:bookmarkStart w:name="z2813" w:id="1195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1185"/>
-    <w:bookmarkStart w:name="z2814" w:id="1186"/>
+    <w:bookmarkEnd w:id="1195"/>
+    <w:bookmarkStart w:name="z3571" w:id="1196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен арнаулы әлеуметтік қызметтер көрсетуге лицензия беру туралы өтініштерді қарау және тиісті қорытындыны Комитетке жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1196"/>
+    <w:bookmarkStart w:name="z3572" w:id="1197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2) Халықтың жүріп-тұруы шектеулі топтарының құрылыс объектілеріне қолжетімділігінің қамтамасыз етілуін растау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1197"/>
+    <w:bookmarkStart w:name="z2814" w:id="1198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1186"/>
-    <w:bookmarkStart w:name="z2815" w:id="1187"/>
+    <w:bookmarkEnd w:id="1198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2815" w:id="1199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Департамент басшысының және оның орынбасарының. мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1187"/>
-    <w:bookmarkStart w:name="z2816" w:id="1188"/>
+    <w:bookmarkEnd w:id="1199"/>
+    <w:bookmarkStart w:name="z2816" w:id="1200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болатын Департамент басшысы, сондай-ақ өкілеттіктері шеңберінде Департамент басшысының орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1188"/>
-    <w:bookmarkStart w:name="z2817" w:id="1189"/>
+    <w:bookmarkEnd w:id="1200"/>
+    <w:bookmarkStart w:name="z2817" w:id="1201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент Басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1189"/>
-    <w:bookmarkStart w:name="z2818" w:id="1190"/>
+    <w:bookmarkEnd w:id="1201"/>
+    <w:bookmarkStart w:name="z2818" w:id="1202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент Басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1190"/>
-    <w:bookmarkStart w:name="z2819" w:id="1191"/>
+    <w:bookmarkEnd w:id="1202"/>
+    <w:bookmarkStart w:name="z2819" w:id="1203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Департамент басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1191"/>
-    <w:bookmarkStart w:name="z2820" w:id="1192"/>
+    <w:bookmarkEnd w:id="1203"/>
+    <w:bookmarkStart w:name="z2820" w:id="1204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департаменттің жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1192"/>
-    <w:bookmarkStart w:name="z2821" w:id="1193"/>
+    <w:bookmarkEnd w:id="1204"/>
+    <w:bookmarkStart w:name="z2821" w:id="1205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) департаменттің білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1193"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z2823" w:id="1195"/>
+    <w:bookmarkEnd w:id="1205"/>
+    <w:bookmarkStart w:name="z2822" w:id="1206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент басшыларының орынбасарларын, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1206"/>
+    <w:bookmarkStart w:name="z2823" w:id="1207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1195"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z2825" w:id="1197"/>
+    <w:bookmarkEnd w:id="1207"/>
+    <w:bookmarkStart w:name="z2824" w:id="1208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Төрағаның қарауына демалыстар беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу, сыйақы беру және Департамент басшысының орынбасарына тәртіптік жаза қолдану мәселелерін енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1208"/>
+    <w:bookmarkStart w:name="z2825" w:id="1209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1197"/>
-    <w:bookmarkStart w:name="z2826" w:id="1198"/>
+    <w:bookmarkEnd w:id="1209"/>
+    <w:bookmarkStart w:name="z2826" w:id="1210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шаралардың тиісінше қабылдануына дербес жауапты болады және сыбайлас жемқорлыққа қарсы тиісті шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1198"/>
-    <w:bookmarkStart w:name="z2827" w:id="1199"/>
+    <w:bookmarkEnd w:id="1210"/>
+    <w:bookmarkStart w:name="z2827" w:id="1211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1199"/>
-    <w:bookmarkStart w:name="z2828" w:id="1200"/>
+    <w:bookmarkEnd w:id="1211"/>
+    <w:bookmarkStart w:name="z2828" w:id="1212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өз орынбасарына өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1200"/>
-    <w:bookmarkStart w:name="z2829" w:id="1201"/>
+    <w:bookmarkEnd w:id="1212"/>
+    <w:bookmarkStart w:name="z2829" w:id="1213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1201"/>
-    <w:bookmarkStart w:name="z2830" w:id="1202"/>
+    <w:bookmarkEnd w:id="1213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2830" w:id="1214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Департамент басшысы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (уақытша еңбекке жарамсыздық, демалыста, іссапарда болу, мемлекеттік немесе қоғамдық міндеттерді орындау себептері, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оның орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1202"/>
-    <w:bookmarkStart w:name="z2831" w:id="1203"/>
+    <w:bookmarkEnd w:id="1214"/>
+    <w:bookmarkStart w:name="z2831" w:id="1215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департамент басшысы орынбасары өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1203"/>
-    <w:bookmarkStart w:name="z2832" w:id="1204"/>
+    <w:bookmarkEnd w:id="1215"/>
+    <w:bookmarkStart w:name="z2832" w:id="1216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департамент басшысы болмаған кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департаменттің қызметіне басшылықты жүзеге асырады және Департаментке жүктелген міндеттердің орындалуына және өз өкілеттіктері шеңберінде функцияларды жүзеге асыруға дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1204"/>
-    <w:bookmarkStart w:name="z2833" w:id="1205"/>
+    <w:bookmarkEnd w:id="1216"/>
+    <w:bookmarkStart w:name="z2833" w:id="1217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1205"/>
-    <w:bookmarkStart w:name="z2834" w:id="1206"/>
+    <w:bookmarkEnd w:id="1217"/>
+    <w:bookmarkStart w:name="z2834" w:id="1218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаменттің Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1206"/>
-    <w:bookmarkStart w:name="z2835" w:id="1207"/>
+    <w:bookmarkEnd w:id="1218"/>
+    <w:bookmarkStart w:name="z2835" w:id="1219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1207"/>
-    <w:bookmarkStart w:name="z2836" w:id="1208"/>
+    <w:bookmarkEnd w:id="1219"/>
+    <w:bookmarkStart w:name="z2836" w:id="1220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1208"/>
-    <w:bookmarkStart w:name="z2837" w:id="1209"/>
+    <w:bookmarkEnd w:id="1220"/>
+    <w:bookmarkStart w:name="z2837" w:id="1221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департаменттің өзіне бекітілген мүлікті және оған смета бойынша бөлінген қаражат есебінен сатып алынған мүлікті өздігінен иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1209"/>
-    <w:bookmarkStart w:name="z2838" w:id="1210"/>
+    <w:bookmarkEnd w:id="1221"/>
+    <w:bookmarkStart w:name="z2838" w:id="1222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1210"/>
-    <w:bookmarkStart w:name="z2839" w:id="1211"/>
+    <w:bookmarkEnd w:id="1222"/>
+    <w:bookmarkStart w:name="z2839" w:id="1223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1211"/>
+    <w:bookmarkEnd w:id="1223"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27712,1856 +29732,2020 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 205 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1003" w:id="1212"/>
+    <w:bookmarkStart w:name="z1003" w:id="1224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Павлодар облысы бойынша департаменті" республикалық мемлекеттік мекеменің  Ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1212"/>
+    <w:bookmarkEnd w:id="1224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2840" w:id="1213"/>
+    <w:bookmarkStart w:name="z2840" w:id="1225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1213"/>
-    <w:bookmarkStart w:name="z2841" w:id="1214"/>
+    <w:bookmarkEnd w:id="1225"/>
+    <w:bookmarkStart w:name="z2841" w:id="1226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Павлодар облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) өз құзыреті шегінде әлеуметтік және зейнетақымен қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау саласында іске асыру және бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1214"/>
-    <w:bookmarkStart w:name="z2842" w:id="1215"/>
+    <w:bookmarkEnd w:id="1226"/>
+    <w:bookmarkStart w:name="z2842" w:id="1227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясымен, заңдарымен, Қазақстан Республикасының Президенті мен Үкіметінің актілерімен, Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен, осы Ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1215"/>
-    <w:bookmarkStart w:name="z2843" w:id="1216"/>
+    <w:bookmarkEnd w:id="1227"/>
+    <w:bookmarkStart w:name="z2843" w:id="1228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және өз атауы қазақ тілінде жазылған мөртаңбасы, белгіленген үлгідегі бланкісі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1216"/>
-    <w:bookmarkStart w:name="z2844" w:id="1217"/>
+    <w:bookmarkEnd w:id="1228"/>
+    <w:bookmarkStart w:name="z2844" w:id="1229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1217"/>
-    <w:bookmarkStart w:name="z2845" w:id="1218"/>
+    <w:bookmarkEnd w:id="1229"/>
+    <w:bookmarkStart w:name="z2845" w:id="1230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департаменттің, егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілсе, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1218"/>
-    <w:bookmarkStart w:name="z2846" w:id="1219"/>
+    <w:bookmarkEnd w:id="1230"/>
+    <w:bookmarkStart w:name="z2846" w:id="1231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретіндегі мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделетін басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1219"/>
-    <w:bookmarkStart w:name="z2847" w:id="1220"/>
+    <w:bookmarkEnd w:id="1231"/>
+    <w:bookmarkStart w:name="z2847" w:id="1232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департаменттің құрылымы және штат саны Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1220"/>
-    <w:bookmarkStart w:name="z2848" w:id="1221"/>
+    <w:bookmarkEnd w:id="1232"/>
+    <w:bookmarkStart w:name="z2848" w:id="1233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 140000, Павлодар облысы, Павлодар қаласы, Астана көшесі, 59 үй.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1221"/>
-    <w:bookmarkStart w:name="z2849" w:id="1222"/>
+    <w:bookmarkEnd w:id="1233"/>
+    <w:bookmarkStart w:name="z2849" w:id="1234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Павлодар облысы бойынша департаменті" республикалық мемлекеттік мекемеcі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1222"/>
-    <w:bookmarkStart w:name="z2850" w:id="1223"/>
+    <w:bookmarkEnd w:id="1234"/>
+    <w:bookmarkStart w:name="z2850" w:id="1235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1223"/>
-    <w:bookmarkStart w:name="z2851" w:id="1224"/>
+    <w:bookmarkEnd w:id="1235"/>
+    <w:bookmarkStart w:name="z2851" w:id="1236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1224"/>
-    <w:bookmarkStart w:name="z2852" w:id="1225"/>
+    <w:bookmarkEnd w:id="1236"/>
+    <w:bookmarkStart w:name="z2852" w:id="1237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке өзінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1225"/>
-    <w:bookmarkStart w:name="z2853" w:id="1226"/>
+    <w:bookmarkEnd w:id="1237"/>
+    <w:bookmarkStart w:name="z2853" w:id="1238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Департаментке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1226"/>
-    <w:bookmarkStart w:name="z2854" w:id="1227"/>
+    <w:bookmarkEnd w:id="1238"/>
+    <w:bookmarkStart w:name="z2854" w:id="1239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1227"/>
-    <w:bookmarkStart w:name="z2855" w:id="1228"/>
+    <w:bookmarkEnd w:id="1239"/>
+    <w:bookmarkStart w:name="z2855" w:id="1240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Департаменттің міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1228"/>
-    <w:bookmarkStart w:name="z2856" w:id="1229"/>
+    <w:bookmarkEnd w:id="1240"/>
+    <w:bookmarkStart w:name="z2856" w:id="1241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде зейнетақы және әлеуметтік қамсыздандыру, міндетті әлеуметтік сақтандыру, мүгедектігі бар адамдарды, жаппай саяси қуғын-сүргіндер салдарынан зардап шеккен азаматтарды, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарды, Арал өңіріндегі экологиялық қасірет салдарынан зардап шеккен азаматтарды әлеуметтік қорғау, балалы отбасыларды әлеуметтік қолдау, медициналық-әлеуметтік сараптама саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1229"/>
-    <w:bookmarkStart w:name="z2857" w:id="1230"/>
+    <w:bookmarkEnd w:id="1241"/>
+    <w:bookmarkStart w:name="z2857" w:id="1242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер туралы Қазақстан Республикасы заңнамасының сақталуына мемлекеттік бақылауды ұйымдастыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1230"/>
-    <w:bookmarkStart w:name="z2858" w:id="1231"/>
+    <w:bookmarkEnd w:id="1242"/>
+    <w:bookmarkStart w:name="z2858" w:id="1243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Департаменттің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1231"/>
-    <w:bookmarkStart w:name="z2859" w:id="1232"/>
+    <w:bookmarkEnd w:id="1243"/>
+    <w:bookmarkStart w:name="z2859" w:id="1244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1232"/>
-    <w:bookmarkStart w:name="z2860" w:id="1233"/>
+    <w:bookmarkEnd w:id="1244"/>
+    <w:bookmarkStart w:name="z2860" w:id="1245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1233"/>
-    <w:bookmarkStart w:name="z2861" w:id="1234"/>
+    <w:bookmarkEnd w:id="1245"/>
+    <w:bookmarkStart w:name="z2861" w:id="1246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында белгіленген тәртіппен өз құзыреті шегінде заңнаманың талаптарын сақтау бойынша тексерулер мен профилактикалық бақылауды жүзеге асыруға халықты әлеуметтік қорғау саласында, зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау мәселелері бойынша, өз құзыреті шегінде арнаулы әлеуметтік қызметтер туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1234"/>
-    <w:bookmarkStart w:name="z2862" w:id="1235"/>
+    <w:bookmarkEnd w:id="1246"/>
+    <w:bookmarkStart w:name="z2862" w:id="1247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа мемлекеттік органдармен және меншік нысанына қарамастан өзге ұйымдармен іс-қимылды жүзеге асыру, олардан қажетті мәліметтер мен материалдарды, соның ішінде өзінің бақылау функцияларын жүзеге асыру үшін сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1235"/>
-    <w:bookmarkStart w:name="z2863" w:id="1236"/>
+    <w:bookmarkEnd w:id="1247"/>
+    <w:bookmarkStart w:name="z2863" w:id="1248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасымен белгіленген тәртіппен талдау жұмысын қамтамасыз етуге және Департаментке жүктелген міндеттер мен функцияларды орындауға қажетті құжаттар мен ақпараттық сипаттағы анықтамаларды Министрліктің ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан сұрату және алу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1236"/>
-    <w:bookmarkStart w:name="z2864" w:id="1237"/>
+    <w:bookmarkEnd w:id="1248"/>
+    <w:bookmarkStart w:name="z2864" w:id="1249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1237"/>
-    <w:bookmarkStart w:name="z2865" w:id="1238"/>
+    <w:bookmarkEnd w:id="1249"/>
+    <w:bookmarkStart w:name="z2865" w:id="1250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1238"/>
-    <w:bookmarkStart w:name="z2866" w:id="1239"/>
+    <w:bookmarkEnd w:id="1250"/>
+    <w:bookmarkStart w:name="z2866" w:id="1251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз атынан азаматтық-құқықтық қатынастарға түсу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1239"/>
-    <w:bookmarkStart w:name="z2867" w:id="1240"/>
+    <w:bookmarkEnd w:id="1251"/>
+    <w:bookmarkStart w:name="z2867" w:id="1252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент құзыретіне кіретін мәселелер бойынша тиісті сенімхат негізінде мемлекеттік мекемелерде, меншік нысанына қарамастан ұйымдарда, республиканың соттарында Министрліктің және (немесе) Комитеттің атынан өкілдік ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1240"/>
-    <w:bookmarkStart w:name="z2868" w:id="1241"/>
+    <w:bookmarkEnd w:id="1252"/>
+    <w:bookmarkStart w:name="z2868" w:id="1253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1241"/>
-    <w:bookmarkStart w:name="z2869" w:id="1242"/>
+    <w:bookmarkEnd w:id="1253"/>
+    <w:bookmarkStart w:name="z2869" w:id="1254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заңнамалық актілерде көзделген өзге де құқықтарды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1242"/>
-    <w:bookmarkStart w:name="z2870" w:id="1243"/>
+    <w:bookmarkEnd w:id="1254"/>
+    <w:bookmarkStart w:name="z2870" w:id="1255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) міндеттері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1243"/>
-    <w:bookmarkStart w:name="z2871" w:id="1244"/>
+    <w:bookmarkEnd w:id="1255"/>
+    <w:bookmarkStart w:name="z2871" w:id="1256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       басқа мемлекеттік органдармен, жергілікті атқарушы органдармен және ұйымдармен өзара іс-қимылды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1244"/>
-    <w:bookmarkStart w:name="z2872" w:id="1245"/>
+    <w:bookmarkEnd w:id="1256"/>
+    <w:bookmarkStart w:name="z2872" w:id="1257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       департамент құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, нұсқаулар беру және тиісті шешімдер қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1245"/>
-    <w:bookmarkStart w:name="z2873" w:id="1246"/>
+    <w:bookmarkEnd w:id="1257"/>
+    <w:bookmarkStart w:name="z2873" w:id="1258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1246"/>
-    <w:bookmarkStart w:name="z2874" w:id="1247"/>
+    <w:bookmarkEnd w:id="1258"/>
+    <w:bookmarkStart w:name="z2874" w:id="1259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1247"/>
-    <w:bookmarkStart w:name="z2875" w:id="1248"/>
+    <w:bookmarkEnd w:id="1259"/>
+    <w:bookmarkStart w:name="z2875" w:id="1260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініштерді қабылдау және тіркеу, олардың және оларға қоса берілген құжаттардың ресімделуіне жәрдемдесу, формальды қателерді жоюға және қоса берілген құжаттарды толықтыруға мүмкіндік беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1248"/>
-    <w:bookmarkStart w:name="z2876" w:id="1249"/>
+    <w:bookmarkEnd w:id="1260"/>
+    <w:bookmarkStart w:name="z2876" w:id="1261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлікке, Комитетке мемлекеттік және мемлекеттік емес ұйымдарға Департаменттің құзыретіне кіретін мәселелер бойынша ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1249"/>
-    <w:bookmarkStart w:name="z2877" w:id="1250"/>
+    <w:bookmarkEnd w:id="1261"/>
+    <w:bookmarkStart w:name="z2877" w:id="1262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1250"/>
-    <w:bookmarkStart w:name="z2878" w:id="1251"/>
+    <w:bookmarkEnd w:id="1262"/>
+    <w:bookmarkStart w:name="z2878" w:id="1263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Департаменттің функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1251"/>
-    <w:bookmarkStart w:name="z2879" w:id="1252"/>
+    <w:bookmarkEnd w:id="1263"/>
+    <w:bookmarkStart w:name="z2879" w:id="1264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мүгедектігі бар адамдарды әлеуметтік қорғау саласында, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, уақтылы және толық аудару бөлігінде мониторингті және тәуекелдерді бағалауды ұйымдастыру мемлекеттік корпорацияның қаражаты есебінен әлеуметтік төлемдерді алушыға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1252"/>
-    <w:bookmarkStart w:name="z2880" w:id="1253"/>
+    <w:bookmarkEnd w:id="1264"/>
+    <w:bookmarkStart w:name="z2880" w:id="1265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының заңнамасына сәйкес сотқа талап-арыз беру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1253"/>
-    <w:bookmarkStart w:name="z2881" w:id="1254"/>
+    <w:bookmarkEnd w:id="1265"/>
+    <w:bookmarkStart w:name="z2881" w:id="1266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде әкімшілік құқық бұзушылықтар туралы істерді қарау және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1254"/>
-    <w:bookmarkStart w:name="z2882" w:id="1255"/>
+    <w:bookmarkEnd w:id="1266"/>
+    <w:bookmarkStart w:name="z2882" w:id="1267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республикалық бюджеттен төлемдерді: мемлекеттік базалық зейнетақы төлемін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, жасына байланысты зейнетақы төлемдерін, арнаулы мемлекеттік жәрдемақыны, мемлекеттік арнайы жәрдемақыны, бала тууына байланысты тағайындалатын және төленетін біржолғы мемлекеттік жәрдемақыны, бала бір жасқа толғанға дейін оның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақыларды, "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға, мүгедек баланы (мүгедек балаларды) тәрбиелеп отырған анасы немесе әкесіне, асырап алушыға, қамқоршысына (қорғаншысына), төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға, оның ішінде орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беретін жоғары оқу орындарында күндізгі оқуда оқитын балалары бар, олар білім беру ұйымдарында оқуын бітіргенге (бірақ жиырма үш жастан аспағанға) дейін жәрдемақы, капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі әлеуметтік жәрдемақы түріндегі Қазақстан Республикасының азаматтарына ай сайынғы төлем түріндегі әлеуметтік көмекті, Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға, саяси қуғын-сүргін құрбандарына берілетін біржолғы ақшалай өтемақыны, жерлеуге берілетін біржолғы төлемді, нақты енгізілген міндетті зейнетақы жарналарының сомасы мен әлеуметтік аударымдардың сомасы арасындағы, міндетті кәсіптік зейнетақы жарналарының инфляция деңгейін ескере отырып, сомасы зейнетақы жинақтарын алу құқығына ие болған сәттегі зейнетақы төлемдеріне құқықты иеленуі кезіндегі зейнетақы жинақтарының сомасы арасындағы айырманы, бала бір жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылған жағдайда әлеуметтік төлемді алушыларға міндетті зейнетақы жарналарының бюджеттік субсидиясын тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1255"/>
-    <w:bookmarkStart w:name="z2883" w:id="1256"/>
+    <w:bookmarkEnd w:id="1267"/>
+    <w:bookmarkStart w:name="z2883" w:id="1268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Департаменттің құзыретіне кіретін мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіпте жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1256"/>
-    <w:bookmarkStart w:name="z2884" w:id="1257"/>
+    <w:bookmarkEnd w:id="1268"/>
+    <w:bookmarkStart w:name="z2884" w:id="1269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) медициналық-әлеуметтік сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1257"/>
-    <w:bookmarkStart w:name="z2885" w:id="1258"/>
+    <w:bookmarkEnd w:id="1269"/>
+    <w:bookmarkStart w:name="z2885" w:id="1270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организм функцияларының бұзылу және тұрмыс-тіршілігінің шектелу дәрежесiне қарай себебi, мерзiмi айқындала отырып, мүгедектiк тобын және (немесе) еңбекке қабілеттіліктен айырылу дәрежесiн белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1258"/>
-    <w:bookmarkStart w:name="z2886" w:id="1259"/>
+    <w:bookmarkEnd w:id="1270"/>
+    <w:bookmarkStart w:name="z2886" w:id="1271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мүгедектігі бар адамдардың орталықтандырылған деректер банкін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1259"/>
-    <w:bookmarkStart w:name="z2887" w:id="1260"/>
+    <w:bookmarkEnd w:id="1271"/>
+    <w:bookmarkStart w:name="z2887" w:id="1272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) халықтың мүгедектiгi деңгейi мен себептерiн зерделеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1260"/>
-    <w:bookmarkStart w:name="z2888" w:id="1261"/>
+    <w:bookmarkEnd w:id="1272"/>
+    <w:bookmarkStart w:name="z2888" w:id="1273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мүгедектік алғаш рет белгіленген кезде мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы, мүгедектігі бойынша арнаулы мемлекеттік жәрдемақы, мүгедек баланы тәрбиелеушіге жәрдемақы, бірінші топтағы мүгедекке күтім жасау бойынша жәрдемақы, сондай-ақ Мемлекеттiк әлеуметтiк сақтандыру қорынан еңбекке қабілеттіліктен айырылу жағдайға байланысты әлеуметтiк төлем тағайындауға құжаттарды қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1261"/>
-    <w:bookmarkStart w:name="z2889" w:id="1262"/>
+    <w:bookmarkEnd w:id="1273"/>
+    <w:bookmarkStart w:name="z2889" w:id="1274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) мүгедектерді оңалтудың жеке бағдарламасының әлеуметтік және кәсіптік бөліктерін әзірлеу, еңбек (қызметтік) міндеттерін орындаумен байланысты жарақат алған немесе денсаулығына басқа да зиян келтірілген жұмыскердің қажеттілігін анықтау, Қазақстан Республикасының азаматтық заңнамасында көзделген қосымша көмек түрлері мен күтімге мұқтаждығын айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1262"/>
-    <w:bookmarkStart w:name="z2890" w:id="1263"/>
+    <w:bookmarkEnd w:id="1274"/>
+    <w:bookmarkStart w:name="z2890" w:id="1275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) өз құзыреті шегінде мүгедектерді оңалтудың жеке бағдарламаларының іске асырылуын бақылау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1263"/>
-    <w:bookmarkStart w:name="z2891" w:id="1264"/>
+    <w:bookmarkEnd w:id="1275"/>
+    <w:bookmarkStart w:name="z2891" w:id="1276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Министрлік пен Комитет басшылығының тапсырмаларын орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1264"/>
-    <w:bookmarkStart w:name="z2892" w:id="1265"/>
+    <w:bookmarkEnd w:id="1276"/>
+    <w:bookmarkStart w:name="z2892" w:id="1277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) өз құзыреті шегінде халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1265"/>
-    <w:bookmarkStart w:name="z2893" w:id="1266"/>
+    <w:bookmarkEnd w:id="1277"/>
+    <w:bookmarkStart w:name="z2893" w:id="1278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Министрліктің Стратегиялық және Операциялық жоспарларын және Комитеттің жұмыс жоспарын іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1266"/>
-    <w:bookmarkStart w:name="z2894" w:id="1267"/>
+    <w:bookmarkEnd w:id="1278"/>
+    <w:bookmarkStart w:name="z2894" w:id="1279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Департамент құзыретіне кіретін мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1267"/>
-    <w:bookmarkStart w:name="z2895" w:id="1268"/>
+    <w:bookmarkEnd w:id="1279"/>
+    <w:bookmarkStart w:name="z2895" w:id="1280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) халықты әлеуметтік қорғау саласында әкiмшiлiк құқық бұзушылық туралы iстердi қарау және әкiмшiлiк жазаларды салу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1268"/>
-    <w:bookmarkStart w:name="z2896" w:id="1269"/>
+    <w:bookmarkEnd w:id="1280"/>
+    <w:bookmarkStart w:name="z2896" w:id="1281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау (өзгерту, қайта бастау, тағайындаудан бас тарту) туралы шешімнің уақтылы және дұрыс қабылдануына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1269"/>
-    <w:bookmarkStart w:name="z2897" w:id="1270"/>
+    <w:bookmarkEnd w:id="1281"/>
+    <w:bookmarkStart w:name="z2897" w:id="1282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) жергілікті атқарушы органдардың қызметін мүгедектігі бар адамдарды жеке көмекшінің, есту кемістігі бар мүгедектігі бар адамдарға ымдау тілі маманының әлеуметтік қызметтерімен, санаторий-курорттық емдеумен, техникалық көмекші (орнын толтырушы) және арнайы жүріп-тұру құралдарымен толық және уақтылы қамтамасыз ету бойынша, әлеуметтік қызметкер порталына тауарларды және (немесе) көрсетілетін қызметтерді берушілерге рұқсат беру бойынша қызметін тексеруді жүзеге асыру, оларды тіркеу немесе тіркеуден шығару әлеуметтік қызметкер порталында, мүгедектігі бар адамдарға әлеуметтік қызметтер порталы арқылы өткізу кезінде мемлекеттік бюджет қаражатынан тауарлар мен көрсетілетін қызметтердің құнын өтеу бойынша тексеруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1270"/>
-    <w:bookmarkStart w:name="z2898" w:id="1271"/>
+    <w:bookmarkEnd w:id="1282"/>
+    <w:bookmarkStart w:name="z2898" w:id="1283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) алушыға мемлекеттік базалық зейнетақы төлемдерінің, зейнетақы төлемдерінің, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылардың, мемлекеттік арнайы жәрдемақының, бюджет қаражаты есебінен біржолғы мемлекеттік жәрдемақының, сондай-ақ мемлекеттік корпорацияның әлеуметтік төлемдерінің алушыға уақтылы және толық аударылуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1271"/>
-    <w:bookmarkStart w:name="z2899" w:id="1272"/>
+    <w:bookmarkEnd w:id="1283"/>
+    <w:bookmarkStart w:name="z2899" w:id="1284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) жеке, заңды тұлғалар, кәсіпкерлік субъектілері мен төмен тұрған мемлекеттік әлеуметтік инспектор арасында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, мемлекеттік корпорацияның әлеуметтік төлемдерді алушыға уақтылы және толық аудару бөлігінде мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында туындайтын келіспеушіліктерді қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1272"/>
-    <w:bookmarkStart w:name="z2900" w:id="1273"/>
+    <w:bookmarkEnd w:id="1284"/>
+    <w:bookmarkStart w:name="z2900" w:id="1285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) департамент құзыреті шегіндегі сұрақтарының мәтіні бойынша ақпараттандыру және түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1273"/>
-    <w:bookmarkStart w:name="z2901" w:id="1274"/>
+    <w:bookmarkEnd w:id="1285"/>
+    <w:bookmarkStart w:name="z2901" w:id="1286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1274"/>
-    <w:bookmarkStart w:name="z2902" w:id="1275"/>
+    <w:bookmarkEnd w:id="1286"/>
+    <w:bookmarkStart w:name="z3573" w:id="1287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен арнаулы әлеуметтік қызметтер көрсетуге лицензия беру туралы өтініштерді қарау және тиісті қорытындыны Комитетке жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1287"/>
+    <w:bookmarkStart w:name="z3574" w:id="1288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2) Халықтың жүріп-тұруы шектеулі топтарының құрылыс объектілеріне қолжетімділігінің қамтамасыз етілуін растау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1288"/>
+    <w:bookmarkStart w:name="z2902" w:id="1289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1275"/>
-    <w:bookmarkStart w:name="z2903" w:id="1276"/>
+    <w:bookmarkEnd w:id="1289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2903" w:id="1290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Департамент басшысының және оның орынбасарының. мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1276"/>
-    <w:bookmarkStart w:name="z2904" w:id="1277"/>
+    <w:bookmarkEnd w:id="1290"/>
+    <w:bookmarkStart w:name="z2904" w:id="1291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болатын Департамент басшысы, сондай-ақ өкілеттіктері шеңберінде Департамент басшысының орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1277"/>
-    <w:bookmarkStart w:name="z2905" w:id="1278"/>
+    <w:bookmarkEnd w:id="1291"/>
+    <w:bookmarkStart w:name="z2905" w:id="1292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент Басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1278"/>
-    <w:bookmarkStart w:name="z2906" w:id="1279"/>
+    <w:bookmarkEnd w:id="1292"/>
+    <w:bookmarkStart w:name="z2906" w:id="1293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент Басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1279"/>
-    <w:bookmarkStart w:name="z2907" w:id="1280"/>
+    <w:bookmarkEnd w:id="1293"/>
+    <w:bookmarkStart w:name="z2907" w:id="1294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Департамент басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1280"/>
-    <w:bookmarkStart w:name="z2908" w:id="1281"/>
+    <w:bookmarkEnd w:id="1294"/>
+    <w:bookmarkStart w:name="z2908" w:id="1295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департаменттің жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1281"/>
-    <w:bookmarkStart w:name="z2909" w:id="1282"/>
+    <w:bookmarkEnd w:id="1295"/>
+    <w:bookmarkStart w:name="z2909" w:id="1296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) департаменттің білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1282"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z2911" w:id="1284"/>
+    <w:bookmarkEnd w:id="1296"/>
+    <w:bookmarkStart w:name="z2910" w:id="1297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент басшыларының орынбасарларын, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1297"/>
+    <w:bookmarkStart w:name="z2911" w:id="1298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1284"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z2913" w:id="1286"/>
+    <w:bookmarkEnd w:id="1298"/>
+    <w:bookmarkStart w:name="z2912" w:id="1299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Төрағаның қарауына демалыстар беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу, сыйақы беру және Департамент басшысының орынбасарына тәртіптік жаза қолдану мәселелерін енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1299"/>
+    <w:bookmarkStart w:name="z2913" w:id="1300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1286"/>
-    <w:bookmarkStart w:name="z2914" w:id="1287"/>
+    <w:bookmarkEnd w:id="1300"/>
+    <w:bookmarkStart w:name="z2914" w:id="1301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шаралардың тиісінше қабылдануына дербес жауапты болады және сыбайлас жемқорлыққа қарсы тиісті шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1287"/>
-    <w:bookmarkStart w:name="z2915" w:id="1288"/>
+    <w:bookmarkEnd w:id="1301"/>
+    <w:bookmarkStart w:name="z2915" w:id="1302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1288"/>
-    <w:bookmarkStart w:name="z2916" w:id="1289"/>
+    <w:bookmarkEnd w:id="1302"/>
+    <w:bookmarkStart w:name="z2916" w:id="1303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өз орынбасарына өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1289"/>
-    <w:bookmarkStart w:name="z2917" w:id="1290"/>
+    <w:bookmarkEnd w:id="1303"/>
+    <w:bookmarkStart w:name="z2917" w:id="1304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1290"/>
-    <w:bookmarkStart w:name="z2918" w:id="1291"/>
+    <w:bookmarkEnd w:id="1304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2918" w:id="1305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Департамент басшысы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (уақытша еңбекке жарамсыздық, демалыста, іссапарда болу, мемлекеттік немесе қоғамдық міндеттерді орындау себептері, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оның орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1291"/>
-    <w:bookmarkStart w:name="z2919" w:id="1292"/>
+    <w:bookmarkEnd w:id="1305"/>
+    <w:bookmarkStart w:name="z2919" w:id="1306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департамент басшысы орынбасары өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1292"/>
-    <w:bookmarkStart w:name="z2920" w:id="1293"/>
+    <w:bookmarkEnd w:id="1306"/>
+    <w:bookmarkStart w:name="z2920" w:id="1307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департамент басшысы болмаған кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департаменттің қызметіне басшылықты жүзеге асырады және Департаментке жүктелген міндеттердің орындалуына және өз өкілеттіктері шеңберінде функцияларды жүзеге асыруға дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1293"/>
-    <w:bookmarkStart w:name="z2921" w:id="1294"/>
+    <w:bookmarkEnd w:id="1307"/>
+    <w:bookmarkStart w:name="z2921" w:id="1308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1294"/>
-    <w:bookmarkStart w:name="z2922" w:id="1295"/>
+    <w:bookmarkEnd w:id="1308"/>
+    <w:bookmarkStart w:name="z2922" w:id="1309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаменттің Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1295"/>
-    <w:bookmarkStart w:name="z2923" w:id="1296"/>
+    <w:bookmarkEnd w:id="1309"/>
+    <w:bookmarkStart w:name="z2923" w:id="1310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1296"/>
-    <w:bookmarkStart w:name="z2924" w:id="1297"/>
+    <w:bookmarkEnd w:id="1310"/>
+    <w:bookmarkStart w:name="z2924" w:id="1311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1297"/>
-    <w:bookmarkStart w:name="z2925" w:id="1298"/>
+    <w:bookmarkEnd w:id="1311"/>
+    <w:bookmarkStart w:name="z2925" w:id="1312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департаменттің өзіне бекітілген мүлікті және оған смета бойынша бөлінген қаражат есебінен сатып алынған мүлікті өздігінен иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1298"/>
-    <w:bookmarkStart w:name="z2926" w:id="1299"/>
+    <w:bookmarkEnd w:id="1312"/>
+    <w:bookmarkStart w:name="z2926" w:id="1313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1299"/>
-    <w:bookmarkStart w:name="z2927" w:id="1300"/>
+    <w:bookmarkEnd w:id="1313"/>
+    <w:bookmarkStart w:name="z2927" w:id="1314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1300"/>
+    <w:bookmarkEnd w:id="1314"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29666,1856 +31850,2020 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 205 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1088" w:id="1301"/>
+    <w:bookmarkStart w:name="z1088" w:id="1315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Солтүстік Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекеменің  Ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1301"/>
+    <w:bookmarkEnd w:id="1315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2928" w:id="1302"/>
+    <w:bookmarkStart w:name="z2928" w:id="1316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1302"/>
-    <w:bookmarkStart w:name="z2929" w:id="1303"/>
+    <w:bookmarkEnd w:id="1316"/>
+    <w:bookmarkStart w:name="z2929" w:id="1317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Солтүстік Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) өз құзыреті шегінде әлеуметтік және зейнетақымен қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау саласында іске асыру және бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1303"/>
-    <w:bookmarkStart w:name="z2930" w:id="1304"/>
+    <w:bookmarkEnd w:id="1317"/>
+    <w:bookmarkStart w:name="z2930" w:id="1318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясымен, заңдарымен, Қазақстан Республикасының Президенті мен Үкіметінің актілерімен, Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен, осы Ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1304"/>
-    <w:bookmarkStart w:name="z2931" w:id="1305"/>
+    <w:bookmarkEnd w:id="1318"/>
+    <w:bookmarkStart w:name="z2931" w:id="1319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және өз атауы қазақ тілінде жазылған мөртаңбасы, белгіленген үлгідегі бланкісі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1305"/>
-    <w:bookmarkStart w:name="z2932" w:id="1306"/>
+    <w:bookmarkEnd w:id="1319"/>
+    <w:bookmarkStart w:name="z2932" w:id="1320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1306"/>
-    <w:bookmarkStart w:name="z2933" w:id="1307"/>
+    <w:bookmarkEnd w:id="1320"/>
+    <w:bookmarkStart w:name="z2933" w:id="1321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департаменттің, егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілсе, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1307"/>
-    <w:bookmarkStart w:name="z2934" w:id="1308"/>
+    <w:bookmarkEnd w:id="1321"/>
+    <w:bookmarkStart w:name="z2934" w:id="1322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретіндегі мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделетін басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1308"/>
-    <w:bookmarkStart w:name="z2935" w:id="1309"/>
+    <w:bookmarkEnd w:id="1322"/>
+    <w:bookmarkStart w:name="z2935" w:id="1323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департаменттің құрылымы және штат саны Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1309"/>
-    <w:bookmarkStart w:name="z2936" w:id="1310"/>
+    <w:bookmarkEnd w:id="1323"/>
+    <w:bookmarkStart w:name="z2936" w:id="1324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 150008, Солтүстік Қазақстан облысы, Петропавл қаласы, Абай көшесі, 64 үй.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1310"/>
-    <w:bookmarkStart w:name="z2937" w:id="1311"/>
+    <w:bookmarkEnd w:id="1324"/>
+    <w:bookmarkStart w:name="z2937" w:id="1325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Солтүстік Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекемеcі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1311"/>
-    <w:bookmarkStart w:name="z2938" w:id="1312"/>
+    <w:bookmarkEnd w:id="1325"/>
+    <w:bookmarkStart w:name="z2938" w:id="1326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1312"/>
-    <w:bookmarkStart w:name="z2939" w:id="1313"/>
+    <w:bookmarkEnd w:id="1326"/>
+    <w:bookmarkStart w:name="z2939" w:id="1327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1313"/>
-    <w:bookmarkStart w:name="z2940" w:id="1314"/>
+    <w:bookmarkEnd w:id="1327"/>
+    <w:bookmarkStart w:name="z2940" w:id="1328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке өзінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1314"/>
-    <w:bookmarkStart w:name="z2941" w:id="1315"/>
+    <w:bookmarkEnd w:id="1328"/>
+    <w:bookmarkStart w:name="z2941" w:id="1329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Департаментке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1315"/>
-    <w:bookmarkStart w:name="z2942" w:id="1316"/>
+    <w:bookmarkEnd w:id="1329"/>
+    <w:bookmarkStart w:name="z2942" w:id="1330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1316"/>
-    <w:bookmarkStart w:name="z2943" w:id="1317"/>
+    <w:bookmarkEnd w:id="1330"/>
+    <w:bookmarkStart w:name="z2943" w:id="1331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Департаменттің міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1317"/>
-    <w:bookmarkStart w:name="z2944" w:id="1318"/>
+    <w:bookmarkEnd w:id="1331"/>
+    <w:bookmarkStart w:name="z2944" w:id="1332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде зейнетақы және әлеуметтік қамсыздандыру, міндетті әлеуметтік сақтандыру, мүгедектігі бар адамдарды, жаппай саяси қуғын-сүргіндер салдарынан зардап шеккен азаматтарды, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарды, Арал өңіріндегі экологиялық қасірет салдарынан зардап шеккен азаматтарды әлеуметтік қорғау, балалы отбасыларды әлеуметтік қолдау, медициналық-әлеуметтік сараптама саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1318"/>
-    <w:bookmarkStart w:name="z2945" w:id="1319"/>
+    <w:bookmarkEnd w:id="1332"/>
+    <w:bookmarkStart w:name="z2945" w:id="1333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер туралы Қазақстан Республикасы заңнамасының сақталуына мемлекеттік бақылауды ұйымдастыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1319"/>
-    <w:bookmarkStart w:name="z2946" w:id="1320"/>
+    <w:bookmarkEnd w:id="1333"/>
+    <w:bookmarkStart w:name="z2946" w:id="1334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Департаменттің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1320"/>
-    <w:bookmarkStart w:name="z2947" w:id="1321"/>
+    <w:bookmarkEnd w:id="1334"/>
+    <w:bookmarkStart w:name="z2947" w:id="1335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1321"/>
-    <w:bookmarkStart w:name="z2948" w:id="1322"/>
+    <w:bookmarkEnd w:id="1335"/>
+    <w:bookmarkStart w:name="z2948" w:id="1336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1322"/>
-    <w:bookmarkStart w:name="z2949" w:id="1323"/>
+    <w:bookmarkEnd w:id="1336"/>
+    <w:bookmarkStart w:name="z2949" w:id="1337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында белгіленген тәртіппен өз құзыреті шегінде заңнаманың талаптарын сақтау бойынша тексерулер мен профилактикалық бақылауды жүзеге асыруға халықты әлеуметтік қорғау саласында, зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау мәселелері бойынша, өз құзыреті шегінде арнаулы әлеуметтік қызметтер туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1323"/>
-    <w:bookmarkStart w:name="z2950" w:id="1324"/>
+    <w:bookmarkEnd w:id="1337"/>
+    <w:bookmarkStart w:name="z2950" w:id="1338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа мемлекеттік органдармен және меншік нысанына қарамастан өзге ұйымдармен іс-қимылды жүзеге асыру, олардан қажетті мәліметтер мен материалдарды, соның ішінде өзінің бақылау функцияларын жүзеге асыру үшін сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1324"/>
-    <w:bookmarkStart w:name="z2951" w:id="1325"/>
+    <w:bookmarkEnd w:id="1338"/>
+    <w:bookmarkStart w:name="z2951" w:id="1339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасымен белгіленген тәртіппен талдау жұмысын қамтамасыз етуге және Департаментке жүктелген міндеттер мен функцияларды орындауға қажетті құжаттар мен ақпараттық сипаттағы анықтамаларды Министрліктің ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан сұрату және алу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1325"/>
-    <w:bookmarkStart w:name="z2952" w:id="1326"/>
+    <w:bookmarkEnd w:id="1339"/>
+    <w:bookmarkStart w:name="z2952" w:id="1340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1326"/>
-    <w:bookmarkStart w:name="z2953" w:id="1327"/>
+    <w:bookmarkEnd w:id="1340"/>
+    <w:bookmarkStart w:name="z2953" w:id="1341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1327"/>
-    <w:bookmarkStart w:name="z2954" w:id="1328"/>
+    <w:bookmarkEnd w:id="1341"/>
+    <w:bookmarkStart w:name="z2954" w:id="1342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз атынан азаматтық-құқықтық қатынастарға түсу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1328"/>
-    <w:bookmarkStart w:name="z2955" w:id="1329"/>
+    <w:bookmarkEnd w:id="1342"/>
+    <w:bookmarkStart w:name="z2955" w:id="1343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент құзыретіне кіретін мәселелер бойынша тиісті сенімхат негізінде мемлекеттік мекемелерде, меншік нысанына қарамастан ұйымдарда, республиканың соттарында Министрліктің және (немесе) Комитеттің атынан өкілдік ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1329"/>
-    <w:bookmarkStart w:name="z2956" w:id="1330"/>
+    <w:bookmarkEnd w:id="1343"/>
+    <w:bookmarkStart w:name="z2956" w:id="1344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1330"/>
-    <w:bookmarkStart w:name="z2957" w:id="1331"/>
+    <w:bookmarkEnd w:id="1344"/>
+    <w:bookmarkStart w:name="z2957" w:id="1345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заңнамалық актілерде көзделген өзге де құқықтарды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1331"/>
-    <w:bookmarkStart w:name="z2958" w:id="1332"/>
+    <w:bookmarkEnd w:id="1345"/>
+    <w:bookmarkStart w:name="z2958" w:id="1346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) міндеттері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1332"/>
-    <w:bookmarkStart w:name="z2959" w:id="1333"/>
+    <w:bookmarkEnd w:id="1346"/>
+    <w:bookmarkStart w:name="z2959" w:id="1347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       басқа мемлекеттік органдармен, жергілікті атқарушы органдармен және ұйымдармен өзара іс-қимылды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1333"/>
-    <w:bookmarkStart w:name="z2960" w:id="1334"/>
+    <w:bookmarkEnd w:id="1347"/>
+    <w:bookmarkStart w:name="z2960" w:id="1348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       департамент құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, нұсқаулар беру және тиісті шешімдер қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1334"/>
-    <w:bookmarkStart w:name="z2961" w:id="1335"/>
+    <w:bookmarkEnd w:id="1348"/>
+    <w:bookmarkStart w:name="z2961" w:id="1349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1335"/>
-    <w:bookmarkStart w:name="z2962" w:id="1336"/>
+    <w:bookmarkEnd w:id="1349"/>
+    <w:bookmarkStart w:name="z2962" w:id="1350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1336"/>
-    <w:bookmarkStart w:name="z2963" w:id="1337"/>
+    <w:bookmarkEnd w:id="1350"/>
+    <w:bookmarkStart w:name="z2963" w:id="1351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініштерді қабылдау және тіркеу, олардың және оларға қоса берілген құжаттардың ресімделуіне жәрдемдесу, формальды қателерді жоюға және қоса берілген құжаттарды толықтыруға мүмкіндік беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1337"/>
-    <w:bookmarkStart w:name="z2964" w:id="1338"/>
+    <w:bookmarkEnd w:id="1351"/>
+    <w:bookmarkStart w:name="z2964" w:id="1352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлікке, Комитетке мемлекеттік және мемлекеттік емес ұйымдарға Департаменттің құзыретіне кіретін мәселелер бойынша ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1338"/>
-    <w:bookmarkStart w:name="z2965" w:id="1339"/>
+    <w:bookmarkEnd w:id="1352"/>
+    <w:bookmarkStart w:name="z2965" w:id="1353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1339"/>
-    <w:bookmarkStart w:name="z2966" w:id="1340"/>
+    <w:bookmarkEnd w:id="1353"/>
+    <w:bookmarkStart w:name="z2966" w:id="1354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Департаменттің функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1340"/>
-    <w:bookmarkStart w:name="z2967" w:id="1341"/>
+    <w:bookmarkEnd w:id="1354"/>
+    <w:bookmarkStart w:name="z2967" w:id="1355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мүгедектігі бар адамдарды әлеуметтік қорғау саласында, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, уақтылы және толық аудару бөлігінде мониторингті және тәуекелдерді бағалауды ұйымдастыру мемлекеттік корпорацияның қаражаты есебінен әлеуметтік төлемдерді алушыға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1341"/>
-    <w:bookmarkStart w:name="z2968" w:id="1342"/>
+    <w:bookmarkEnd w:id="1355"/>
+    <w:bookmarkStart w:name="z2968" w:id="1356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының заңнамасына сәйкес сотқа талап-арыз беру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1342"/>
-    <w:bookmarkStart w:name="z2969" w:id="1343"/>
+    <w:bookmarkEnd w:id="1356"/>
+    <w:bookmarkStart w:name="z2969" w:id="1357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде әкімшілік құқық бұзушылықтар туралы істерді қарау және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1343"/>
-    <w:bookmarkStart w:name="z2970" w:id="1344"/>
+    <w:bookmarkEnd w:id="1357"/>
+    <w:bookmarkStart w:name="z2970" w:id="1358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республикалық бюджеттен төлемдерді: мемлекеттік базалық зейнетақы төлемін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, жасына байланысты зейнетақы төлемдерін, арнаулы мемлекеттік жәрдемақыны, мемлекеттік арнайы жәрдемақыны, бала тууына байланысты тағайындалатын және төленетін біржолғы мемлекеттік жәрдемақыны, бала бір жасқа толғанға дейін оның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақыларды, "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға, мүгедек баланы (мүгедек балаларды) тәрбиелеп отырған анасы немесе әкесіне, асырап алушыға, қамқоршысына (қорғаншысына), төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға, оның ішінде орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беретін жоғары оқу орындарында күндізгі оқуда оқитын балалары бар, олар білім беру ұйымдарында оқуын бітіргенге (бірақ жиырма үш жастан аспағанға) дейін жәрдемақы, капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі әлеуметтік жәрдемақы түріндегі Қазақстан Республикасының азаматтарына ай сайынғы төлем түріндегі әлеуметтік көмекті, Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға, саяси қуғын-сүргін құрбандарына берілетін біржолғы ақшалай өтемақыны, жерлеуге берілетін біржолғы төлемді, нақты енгізілген міндетті зейнетақы жарналарының сомасы мен әлеуметтік аударымдардың сомасы арасындағы, міндетті кәсіптік зейнетақы жарналарының инфляция деңгейін ескере отырып, сомасы зейнетақы жинақтарын алу құқығына ие болған сәттегі зейнетақы төлемдеріне құқықты иеленуі кезіндегі зейнетақы жинақтарының сомасы арасындағы айырманы, бала бір жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылған жағдайда әлеуметтік төлемді алушыларға міндетті зейнетақы жарналарының бюджеттік субсидиясын тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1344"/>
-    <w:bookmarkStart w:name="z2971" w:id="1345"/>
+    <w:bookmarkEnd w:id="1358"/>
+    <w:bookmarkStart w:name="z2971" w:id="1359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Департаменттің құзыретіне кіретін мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіпте жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1345"/>
-    <w:bookmarkStart w:name="z2972" w:id="1346"/>
+    <w:bookmarkEnd w:id="1359"/>
+    <w:bookmarkStart w:name="z2972" w:id="1360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) медициналық-әлеуметтік сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1346"/>
-    <w:bookmarkStart w:name="z2973" w:id="1347"/>
+    <w:bookmarkEnd w:id="1360"/>
+    <w:bookmarkStart w:name="z2973" w:id="1361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организм функцияларының бұзылу және тұрмыс-тіршілігінің шектелу дәрежесiне қарай себебi, мерзiмi айқындала отырып, мүгедектiк тобын және (немесе) еңбекке қабілеттіліктен айырылу дәрежесiн белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1347"/>
-    <w:bookmarkStart w:name="z2974" w:id="1348"/>
+    <w:bookmarkEnd w:id="1361"/>
+    <w:bookmarkStart w:name="z2974" w:id="1362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мүгедектігі бар адамдардың орталықтандырылған деректер банкін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1348"/>
-    <w:bookmarkStart w:name="z2975" w:id="1349"/>
+    <w:bookmarkEnd w:id="1362"/>
+    <w:bookmarkStart w:name="z2975" w:id="1363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) халықтың мүгедектiгi деңгейi мен себептерiн зерделеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1349"/>
-    <w:bookmarkStart w:name="z2976" w:id="1350"/>
+    <w:bookmarkEnd w:id="1363"/>
+    <w:bookmarkStart w:name="z2976" w:id="1364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мүгедектік алғаш рет белгіленген кезде мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы, мүгедектігі бойынша арнаулы мемлекеттік жәрдемақы, мүгедек баланы тәрбиелеушіге жәрдемақы, бірінші топтағы мүгедекке күтім жасау бойынша жәрдемақы, сондай-ақ Мемлекеттiк әлеуметтiк сақтандыру қорынан еңбекке қабілеттіліктен айырылу жағдайға байланысты әлеуметтiк төлем тағайындауға құжаттарды қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1350"/>
-    <w:bookmarkStart w:name="z2977" w:id="1351"/>
+    <w:bookmarkEnd w:id="1364"/>
+    <w:bookmarkStart w:name="z2977" w:id="1365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) мүгедектерді оңалтудың жеке бағдарламасының әлеуметтік және кәсіптік бөліктерін әзірлеу, еңбек (қызметтік) міндеттерін орындаумен байланысты жарақат алған немесе денсаулығына басқа да зиян келтірілген жұмыскердің қажеттілігін анықтау, Қазақстан Республикасының азаматтық заңнамасында көзделген қосымша көмек түрлері мен күтімге мұқтаждығын айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1351"/>
-    <w:bookmarkStart w:name="z2978" w:id="1352"/>
+    <w:bookmarkEnd w:id="1365"/>
+    <w:bookmarkStart w:name="z2978" w:id="1366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) өз құзыреті шегінде мүгедектерді оңалтудың жеке бағдарламаларының іске асырылуын бақылау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1352"/>
-    <w:bookmarkStart w:name="z2979" w:id="1353"/>
+    <w:bookmarkEnd w:id="1366"/>
+    <w:bookmarkStart w:name="z2979" w:id="1367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Министрлік пен Комитет басшылығының тапсырмаларын орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1353"/>
-    <w:bookmarkStart w:name="z2980" w:id="1354"/>
+    <w:bookmarkEnd w:id="1367"/>
+    <w:bookmarkStart w:name="z2980" w:id="1368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) өз құзыреті шегінде халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1354"/>
-    <w:bookmarkStart w:name="z2981" w:id="1355"/>
+    <w:bookmarkEnd w:id="1368"/>
+    <w:bookmarkStart w:name="z2981" w:id="1369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Министрліктің Стратегиялық және Операциялық жоспарларын және Комитеттің жұмыс жоспарын іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1355"/>
-    <w:bookmarkStart w:name="z2982" w:id="1356"/>
+    <w:bookmarkEnd w:id="1369"/>
+    <w:bookmarkStart w:name="z2982" w:id="1370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Департамент құзыретіне кіретін мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1356"/>
-    <w:bookmarkStart w:name="z2983" w:id="1357"/>
+    <w:bookmarkEnd w:id="1370"/>
+    <w:bookmarkStart w:name="z2983" w:id="1371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) халықты әлеуметтік қорғау саласында әкiмшiлiк құқық бұзушылық туралы iстердi қарау және әкiмшiлiк жазаларды салу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1357"/>
-    <w:bookmarkStart w:name="z2984" w:id="1358"/>
+    <w:bookmarkEnd w:id="1371"/>
+    <w:bookmarkStart w:name="z2984" w:id="1372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау (өзгерту, қайта бастау, тағайындаудан бас тарту) туралы шешімнің уақтылы және дұрыс қабылдануына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1358"/>
-    <w:bookmarkStart w:name="z2985" w:id="1359"/>
+    <w:bookmarkEnd w:id="1372"/>
+    <w:bookmarkStart w:name="z2985" w:id="1373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) жергілікті атқарушы органдардың қызметін мүгедектігі бар адамдарды жеке көмекшінің, есту кемістігі бар мүгедектігі бар адамдарға ымдау тілі маманының әлеуметтік қызметтерімен, санаторий-курорттық емдеумен, техникалық көмекші (орнын толтырушы) және арнайы жүріп-тұру құралдарымен толық және уақтылы қамтамасыз ету бойынша, әлеуметтік қызметкер порталына тауарларды және (немесе) көрсетілетін қызметтерді берушілерге рұқсат беру бойынша қызметін тексеруді жүзеге асыру, оларды тіркеу немесе тіркеуден шығару әлеуметтік қызметкер порталында, мүгедектігі бар адамдарға әлеуметтік қызметтер порталы арқылы өткізу кезінде мемлекеттік бюджет қаражатынан тауарлар мен көрсетілетін қызметтердің құнын өтеу бойынша тексеруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1359"/>
-    <w:bookmarkStart w:name="z2986" w:id="1360"/>
+    <w:bookmarkEnd w:id="1373"/>
+    <w:bookmarkStart w:name="z2986" w:id="1374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) алушыға мемлекеттік базалық зейнетақы төлемдерінің, зейнетақы төлемдерінің, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылардың, мемлекеттік арнайы жәрдемақының, бюджет қаражаты есебінен біржолғы мемлекеттік жәрдемақының, сондай-ақ мемлекеттік корпорацияның әлеуметтік төлемдерінің алушыға уақтылы және толық аударылуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1360"/>
-    <w:bookmarkStart w:name="z2987" w:id="1361"/>
+    <w:bookmarkEnd w:id="1374"/>
+    <w:bookmarkStart w:name="z2987" w:id="1375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) жеке, заңды тұлғалар, кәсіпкерлік субъектілері мен төмен тұрған мемлекеттік әлеуметтік инспектор арасында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, мемлекеттік корпорацияның әлеуметтік төлемдерді алушыға уақтылы және толық аудару бөлігінде мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында туындайтын келіспеушіліктерді қарау қорғау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1361"/>
-    <w:bookmarkStart w:name="z2988" w:id="1362"/>
+    <w:bookmarkEnd w:id="1375"/>
+    <w:bookmarkStart w:name="z2988" w:id="1376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) департамент құзыреті шегіндегі сұрақтарының мәтіні бойынша ақпараттандыру және түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1362"/>
-    <w:bookmarkStart w:name="z2989" w:id="1363"/>
+    <w:bookmarkEnd w:id="1376"/>
+    <w:bookmarkStart w:name="z2989" w:id="1377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1363"/>
-    <w:bookmarkStart w:name="z2990" w:id="1364"/>
+    <w:bookmarkEnd w:id="1377"/>
+    <w:bookmarkStart w:name="z3575" w:id="1378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен арнаулы әлеуметтік қызметтер көрсетуге лицензия беру туралы өтініштерді қарау және тиісті қорытындыны Комитетке жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1378"/>
+    <w:bookmarkStart w:name="z3576" w:id="1379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2) Халықтың жүріп-тұруы шектеулі топтарының құрылыс объектілеріне қолжетімділігінің қамтамасыз етілуін растау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1379"/>
+    <w:bookmarkStart w:name="z2990" w:id="1380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1364"/>
-    <w:bookmarkStart w:name="z2991" w:id="1365"/>
+    <w:bookmarkEnd w:id="1380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2991" w:id="1381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Департамент басшысының және оның орынбасарының. мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1365"/>
-    <w:bookmarkStart w:name="z2992" w:id="1366"/>
+    <w:bookmarkEnd w:id="1381"/>
+    <w:bookmarkStart w:name="z2992" w:id="1382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болатын Департамент басшысы, сондай-ақ өкілеттіктері шеңберінде Департамент басшысының орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1366"/>
-    <w:bookmarkStart w:name="z2993" w:id="1367"/>
+    <w:bookmarkEnd w:id="1382"/>
+    <w:bookmarkStart w:name="z2993" w:id="1383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент Басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1367"/>
-    <w:bookmarkStart w:name="z2994" w:id="1368"/>
+    <w:bookmarkEnd w:id="1383"/>
+    <w:bookmarkStart w:name="z2994" w:id="1384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент Басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1368"/>
-    <w:bookmarkStart w:name="z2995" w:id="1369"/>
+    <w:bookmarkEnd w:id="1384"/>
+    <w:bookmarkStart w:name="z2995" w:id="1385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Департамент басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1369"/>
-    <w:bookmarkStart w:name="z2996" w:id="1370"/>
+    <w:bookmarkEnd w:id="1385"/>
+    <w:bookmarkStart w:name="z2996" w:id="1386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департаменттің жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1370"/>
-    <w:bookmarkStart w:name="z2997" w:id="1371"/>
+    <w:bookmarkEnd w:id="1386"/>
+    <w:bookmarkStart w:name="z2997" w:id="1387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) департаменттің білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1371"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z2999" w:id="1373"/>
+    <w:bookmarkEnd w:id="1387"/>
+    <w:bookmarkStart w:name="z2998" w:id="1388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент басшыларының орынбасарларын, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1388"/>
+    <w:bookmarkStart w:name="z2999" w:id="1389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1373"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z3001" w:id="1375"/>
+    <w:bookmarkEnd w:id="1389"/>
+    <w:bookmarkStart w:name="z3000" w:id="1390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Төрағаның қарауына демалыстар беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу, сыйақы беру және Департамент басшысының орынбасарына тәртіптік жаза қолдану мәселелерін енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1390"/>
+    <w:bookmarkStart w:name="z3001" w:id="1391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1375"/>
-    <w:bookmarkStart w:name="z3002" w:id="1376"/>
+    <w:bookmarkEnd w:id="1391"/>
+    <w:bookmarkStart w:name="z3002" w:id="1392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шаралардың тиісінше қабылдануына дербес жауапты болады және сыбайлас жемқорлыққа қарсы тиісті шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1376"/>
-    <w:bookmarkStart w:name="z3003" w:id="1377"/>
+    <w:bookmarkEnd w:id="1392"/>
+    <w:bookmarkStart w:name="z3003" w:id="1393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1377"/>
-    <w:bookmarkStart w:name="z3004" w:id="1378"/>
+    <w:bookmarkEnd w:id="1393"/>
+    <w:bookmarkStart w:name="z3004" w:id="1394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өз орынбасарына өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1378"/>
-    <w:bookmarkStart w:name="z3005" w:id="1379"/>
+    <w:bookmarkEnd w:id="1394"/>
+    <w:bookmarkStart w:name="z3005" w:id="1395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1379"/>
-    <w:bookmarkStart w:name="z3006" w:id="1380"/>
+    <w:bookmarkEnd w:id="1395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3006" w:id="1396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Департамент басшысы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (уақытша еңбекке жарамсыздық, демалыста, іссапарда болу, мемлекеттік немесе қоғамдық міндеттерді орындау себептері, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оның орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1380"/>
-    <w:bookmarkStart w:name="z3007" w:id="1381"/>
+    <w:bookmarkEnd w:id="1396"/>
+    <w:bookmarkStart w:name="z3007" w:id="1397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департамент басшысы орынбасары өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1381"/>
-    <w:bookmarkStart w:name="z3008" w:id="1382"/>
+    <w:bookmarkEnd w:id="1397"/>
+    <w:bookmarkStart w:name="z3008" w:id="1398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департамент басшысы болмаған кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департаменттің қызметіне басшылықты жүзеге асырады және Департаментке жүктелген міндеттердің орындалуына және өз өкілеттіктері шеңберінде функцияларды жүзеге асыруға дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1382"/>
-    <w:bookmarkStart w:name="z3009" w:id="1383"/>
+    <w:bookmarkEnd w:id="1398"/>
+    <w:bookmarkStart w:name="z3009" w:id="1399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1383"/>
-    <w:bookmarkStart w:name="z3010" w:id="1384"/>
+    <w:bookmarkEnd w:id="1399"/>
+    <w:bookmarkStart w:name="z3010" w:id="1400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаменттің Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1384"/>
-    <w:bookmarkStart w:name="z3011" w:id="1385"/>
+    <w:bookmarkEnd w:id="1400"/>
+    <w:bookmarkStart w:name="z3011" w:id="1401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1385"/>
-    <w:bookmarkStart w:name="z3012" w:id="1386"/>
+    <w:bookmarkEnd w:id="1401"/>
+    <w:bookmarkStart w:name="z3012" w:id="1402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1386"/>
-    <w:bookmarkStart w:name="z3013" w:id="1387"/>
+    <w:bookmarkEnd w:id="1402"/>
+    <w:bookmarkStart w:name="z3013" w:id="1403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департаменттің өзіне бекітілген мүлікті және оған смета бойынша бөлінген қаражат есебінен сатып алынған мүлікті өздігінен иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1387"/>
-    <w:bookmarkStart w:name="z3014" w:id="1388"/>
+    <w:bookmarkEnd w:id="1403"/>
+    <w:bookmarkStart w:name="z3014" w:id="1404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1388"/>
-    <w:bookmarkStart w:name="z3015" w:id="1389"/>
+    <w:bookmarkEnd w:id="1404"/>
+    <w:bookmarkStart w:name="z3015" w:id="1405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1389"/>
+    <w:bookmarkEnd w:id="1405"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -31620,1856 +33968,2020 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 205 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1173" w:id="1390"/>
+    <w:bookmarkStart w:name="z1173" w:id="1406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Түркістан облысы бойынша департаменті" республикалық мемлекеттік мекеменің  Ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1390"/>
+    <w:bookmarkEnd w:id="1406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3016" w:id="1391"/>
+    <w:bookmarkStart w:name="z3016" w:id="1407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1391"/>
-    <w:bookmarkStart w:name="z3017" w:id="1392"/>
+    <w:bookmarkEnd w:id="1407"/>
+    <w:bookmarkStart w:name="z3017" w:id="1408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Түркістан облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) өз құзыреті шегінде әлеуметтік және зейнетақымен қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау саласында іске асыру және бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1392"/>
-    <w:bookmarkStart w:name="z3018" w:id="1393"/>
+    <w:bookmarkEnd w:id="1408"/>
+    <w:bookmarkStart w:name="z3018" w:id="1409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясының, заңдарының, Қазақстан Республикасының Президенті мен Үкіметінің актілерінің, Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен, осы Ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1393"/>
-    <w:bookmarkStart w:name="z3019" w:id="1394"/>
+    <w:bookmarkEnd w:id="1409"/>
+    <w:bookmarkStart w:name="z3019" w:id="1410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және өз атауы қазақ тілінде жазылған мөртаңбасы, белгіленген үлгідегі бланкісі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1394"/>
-    <w:bookmarkStart w:name="z3020" w:id="1395"/>
+    <w:bookmarkEnd w:id="1410"/>
+    <w:bookmarkStart w:name="z3020" w:id="1411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1395"/>
-    <w:bookmarkStart w:name="z3021" w:id="1396"/>
+    <w:bookmarkEnd w:id="1411"/>
+    <w:bookmarkStart w:name="z3021" w:id="1412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департаменттің, егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілсе, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1396"/>
-    <w:bookmarkStart w:name="z3022" w:id="1397"/>
+    <w:bookmarkEnd w:id="1412"/>
+    <w:bookmarkStart w:name="z3022" w:id="1413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретіндегі мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтары мен Қазақстан Республикасының заңнамасында көзделетін басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1397"/>
-    <w:bookmarkStart w:name="z3023" w:id="1398"/>
+    <w:bookmarkEnd w:id="1413"/>
+    <w:bookmarkStart w:name="z3023" w:id="1414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департаменттің құрылымы және штат саны Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1398"/>
-    <w:bookmarkStart w:name="z3024" w:id="1399"/>
+    <w:bookmarkEnd w:id="1414"/>
+    <w:bookmarkStart w:name="z3024" w:id="1415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 161200, Түркістан облысы, Түркістан қаласы, "Жаңа қала" шағын ауданы, 32 көшесі, 16 ғимарат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1399"/>
-    <w:bookmarkStart w:name="z3025" w:id="1400"/>
+    <w:bookmarkEnd w:id="1415"/>
+    <w:bookmarkStart w:name="z3025" w:id="1416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Түркістан облысы бойынша департаменті" республикалық мемлекеттік мекемеcі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1400"/>
-    <w:bookmarkStart w:name="z3026" w:id="1401"/>
+    <w:bookmarkEnd w:id="1416"/>
+    <w:bookmarkStart w:name="z3026" w:id="1417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1401"/>
-    <w:bookmarkStart w:name="z3027" w:id="1402"/>
+    <w:bookmarkEnd w:id="1417"/>
+    <w:bookmarkStart w:name="z3027" w:id="1418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1402"/>
-    <w:bookmarkStart w:name="z3028" w:id="1403"/>
+    <w:bookmarkEnd w:id="1418"/>
+    <w:bookmarkStart w:name="z3028" w:id="1419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке өзінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1403"/>
-    <w:bookmarkStart w:name="z3029" w:id="1404"/>
+    <w:bookmarkEnd w:id="1419"/>
+    <w:bookmarkStart w:name="z3029" w:id="1420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Департаментке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, республикалық бюджеттің кірісіне жіберіледі егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1404"/>
-    <w:bookmarkStart w:name="z3030" w:id="1405"/>
+    <w:bookmarkEnd w:id="1420"/>
+    <w:bookmarkStart w:name="z3030" w:id="1421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1405"/>
-    <w:bookmarkStart w:name="z3031" w:id="1406"/>
+    <w:bookmarkEnd w:id="1421"/>
+    <w:bookmarkStart w:name="z3031" w:id="1422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Департаменттің міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1406"/>
-    <w:bookmarkStart w:name="z3032" w:id="1407"/>
+    <w:bookmarkEnd w:id="1422"/>
+    <w:bookmarkStart w:name="z3032" w:id="1423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде зейнетақы және әлеуметтік қамсыздандыру, міндетті әлеуметтік сақтандыру, мүгедектігі бар адамдарды, жаппай саяси қуғын-сүргіндер салдарынан зардап шеккен азаматтарды, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарды, Арал өңіріндегі экологиялық қасірет салдарынан зардап шеккен азаматтарды әлеуметтік қорғау, балалы отбасыларды әлеуметтік қолдау, медициналық-әлеуметтік сараптама саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1407"/>
-    <w:bookmarkStart w:name="z3033" w:id="1408"/>
+    <w:bookmarkEnd w:id="1423"/>
+    <w:bookmarkStart w:name="z3033" w:id="1424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер туралы Қазақстан Республикасының заңнамасының сақталуына мемлекеттік бақылауды ұйымдастыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1408"/>
-    <w:bookmarkStart w:name="z3034" w:id="1409"/>
+    <w:bookmarkEnd w:id="1424"/>
+    <w:bookmarkStart w:name="z3034" w:id="1425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Департаменттің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1409"/>
-    <w:bookmarkStart w:name="z3035" w:id="1410"/>
+    <w:bookmarkEnd w:id="1425"/>
+    <w:bookmarkStart w:name="z3035" w:id="1426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        құқықтар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1410"/>
-    <w:bookmarkStart w:name="z3036" w:id="1411"/>
+    <w:bookmarkEnd w:id="1426"/>
+    <w:bookmarkStart w:name="z3036" w:id="1427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1411"/>
-    <w:bookmarkStart w:name="z3037" w:id="1412"/>
+    <w:bookmarkEnd w:id="1427"/>
+    <w:bookmarkStart w:name="z3037" w:id="1428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында белгіленген тәртіппен өз құзыреті шегінде заңнаманың талаптарын сақтау бойынша тексерулер мен профилактикалық бақылауды жүзеге асыруға халықты әлеуметтік қорғау саласында, зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау мәселелері бойынша, өз құзыреті шегінде арнаулы әлеуметтік қызметтер туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1412"/>
-    <w:bookmarkStart w:name="z3038" w:id="1413"/>
+    <w:bookmarkEnd w:id="1428"/>
+    <w:bookmarkStart w:name="z3038" w:id="1429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа мемлекеттік органдармен және меншік нысанына қарамастан өзге ұйымдармен іс-қимылды жүзеге асыру, олардан қажетті мәліметтер мен материалдарды, соның ішінде өзінің бақылау функцияларын жүзеге асыру үшін сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1413"/>
-    <w:bookmarkStart w:name="z3039" w:id="1414"/>
+    <w:bookmarkEnd w:id="1429"/>
+    <w:bookmarkStart w:name="z3039" w:id="1430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасымен белгіленген тәртіппен талдау жұмысын қамтамасыз етуге және Департаментке жүктелген міндеттер мен функцияларды орындауға, қажетті құжаттар мен ақпараттық сипаттағы анықтамаларды Министрліктің ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан сұрату және алу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1414"/>
-    <w:bookmarkStart w:name="z3040" w:id="1415"/>
+    <w:bookmarkEnd w:id="1430"/>
+    <w:bookmarkStart w:name="z3040" w:id="1431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1415"/>
-    <w:bookmarkStart w:name="z3041" w:id="1416"/>
+    <w:bookmarkEnd w:id="1431"/>
+    <w:bookmarkStart w:name="z3041" w:id="1432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1416"/>
-    <w:bookmarkStart w:name="z3042" w:id="1417"/>
+    <w:bookmarkEnd w:id="1432"/>
+    <w:bookmarkStart w:name="z3042" w:id="1433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз атынан азаматтық-құқықтық қатынастарға түсу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1417"/>
-    <w:bookmarkStart w:name="z3043" w:id="1418"/>
+    <w:bookmarkEnd w:id="1433"/>
+    <w:bookmarkStart w:name="z3043" w:id="1434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент құзыретіне кіретін мәселелер бойынша тиісті сенімхат негізінде мемлекеттік мекемелерде, меншік нысанына қарамастан ұйымдарда, республиканың соттарында Министрліктің және (немесе) Комитеттің атынан өкілдік ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1418"/>
-    <w:bookmarkStart w:name="z3044" w:id="1419"/>
+    <w:bookmarkEnd w:id="1434"/>
+    <w:bookmarkStart w:name="z3044" w:id="1435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1419"/>
-    <w:bookmarkStart w:name="z3045" w:id="1420"/>
+    <w:bookmarkEnd w:id="1435"/>
+    <w:bookmarkStart w:name="z3045" w:id="1436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заңнамалық актілерде көзделген өзге де құқықтарды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1420"/>
-    <w:bookmarkStart w:name="z3046" w:id="1421"/>
+    <w:bookmarkEnd w:id="1436"/>
+    <w:bookmarkStart w:name="z3046" w:id="1437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        міндеттері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1421"/>
-    <w:bookmarkStart w:name="z3047" w:id="1422"/>
+    <w:bookmarkEnd w:id="1437"/>
+    <w:bookmarkStart w:name="z3047" w:id="1438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       басқа мемлекеттік органдармен, жергілікті атқарушы органдармен және ұйымдармен өзара іс-қимылды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1422"/>
-    <w:bookmarkStart w:name="z3048" w:id="1423"/>
+    <w:bookmarkEnd w:id="1438"/>
+    <w:bookmarkStart w:name="z3048" w:id="1439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       департамент құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, нұсқаулар беру және тиісті шешімдер қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1423"/>
-    <w:bookmarkStart w:name="z3049" w:id="1424"/>
+    <w:bookmarkEnd w:id="1439"/>
+    <w:bookmarkStart w:name="z3049" w:id="1440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1424"/>
-    <w:bookmarkStart w:name="z3050" w:id="1425"/>
+    <w:bookmarkEnd w:id="1440"/>
+    <w:bookmarkStart w:name="z3050" w:id="1441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1425"/>
-    <w:bookmarkStart w:name="z3051" w:id="1426"/>
+    <w:bookmarkEnd w:id="1441"/>
+    <w:bookmarkStart w:name="z3051" w:id="1442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініштерді қабылдау және тіркеу, олардың және оларға қоса берілген құжаттардың ресімделуіне жәрдемдесу, формальды қателерді жоюға және қоса берілген құжаттарды толықтыруға мүмкіндік беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1426"/>
-    <w:bookmarkStart w:name="z3052" w:id="1427"/>
+    <w:bookmarkEnd w:id="1442"/>
+    <w:bookmarkStart w:name="z3052" w:id="1443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлікке, Комитетке мемлекеттік және мемлекеттік емес ұйымдарға Департаменттің құзыретіне кіретін мәселелер бойынша ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1427"/>
-    <w:bookmarkStart w:name="z3053" w:id="1428"/>
+    <w:bookmarkEnd w:id="1443"/>
+    <w:bookmarkStart w:name="z3053" w:id="1444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1428"/>
-    <w:bookmarkStart w:name="z3054" w:id="1429"/>
+    <w:bookmarkEnd w:id="1444"/>
+    <w:bookmarkStart w:name="z3054" w:id="1445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Департаменттің функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1429"/>
-    <w:bookmarkStart w:name="z3055" w:id="1430"/>
+    <w:bookmarkEnd w:id="1445"/>
+    <w:bookmarkStart w:name="z3055" w:id="1446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мүгедектігі бар адамдарды әлеуметтік қорғау саласында, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, уақтылы және толық аудару бөлігінде мониторингті және тәуекелдерді бағалауды ұйымдастыру мемлекеттік корпорацияның қаражаты есебінен әлеуметтік төлемдерді алушыға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1430"/>
-    <w:bookmarkStart w:name="z3056" w:id="1431"/>
+    <w:bookmarkEnd w:id="1446"/>
+    <w:bookmarkStart w:name="z3056" w:id="1447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының заңнамасына сәйкес сотқа талап-арыз беру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1431"/>
-    <w:bookmarkStart w:name="z3057" w:id="1432"/>
+    <w:bookmarkEnd w:id="1447"/>
+    <w:bookmarkStart w:name="z3057" w:id="1448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде әкімшілік құқық бұзушылықтар туралы істерді қарау және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1432"/>
-    <w:bookmarkStart w:name="z3058" w:id="1433"/>
+    <w:bookmarkEnd w:id="1448"/>
+    <w:bookmarkStart w:name="z3058" w:id="1449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республикалық бюджеттен төлемдерді: мемлекеттік базалық зейнетақы төлемін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, жасына байланысты зейнетақы төлемдерін, арнаулы мемлекеттік жәрдемақыны, мемлекеттік арнайы жәрдемақыны, бала тууына байланысты тағайындалатын және төленетін біржолғы мемлекеттік жәрдемақыны, бала бір жасқа толғанға дейін оның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақыларды, "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға, мүгедек баланы (мүгедек балаларды) тәрбиелеп отырған анасы немесе әкесіне, асырап алушыға, қамқоршысына (қорғаншысына), төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға, оның ішінде орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беретін жоғары оқу орындарында күндізгі оқуда оқитын балалары бар, олар білім беру ұйымдарында оқуын бітіргенге (бірақ жиырма үш жастан аспағанға) дейін жәрдемақы, капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі әлеуметтік жәрдемақы түріндегі Қазақстан Республикасының азаматтарына ай сайынғы төлем түріндегі әлеуметтік көмекті, Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға, саяси қуғын-сүргін құрбандарына берілетін біржолғы ақшалай өтемақыны, жерлеуге берілетін біржолғы төлемді, нақты енгізілген міндетті зейнетақы жарналарының сомасы мен әлеуметтік аударымдардың сомасы арасындағы, міндетті кәсіптік зейнетақы жарналарының инфляция деңгейін ескере отырып, сомасы зейнетақы жинақтарын алу құқығына ие болған сәттегі зейнетақы төлемдеріне құқықты иеленуі кезіндегі зейнетақы жинақтарының сомасы арасындағы айырманы, бала бір жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылған жағдайда әлеуметтік төлемді алушыларға міндетті зейнетақы жарналарының бюджеттік субсидиясын тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1433"/>
-    <w:bookmarkStart w:name="z3059" w:id="1434"/>
+    <w:bookmarkEnd w:id="1449"/>
+    <w:bookmarkStart w:name="z3059" w:id="1450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Департаменттің құзыретіне кіретін мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіпте жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1434"/>
-    <w:bookmarkStart w:name="z3060" w:id="1435"/>
+    <w:bookmarkEnd w:id="1450"/>
+    <w:bookmarkStart w:name="z3060" w:id="1451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) медициналық-әлеуметтік сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1435"/>
-    <w:bookmarkStart w:name="z3061" w:id="1436"/>
+    <w:bookmarkEnd w:id="1451"/>
+    <w:bookmarkStart w:name="z3061" w:id="1452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организм функцияларының бұзылу және тұрмыс-тіршілігінің шектелу дәрежесiне қарай себебi, мерзiмi айқындала отырып, мүгедектiк тобын және (немесе) еңбекке қабілеттіліктен айырылу дәрежесiн белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1436"/>
-    <w:bookmarkStart w:name="z3062" w:id="1437"/>
+    <w:bookmarkEnd w:id="1452"/>
+    <w:bookmarkStart w:name="z3062" w:id="1453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мүгедектігі бар адамдардың орталықтандырылған деректер банкін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1437"/>
-    <w:bookmarkStart w:name="z3063" w:id="1438"/>
+    <w:bookmarkEnd w:id="1453"/>
+    <w:bookmarkStart w:name="z3063" w:id="1454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) халықтың мүгедектiгi деңгейi мен себептерiн зерделеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1438"/>
-    <w:bookmarkStart w:name="z3064" w:id="1439"/>
+    <w:bookmarkEnd w:id="1454"/>
+    <w:bookmarkStart w:name="z3064" w:id="1455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мүгедектік алғаш рет белгіленген кезде мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы, мүгедектігі бойынша арнаулы мемлекеттік жәрдемақы, мүгедек баланы тәрбиелеушіге жәрдемақы, бірінші топтағы мүгедекке күтім жасау бойынша жәрдемақы, сондай-ақ Мемлекеттiк әлеуметтiк сақтандыру қорынан еңбекке қабілеттіліктен айырылу жағдайға байланысты әлеуметтiк төлем тағайындауға құжаттарды қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1439"/>
-    <w:bookmarkStart w:name="z3065" w:id="1440"/>
+    <w:bookmarkEnd w:id="1455"/>
+    <w:bookmarkStart w:name="z3065" w:id="1456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) мүгедектерді оңалтудың жеке бағдарламасының әлеуметтік және кәсіптік бөліктерін әзірлеу, еңбек (қызметтік) міндеттерін орындаумен байланысты жарақат алған немесе денсаулығына басқа да зиян келтірілген жұмыскердің қажеттілігін анықтау, Қазақстан Республикасының азаматтық заңнамасында көзделген қосымша көмек түрлері мен күтімге мұқтаждығын айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1440"/>
-    <w:bookmarkStart w:name="z3066" w:id="1441"/>
+    <w:bookmarkEnd w:id="1456"/>
+    <w:bookmarkStart w:name="z3066" w:id="1457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) өз құзыреті шегінде мүгедектерді оңалтудың жеке бағдарламаларының іске асырылуын бақылау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1441"/>
-    <w:bookmarkStart w:name="z3067" w:id="1442"/>
+    <w:bookmarkEnd w:id="1457"/>
+    <w:bookmarkStart w:name="z3067" w:id="1458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Министрлік пен Комитет басшылығының тапсырмаларын орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1442"/>
-    <w:bookmarkStart w:name="z3068" w:id="1443"/>
+    <w:bookmarkEnd w:id="1458"/>
+    <w:bookmarkStart w:name="z3068" w:id="1459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) өз құзыреті шегінде халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1443"/>
-    <w:bookmarkStart w:name="z3069" w:id="1444"/>
+    <w:bookmarkEnd w:id="1459"/>
+    <w:bookmarkStart w:name="z3069" w:id="1460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Министрліктің Стратегиялық және Операциялық жоспарларын және Комитеттің жұмыс жоспарын іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1444"/>
-    <w:bookmarkStart w:name="z3070" w:id="1445"/>
+    <w:bookmarkEnd w:id="1460"/>
+    <w:bookmarkStart w:name="z3070" w:id="1461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Департамент құзыретіне кіретін мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1445"/>
-    <w:bookmarkStart w:name="z3071" w:id="1446"/>
+    <w:bookmarkEnd w:id="1461"/>
+    <w:bookmarkStart w:name="z3071" w:id="1462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) халықты әлеуметтік қорғау саласында әкiмшiлiк құқық бұзушылық туралы iстердi қарау және әкiмшiлiк жазаларды салу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1446"/>
-    <w:bookmarkStart w:name="z3072" w:id="1447"/>
+    <w:bookmarkEnd w:id="1462"/>
+    <w:bookmarkStart w:name="z3072" w:id="1463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау (өзгерту, қайта бастау, тағайындаудан бас тарту) туралы шешімнің уақтылы және дұрыс қабылдануына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1447"/>
-    <w:bookmarkStart w:name="z3073" w:id="1448"/>
+    <w:bookmarkEnd w:id="1463"/>
+    <w:bookmarkStart w:name="z3073" w:id="1464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) жергілікті атқарушы органдардың қызметін мүгедектігі бар адамдарды жеке көмекшінің, есту кемістігі бар мүгедектігі бар адамдарға ымдау тілі маманының әлеуметтік қызметтерімен, санаторий-курорттық емдеумен, техникалық көмекші (орнын толтырушы) және арнайы жүріп-тұру құралдарымен толық және уақтылы қамтамасыз ету бойынша, әлеуметтік қызметкер порталына тауарларды және (немесе) көрсетілетін қызметтерді берушілерге рұқсат беру бойынша қызметін тексеруді жүзеге асыру, оларды тіркеу немесе тіркеуден шығару әлеуметтік қызметкер порталында, мүгедектігі бар адамдарға әлеуметтік қызметтер порталы арқылы өткізу кезінде мемлекеттік бюджет қаражатынан тауарлар мен көрсетілетін қызметтердің құнын өтеу бойынша тексеруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1448"/>
-    <w:bookmarkStart w:name="z3074" w:id="1449"/>
+    <w:bookmarkEnd w:id="1464"/>
+    <w:bookmarkStart w:name="z3074" w:id="1465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) алушыға мемлекеттік базалық зейнетақы төлемдерінің, зейнетақы төлемдерінің, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылардың, мемлекеттік арнайы жәрдемақының, бюджет қаражаты есебінен біржолғы мемлекеттік жәрдемақының, сондай-ақ мемлекеттік корпорацияның әлеуметтік төлемдерінің алушыға уақтылы және толық аударылуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1449"/>
-    <w:bookmarkStart w:name="z3075" w:id="1450"/>
+    <w:bookmarkEnd w:id="1465"/>
+    <w:bookmarkStart w:name="z3075" w:id="1466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) жеке, заңды тұлғалар, кәсіпкерлік субъектілері мен төмен тұрған мемлекеттік әлеуметтік инспектор арасында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, мемлекеттік корпорацияның әлеуметтік төлемдерді алушыға уақтылы және толық аудару бөлігінде мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында туындайтын келіспеушіліктерді қарау қорғау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1450"/>
-    <w:bookmarkStart w:name="z3076" w:id="1451"/>
+    <w:bookmarkEnd w:id="1466"/>
+    <w:bookmarkStart w:name="z3076" w:id="1467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) департамент құзыреті шегіндегі сұрақтарының мәтіні бойынша ақпараттандыру және түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1451"/>
-    <w:bookmarkStart w:name="z3077" w:id="1452"/>
+    <w:bookmarkEnd w:id="1467"/>
+    <w:bookmarkStart w:name="z3077" w:id="1468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1452"/>
-    <w:bookmarkStart w:name="z3078" w:id="1453"/>
+    <w:bookmarkEnd w:id="1468"/>
+    <w:bookmarkStart w:name="z3577" w:id="1469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен арнаулы әлеуметтік қызметтер көрсетуге лицензия беру туралы өтініштерді қарау және тиісті қорытындыны Комитетке жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1469"/>
+    <w:bookmarkStart w:name="z3578" w:id="1470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2) Халықтың жүріп-тұруы шектеулі топтарының құрылыс объектілеріне қолжетімділігінің қамтамасыз етілуін растау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1470"/>
+    <w:bookmarkStart w:name="z3078" w:id="1471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1453"/>
-    <w:bookmarkStart w:name="z3079" w:id="1454"/>
+    <w:bookmarkEnd w:id="1471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3079" w:id="1472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Департамент басшысының және оның орынбасарының. Мәртебесі мен, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1454"/>
-    <w:bookmarkStart w:name="z3080" w:id="1455"/>
+    <w:bookmarkEnd w:id="1472"/>
+    <w:bookmarkStart w:name="z3080" w:id="1473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болатын Департамент басшысы, сондай-ақ өкілеттіктері шеңберінде Департамент басшысының орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1455"/>
-    <w:bookmarkStart w:name="z3081" w:id="1456"/>
+    <w:bookmarkEnd w:id="1473"/>
+    <w:bookmarkStart w:name="z3081" w:id="1474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент Басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1456"/>
-    <w:bookmarkStart w:name="z3082" w:id="1457"/>
+    <w:bookmarkEnd w:id="1474"/>
+    <w:bookmarkStart w:name="z3082" w:id="1475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент Басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1457"/>
-    <w:bookmarkStart w:name="z3083" w:id="1458"/>
+    <w:bookmarkEnd w:id="1475"/>
+    <w:bookmarkStart w:name="z3083" w:id="1476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Департамент басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1458"/>
-    <w:bookmarkStart w:name="z3084" w:id="1459"/>
+    <w:bookmarkEnd w:id="1476"/>
+    <w:bookmarkStart w:name="z3084" w:id="1477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департаменттің жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1459"/>
-    <w:bookmarkStart w:name="z3085" w:id="1460"/>
+    <w:bookmarkEnd w:id="1477"/>
+    <w:bookmarkStart w:name="z3085" w:id="1478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) департаменттің білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1460"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z3087" w:id="1462"/>
+    <w:bookmarkEnd w:id="1478"/>
+    <w:bookmarkStart w:name="z3086" w:id="1479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент басшыларының орынбасарларын, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1479"/>
+    <w:bookmarkStart w:name="z3087" w:id="1480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1462"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z3089" w:id="1464"/>
+    <w:bookmarkEnd w:id="1480"/>
+    <w:bookmarkStart w:name="z3088" w:id="1481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Төрағаның қарауына демалыстар беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу, сыйақы беру және Департамент басшысының орынбасарына тәртіптік жаза қолдану мәселелерін енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1481"/>
+    <w:bookmarkStart w:name="z3089" w:id="1482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1464"/>
-    <w:bookmarkStart w:name="z3090" w:id="1465"/>
+    <w:bookmarkEnd w:id="1482"/>
+    <w:bookmarkStart w:name="z3090" w:id="1483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шаралардың тиісінше қабылдануына дербес жауапты болады және сыбайлас жемқорлыққа қарсы тиісті шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1465"/>
-    <w:bookmarkStart w:name="z3091" w:id="1466"/>
+    <w:bookmarkEnd w:id="1483"/>
+    <w:bookmarkStart w:name="z3091" w:id="1484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1466"/>
-    <w:bookmarkStart w:name="z3092" w:id="1467"/>
+    <w:bookmarkEnd w:id="1484"/>
+    <w:bookmarkStart w:name="z3092" w:id="1485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өз орынбасарына өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1467"/>
-    <w:bookmarkStart w:name="z3093" w:id="1468"/>
+    <w:bookmarkEnd w:id="1485"/>
+    <w:bookmarkStart w:name="z3093" w:id="1486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1468"/>
-    <w:bookmarkStart w:name="z3094" w:id="1469"/>
+    <w:bookmarkEnd w:id="1486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3094" w:id="1487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Департамент басшысы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (уақытша еңбекке жарамсыздық, демалыста, іссапарда болу, мемлекеттік немесе қоғамдық міндеттерді орындау себептері, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оның орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1469"/>
-    <w:bookmarkStart w:name="z3095" w:id="1470"/>
+    <w:bookmarkEnd w:id="1487"/>
+    <w:bookmarkStart w:name="z3095" w:id="1488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департамент басшысы орынбасарының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1470"/>
-    <w:bookmarkStart w:name="z3096" w:id="1471"/>
+    <w:bookmarkEnd w:id="1488"/>
+    <w:bookmarkStart w:name="z3096" w:id="1489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департамент басшысы болмаған кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департаменттің қызметіне басшылықты жүзеге асырады және Департаментке жүктелген міндеттердің орындалуына және өз өкілеттіктері шеңберінде функцияларды жүзеге асыруға дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1471"/>
-    <w:bookmarkStart w:name="z3097" w:id="1472"/>
+    <w:bookmarkEnd w:id="1489"/>
+    <w:bookmarkStart w:name="z3097" w:id="1490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1472"/>
-    <w:bookmarkStart w:name="z3098" w:id="1473"/>
+    <w:bookmarkEnd w:id="1490"/>
+    <w:bookmarkStart w:name="z3098" w:id="1491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаменттің Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1473"/>
-    <w:bookmarkStart w:name="z3099" w:id="1474"/>
+    <w:bookmarkEnd w:id="1491"/>
+    <w:bookmarkStart w:name="z3099" w:id="1492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1474"/>
-    <w:bookmarkStart w:name="z3100" w:id="1475"/>
+    <w:bookmarkEnd w:id="1492"/>
+    <w:bookmarkStart w:name="z3100" w:id="1493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1475"/>
-    <w:bookmarkStart w:name="z3101" w:id="1476"/>
+    <w:bookmarkEnd w:id="1493"/>
+    <w:bookmarkStart w:name="z3101" w:id="1494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департаменттің өзіне бекітілген мүлікті және оған смета бойынша бөлінген қаражат есебінен сатып алынған мүлікті өздігінен иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1476"/>
-    <w:bookmarkStart w:name="z3102" w:id="1477"/>
+    <w:bookmarkEnd w:id="1494"/>
+    <w:bookmarkStart w:name="z3102" w:id="1495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1477"/>
-    <w:bookmarkStart w:name="z3103" w:id="1478"/>
+    <w:bookmarkEnd w:id="1495"/>
+    <w:bookmarkStart w:name="z3103" w:id="1496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1478"/>
+    <w:bookmarkEnd w:id="1496"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -33574,68 +36086,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 205 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14-1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1670" w:id="1479"/>
+    <w:bookmarkStart w:name="z1670" w:id="1497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Ұлытау облысы бойынша департаменті" республикалық мемлекеттік мекеменің  Ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1479"/>
+    <w:bookmarkEnd w:id="1497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бұйрық 14-1-қосымшамен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -33650,1800 +36162,1964 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3104" w:id="1480"/>
+    <w:bookmarkStart w:name="z3104" w:id="1498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1480"/>
-    <w:bookmarkStart w:name="z3105" w:id="1481"/>
+    <w:bookmarkEnd w:id="1498"/>
+    <w:bookmarkStart w:name="z3105" w:id="1499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Ұлытау облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) өз құзыреті шегінде әлеуметтік және зейнетақымен қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау саласында іске асыру және бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1481"/>
-    <w:bookmarkStart w:name="z3106" w:id="1482"/>
+    <w:bookmarkEnd w:id="1499"/>
+    <w:bookmarkStart w:name="z3106" w:id="1500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясымен, заңдарымен, Қазақстан Республикасының Президенті мен Үкіметінің актілерімен, Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен, осы Ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1482"/>
-    <w:bookmarkStart w:name="z3107" w:id="1483"/>
+    <w:bookmarkEnd w:id="1500"/>
+    <w:bookmarkStart w:name="z3107" w:id="1501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және өз атауы қазақ тілінде жазылған мөртаңбасы, белгіленген үлгідегі бланкісі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1483"/>
-    <w:bookmarkStart w:name="z3108" w:id="1484"/>
+    <w:bookmarkEnd w:id="1501"/>
+    <w:bookmarkStart w:name="z3108" w:id="1502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1484"/>
-    <w:bookmarkStart w:name="z3109" w:id="1485"/>
+    <w:bookmarkEnd w:id="1502"/>
+    <w:bookmarkStart w:name="z3109" w:id="1503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департаменттің, егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілсе, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1485"/>
-    <w:bookmarkStart w:name="z3110" w:id="1486"/>
+    <w:bookmarkEnd w:id="1503"/>
+    <w:bookmarkStart w:name="z3110" w:id="1504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретіндегі мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделетін басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1486"/>
-    <w:bookmarkStart w:name="z3111" w:id="1487"/>
+    <w:bookmarkEnd w:id="1504"/>
+    <w:bookmarkStart w:name="z3111" w:id="1505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департаменттің құрылымы және штат саны Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1487"/>
-    <w:bookmarkStart w:name="z3112" w:id="1488"/>
+    <w:bookmarkEnd w:id="1505"/>
+    <w:bookmarkStart w:name="z3112" w:id="1506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 100602, Ұлытау облысы, Жезқазған қаласы, Ғарышкерлер көшесі, 15 үй.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1488"/>
-    <w:bookmarkStart w:name="z3113" w:id="1489"/>
+    <w:bookmarkEnd w:id="1506"/>
+    <w:bookmarkStart w:name="z3113" w:id="1507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Ұлытау облысы бойынша департаменті" республикалық мемлекеттік мекемеcі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1489"/>
-    <w:bookmarkStart w:name="z3114" w:id="1490"/>
+    <w:bookmarkEnd w:id="1507"/>
+    <w:bookmarkStart w:name="z3114" w:id="1508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1490"/>
-    <w:bookmarkStart w:name="z3115" w:id="1491"/>
+    <w:bookmarkEnd w:id="1508"/>
+    <w:bookmarkStart w:name="z3115" w:id="1509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1491"/>
-    <w:bookmarkStart w:name="z3116" w:id="1492"/>
+    <w:bookmarkEnd w:id="1509"/>
+    <w:bookmarkStart w:name="z3116" w:id="1510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке өзінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1492"/>
-    <w:bookmarkStart w:name="z3117" w:id="1493"/>
+    <w:bookmarkEnd w:id="1510"/>
+    <w:bookmarkStart w:name="z3117" w:id="1511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Департаментке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1493"/>
-    <w:bookmarkStart w:name="z3118" w:id="1494"/>
+    <w:bookmarkEnd w:id="1511"/>
+    <w:bookmarkStart w:name="z3118" w:id="1512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1494"/>
-    <w:bookmarkStart w:name="z3119" w:id="1495"/>
+    <w:bookmarkEnd w:id="1512"/>
+    <w:bookmarkStart w:name="z3119" w:id="1513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Департаменттің міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1495"/>
-    <w:bookmarkStart w:name="z3120" w:id="1496"/>
+    <w:bookmarkEnd w:id="1513"/>
+    <w:bookmarkStart w:name="z3120" w:id="1514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде зейнетақы және әлеуметтік қамсыздандыру, міндетті әлеуметтік сақтандыру, мүгедектігі бар адамдарды, жаппай саяси қуғын-сүргіндер салдарынан зардап шеккен азаматтарды, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарды, Арал өңіріндегі экологиялық қасірет салдарынан зардап шеккен азаматтарды әлеуметтік қорғау, балалы отбасыларды әлеуметтік қолдау, медициналық-әлеуметтік сараптама саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1496"/>
-    <w:bookmarkStart w:name="z3121" w:id="1497"/>
+    <w:bookmarkEnd w:id="1514"/>
+    <w:bookmarkStart w:name="z3121" w:id="1515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер туралы Қазақстан Республикасы заңнамасының сақталуына мемлекеттік бақылауды ұйымдастыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1497"/>
-    <w:bookmarkStart w:name="z3122" w:id="1498"/>
+    <w:bookmarkEnd w:id="1515"/>
+    <w:bookmarkStart w:name="z3122" w:id="1516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Департаменттің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1498"/>
-    <w:bookmarkStart w:name="z3123" w:id="1499"/>
+    <w:bookmarkEnd w:id="1516"/>
+    <w:bookmarkStart w:name="z3123" w:id="1517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1499"/>
-    <w:bookmarkStart w:name="z3124" w:id="1500"/>
+    <w:bookmarkEnd w:id="1517"/>
+    <w:bookmarkStart w:name="z3124" w:id="1518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1500"/>
-    <w:bookmarkStart w:name="z3125" w:id="1501"/>
+    <w:bookmarkEnd w:id="1518"/>
+    <w:bookmarkStart w:name="z3125" w:id="1519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында белгіленген тәртіппен өз құзыреті шегінде заңнаманың талаптарын сақтау бойынша тексерулер мен профилактикалық бақылауды жүзеге асыруға халықты әлеуметтік қорғау саласында, зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау мәселелері бойынша, өз құзыреті шегінде арнаулы әлеуметтік қызметтер туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1501"/>
-    <w:bookmarkStart w:name="z3126" w:id="1502"/>
+    <w:bookmarkEnd w:id="1519"/>
+    <w:bookmarkStart w:name="z3126" w:id="1520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа мемлекеттік органдармен және меншік нысанына қарамастан өзге ұйымдармен іс-қимылды жүзеге асыру, олардан қажетті мәліметтер мен материалдарды, соның ішінде өзінің бақылау функцияларын жүзеге асыру үшін сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1502"/>
-    <w:bookmarkStart w:name="z3127" w:id="1503"/>
+    <w:bookmarkEnd w:id="1520"/>
+    <w:bookmarkStart w:name="z3127" w:id="1521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасымен белгіленген тәртіппен талдау жұмысын қамтамасыз етуге және Департаментке жүктелген міндеттер мен функцияларды орындауға қажетті құжаттар мен ақпараттық сипаттағы анықтамаларды Министрліктің ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан сұрату және алу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1503"/>
-    <w:bookmarkStart w:name="z3128" w:id="1504"/>
+    <w:bookmarkEnd w:id="1521"/>
+    <w:bookmarkStart w:name="z3128" w:id="1522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1504"/>
-    <w:bookmarkStart w:name="z3129" w:id="1505"/>
+    <w:bookmarkEnd w:id="1522"/>
+    <w:bookmarkStart w:name="z3129" w:id="1523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1505"/>
-    <w:bookmarkStart w:name="z3130" w:id="1506"/>
+    <w:bookmarkEnd w:id="1523"/>
+    <w:bookmarkStart w:name="z3130" w:id="1524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз атынан азаматтық-құқықтық қатынастарға түсу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1506"/>
-    <w:bookmarkStart w:name="z3131" w:id="1507"/>
+    <w:bookmarkEnd w:id="1524"/>
+    <w:bookmarkStart w:name="z3131" w:id="1525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент құзыретіне кіретін мәселелер бойынша тиісті сенімхат негізінде мемлекеттік мекемелерде, меншік нысанына қарамастан ұйымдарда, республиканың соттарында Министрліктің және (немесе) Комитеттің атынан өкілдік ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1507"/>
-    <w:bookmarkStart w:name="z3132" w:id="1508"/>
+    <w:bookmarkEnd w:id="1525"/>
+    <w:bookmarkStart w:name="z3132" w:id="1526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1508"/>
-    <w:bookmarkStart w:name="z3133" w:id="1509"/>
+    <w:bookmarkEnd w:id="1526"/>
+    <w:bookmarkStart w:name="z3133" w:id="1527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заңнамалық актілерде көзделген өзге де құқықтарды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1509"/>
-    <w:bookmarkStart w:name="z3134" w:id="1510"/>
+    <w:bookmarkEnd w:id="1527"/>
+    <w:bookmarkStart w:name="z3134" w:id="1528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) міндеттері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1510"/>
-    <w:bookmarkStart w:name="z3135" w:id="1511"/>
+    <w:bookmarkEnd w:id="1528"/>
+    <w:bookmarkStart w:name="z3135" w:id="1529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       басқа мемлекеттік органдармен, жергілікті атқарушы органдармен және ұйымдармен өзара іс-қимылды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1511"/>
-    <w:bookmarkStart w:name="z3136" w:id="1512"/>
+    <w:bookmarkEnd w:id="1529"/>
+    <w:bookmarkStart w:name="z3136" w:id="1530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       департамент құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, нұсқаулар беру және тиісті шешімдер қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1512"/>
-    <w:bookmarkStart w:name="z3137" w:id="1513"/>
+    <w:bookmarkEnd w:id="1530"/>
+    <w:bookmarkStart w:name="z3137" w:id="1531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1513"/>
-    <w:bookmarkStart w:name="z3138" w:id="1514"/>
+    <w:bookmarkEnd w:id="1531"/>
+    <w:bookmarkStart w:name="z3138" w:id="1532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1514"/>
-    <w:bookmarkStart w:name="z3139" w:id="1515"/>
+    <w:bookmarkEnd w:id="1532"/>
+    <w:bookmarkStart w:name="z3139" w:id="1533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініштерді қабылдау және тіркеу, олардың және оларға қоса берілген құжаттардың ресімделуіне жәрдемдесу, формальды қателерді жоюға және қоса берілген құжаттарды толықтыруға мүмкіндік беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1515"/>
-    <w:bookmarkStart w:name="z3140" w:id="1516"/>
+    <w:bookmarkEnd w:id="1533"/>
+    <w:bookmarkStart w:name="z3140" w:id="1534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлікке, Комитетке мемлекеттік және мемлекеттік емес ұйымдарға Департаменттің құзыретіне кіретін мәселелер бойынша ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1516"/>
-    <w:bookmarkStart w:name="z3141" w:id="1517"/>
+    <w:bookmarkEnd w:id="1534"/>
+    <w:bookmarkStart w:name="z3141" w:id="1535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1517"/>
-    <w:bookmarkStart w:name="z3142" w:id="1518"/>
+    <w:bookmarkEnd w:id="1535"/>
+    <w:bookmarkStart w:name="z3142" w:id="1536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Департаменттің функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1518"/>
-    <w:bookmarkStart w:name="z3143" w:id="1519"/>
+    <w:bookmarkEnd w:id="1536"/>
+    <w:bookmarkStart w:name="z3143" w:id="1537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мүгедектігі бар адамдарды әлеуметтік қорғау саласында, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, уақтылы және толық аудару бөлігінде мониторингті және тәуекелдерді бағалауды ұйымдастыру мемлекеттік корпорацияның қаражаты есебінен әлеуметтік төлемдерді алушыға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1519"/>
-    <w:bookmarkStart w:name="z3144" w:id="1520"/>
+    <w:bookmarkEnd w:id="1537"/>
+    <w:bookmarkStart w:name="z3144" w:id="1538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының заңнамасына сәйкес сотқа талап-арыз беру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1520"/>
-    <w:bookmarkStart w:name="z3145" w:id="1521"/>
+    <w:bookmarkEnd w:id="1538"/>
+    <w:bookmarkStart w:name="z3145" w:id="1539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде әкімшілік құқық бұзушылықтар туралы істерді қарау және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1521"/>
-    <w:bookmarkStart w:name="z3146" w:id="1522"/>
+    <w:bookmarkEnd w:id="1539"/>
+    <w:bookmarkStart w:name="z3146" w:id="1540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республикалық бюджеттен төлемдерді: мемлекеттік базалық зейнетақы төлемін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, жасына байланысты зейнетақы төлемдерін, арнаулы мемлекеттік жәрдемақыны, мемлекеттік арнайы жәрдемақыны, бала тууына байланысты тағайындалатын және төленетін біржолғы мемлекеттік жәрдемақыны, бала бір жасқа толғанға дейін оның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақыларды, "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға, мүгедек баланы (мүгедек балаларды) тәрбиелеп отырған анасы немесе әкесіне, асырап алушыға, қамқоршысына (қорғаншысына), төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға, оның ішінде орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беретін жоғары оқу орындарында күндізгі оқуда оқитын балалары бар, олар білім беру ұйымдарында оқуын бітіргенге (бірақ жиырма үш жастан аспағанға) дейін жәрдемақы, капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі әлеуметтік жәрдемақы түріндегі Қазақстан Республикасының азаматтарына ай сайынғы төлем түріндегі әлеуметтік көмекті, Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға, саяси қуғын-сүргін құрбандарына берілетін біржолғы ақшалай өтемақыны, жерлеуге берілетін біржолғы төлемді, нақты енгізілген міндетті зейнетақы жарналарының сомасы мен әлеуметтік аударымдардың сомасы арасындағы, міндетті кәсіптік зейнетақы жарналарының инфляция деңгейін ескере отырып, сомасы зейнетақы жинақтарын алу құқығына ие болған сәттегі зейнетақы төлемдеріне құқықты иеленуі кезіндегі зейнетақы жинақтарының сомасы арасындағы айырманы, бала бір жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылған жағдайда әлеуметтік төлемді алушыларға міндетті зейнетақы жарналарының бюджеттік субсидиясын тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1522"/>
-    <w:bookmarkStart w:name="z3147" w:id="1523"/>
+    <w:bookmarkEnd w:id="1540"/>
+    <w:bookmarkStart w:name="z3147" w:id="1541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Департаменттің құзыретіне кіретін мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіпте жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1523"/>
-    <w:bookmarkStart w:name="z3148" w:id="1524"/>
+    <w:bookmarkEnd w:id="1541"/>
+    <w:bookmarkStart w:name="z3148" w:id="1542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) медициналық-әлеуметтік сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1524"/>
-    <w:bookmarkStart w:name="z3149" w:id="1525"/>
+    <w:bookmarkEnd w:id="1542"/>
+    <w:bookmarkStart w:name="z3149" w:id="1543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организм функцияларының бұзылу және тұрмыс-тіршілігінің шектелу дәрежесiне қарай себебi, мерзiмi айқындала отырып, мүгедектiк тобын және (немесе) еңбекке қабілеттіліктен айырылу дәрежесiн белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1525"/>
-    <w:bookmarkStart w:name="z3150" w:id="1526"/>
+    <w:bookmarkEnd w:id="1543"/>
+    <w:bookmarkStart w:name="z3150" w:id="1544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мүгедектігі бар адамдардың орталықтандырылған деректер банкін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1526"/>
-    <w:bookmarkStart w:name="z3151" w:id="1527"/>
+    <w:bookmarkEnd w:id="1544"/>
+    <w:bookmarkStart w:name="z3151" w:id="1545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) халықтың мүгедектiгi деңгейi мен себептерiн зерделеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1527"/>
-    <w:bookmarkStart w:name="z3152" w:id="1528"/>
+    <w:bookmarkEnd w:id="1545"/>
+    <w:bookmarkStart w:name="z3152" w:id="1546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мүгедектік алғаш рет белгіленген кезде мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы, мүгедектігі бойынша арнаулы мемлекеттік жәрдемақы, мүгедек баланы тәрбиелеушіге жәрдемақы, бірінші топтағы мүгедекке күтім жасау бойынша жәрдемақы, сондай-ақ Мемлекеттiк әлеуметтiк сақтандыру қорынан еңбекке қабілеттіліктен айырылу жағдайға байланысты әлеуметтiк төлем тағайындауға құжаттарды қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1528"/>
-    <w:bookmarkStart w:name="z3153" w:id="1529"/>
+    <w:bookmarkEnd w:id="1546"/>
+    <w:bookmarkStart w:name="z3153" w:id="1547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) мүгедектерді оңалтудың жеке бағдарламасының әлеуметтік және кәсіптік бөліктерін әзірлеу, еңбек (қызметтік) міндеттерін орындаумен байланысты жарақат алған немесе денсаулығына басқа да зиян келтірілген жұмыскердің қажеттілігін анықтау, Қазақстан Республикасының азаматтық заңнамасында көзделген қосымша көмек түрлері мен күтімге мұқтаждығын айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1529"/>
-    <w:bookmarkStart w:name="z3154" w:id="1530"/>
+    <w:bookmarkEnd w:id="1547"/>
+    <w:bookmarkStart w:name="z3154" w:id="1548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) өз құзыреті шегінде мүгедектерді оңалтудың жеке бағдарламаларының іске асырылуын бақылау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1530"/>
-    <w:bookmarkStart w:name="z3155" w:id="1531"/>
+    <w:bookmarkEnd w:id="1548"/>
+    <w:bookmarkStart w:name="z3155" w:id="1549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Министрлік пен Комитет басшылығының тапсырмаларын орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1531"/>
-    <w:bookmarkStart w:name="z3156" w:id="1532"/>
+    <w:bookmarkEnd w:id="1549"/>
+    <w:bookmarkStart w:name="z3156" w:id="1550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) өз құзыреті шегінде халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1532"/>
-    <w:bookmarkStart w:name="z3157" w:id="1533"/>
+    <w:bookmarkEnd w:id="1550"/>
+    <w:bookmarkStart w:name="z3157" w:id="1551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Министрліктің Стратегиялық және Операциялық жоспарларын және Комитеттің жұмыс жоспарын іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1533"/>
-    <w:bookmarkStart w:name="z3158" w:id="1534"/>
+    <w:bookmarkEnd w:id="1551"/>
+    <w:bookmarkStart w:name="z3158" w:id="1552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Департамент құзыретіне кіретін мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1534"/>
-    <w:bookmarkStart w:name="z3159" w:id="1535"/>
+    <w:bookmarkEnd w:id="1552"/>
+    <w:bookmarkStart w:name="z3159" w:id="1553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) халықты әлеуметтік қорғау саласында әкiмшiлiк құқық бұзушылық туралы iстердi қарау және әкiмшiлiк жазаларды салу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1535"/>
-    <w:bookmarkStart w:name="z3160" w:id="1536"/>
+    <w:bookmarkEnd w:id="1553"/>
+    <w:bookmarkStart w:name="z3160" w:id="1554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау (өзгерту, қайта бастау, тағайындаудан бас тарту) туралы шешімнің уақтылы және дұрыс қабылдануына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1536"/>
-    <w:bookmarkStart w:name="z3161" w:id="1537"/>
+    <w:bookmarkEnd w:id="1554"/>
+    <w:bookmarkStart w:name="z3161" w:id="1555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) жергілікті атқарушы органдардың қызметін мүгедектігі бар адамдарды жеке көмекшінің, есту кемістігі бар мүгедектігі бар адамдарға ымдау тілі маманының әлеуметтік қызметтерімен, санаторий-курорттық емдеумен, техникалық көмекші (орнын толтырушы) және арнайы жүріп-тұру құралдарымен толық және уақтылы қамтамасыз ету бойынша, әлеуметтік қызметкер порталына тауарларды және (немесе) көрсетілетін қызметтерді берушілерге рұқсат беру бойынша қызметін тексеруді жүзеге асыру, оларды тіркеу немесе тіркеуден шығару әлеуметтік қызметкер порталында, мүгедектігі бар адамдарға әлеуметтік қызметтер порталы арқылы өткізу кезінде мемлекеттік бюджет қаражатынан тауарлар мен көрсетілетін қызметтердің құнын өтеу бойынша тексеруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1537"/>
-    <w:bookmarkStart w:name="z3162" w:id="1538"/>
+    <w:bookmarkEnd w:id="1555"/>
+    <w:bookmarkStart w:name="z3162" w:id="1556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) алушыға мемлекеттік базалық зейнетақы төлемдерінің, зейнетақы төлемдерінің, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылардың, мемлекеттік арнайы жәрдемақының, бюджет қаражаты есебінен біржолғы мемлекеттік жәрдемақының, сондай-ақ мемлекеттік корпорацияның әлеуметтік төлемдерінің алушыға уақтылы және толық аударылуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1538"/>
-    <w:bookmarkStart w:name="z3163" w:id="1539"/>
+    <w:bookmarkEnd w:id="1556"/>
+    <w:bookmarkStart w:name="z3163" w:id="1557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) жеке, заңды тұлғалар, кәсіпкерлік субъектілері мен төмен тұрған мемлекеттік әлеуметтік инспектор арасында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, мемлекеттік корпорацияның әлеуметтік төлемдерді алушыға уақтылы және толық аудару бөлігінде мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында туындайтын келіспеушіліктерді қарау қорғау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1539"/>
-    <w:bookmarkStart w:name="z3164" w:id="1540"/>
+    <w:bookmarkEnd w:id="1557"/>
+    <w:bookmarkStart w:name="z3164" w:id="1558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) департамент құзыреті шегіндегі сұрақтарының мәтіні бойынша ақпараттандыру және түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1540"/>
-    <w:bookmarkStart w:name="z3165" w:id="1541"/>
+    <w:bookmarkEnd w:id="1558"/>
+    <w:bookmarkStart w:name="z3165" w:id="1559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1541"/>
-    <w:bookmarkStart w:name="z3166" w:id="1542"/>
+    <w:bookmarkEnd w:id="1559"/>
+    <w:bookmarkStart w:name="z3579" w:id="1560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен арнаулы әлеуметтік қызметтер көрсетуге лицензия беру туралы өтініштерді қарау және тиісті қорытындыны Комитетке жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1560"/>
+    <w:bookmarkStart w:name="z3580" w:id="1561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2) Халықтың жүріп-тұруы шектеулі топтарының құрылыс объектілеріне қолжетімділігінің қамтамасыз етілуін растау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1561"/>
+    <w:bookmarkStart w:name="z3166" w:id="1562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1542"/>
-    <w:bookmarkStart w:name="z3167" w:id="1543"/>
+    <w:bookmarkEnd w:id="1562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3167" w:id="1563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Департамент басшысының және оның орынбасарының. мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1543"/>
-    <w:bookmarkStart w:name="z3168" w:id="1544"/>
+    <w:bookmarkEnd w:id="1563"/>
+    <w:bookmarkStart w:name="z3168" w:id="1564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болатын Департамент басшысы, сондай-ақ өкілеттіктері шеңберінде Департамент басшысының орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1544"/>
-    <w:bookmarkStart w:name="z3169" w:id="1545"/>
+    <w:bookmarkEnd w:id="1564"/>
+    <w:bookmarkStart w:name="z3169" w:id="1565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент Басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1545"/>
-    <w:bookmarkStart w:name="z3170" w:id="1546"/>
+    <w:bookmarkEnd w:id="1565"/>
+    <w:bookmarkStart w:name="z3170" w:id="1566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент Басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1546"/>
-    <w:bookmarkStart w:name="z3171" w:id="1547"/>
+    <w:bookmarkEnd w:id="1566"/>
+    <w:bookmarkStart w:name="z3171" w:id="1567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Департамент басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1547"/>
-    <w:bookmarkStart w:name="z3172" w:id="1548"/>
+    <w:bookmarkEnd w:id="1567"/>
+    <w:bookmarkStart w:name="z3172" w:id="1568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департаменттің жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1548"/>
-    <w:bookmarkStart w:name="z3173" w:id="1549"/>
+    <w:bookmarkEnd w:id="1568"/>
+    <w:bookmarkStart w:name="z3173" w:id="1569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) департаменттің білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1549"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z3175" w:id="1551"/>
+    <w:bookmarkEnd w:id="1569"/>
+    <w:bookmarkStart w:name="z3174" w:id="1570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент басшыларының орынбасарларын, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1570"/>
+    <w:bookmarkStart w:name="z3175" w:id="1571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1551"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z3177" w:id="1553"/>
+    <w:bookmarkEnd w:id="1571"/>
+    <w:bookmarkStart w:name="z3176" w:id="1572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Төрағаның қарауына демалыстар беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу, сыйақы беру және Департамент басшысының орынбасарына тәртіптік жаза қолдану мәселелерін енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1572"/>
+    <w:bookmarkStart w:name="z3177" w:id="1573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1553"/>
-    <w:bookmarkStart w:name="z3178" w:id="1554"/>
+    <w:bookmarkEnd w:id="1573"/>
+    <w:bookmarkStart w:name="z3178" w:id="1574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шаралардың тиісінше қабылдануына дербес жауапты болады және сыбайлас жемқорлыққа қарсы тиісті шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1554"/>
-    <w:bookmarkStart w:name="z3179" w:id="1555"/>
+    <w:bookmarkEnd w:id="1574"/>
+    <w:bookmarkStart w:name="z3179" w:id="1575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1555"/>
-    <w:bookmarkStart w:name="z3180" w:id="1556"/>
+    <w:bookmarkEnd w:id="1575"/>
+    <w:bookmarkStart w:name="z3180" w:id="1576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өз орынбасарына өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1556"/>
-    <w:bookmarkStart w:name="z3181" w:id="1557"/>
+    <w:bookmarkEnd w:id="1576"/>
+    <w:bookmarkStart w:name="z3181" w:id="1577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1557"/>
-    <w:bookmarkStart w:name="z3182" w:id="1558"/>
+    <w:bookmarkEnd w:id="1577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3182" w:id="1578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Департамент басшысы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (уақытша еңбекке жарамсыздық, демалыста, іссапарда болу, мемлекеттік немесе қоғамдық міндеттерді орындау себептері, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оның орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1558"/>
-    <w:bookmarkStart w:name="z3183" w:id="1559"/>
+    <w:bookmarkEnd w:id="1578"/>
+    <w:bookmarkStart w:name="z3183" w:id="1579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департамент басшысы орынбасары өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1559"/>
-    <w:bookmarkStart w:name="z3184" w:id="1560"/>
+    <w:bookmarkEnd w:id="1579"/>
+    <w:bookmarkStart w:name="z3184" w:id="1580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департамент басшысы болмаған кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департаменттің қызметіне басшылықты жүзеге асырады және Департаментке жүктелген міндеттердің орындалуына және өз өкілеттіктері шеңберінде функцияларды жүзеге асыруға дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1560"/>
-    <w:bookmarkStart w:name="z3185" w:id="1561"/>
+    <w:bookmarkEnd w:id="1580"/>
+    <w:bookmarkStart w:name="z3185" w:id="1581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1561"/>
-    <w:bookmarkStart w:name="z3186" w:id="1562"/>
+    <w:bookmarkEnd w:id="1581"/>
+    <w:bookmarkStart w:name="z3186" w:id="1582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаменттің Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1562"/>
-    <w:bookmarkStart w:name="z3187" w:id="1563"/>
+    <w:bookmarkEnd w:id="1582"/>
+    <w:bookmarkStart w:name="z3187" w:id="1583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1563"/>
-    <w:bookmarkStart w:name="z3188" w:id="1564"/>
+    <w:bookmarkEnd w:id="1583"/>
+    <w:bookmarkStart w:name="z3188" w:id="1584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1564"/>
-    <w:bookmarkStart w:name="z3189" w:id="1565"/>
+    <w:bookmarkEnd w:id="1584"/>
+    <w:bookmarkStart w:name="z3189" w:id="1585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департаменттің өзіне бекітілген мүлікті және оған смета бойынша бөлінген қаражат есебінен сатып алынған мүлікті өздігінен иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1565"/>
-    <w:bookmarkStart w:name="z3190" w:id="1566"/>
+    <w:bookmarkEnd w:id="1585"/>
+    <w:bookmarkStart w:name="z3190" w:id="1586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1566"/>
-    <w:bookmarkStart w:name="z3191" w:id="1567"/>
+    <w:bookmarkEnd w:id="1586"/>
+    <w:bookmarkStart w:name="z3191" w:id="1587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1567"/>
+    <w:bookmarkEnd w:id="1587"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -35548,1856 +38224,2020 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 205 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1258" w:id="1568"/>
+    <w:bookmarkStart w:name="z1258" w:id="1588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Шығыс Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекеменің  Ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1568"/>
+    <w:bookmarkEnd w:id="1588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3192" w:id="1569"/>
+    <w:bookmarkStart w:name="z3192" w:id="1589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1569"/>
-    <w:bookmarkStart w:name="z3193" w:id="1570"/>
+    <w:bookmarkEnd w:id="1589"/>
+    <w:bookmarkStart w:name="z3193" w:id="1590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Шығыс Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) өз құзыреті шегінде әлеуметтік және зейнетақымен қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау саласында іске асыру және бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1570"/>
-    <w:bookmarkStart w:name="z3194" w:id="1571"/>
+    <w:bookmarkEnd w:id="1590"/>
+    <w:bookmarkStart w:name="z3194" w:id="1591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясымен, заңдарымен, Қазақстан Республикасының Президенті мен Үкіметінің актілерімен, Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен, осы Ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1571"/>
-    <w:bookmarkStart w:name="z3195" w:id="1572"/>
+    <w:bookmarkEnd w:id="1591"/>
+    <w:bookmarkStart w:name="z3195" w:id="1592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және өз атауы қазақ тілінде жазылған мөртаңбасы, белгіленген үлгідегі бланкісі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1572"/>
-    <w:bookmarkStart w:name="z3196" w:id="1573"/>
+    <w:bookmarkEnd w:id="1592"/>
+    <w:bookmarkStart w:name="z3196" w:id="1593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1573"/>
-    <w:bookmarkStart w:name="z3197" w:id="1574"/>
+    <w:bookmarkEnd w:id="1593"/>
+    <w:bookmarkStart w:name="z3197" w:id="1594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департаменттің, егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілсе, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1574"/>
-    <w:bookmarkStart w:name="z3198" w:id="1575"/>
+    <w:bookmarkEnd w:id="1594"/>
+    <w:bookmarkStart w:name="z3198" w:id="1595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретіндегі мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделетін басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1575"/>
-    <w:bookmarkStart w:name="z3199" w:id="1576"/>
+    <w:bookmarkEnd w:id="1595"/>
+    <w:bookmarkStart w:name="z3199" w:id="1596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департаменттің құрылымы және штат саны Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1576"/>
-    <w:bookmarkStart w:name="z3200" w:id="1577"/>
+    <w:bookmarkEnd w:id="1596"/>
+    <w:bookmarkStart w:name="z3200" w:id="1597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 070000, Шығыс Қазақстан облысы, Өскемен қаласы, Белинский көшесі, 32 үй;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1577"/>
-    <w:bookmarkStart w:name="z3201" w:id="1578"/>
+    <w:bookmarkEnd w:id="1597"/>
+    <w:bookmarkStart w:name="z3201" w:id="1598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Шығыс Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекемеcі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1578"/>
-    <w:bookmarkStart w:name="z3202" w:id="1579"/>
+    <w:bookmarkEnd w:id="1598"/>
+    <w:bookmarkStart w:name="z3202" w:id="1599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1579"/>
-    <w:bookmarkStart w:name="z3203" w:id="1580"/>
+    <w:bookmarkEnd w:id="1599"/>
+    <w:bookmarkStart w:name="z3203" w:id="1600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1580"/>
-    <w:bookmarkStart w:name="z3204" w:id="1581"/>
+    <w:bookmarkEnd w:id="1600"/>
+    <w:bookmarkStart w:name="z3204" w:id="1601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке өзінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1581"/>
-    <w:bookmarkStart w:name="z3205" w:id="1582"/>
+    <w:bookmarkEnd w:id="1601"/>
+    <w:bookmarkStart w:name="z3205" w:id="1602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Департаментке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1582"/>
-    <w:bookmarkStart w:name="z3206" w:id="1583"/>
+    <w:bookmarkEnd w:id="1602"/>
+    <w:bookmarkStart w:name="z3206" w:id="1603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1583"/>
-    <w:bookmarkStart w:name="z3207" w:id="1584"/>
+    <w:bookmarkEnd w:id="1603"/>
+    <w:bookmarkStart w:name="z3207" w:id="1604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Департаменттің міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1584"/>
-    <w:bookmarkStart w:name="z3208" w:id="1585"/>
+    <w:bookmarkEnd w:id="1604"/>
+    <w:bookmarkStart w:name="z3208" w:id="1605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде зейнетақы және әлеуметтік қамсыздандыру, міндетті әлеуметтік сақтандыру, мүгедектігі бар адамдарды, жаппай саяси қуғын-сүргіндер салдарынан зардап шеккен азаматтарды, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарды, Арал өңіріндегі экологиялық қасірет салдарынан зардап шеккен азаматтарды әлеуметтік қорғау, балалы отбасыларды әлеуметтік қолдау, медициналық-әлеуметтік сараптама саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1585"/>
-    <w:bookmarkStart w:name="z3209" w:id="1586"/>
+    <w:bookmarkEnd w:id="1605"/>
+    <w:bookmarkStart w:name="z3209" w:id="1606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер туралы Қазақстан Республикасы заңнамасының сақталуына мемлекеттік бақылауды ұйымдастыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1586"/>
-    <w:bookmarkStart w:name="z3210" w:id="1587"/>
+    <w:bookmarkEnd w:id="1606"/>
+    <w:bookmarkStart w:name="z3210" w:id="1607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Департаменттің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1587"/>
-    <w:bookmarkStart w:name="z3211" w:id="1588"/>
+    <w:bookmarkEnd w:id="1607"/>
+    <w:bookmarkStart w:name="z3211" w:id="1608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1588"/>
-    <w:bookmarkStart w:name="z3212" w:id="1589"/>
+    <w:bookmarkEnd w:id="1608"/>
+    <w:bookmarkStart w:name="z3212" w:id="1609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1589"/>
-    <w:bookmarkStart w:name="z3213" w:id="1590"/>
+    <w:bookmarkEnd w:id="1609"/>
+    <w:bookmarkStart w:name="z3213" w:id="1610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында белгіленген тәртіппен өз құзыреті шегінде заңнаманың талаптарын сақтау бойынша тексерулер мен профилактикалық бақылауды жүзеге асыруға халықты әлеуметтік қорғау саласында, зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау мәселелері бойынша, өз құзыреті шегінде арнаулы әлеуметтік қызметтер туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1590"/>
-    <w:bookmarkStart w:name="z3214" w:id="1591"/>
+    <w:bookmarkEnd w:id="1610"/>
+    <w:bookmarkStart w:name="z3214" w:id="1611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа мемлекеттік органдармен және меншік нысанына қарамастан өзге ұйымдармен іс-қимылды жүзеге асыру, олардан қажетті мәліметтер мен материалдарды, соның ішінде өзінің бақылау функцияларын жүзеге асыру үшін сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1591"/>
-    <w:bookmarkStart w:name="z3215" w:id="1592"/>
+    <w:bookmarkEnd w:id="1611"/>
+    <w:bookmarkStart w:name="z3215" w:id="1612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасымен белгіленген тәртіппен талдау жұмысын қамтамасыз етуге және Департаментке жүктелген міндеттер мен функцияларды орындауға қажетті құжаттар мен ақпараттық сипаттағы анықтамаларды Министрліктің ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан сұрату және алу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1592"/>
-    <w:bookmarkStart w:name="z3216" w:id="1593"/>
+    <w:bookmarkEnd w:id="1612"/>
+    <w:bookmarkStart w:name="z3216" w:id="1613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1593"/>
-    <w:bookmarkStart w:name="z3217" w:id="1594"/>
+    <w:bookmarkEnd w:id="1613"/>
+    <w:bookmarkStart w:name="z3217" w:id="1614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1594"/>
-    <w:bookmarkStart w:name="z3218" w:id="1595"/>
+    <w:bookmarkEnd w:id="1614"/>
+    <w:bookmarkStart w:name="z3218" w:id="1615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз атынан азаматтық-құқықтық қатынастарға түсу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1595"/>
-    <w:bookmarkStart w:name="z3219" w:id="1596"/>
+    <w:bookmarkEnd w:id="1615"/>
+    <w:bookmarkStart w:name="z3219" w:id="1616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент құзыретіне кіретін мәселелер бойынша тиісті сенімхат негізінде мемлекеттік мекемелерде, меншік нысанына қарамастан ұйымдарда, республиканың соттарында Министрліктің және (немесе) Комитеттің атынан өкілдік ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1596"/>
-    <w:bookmarkStart w:name="z3220" w:id="1597"/>
+    <w:bookmarkEnd w:id="1616"/>
+    <w:bookmarkStart w:name="z3220" w:id="1617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1597"/>
-    <w:bookmarkStart w:name="z3221" w:id="1598"/>
+    <w:bookmarkEnd w:id="1617"/>
+    <w:bookmarkStart w:name="z3221" w:id="1618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заңнамалық актілерде көзделген өзге де құқықтарды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1598"/>
-    <w:bookmarkStart w:name="z3222" w:id="1599"/>
+    <w:bookmarkEnd w:id="1618"/>
+    <w:bookmarkStart w:name="z3222" w:id="1619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) міндеттері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1599"/>
-    <w:bookmarkStart w:name="z3223" w:id="1600"/>
+    <w:bookmarkEnd w:id="1619"/>
+    <w:bookmarkStart w:name="z3223" w:id="1620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       басқа мемлекеттік органдармен, жергілікті атқарушы органдармен және ұйымдармен өзара іс-қимылды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1600"/>
-    <w:bookmarkStart w:name="z3224" w:id="1601"/>
+    <w:bookmarkEnd w:id="1620"/>
+    <w:bookmarkStart w:name="z3224" w:id="1621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       департамент құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, нұсқаулар беру және тиісті шешімдер қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1601"/>
-    <w:bookmarkStart w:name="z3225" w:id="1602"/>
+    <w:bookmarkEnd w:id="1621"/>
+    <w:bookmarkStart w:name="z3225" w:id="1622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1602"/>
-    <w:bookmarkStart w:name="z3226" w:id="1603"/>
+    <w:bookmarkEnd w:id="1622"/>
+    <w:bookmarkStart w:name="z3226" w:id="1623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1603"/>
-    <w:bookmarkStart w:name="z3227" w:id="1604"/>
+    <w:bookmarkEnd w:id="1623"/>
+    <w:bookmarkStart w:name="z3227" w:id="1624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініштерді қабылдау және тіркеу, олардың және оларға қоса берілген құжаттардың ресімделуіне жәрдемдесу, формальды қателерді жоюға және қоса берілген құжаттарды толықтыруға мүмкіндік беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1604"/>
-    <w:bookmarkStart w:name="z3228" w:id="1605"/>
+    <w:bookmarkEnd w:id="1624"/>
+    <w:bookmarkStart w:name="z3228" w:id="1625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлікке, Комитетке мемлекеттік және мемлекеттік емес ұйымдарға Департаменттің құзыретіне кіретін мәселелер бойынша ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1605"/>
-    <w:bookmarkStart w:name="z3229" w:id="1606"/>
+    <w:bookmarkEnd w:id="1625"/>
+    <w:bookmarkStart w:name="z3229" w:id="1626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1606"/>
-    <w:bookmarkStart w:name="z3230" w:id="1607"/>
+    <w:bookmarkEnd w:id="1626"/>
+    <w:bookmarkStart w:name="z3230" w:id="1627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Департаменттің функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1607"/>
-    <w:bookmarkStart w:name="z3231" w:id="1608"/>
+    <w:bookmarkEnd w:id="1627"/>
+    <w:bookmarkStart w:name="z3231" w:id="1628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мүгедектігі бар адамдарды әлеуметтік қорғау саласында, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, уақтылы және толық аудару бөлігінде мониторингті және тәуекелдерді бағалауды ұйымдастыру мемлекеттік корпорацияның қаражаты есебінен әлеуметтік төлемдерді алушыға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1608"/>
-    <w:bookmarkStart w:name="z3232" w:id="1609"/>
+    <w:bookmarkEnd w:id="1628"/>
+    <w:bookmarkStart w:name="z3232" w:id="1629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының заңнамасына сәйкес сотқа талап-арыз беру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1609"/>
-    <w:bookmarkStart w:name="z3233" w:id="1610"/>
+    <w:bookmarkEnd w:id="1629"/>
+    <w:bookmarkStart w:name="z3233" w:id="1630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде әкімшілік құқық бұзушылықтар туралы істерді қарау және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1610"/>
-    <w:bookmarkStart w:name="z3234" w:id="1611"/>
+    <w:bookmarkEnd w:id="1630"/>
+    <w:bookmarkStart w:name="z3234" w:id="1631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республикалық бюджеттен төлемдерді: мемлекеттік базалық зейнетақы төлемін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, жасына байланысты зейнетақы төлемдерін, арнаулы мемлекеттік жәрдемақыны, мемлекеттік арнайы жәрдемақыны, бала тууына байланысты тағайындалатын және төленетін біржолғы мемлекеттік жәрдемақыны, бала бір жасқа толғанға дейін оның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақыларды, "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға, мүгедек баланы (мүгедек балаларды) тәрбиелеп отырған анасы немесе әкесіне, асырап алушыға, қамқоршысына (қорғаншысына), төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға, оның ішінде орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беретін жоғары оқу орындарында күндізгі оқуда оқитын балалары бар, олар білім беру ұйымдарында оқуын бітіргенге (бірақ жиырма үш жастан аспағанға) дейін жәрдемақы, капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі әлеуметтік жәрдемақы түріндегі Қазақстан Республикасының азаматтарына ай сайынғы төлем түріндегі әлеуметтік көмекті, Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға, саяси қуғын-сүргін құрбандарына берілетін біржолғы ақшалай өтемақыны, жерлеуге берілетін біржолғы төлемді, нақты енгізілген міндетті зейнетақы жарналарының сомасы мен әлеуметтік аударымдардың сомасы арасындағы, міндетті кәсіптік зейнетақы жарналарының инфляция деңгейін ескере отырып, сомасы зейнетақы жинақтарын алу құқығына ие болған сәттегі зейнетақы төлемдеріне құқықты иеленуі кезіндегі зейнетақы жинақтарының сомасы арасындағы айырманы, бала бір жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылған жағдайда әлеуметтік төлемді алушыларға міндетті зейнетақы жарналарының бюджеттік субсидиясын тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1611"/>
-    <w:bookmarkStart w:name="z3235" w:id="1612"/>
+    <w:bookmarkEnd w:id="1631"/>
+    <w:bookmarkStart w:name="z3235" w:id="1632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Департаменттің құзыретіне кіретін мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіпте жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1612"/>
-    <w:bookmarkStart w:name="z3236" w:id="1613"/>
+    <w:bookmarkEnd w:id="1632"/>
+    <w:bookmarkStart w:name="z3236" w:id="1633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) медициналық-әлеуметтік сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1613"/>
-    <w:bookmarkStart w:name="z3237" w:id="1614"/>
+    <w:bookmarkEnd w:id="1633"/>
+    <w:bookmarkStart w:name="z3237" w:id="1634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организм функцияларының бұзылу және тұрмыс-тіршілігінің шектелу дәрежесiне қарай себебi, мерзiмi айқындала отырып, мүгедектiк тобын және (немесе) еңбекке қабілеттіліктен айырылу дәрежесiн белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1614"/>
-    <w:bookmarkStart w:name="z3238" w:id="1615"/>
+    <w:bookmarkEnd w:id="1634"/>
+    <w:bookmarkStart w:name="z3238" w:id="1635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мүгедектігі бар адамдардың орталықтандырылған деректер банкін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1615"/>
-    <w:bookmarkStart w:name="z3239" w:id="1616"/>
+    <w:bookmarkEnd w:id="1635"/>
+    <w:bookmarkStart w:name="z3239" w:id="1636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) халықтың мүгедектiгi деңгейi мен себептерiн зерделеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1616"/>
-    <w:bookmarkStart w:name="z3240" w:id="1617"/>
+    <w:bookmarkEnd w:id="1636"/>
+    <w:bookmarkStart w:name="z3240" w:id="1637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мүгедектік алғаш рет белгіленген кезде мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы, мүгедектігі бойынша арнаулы мемлекеттік жәрдемақы, мүгедек баланы тәрбиелеушіге жәрдемақы, бірінші топтағы мүгедекке күтім жасау бойынша жәрдемақы, сондай-ақ Мемлекеттiк әлеуметтiк сақтандыру қорынан еңбекке қабілеттіліктен айырылу жағдайға байланысты әлеуметтiк төлем тағайындауға құжаттарды қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1617"/>
-    <w:bookmarkStart w:name="z3241" w:id="1618"/>
+    <w:bookmarkEnd w:id="1637"/>
+    <w:bookmarkStart w:name="z3241" w:id="1638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) мүгедектерді оңалтудың жеке бағдарламасының әлеуметтік және кәсіптік бөліктерін әзірлеу, еңбек (қызметтік) міндеттерін орындаумен байланысты жарақат алған немесе денсаулығына басқа да зиян келтірілген жұмыскердің қажеттілігін анықтау, Қазақстан Республикасының азаматтық заңнамасында көзделген қосымша көмек түрлері мен күтімге мұқтаждығын айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1618"/>
-    <w:bookmarkStart w:name="z3242" w:id="1619"/>
+    <w:bookmarkEnd w:id="1638"/>
+    <w:bookmarkStart w:name="z3242" w:id="1639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) өз құзыреті шегінде мүгедектерді оңалтудың жеке бағдарламаларының іске асырылуын бақылау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1619"/>
-    <w:bookmarkStart w:name="z3243" w:id="1620"/>
+    <w:bookmarkEnd w:id="1639"/>
+    <w:bookmarkStart w:name="z3243" w:id="1640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Министрлік пен Комитет басшылығының тапсырмаларын орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1620"/>
-    <w:bookmarkStart w:name="z3244" w:id="1621"/>
+    <w:bookmarkEnd w:id="1640"/>
+    <w:bookmarkStart w:name="z3244" w:id="1641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) өз құзыреті шегінде халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1621"/>
-    <w:bookmarkStart w:name="z3245" w:id="1622"/>
+    <w:bookmarkEnd w:id="1641"/>
+    <w:bookmarkStart w:name="z3245" w:id="1642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Министрліктің Стратегиялық және Операциялық жоспарларын және Комитеттің жұмыс жоспарын іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1622"/>
-    <w:bookmarkStart w:name="z3246" w:id="1623"/>
+    <w:bookmarkEnd w:id="1642"/>
+    <w:bookmarkStart w:name="z3246" w:id="1643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Департамент құзыретіне кіретін мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1623"/>
-    <w:bookmarkStart w:name="z3247" w:id="1624"/>
+    <w:bookmarkEnd w:id="1643"/>
+    <w:bookmarkStart w:name="z3247" w:id="1644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) халықты әлеуметтік қорғау саласында әкiмшiлiк құқық бұзушылық туралы iстердi қарау және әкiмшiлiк жазаларды салу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1624"/>
-    <w:bookmarkStart w:name="z3248" w:id="1625"/>
+    <w:bookmarkEnd w:id="1644"/>
+    <w:bookmarkStart w:name="z3248" w:id="1645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау (өзгерту, қайта бастау, тағайындаудан бас тарту) туралы шешімнің уақтылы және дұрыс қабылдануына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1625"/>
-    <w:bookmarkStart w:name="z3249" w:id="1626"/>
+    <w:bookmarkEnd w:id="1645"/>
+    <w:bookmarkStart w:name="z3249" w:id="1646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) жергілікті атқарушы органдардың қызметін мүгедектігі бар адамдарды жеке көмекшінің, есту кемістігі бар мүгедектігі бар адамдарға ымдау тілі маманының әлеуметтік қызметтерімен, санаторий-курорттық емдеумен, техникалық көмекші (орнын толтырушы) және арнайы жүріп-тұру құралдарымен толық және уақтылы қамтамасыз ету бойынша, әлеуметтік қызметкер порталына тауарларды және (немесе) көрсетілетін қызметтерді берушілерге рұқсат беру бойынша қызметін тексеруді жүзеге асыру, оларды тіркеу немесе тіркеуден шығару әлеуметтік қызметкер порталында, мүгедектігі бар адамдарға әлеуметтік қызметтер порталы арқылы өткізу кезінде мемлекеттік бюджет қаражатынан тауарлар мен көрсетілетін қызметтердің құнын өтеу бойынша тексеруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1626"/>
-    <w:bookmarkStart w:name="z3250" w:id="1627"/>
+    <w:bookmarkEnd w:id="1646"/>
+    <w:bookmarkStart w:name="z3250" w:id="1647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) алушыға мемлекеттік базалық зейнетақы төлемдерінің, зейнетақы төлемдерінің, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылардың, мемлекеттік арнайы жәрдемақының, бюджет қаражаты есебінен біржолғы мемлекеттік жәрдемақының, сондай-ақ мемлекеттік корпорацияның әлеуметтік төлемдерінің алушыға уақтылы және толық аударылуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1627"/>
-    <w:bookmarkStart w:name="z3251" w:id="1628"/>
+    <w:bookmarkEnd w:id="1647"/>
+    <w:bookmarkStart w:name="z3251" w:id="1648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) жеке, заңды тұлғалар, кәсіпкерлік субъектілері мен төмен тұрған мемлекеттік әлеуметтік инспектор арасында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, мемлекеттік корпорацияның әлеуметтік төлемдерді алушыға уақтылы және толық аудару бөлігінде мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында туындайтын келіспеушіліктерді қарау қорғау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1628"/>
-    <w:bookmarkStart w:name="z3252" w:id="1629"/>
+    <w:bookmarkEnd w:id="1648"/>
+    <w:bookmarkStart w:name="z3252" w:id="1649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) департамент құзыреті шегіндегі сұрақтарының мәтіні бойынша ақпараттандыру және түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1629"/>
-    <w:bookmarkStart w:name="z3253" w:id="1630"/>
+    <w:bookmarkEnd w:id="1649"/>
+    <w:bookmarkStart w:name="z3253" w:id="1650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1630"/>
-    <w:bookmarkStart w:name="z3254" w:id="1631"/>
+    <w:bookmarkEnd w:id="1650"/>
+    <w:bookmarkStart w:name="z3581" w:id="1651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен арнаулы әлеуметтік қызметтер көрсетуге лицензия беру туралы өтініштерді қарау және тиісті қорытындыны Комитетке жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1651"/>
+    <w:bookmarkStart w:name="z3582" w:id="1652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2) Халықтың жүріп-тұруы шектеулі топтарының құрылыс объектілеріне қолжетімділігінің қамтамасыз етілуін растау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1652"/>
+    <w:bookmarkStart w:name="z3254" w:id="1653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1631"/>
-    <w:bookmarkStart w:name="z3255" w:id="1632"/>
+    <w:bookmarkEnd w:id="1653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3255" w:id="1654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Департамент басшысының және оның орынбасарының. мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1632"/>
-    <w:bookmarkStart w:name="z3256" w:id="1633"/>
+    <w:bookmarkEnd w:id="1654"/>
+    <w:bookmarkStart w:name="z3256" w:id="1655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болатын Департамент басшысы, сондай-ақ өкілеттіктері шеңберінде Департамент басшысының орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1633"/>
-    <w:bookmarkStart w:name="z3257" w:id="1634"/>
+    <w:bookmarkEnd w:id="1655"/>
+    <w:bookmarkStart w:name="z3257" w:id="1656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент Басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1634"/>
-    <w:bookmarkStart w:name="z3258" w:id="1635"/>
+    <w:bookmarkEnd w:id="1656"/>
+    <w:bookmarkStart w:name="z3258" w:id="1657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент Басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1635"/>
-    <w:bookmarkStart w:name="z3259" w:id="1636"/>
+    <w:bookmarkEnd w:id="1657"/>
+    <w:bookmarkStart w:name="z3259" w:id="1658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Департамент басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1636"/>
-    <w:bookmarkStart w:name="z3260" w:id="1637"/>
+    <w:bookmarkEnd w:id="1658"/>
+    <w:bookmarkStart w:name="z3260" w:id="1659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департаменттің жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1637"/>
-    <w:bookmarkStart w:name="z3261" w:id="1638"/>
+    <w:bookmarkEnd w:id="1659"/>
+    <w:bookmarkStart w:name="z3261" w:id="1660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) департаменттің білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1638"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z3263" w:id="1640"/>
+    <w:bookmarkEnd w:id="1660"/>
+    <w:bookmarkStart w:name="z3262" w:id="1661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент басшыларының орынбасарларын, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1661"/>
+    <w:bookmarkStart w:name="z3263" w:id="1662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1640"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z3265" w:id="1642"/>
+    <w:bookmarkEnd w:id="1662"/>
+    <w:bookmarkStart w:name="z3264" w:id="1663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Төрағаның қарауына демалыстар беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу, сыйақы беру және Департамент басшысының орынбасарына тәртіптік жаза қолдану мәселелерін енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1663"/>
+    <w:bookmarkStart w:name="z3265" w:id="1664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1642"/>
-    <w:bookmarkStart w:name="z3266" w:id="1643"/>
+    <w:bookmarkEnd w:id="1664"/>
+    <w:bookmarkStart w:name="z3266" w:id="1665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шаралардың тиісінше қабылдануына дербес жауапты болады және сыбайлас жемқорлыққа қарсы тиісті шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1643"/>
-    <w:bookmarkStart w:name="z3267" w:id="1644"/>
+    <w:bookmarkEnd w:id="1665"/>
+    <w:bookmarkStart w:name="z3267" w:id="1666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1644"/>
-    <w:bookmarkStart w:name="z3268" w:id="1645"/>
+    <w:bookmarkEnd w:id="1666"/>
+    <w:bookmarkStart w:name="z3268" w:id="1667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өз орынбасарына өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1645"/>
-    <w:bookmarkStart w:name="z3269" w:id="1646"/>
+    <w:bookmarkEnd w:id="1667"/>
+    <w:bookmarkStart w:name="z3269" w:id="1668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1646"/>
-    <w:bookmarkStart w:name="z3270" w:id="1647"/>
+    <w:bookmarkEnd w:id="1668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3270" w:id="1669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Департамент басшысы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (уақытша еңбекке жарамсыздық, демалыста, іссапарда болу, мемлекеттік немесе қоғамдық міндеттерді орындау себептері, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оның орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1647"/>
-    <w:bookmarkStart w:name="z3271" w:id="1648"/>
+    <w:bookmarkEnd w:id="1669"/>
+    <w:bookmarkStart w:name="z3271" w:id="1670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департамент басшысы орынбасары өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1648"/>
-    <w:bookmarkStart w:name="z3272" w:id="1649"/>
+    <w:bookmarkEnd w:id="1670"/>
+    <w:bookmarkStart w:name="z3272" w:id="1671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департамент басшысы болмаған кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департаменттің қызметіне басшылықты жүзеге асырады және Департаментке жүктелген міндеттердің орындалуына және өз өкілеттіктері шеңберінде функцияларды жүзеге асыруға дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1649"/>
-    <w:bookmarkStart w:name="z3273" w:id="1650"/>
+    <w:bookmarkEnd w:id="1671"/>
+    <w:bookmarkStart w:name="z3273" w:id="1672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1650"/>
-    <w:bookmarkStart w:name="z3274" w:id="1651"/>
+    <w:bookmarkEnd w:id="1672"/>
+    <w:bookmarkStart w:name="z3274" w:id="1673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаменттің Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1651"/>
-    <w:bookmarkStart w:name="z3275" w:id="1652"/>
+    <w:bookmarkEnd w:id="1673"/>
+    <w:bookmarkStart w:name="z3275" w:id="1674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1652"/>
-    <w:bookmarkStart w:name="z3276" w:id="1653"/>
+    <w:bookmarkEnd w:id="1674"/>
+    <w:bookmarkStart w:name="z3276" w:id="1675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1653"/>
-    <w:bookmarkStart w:name="z3277" w:id="1654"/>
+    <w:bookmarkEnd w:id="1675"/>
+    <w:bookmarkStart w:name="z3277" w:id="1676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департаменттің өзіне бекітілген мүлікті және оған смета бойынша бөлінген қаражат есебінен сатып алынған мүлікті өздігінен иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1654"/>
-    <w:bookmarkStart w:name="z3278" w:id="1655"/>
+    <w:bookmarkEnd w:id="1676"/>
+    <w:bookmarkStart w:name="z3278" w:id="1677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1655"/>
-    <w:bookmarkStart w:name="z3279" w:id="1656"/>
+    <w:bookmarkEnd w:id="1677"/>
+    <w:bookmarkStart w:name="z3279" w:id="1678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1656"/>
+    <w:bookmarkEnd w:id="1678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -37534,1856 +40374,2020 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 205 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1343" w:id="1657"/>
+    <w:bookmarkStart w:name="z1343" w:id="1679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Алматы каласы бойынша департаменті" республикалық мемлекеттік мекеменің  Ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1657"/>
+    <w:bookmarkEnd w:id="1679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3280" w:id="1658"/>
+    <w:bookmarkStart w:name="z3280" w:id="1680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1658"/>
-    <w:bookmarkStart w:name="z3281" w:id="1659"/>
+    <w:bookmarkEnd w:id="1680"/>
+    <w:bookmarkStart w:name="z3281" w:id="1681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Алматы қаласы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) өз құзыреті шегінде әлеуметтік және зейнетақымен қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау саласында іске асыру және бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1659"/>
-    <w:bookmarkStart w:name="z3282" w:id="1660"/>
+    <w:bookmarkEnd w:id="1681"/>
+    <w:bookmarkStart w:name="z3282" w:id="1682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясымен, заңдарымен, Қазақстан Республикасының Президенті мен Үкіметінің актілерімен, Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен, осы Ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1660"/>
-    <w:bookmarkStart w:name="z3283" w:id="1661"/>
+    <w:bookmarkEnd w:id="1682"/>
+    <w:bookmarkStart w:name="z3283" w:id="1683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және өз атауы қазақ тілінде жазылған мөртаңбасы, белгіленген үлгідегі бланкісі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1661"/>
-    <w:bookmarkStart w:name="z3284" w:id="1662"/>
+    <w:bookmarkEnd w:id="1683"/>
+    <w:bookmarkStart w:name="z3284" w:id="1684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1662"/>
-    <w:bookmarkStart w:name="z3285" w:id="1663"/>
+    <w:bookmarkEnd w:id="1684"/>
+    <w:bookmarkStart w:name="z3285" w:id="1685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департаменттің, егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілсе, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1663"/>
-    <w:bookmarkStart w:name="z3286" w:id="1664"/>
+    <w:bookmarkEnd w:id="1685"/>
+    <w:bookmarkStart w:name="z3286" w:id="1686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретіндегі мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделетін басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1664"/>
-    <w:bookmarkStart w:name="z3287" w:id="1665"/>
+    <w:bookmarkEnd w:id="1686"/>
+    <w:bookmarkStart w:name="z3287" w:id="1687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департаменттің құрылымы және штат саны Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1665"/>
-    <w:bookmarkStart w:name="z3288" w:id="1666"/>
+    <w:bookmarkEnd w:id="1687"/>
+    <w:bookmarkStart w:name="z3288" w:id="1688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 050012, Алматы қаласы, С.Сейфуллин даңғылы, 555 үй;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1666"/>
-    <w:bookmarkStart w:name="z3289" w:id="1667"/>
+    <w:bookmarkEnd w:id="1688"/>
+    <w:bookmarkStart w:name="z3289" w:id="1689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Алматы қаласы бойынша департаменті" республикалық мемлекеттік мекемеcі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1667"/>
-    <w:bookmarkStart w:name="z3290" w:id="1668"/>
+    <w:bookmarkEnd w:id="1689"/>
+    <w:bookmarkStart w:name="z3290" w:id="1690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1668"/>
-    <w:bookmarkStart w:name="z3291" w:id="1669"/>
+    <w:bookmarkEnd w:id="1690"/>
+    <w:bookmarkStart w:name="z3291" w:id="1691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1669"/>
-    <w:bookmarkStart w:name="z3292" w:id="1670"/>
+    <w:bookmarkEnd w:id="1691"/>
+    <w:bookmarkStart w:name="z3292" w:id="1692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке өзінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1670"/>
-    <w:bookmarkStart w:name="z3293" w:id="1671"/>
+    <w:bookmarkEnd w:id="1692"/>
+    <w:bookmarkStart w:name="z3293" w:id="1693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Департаментке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1671"/>
-    <w:bookmarkStart w:name="z3294" w:id="1672"/>
+    <w:bookmarkEnd w:id="1693"/>
+    <w:bookmarkStart w:name="z3294" w:id="1694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1672"/>
-    <w:bookmarkStart w:name="z3295" w:id="1673"/>
+    <w:bookmarkEnd w:id="1694"/>
+    <w:bookmarkStart w:name="z3295" w:id="1695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Департаменттің міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1673"/>
-    <w:bookmarkStart w:name="z3296" w:id="1674"/>
+    <w:bookmarkEnd w:id="1695"/>
+    <w:bookmarkStart w:name="z3296" w:id="1696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде зейнетақы және әлеуметтік қамсыздандыру, міндетті әлеуметтік сақтандыру, мүгедектігі бар адамдарды, жаппай саяси қуғын-сүргіндер салдарынан зардап шеккен азаматтарды, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарды, Арал өңіріндегі экологиялық қасірет салдарынан зардап шеккен азаматтарды әлеуметтік қорғау, балалы отбасыларды әлеуметтік қолдау, медициналық-әлеуметтік сараптама саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1674"/>
-    <w:bookmarkStart w:name="z3297" w:id="1675"/>
+    <w:bookmarkEnd w:id="1696"/>
+    <w:bookmarkStart w:name="z3297" w:id="1697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер туралы Қазақстан Республикасы заңнамасының сақталуына мемлекеттік бақылауды ұйымдастыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1675"/>
-    <w:bookmarkStart w:name="z3298" w:id="1676"/>
+    <w:bookmarkEnd w:id="1697"/>
+    <w:bookmarkStart w:name="z3298" w:id="1698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Департаменттің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1676"/>
-    <w:bookmarkStart w:name="z3299" w:id="1677"/>
+    <w:bookmarkEnd w:id="1698"/>
+    <w:bookmarkStart w:name="z3299" w:id="1699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1677"/>
-    <w:bookmarkStart w:name="z3300" w:id="1678"/>
+    <w:bookmarkEnd w:id="1699"/>
+    <w:bookmarkStart w:name="z3300" w:id="1700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1678"/>
-    <w:bookmarkStart w:name="z3301" w:id="1679"/>
+    <w:bookmarkEnd w:id="1700"/>
+    <w:bookmarkStart w:name="z3301" w:id="1701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында белгіленген тәртіппен өз құзыреті шегінде заңнаманың талаптарын сақтау бойынша тексерулер мен профилактикалық бақылауды жүзеге асыруға халықты әлеуметтік қорғау саласында, зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау мәселелері бойынша, өз құзыреті шегінде арнаулы әлеуметтік қызметтер туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1679"/>
-    <w:bookmarkStart w:name="z3302" w:id="1680"/>
+    <w:bookmarkEnd w:id="1701"/>
+    <w:bookmarkStart w:name="z3302" w:id="1702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа мемлекеттік органдармен және меншік нысанына қарамастан өзге ұйымдармен іс-қимылды жүзеге асыру, олардан қажетті мәліметтер мен материалдарды, соның ішінде өзінің бақылау функцияларын жүзеге асыру үшін сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1680"/>
-    <w:bookmarkStart w:name="z3303" w:id="1681"/>
+    <w:bookmarkEnd w:id="1702"/>
+    <w:bookmarkStart w:name="z3303" w:id="1703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасымен белгіленген тәртіппен талдау жұмысын қамтамасыз етуге және Департаментке жүктелген міндеттер мен функцияларды орындауға қажетті құжаттар мен ақпараттық сипаттағы анықтамаларды Министрліктің ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан сұрату және алу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1681"/>
-    <w:bookmarkStart w:name="z3304" w:id="1682"/>
+    <w:bookmarkEnd w:id="1703"/>
+    <w:bookmarkStart w:name="z3304" w:id="1704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1682"/>
-    <w:bookmarkStart w:name="z3305" w:id="1683"/>
+    <w:bookmarkEnd w:id="1704"/>
+    <w:bookmarkStart w:name="z3305" w:id="1705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1683"/>
-    <w:bookmarkStart w:name="z3306" w:id="1684"/>
+    <w:bookmarkEnd w:id="1705"/>
+    <w:bookmarkStart w:name="z3306" w:id="1706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз атынан азаматтық-құқықтық қатынастарға түсу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1684"/>
-    <w:bookmarkStart w:name="z3307" w:id="1685"/>
+    <w:bookmarkEnd w:id="1706"/>
+    <w:bookmarkStart w:name="z3307" w:id="1707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент құзыретіне кіретін мәселелер бойынша тиісті сенімхат негізінде мемлекеттік мекемелерде, меншік нысанына қарамастан ұйымдарда, республиканың соттарында Министрліктің және (немесе) Комитеттің атынан өкілдік ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1685"/>
-    <w:bookmarkStart w:name="z3308" w:id="1686"/>
+    <w:bookmarkEnd w:id="1707"/>
+    <w:bookmarkStart w:name="z3308" w:id="1708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1686"/>
-    <w:bookmarkStart w:name="z3309" w:id="1687"/>
+    <w:bookmarkEnd w:id="1708"/>
+    <w:bookmarkStart w:name="z3309" w:id="1709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заңнамалық актілерде көзделген өзге де құқықтарды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1687"/>
-    <w:bookmarkStart w:name="z3310" w:id="1688"/>
+    <w:bookmarkEnd w:id="1709"/>
+    <w:bookmarkStart w:name="z3310" w:id="1710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) міндеттері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1688"/>
-    <w:bookmarkStart w:name="z3311" w:id="1689"/>
+    <w:bookmarkEnd w:id="1710"/>
+    <w:bookmarkStart w:name="z3311" w:id="1711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       басқа мемлекеттік органдармен, жергілікті атқарушы органдармен және ұйымдармен өзара іс-қимылды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1689"/>
-    <w:bookmarkStart w:name="z3312" w:id="1690"/>
+    <w:bookmarkEnd w:id="1711"/>
+    <w:bookmarkStart w:name="z3312" w:id="1712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       департамент құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, нұсқаулар беру және тиісті шешімдер қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1690"/>
-    <w:bookmarkStart w:name="z3313" w:id="1691"/>
+    <w:bookmarkEnd w:id="1712"/>
+    <w:bookmarkStart w:name="z3313" w:id="1713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1691"/>
-    <w:bookmarkStart w:name="z3314" w:id="1692"/>
+    <w:bookmarkEnd w:id="1713"/>
+    <w:bookmarkStart w:name="z3314" w:id="1714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1692"/>
-    <w:bookmarkStart w:name="z3315" w:id="1693"/>
+    <w:bookmarkEnd w:id="1714"/>
+    <w:bookmarkStart w:name="z3315" w:id="1715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініштерді қабылдау және тіркеу, олардың және оларға қоса берілген құжаттардың ресімделуіне жәрдемдесу, формальды қателерді жоюға және қоса берілген құжаттарды толықтыруға мүмкіндік беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1693"/>
-    <w:bookmarkStart w:name="z3316" w:id="1694"/>
+    <w:bookmarkEnd w:id="1715"/>
+    <w:bookmarkStart w:name="z3316" w:id="1716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлікке, Комитетке мемлекеттік және мемлекеттік емес ұйымдарға Департаменттің құзыретіне кіретін мәселелер бойынша ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1694"/>
-    <w:bookmarkStart w:name="z3317" w:id="1695"/>
+    <w:bookmarkEnd w:id="1716"/>
+    <w:bookmarkStart w:name="z3317" w:id="1717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1695"/>
-    <w:bookmarkStart w:name="z3318" w:id="1696"/>
+    <w:bookmarkEnd w:id="1717"/>
+    <w:bookmarkStart w:name="z3318" w:id="1718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Департаменттің функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1696"/>
-    <w:bookmarkStart w:name="z3319" w:id="1697"/>
+    <w:bookmarkEnd w:id="1718"/>
+    <w:bookmarkStart w:name="z3319" w:id="1719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мүгедектігі бар адамдарды әлеуметтік қорғау саласында, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, уақтылы және толық аудару бөлігінде мониторингті және тәуекелдерді бағалауды ұйымдастыру мемлекеттік корпорацияның қаражаты есебінен әлеуметтік төлемдерді алушыға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1697"/>
-    <w:bookmarkStart w:name="z3320" w:id="1698"/>
+    <w:bookmarkEnd w:id="1719"/>
+    <w:bookmarkStart w:name="z3320" w:id="1720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының заңнамасына сәйкес сотқа талап-арыз беру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1698"/>
-    <w:bookmarkStart w:name="z3321" w:id="1699"/>
+    <w:bookmarkEnd w:id="1720"/>
+    <w:bookmarkStart w:name="z3321" w:id="1721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде әкімшілік құқық бұзушылықтар туралы істерді қарау және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1699"/>
-    <w:bookmarkStart w:name="z3322" w:id="1700"/>
+    <w:bookmarkEnd w:id="1721"/>
+    <w:bookmarkStart w:name="z3322" w:id="1722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республикалық бюджеттен төлемдерді: мемлекеттік базалық зейнетақы төлемін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, жасына байланысты зейнетақы төлемдерін, арнаулы мемлекеттік жәрдемақыны, мемлекеттік арнайы жәрдемақыны, бала тууына байланысты тағайындалатын және төленетін біржолғы мемлекеттік жәрдемақыны, бала бір жасқа толғанға дейін оның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақыларды, "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға, мүгедек баланы (мүгедек балаларды) тәрбиелеп отырған анасы немесе әкесіне, асырап алушыға, қамқоршысына (қорғаншысына), төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға, оның ішінде орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беретін жоғары оқу орындарында күндізгі оқуда оқитын балалары бар, олар білім беру ұйымдарында оқуын бітіргенге (бірақ жиырма үш жастан аспағанға) дейін жәрдемақы, капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі әлеуметтік жәрдемақы түріндегі Қазақстан Республикасының азаматтарына ай сайынғы төлем түріндегі әлеуметтік көмекті, Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға, саяси қуғын-сүргін құрбандарына берілетін біржолғы ақшалай өтемақыны, жерлеуге берілетін біржолғы төлемді, нақты енгізілген міндетті зейнетақы жарналарының сомасы мен әлеуметтік аударымдардың сомасы арасындағы, міндетті кәсіптік зейнетақы жарналарының инфляция деңгейін ескере отырып, сомасы зейнетақы жинақтарын алу құқығына ие болған сәттегі зейнетақы төлемдеріне құқықты иеленуі кезіндегі зейнетақы жинақтарының сомасы арасындағы айырманы, бала бір жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылған жағдайда әлеуметтік төлемді алушыларға міндетті зейнетақы жарналарының бюджеттік субсидиясын тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1700"/>
-    <w:bookmarkStart w:name="z3323" w:id="1701"/>
+    <w:bookmarkEnd w:id="1722"/>
+    <w:bookmarkStart w:name="z3323" w:id="1723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Департаменттің құзыретіне кіретін мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіпте жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1701"/>
-    <w:bookmarkStart w:name="z3324" w:id="1702"/>
+    <w:bookmarkEnd w:id="1723"/>
+    <w:bookmarkStart w:name="z3324" w:id="1724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) медициналық-әлеуметтік сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1702"/>
-    <w:bookmarkStart w:name="z3325" w:id="1703"/>
+    <w:bookmarkEnd w:id="1724"/>
+    <w:bookmarkStart w:name="z3325" w:id="1725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организм функцияларының бұзылу және тұрмыс-тіршілігінің шектелу дәрежесiне қарай себебi, мерзiмi айқындала отырып, мүгедектiк тобын және (немесе) еңбекке қабілеттіліктен айырылу дәрежесiн белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1703"/>
-    <w:bookmarkStart w:name="z3326" w:id="1704"/>
+    <w:bookmarkEnd w:id="1725"/>
+    <w:bookmarkStart w:name="z3326" w:id="1726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мүгедектігі бар адамдардың орталықтандырылған деректер банкін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1704"/>
-    <w:bookmarkStart w:name="z3327" w:id="1705"/>
+    <w:bookmarkEnd w:id="1726"/>
+    <w:bookmarkStart w:name="z3327" w:id="1727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) халықтың мүгедектiгi деңгейi мен себептерiн зерделеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1705"/>
-    <w:bookmarkStart w:name="z3328" w:id="1706"/>
+    <w:bookmarkEnd w:id="1727"/>
+    <w:bookmarkStart w:name="z3328" w:id="1728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мүгедектік алғаш рет белгіленген кезде мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы, мүгедектігі бойынша арнаулы мемлекеттік жәрдемақы, мүгедек баланы тәрбиелеушіге жәрдемақы, бірінші топтағы мүгедекке күтім жасау бойынша жәрдемақы, сондай-ақ Мемлекеттiк әлеуметтiк сақтандыру қорынан еңбекке қабілеттіліктен айырылу жағдайға байланысты әлеуметтiк төлем тағайындауға құжаттарды қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1706"/>
-    <w:bookmarkStart w:name="z3329" w:id="1707"/>
+    <w:bookmarkEnd w:id="1728"/>
+    <w:bookmarkStart w:name="z3329" w:id="1729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) мүгедектерді оңалтудың жеке бағдарламасының әлеуметтік және кәсіптік бөліктерін әзірлеу, еңбек (қызметтік) міндеттерін орындаумен байланысты жарақат алған немесе денсаулығына басқа да зиян келтірілген жұмыскердің қажеттілігін анықтау, Қазақстан Республикасының азаматтық заңнамасында көзделген қосымша көмек түрлері мен күтімге мұқтаждығын айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1707"/>
-    <w:bookmarkStart w:name="z3330" w:id="1708"/>
+    <w:bookmarkEnd w:id="1729"/>
+    <w:bookmarkStart w:name="z3330" w:id="1730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) өз құзыреті шегінде мүгедектерді оңалтудың жеке бағдарламаларының іске асырылуын бақылау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1708"/>
-    <w:bookmarkStart w:name="z3331" w:id="1709"/>
+    <w:bookmarkEnd w:id="1730"/>
+    <w:bookmarkStart w:name="z3331" w:id="1731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Министрлік пен Комитет басшылығының тапсырмаларын орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1709"/>
-    <w:bookmarkStart w:name="z3332" w:id="1710"/>
+    <w:bookmarkEnd w:id="1731"/>
+    <w:bookmarkStart w:name="z3332" w:id="1732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) өз құзыреті шегінде халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1710"/>
-    <w:bookmarkStart w:name="z3333" w:id="1711"/>
+    <w:bookmarkEnd w:id="1732"/>
+    <w:bookmarkStart w:name="z3333" w:id="1733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Министрліктің Стратегиялық және Операциялық жоспарларын және Комитеттің жұмыс жоспарын іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1711"/>
-    <w:bookmarkStart w:name="z3334" w:id="1712"/>
+    <w:bookmarkEnd w:id="1733"/>
+    <w:bookmarkStart w:name="z3334" w:id="1734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Департамент құзыретіне кіретін мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1712"/>
-    <w:bookmarkStart w:name="z3335" w:id="1713"/>
+    <w:bookmarkEnd w:id="1734"/>
+    <w:bookmarkStart w:name="z3335" w:id="1735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) халықты әлеуметтік қорғау саласында әкiмшiлiк құқық бұзушылық туралы iстердi қарау және әкiмшiлiк жазаларды салу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1713"/>
-    <w:bookmarkStart w:name="z3336" w:id="1714"/>
+    <w:bookmarkEnd w:id="1735"/>
+    <w:bookmarkStart w:name="z3336" w:id="1736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау (өзгерту, қайта бастау, тағайындаудан бас тарту) туралы шешімнің уақтылы және дұрыс қабылдануына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1714"/>
-    <w:bookmarkStart w:name="z3337" w:id="1715"/>
+    <w:bookmarkEnd w:id="1736"/>
+    <w:bookmarkStart w:name="z3337" w:id="1737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) жергілікті атқарушы органдардың қызметін мүгедектігі бар адамдарды жеке көмекшінің, есту кемістігі бар мүгедектігі бар адамдарға ымдау тілі маманының әлеуметтік қызметтерімен, санаторий-курорттық емдеумен, техникалық көмекші (орнын толтырушы) және арнайы жүріп-тұру құралдарымен толық және уақтылы қамтамасыз ету бойынша, әлеуметтік қызметкер порталына тауарларды және (немесе) көрсетілетін қызметтерді берушілерге рұқсат беру бойынша қызметін тексеруді жүзеге асыру, оларды тіркеу немесе тіркеуден шығару әлеуметтік қызметкер порталында, мүгедектігі бар адамдарға әлеуметтік қызметтер порталы арқылы өткізу кезінде мемлекеттік бюджет қаражатынан тауарлар мен көрсетілетін қызметтердің құнын өтеу бойынша тексеруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1715"/>
-    <w:bookmarkStart w:name="z3338" w:id="1716"/>
+    <w:bookmarkEnd w:id="1737"/>
+    <w:bookmarkStart w:name="z3338" w:id="1738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) алушыға мемлекеттік базалық зейнетақы төлемдерінің, зейнетақы төлемдерінің, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылардың, мемлекеттік арнайы жәрдемақының, бюджет қаражаты есебінен біржолғы мемлекеттік жәрдемақының, сондай-ақ мемлекеттік корпорацияның әлеуметтік төлемдерінің алушыға уақтылы және толық аударылуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1716"/>
-    <w:bookmarkStart w:name="z3339" w:id="1717"/>
+    <w:bookmarkEnd w:id="1738"/>
+    <w:bookmarkStart w:name="z3339" w:id="1739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) жеке, заңды тұлғалар, кәсіпкерлік субъектілері мен төмен тұрған мемлекеттік әлеуметтік инспектор арасында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, мемлекеттік корпорацияның әлеуметтік төлемдерді алушыға уақтылы және толық аудару бөлігінде мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында туындайтын келіспеушіліктерді қарау қорғау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1717"/>
-    <w:bookmarkStart w:name="z3340" w:id="1718"/>
+    <w:bookmarkEnd w:id="1739"/>
+    <w:bookmarkStart w:name="z3340" w:id="1740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) департамент құзыреті шегіндегі сұрақтарының мәтіні бойынша ақпараттандыру және түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1718"/>
-    <w:bookmarkStart w:name="z3341" w:id="1719"/>
+    <w:bookmarkEnd w:id="1740"/>
+    <w:bookmarkStart w:name="z3341" w:id="1741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1719"/>
-    <w:bookmarkStart w:name="z3342" w:id="1720"/>
+    <w:bookmarkEnd w:id="1741"/>
+    <w:bookmarkStart w:name="z3583" w:id="1742"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен арнаулы әлеуметтік қызметтер көрсетуге лицензия беру туралы өтініштерді қарау және тиісті қорытындыны Комитетке жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1742"/>
+    <w:bookmarkStart w:name="z3584" w:id="1743"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2) Халықтың жүріп-тұруы шектеулі топтарының құрылыс объектілеріне қолжетімділігінің қамтамасыз етілуін растау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1743"/>
+    <w:bookmarkStart w:name="z3342" w:id="1744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1720"/>
-    <w:bookmarkStart w:name="z3343" w:id="1721"/>
+    <w:bookmarkEnd w:id="1744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3343" w:id="1745"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Департамент басшысының және оның орынбасарының. мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1721"/>
-    <w:bookmarkStart w:name="z3344" w:id="1722"/>
+    <w:bookmarkEnd w:id="1745"/>
+    <w:bookmarkStart w:name="z3344" w:id="1746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болатын Департамент басшысы, сондай-ақ өкілеттіктері шеңберінде Департамент басшысының орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1722"/>
-    <w:bookmarkStart w:name="z3345" w:id="1723"/>
+    <w:bookmarkEnd w:id="1746"/>
+    <w:bookmarkStart w:name="z3345" w:id="1747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент Басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1723"/>
-    <w:bookmarkStart w:name="z3346" w:id="1724"/>
+    <w:bookmarkEnd w:id="1747"/>
+    <w:bookmarkStart w:name="z3346" w:id="1748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент Басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1724"/>
-    <w:bookmarkStart w:name="z3347" w:id="1725"/>
+    <w:bookmarkEnd w:id="1748"/>
+    <w:bookmarkStart w:name="z3347" w:id="1749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Департамент басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1725"/>
-    <w:bookmarkStart w:name="z3348" w:id="1726"/>
+    <w:bookmarkEnd w:id="1749"/>
+    <w:bookmarkStart w:name="z3348" w:id="1750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департаменттің жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1726"/>
-    <w:bookmarkStart w:name="z3349" w:id="1727"/>
+    <w:bookmarkEnd w:id="1750"/>
+    <w:bookmarkStart w:name="z3349" w:id="1751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) департаменттің білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1727"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z3351" w:id="1729"/>
+    <w:bookmarkEnd w:id="1751"/>
+    <w:bookmarkStart w:name="z3350" w:id="1752"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент басшыларының орынбасарларын, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1752"/>
+    <w:bookmarkStart w:name="z3351" w:id="1753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1729"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z3353" w:id="1731"/>
+    <w:bookmarkEnd w:id="1753"/>
+    <w:bookmarkStart w:name="z3352" w:id="1754"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Төрағаның қарауына демалыстар беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу, сыйақы беру және Департамент басшысының орынбасарына тәртіптік жаза қолдану мәселелерін енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1754"/>
+    <w:bookmarkStart w:name="z3353" w:id="1755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1731"/>
-    <w:bookmarkStart w:name="z3354" w:id="1732"/>
+    <w:bookmarkEnd w:id="1755"/>
+    <w:bookmarkStart w:name="z3354" w:id="1756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шаралардың тиісінше қабылдануына дербес жауапты болады және сыбайлас жемқорлыққа қарсы тиісті шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1732"/>
-    <w:bookmarkStart w:name="z3355" w:id="1733"/>
+    <w:bookmarkEnd w:id="1756"/>
+    <w:bookmarkStart w:name="z3355" w:id="1757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1733"/>
-    <w:bookmarkStart w:name="z3356" w:id="1734"/>
+    <w:bookmarkEnd w:id="1757"/>
+    <w:bookmarkStart w:name="z3356" w:id="1758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өз орынбасарына өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1734"/>
-    <w:bookmarkStart w:name="z3357" w:id="1735"/>
+    <w:bookmarkEnd w:id="1758"/>
+    <w:bookmarkStart w:name="z3357" w:id="1759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1735"/>
-    <w:bookmarkStart w:name="z3358" w:id="1736"/>
+    <w:bookmarkEnd w:id="1759"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3358" w:id="1760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Департамент басшысы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (уақытша еңбекке жарамсыздық, демалыста, іссапарда болу, мемлекеттік немесе қоғамдық міндеттерді орындау себептері, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оның орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1736"/>
-    <w:bookmarkStart w:name="z3359" w:id="1737"/>
+    <w:bookmarkEnd w:id="1760"/>
+    <w:bookmarkStart w:name="z3359" w:id="1761"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департамент басшысы орынбасары өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1737"/>
-    <w:bookmarkStart w:name="z3360" w:id="1738"/>
+    <w:bookmarkEnd w:id="1761"/>
+    <w:bookmarkStart w:name="z3360" w:id="1762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департамент басшысы болмаған кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департаменттің қызметіне басшылықты жүзеге асырады және Департаментке жүктелген міндеттердің орындалуына және өз өкілеттіктері шеңберінде функцияларды жүзеге асыруға дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1738"/>
-    <w:bookmarkStart w:name="z3361" w:id="1739"/>
+    <w:bookmarkEnd w:id="1762"/>
+    <w:bookmarkStart w:name="z3361" w:id="1763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1739"/>
-    <w:bookmarkStart w:name="z3362" w:id="1740"/>
+    <w:bookmarkEnd w:id="1763"/>
+    <w:bookmarkStart w:name="z3362" w:id="1764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаменттің Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1740"/>
-    <w:bookmarkStart w:name="z3363" w:id="1741"/>
+    <w:bookmarkEnd w:id="1764"/>
+    <w:bookmarkStart w:name="z3363" w:id="1765"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1741"/>
-    <w:bookmarkStart w:name="z3364" w:id="1742"/>
+    <w:bookmarkEnd w:id="1765"/>
+    <w:bookmarkStart w:name="z3364" w:id="1766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1742"/>
-    <w:bookmarkStart w:name="z3365" w:id="1743"/>
+    <w:bookmarkEnd w:id="1766"/>
+    <w:bookmarkStart w:name="z3365" w:id="1767"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департаменттің өзіне бекітілген мүлікті және оған смета бойынша бөлінген қаражат есебінен сатып алынған мүлікті өздігінен иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1743"/>
-    <w:bookmarkStart w:name="z3366" w:id="1744"/>
+    <w:bookmarkEnd w:id="1767"/>
+    <w:bookmarkStart w:name="z3366" w:id="1768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1744"/>
-    <w:bookmarkStart w:name="z3367" w:id="1745"/>
+    <w:bookmarkEnd w:id="1768"/>
+    <w:bookmarkStart w:name="z3367" w:id="1769"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1745"/>
+    <w:bookmarkEnd w:id="1769"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -39488,1856 +42492,2000 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 205 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1428" w:id="1746"/>
+    <w:bookmarkStart w:name="z1428" w:id="1770"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Астана каласы бойынша департаменті" республикалық мемлекеттік мекеменің  Ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1746"/>
+    <w:bookmarkEnd w:id="1770"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3368" w:id="1747"/>
+    <w:bookmarkStart w:name="z3368" w:id="1771"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1747"/>
-    <w:bookmarkStart w:name="z3369" w:id="1748"/>
+    <w:bookmarkEnd w:id="1771"/>
+    <w:bookmarkStart w:name="z3369" w:id="1772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Астана қаласы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) өз құзыреті шегінде әлеуметтік және зейнетақымен қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау саласында іске асыру және бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1748"/>
-    <w:bookmarkStart w:name="z3370" w:id="1749"/>
+    <w:bookmarkEnd w:id="1772"/>
+    <w:bookmarkStart w:name="z3370" w:id="1773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясымен, заңдарымен, Қазақстан Республикасының Президенті мен Үкіметінің актілерімен, Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен, осы Ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1749"/>
-    <w:bookmarkStart w:name="z3371" w:id="1750"/>
+    <w:bookmarkEnd w:id="1773"/>
+    <w:bookmarkStart w:name="z3371" w:id="1774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және өз атауы қазақ тілінде жазылған мөртаңбасы, белгіленген үлгідегі бланкісі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1750"/>
-    <w:bookmarkStart w:name="z3372" w:id="1751"/>
+    <w:bookmarkEnd w:id="1774"/>
+    <w:bookmarkStart w:name="z3372" w:id="1775"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1751"/>
-    <w:bookmarkStart w:name="z3373" w:id="1752"/>
+    <w:bookmarkEnd w:id="1775"/>
+    <w:bookmarkStart w:name="z3373" w:id="1776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департаменттің, егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілсе, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1752"/>
-    <w:bookmarkStart w:name="z3374" w:id="1753"/>
+    <w:bookmarkEnd w:id="1776"/>
+    <w:bookmarkStart w:name="z3374" w:id="1777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретіндегі мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделетін басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1753"/>
-    <w:bookmarkStart w:name="z3375" w:id="1754"/>
+    <w:bookmarkEnd w:id="1777"/>
+    <w:bookmarkStart w:name="z3375" w:id="1778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департаменттің құрылымы және штат саны Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1754"/>
-    <w:bookmarkStart w:name="z3376" w:id="1755"/>
+    <w:bookmarkEnd w:id="1778"/>
+    <w:bookmarkStart w:name="z3376" w:id="1779"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 010000, Астана қаласы, Байқоныр ауданы, А.Кравцов көшесі, 18 үй;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1755"/>
-    <w:bookmarkStart w:name="z3377" w:id="1756"/>
+    <w:bookmarkEnd w:id="1779"/>
+    <w:bookmarkStart w:name="z3377" w:id="1780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Астана қаласы бойынша департаменті" республикалық мемлекеттік мекемеcі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1756"/>
-    <w:bookmarkStart w:name="z3378" w:id="1757"/>
+    <w:bookmarkEnd w:id="1780"/>
+    <w:bookmarkStart w:name="z3378" w:id="1781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1757"/>
-    <w:bookmarkStart w:name="z3379" w:id="1758"/>
+    <w:bookmarkEnd w:id="1781"/>
+    <w:bookmarkStart w:name="z3379" w:id="1782"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1758"/>
-    <w:bookmarkStart w:name="z3380" w:id="1759"/>
+    <w:bookmarkEnd w:id="1782"/>
+    <w:bookmarkStart w:name="z3380" w:id="1783"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке өзінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1759"/>
-    <w:bookmarkStart w:name="z3381" w:id="1760"/>
+    <w:bookmarkEnd w:id="1783"/>
+    <w:bookmarkStart w:name="z3381" w:id="1784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Департаментке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1760"/>
-    <w:bookmarkStart w:name="z3382" w:id="1761"/>
+    <w:bookmarkEnd w:id="1784"/>
+    <w:bookmarkStart w:name="z3382" w:id="1785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1761"/>
-    <w:bookmarkStart w:name="z3383" w:id="1762"/>
+    <w:bookmarkEnd w:id="1785"/>
+    <w:bookmarkStart w:name="z3383" w:id="1786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Департаменттің міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1762"/>
-    <w:bookmarkStart w:name="z3384" w:id="1763"/>
+    <w:bookmarkEnd w:id="1786"/>
+    <w:bookmarkStart w:name="z3384" w:id="1787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде зейнетақы және әлеуметтік қамсыздандыру, міндетті әлеуметтік сақтандыру, мүгедектігі бар адамдарды, жаппай саяси қуғын-сүргіндер салдарынан зардап шеккен азаматтарды, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарды, Арал өңіріндегі экологиялық қасірет салдарынан зардап шеккен азаматтарды әлеуметтік қорғау, балалы отбасыларды әлеуметтік қолдау, медициналық-әлеуметтік сараптама саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1763"/>
-    <w:bookmarkStart w:name="z3385" w:id="1764"/>
+    <w:bookmarkEnd w:id="1787"/>
+    <w:bookmarkStart w:name="z3385" w:id="1788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер туралы Қазақстан Республикасы заңнамасының сақталуына мемлекеттік бақылауды ұйымдастыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1764"/>
-    <w:bookmarkStart w:name="z3386" w:id="1765"/>
+    <w:bookmarkEnd w:id="1788"/>
+    <w:bookmarkStart w:name="z3386" w:id="1789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Департаменттің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1765"/>
-    <w:bookmarkStart w:name="z3387" w:id="1766"/>
+    <w:bookmarkEnd w:id="1789"/>
+    <w:bookmarkStart w:name="z3387" w:id="1790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1766"/>
-    <w:bookmarkStart w:name="z3388" w:id="1767"/>
+    <w:bookmarkEnd w:id="1790"/>
+    <w:bookmarkStart w:name="z3388" w:id="1791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1767"/>
-    <w:bookmarkStart w:name="z3389" w:id="1768"/>
+    <w:bookmarkEnd w:id="1791"/>
+    <w:bookmarkStart w:name="z3389" w:id="1792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында белгіленген тәртіппен өз құзыреті шегінде заңнаманың талаптарын сақтау бойынша тексерулер мен профилактикалық бақылауды жүзеге асыруға халықты әлеуметтік қорғау саласында, зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау мәселелері бойынша, өз құзыреті шегінде арнаулы әлеуметтік қызметтер туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1768"/>
-    <w:bookmarkStart w:name="z3390" w:id="1769"/>
+    <w:bookmarkEnd w:id="1792"/>
+    <w:bookmarkStart w:name="z3390" w:id="1793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа мемлекеттік органдармен және меншік нысанына қарамастан өзге ұйымдармен іс-қимылды жүзеге асыру, олардан қажетті мәліметтер мен материалдарды, соның ішінде өзінің бақылау функцияларын жүзеге асыру үшін сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1769"/>
-    <w:bookmarkStart w:name="z3391" w:id="1770"/>
+    <w:bookmarkEnd w:id="1793"/>
+    <w:bookmarkStart w:name="z3391" w:id="1794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасымен белгіленген тәртіппен талдау жұмысын қамтамасыз етуге және департаментке жүктелген міндеттер мен функцияларды орындауға қажетті құжаттар мен ақпараттық сипаттағы анықтамаларды Министрліктің ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан сұрату және алу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1770"/>
-    <w:bookmarkStart w:name="z3392" w:id="1771"/>
+    <w:bookmarkEnd w:id="1794"/>
+    <w:bookmarkStart w:name="z3392" w:id="1795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен комитеттің, департаменттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1771"/>
-    <w:bookmarkStart w:name="z3393" w:id="1772"/>
+    <w:bookmarkEnd w:id="1795"/>
+    <w:bookmarkStart w:name="z3393" w:id="1796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен комитеттің, департаменттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1772"/>
-    <w:bookmarkStart w:name="z3394" w:id="1773"/>
+    <w:bookmarkEnd w:id="1796"/>
+    <w:bookmarkStart w:name="z3394" w:id="1797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз атынан азаматтық-құқықтық қатынастарға түсу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1773"/>
-    <w:bookmarkStart w:name="z3395" w:id="1774"/>
+    <w:bookmarkEnd w:id="1797"/>
+    <w:bookmarkStart w:name="z3395" w:id="1798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент құзыретіне кіретін мәселелер бойынша тиісті сенімхат негізінде мемлекеттік мекемелерде, меншік нысанына қарамастан ұйымдарда, республиканың соттарында Министрліктің және (немесе) комитеттің атынан өкілдік ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1774"/>
-    <w:bookmarkStart w:name="z3396" w:id="1775"/>
+    <w:bookmarkEnd w:id="1798"/>
+    <w:bookmarkStart w:name="z3396" w:id="1799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1775"/>
-    <w:bookmarkStart w:name="z3397" w:id="1776"/>
+    <w:bookmarkEnd w:id="1799"/>
+    <w:bookmarkStart w:name="z3397" w:id="1800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заңнамалық актілерде көзделген өзге де құқықтарды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1776"/>
-    <w:bookmarkStart w:name="z3398" w:id="1777"/>
+    <w:bookmarkEnd w:id="1800"/>
+    <w:bookmarkStart w:name="z3398" w:id="1801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) міндеттері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1777"/>
-    <w:bookmarkStart w:name="z3399" w:id="1778"/>
+    <w:bookmarkEnd w:id="1801"/>
+    <w:bookmarkStart w:name="z3399" w:id="1802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       басқа мемлекеттік органдармен, жергілікті атқарушы органдармен және ұйымдармен өзара іс-қимылды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1778"/>
-    <w:bookmarkStart w:name="z3400" w:id="1779"/>
+    <w:bookmarkEnd w:id="1802"/>
+    <w:bookmarkStart w:name="z3400" w:id="1803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       департамент құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, нұсқаулар беру және тиісті шешімдер қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1779"/>
-    <w:bookmarkStart w:name="z3401" w:id="1780"/>
+    <w:bookmarkEnd w:id="1803"/>
+    <w:bookmarkStart w:name="z3401" w:id="1804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1780"/>
-    <w:bookmarkStart w:name="z3402" w:id="1781"/>
+    <w:bookmarkEnd w:id="1804"/>
+    <w:bookmarkStart w:name="z3402" w:id="1805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1781"/>
-    <w:bookmarkStart w:name="z3403" w:id="1782"/>
+    <w:bookmarkEnd w:id="1805"/>
+    <w:bookmarkStart w:name="z3403" w:id="1806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініштерді қабылдау және тіркеу, олардың және оларға қоса берілген құжаттардың ресімделуіне жәрдемдесу, формальды қателерді жоюға және қоса берілген құжаттарды толықтыруға мүмкіндік беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1782"/>
-    <w:bookmarkStart w:name="z3404" w:id="1783"/>
+    <w:bookmarkEnd w:id="1806"/>
+    <w:bookmarkStart w:name="z3404" w:id="1807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлікке, комитетке мемлекеттік және мемлекеттік емес ұйымдарға департаменттің құзыретіне кіретін мәселелер бойынша ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1783"/>
-    <w:bookmarkStart w:name="z3405" w:id="1784"/>
+    <w:bookmarkEnd w:id="1807"/>
+    <w:bookmarkStart w:name="z3405" w:id="1808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1784"/>
-    <w:bookmarkStart w:name="z3406" w:id="1785"/>
+    <w:bookmarkEnd w:id="1808"/>
+    <w:bookmarkStart w:name="z3406" w:id="1809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Департаменттің функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1785"/>
-    <w:bookmarkStart w:name="z3407" w:id="1786"/>
+    <w:bookmarkEnd w:id="1809"/>
+    <w:bookmarkStart w:name="z3407" w:id="1810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мүгедектігі бар адамдарды әлеуметтік қорғау саласында, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, уақтылы және толық аудару бөлігінде мониторингті және тәуекелдерді бағалауды ұйымдастыру мемлекеттік корпорацияның қаражаты есебінен әлеуметтік төлемдерді алушыға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1786"/>
-    <w:bookmarkStart w:name="z3408" w:id="1787"/>
+    <w:bookmarkEnd w:id="1810"/>
+    <w:bookmarkStart w:name="z3408" w:id="1811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының заңнамасына сәйкес сотқа талап-арыз беру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1787"/>
-    <w:bookmarkStart w:name="z3409" w:id="1788"/>
+    <w:bookmarkEnd w:id="1811"/>
+    <w:bookmarkStart w:name="z3409" w:id="1812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде әкімшілік құқық бұзушылықтар туралы істерді қарау және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1788"/>
-    <w:bookmarkStart w:name="z3410" w:id="1789"/>
+    <w:bookmarkEnd w:id="1812"/>
+    <w:bookmarkStart w:name="z3410" w:id="1813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республикалық бюджеттен төлемдерді: мемлекеттік базалық зейнетақы төлемін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, жасына байланысты зейнетақы төлемдерін, арнаулы мемлекеттік жәрдемақыны, мемлекеттік арнайы жәрдемақыны, бала тууына байланысты тағайындалатын және төленетін біржолғы мемлекеттік жәрдемақыны, бала бір жасқа толғанға дейін оның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақыларды, "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға, мүгедек баланы (мүгедек балаларды) тәрбиелеп отырған анасы немесе әкесіне, асырап алушыға, қамқоршысына (қорғаншысына), төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға, оның ішінде орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беретін жоғары оқу орындарында күндізгі оқуда оқитын балалары бар, олар білім беру ұйымдарында оқуын бітіргенге (бірақ жиырма үш жастан аспағанға) дейін жәрдемақы, капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі әлеуметтік жәрдемақы түріндегі Қазақстан Республикасының азаматтарына ай сайынғы төлем түріндегі әлеуметтік көмекті, Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға, саяси қуғын-сүргін құрбандарына берілетін біржолғы ақшалай өтемақыны, жерлеуге берілетін біржолғы төлемді, нақты енгізілген міндетті зейнетақы жарналарының сомасы мен әлеуметтік аударымдардың сомасы арасындағы, міндетті кәсіптік зейнетақы жарналарының инфляция деңгейін ескере отырып, сомасы зейнетақы жинақтарын алу құқығына ие болған сәттегі зейнетақы төлемдеріне құқықты иеленуі кезіндегі зейнетақы жинақтарының сомасы арасындағы айырманы, бала бір жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылған жағдайда әлеуметтік төлемді алушыларға міндетті зейнетақы жарналарының бюджеттік субсидиясын тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1789"/>
-    <w:bookmarkStart w:name="z3411" w:id="1790"/>
+    <w:bookmarkEnd w:id="1813"/>
+    <w:bookmarkStart w:name="z3411" w:id="1814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Департаменттің құзыретіне кіретін мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіпте жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1790"/>
-    <w:bookmarkStart w:name="z3412" w:id="1791"/>
+    <w:bookmarkEnd w:id="1814"/>
+    <w:bookmarkStart w:name="z3412" w:id="1815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) медициналық-әлеуметтік сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1791"/>
-    <w:bookmarkStart w:name="z3413" w:id="1792"/>
+    <w:bookmarkEnd w:id="1815"/>
+    <w:bookmarkStart w:name="z3413" w:id="1816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организм функцияларының бұзылу және тұрмыс-тіршілігінің шектелу дәрежесiне қарай себебi, мерзiмi айқындала отырып, мүгедектiк тобын және (немесе) еңбекке қабілеттіліктен айырылу дәрежесiн белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1792"/>
-    <w:bookmarkStart w:name="z3414" w:id="1793"/>
+    <w:bookmarkEnd w:id="1816"/>
+    <w:bookmarkStart w:name="z3414" w:id="1817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мүгедектігі бар адамдардың орталықтандырылған деректер банкін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1793"/>
-    <w:bookmarkStart w:name="z3415" w:id="1794"/>
+    <w:bookmarkEnd w:id="1817"/>
+    <w:bookmarkStart w:name="z3415" w:id="1818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) халықтың мүгедектiгi деңгейi мен себептерiн зерделеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1794"/>
-    <w:bookmarkStart w:name="z3416" w:id="1795"/>
+    <w:bookmarkEnd w:id="1818"/>
+    <w:bookmarkStart w:name="z3416" w:id="1819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мүгедектік алғаш рет белгіленген кезде мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы, мүгедектігі бойынша арнаулы мемлекеттік жәрдемақы, мүгедек баланы тәрбиелеушіге жәрдемақы, бірінші топтағы мүгедекке күтім жасау бойынша жәрдемақы, сондай-ақ Мемлекеттiк әлеуметтiк сақтандыру қорынан еңбекке қабілеттіліктен айырылу жағдайға байланысты әлеуметтiк төлем тағайындауға құжаттарды қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1795"/>
-    <w:bookmarkStart w:name="z3417" w:id="1796"/>
+    <w:bookmarkEnd w:id="1819"/>
+    <w:bookmarkStart w:name="z3417" w:id="1820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) мүгедектерді оңалтудың жеке бағдарламасының әлеуметтік және кәсіптік бөліктерін әзірлеу, еңбек (қызметтік) міндеттерін орындаумен байланысты жарақат алған немесе денсаулығына басқа да зиян келтірілген жұмыскердің қажеттілігін анықтау, Қазақстан Республикасының азаматтық заңнамасында көзделген қосымша көмек түрлері мен күтімге мұқтаждығын айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1796"/>
-    <w:bookmarkStart w:name="z3418" w:id="1797"/>
+    <w:bookmarkEnd w:id="1820"/>
+    <w:bookmarkStart w:name="z3418" w:id="1821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) өз құзыреті шегінде мүгедектерді оңалтудың жеке бағдарламаларының іске асырылуын бақылау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1797"/>
-    <w:bookmarkStart w:name="z3419" w:id="1798"/>
+    <w:bookmarkEnd w:id="1821"/>
+    <w:bookmarkStart w:name="z3419" w:id="1822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Министрлік пен комитет басшылығының тапсырмаларын орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1798"/>
-    <w:bookmarkStart w:name="z3420" w:id="1799"/>
+    <w:bookmarkEnd w:id="1822"/>
+    <w:bookmarkStart w:name="z3420" w:id="1823"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) өз құзыреті шегінде халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1799"/>
-    <w:bookmarkStart w:name="z3421" w:id="1800"/>
+    <w:bookmarkEnd w:id="1823"/>
+    <w:bookmarkStart w:name="z3421" w:id="1824"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Министрліктің Стратегиялық және Операциялық жоспарларын және комитеттің жұмыс жоспарын іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1800"/>
-    <w:bookmarkStart w:name="z3422" w:id="1801"/>
+    <w:bookmarkEnd w:id="1824"/>
+    <w:bookmarkStart w:name="z3422" w:id="1825"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Департамент құзыретіне кіретін мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1801"/>
-    <w:bookmarkStart w:name="z3423" w:id="1802"/>
+    <w:bookmarkEnd w:id="1825"/>
+    <w:bookmarkStart w:name="z3423" w:id="1826"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) халықты әлеуметтік қорғау саласында әкiмшiлiк құқық бұзушылық туралы iстердi қарау және әкiмшiлiк жазаларды салу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1802"/>
-    <w:bookmarkStart w:name="z3424" w:id="1803"/>
+    <w:bookmarkEnd w:id="1826"/>
+    <w:bookmarkStart w:name="z3424" w:id="1827"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау (өзгерту, қайта бастау, тағайындаудан бас тарту) туралы шешімнің уақтылы және дұрыс қабылдануына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1803"/>
-    <w:bookmarkStart w:name="z3425" w:id="1804"/>
+    <w:bookmarkEnd w:id="1827"/>
+    <w:bookmarkStart w:name="z3425" w:id="1828"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) жергілікті атқарушы органдардың қызметін мүгедектігі бар адамдарды жеке көмекшінің, есту кемістігі бар мүгедектігі бар адамдарға ымдау тілі маманының әлеуметтік қызметтерімен, санаторий-курорттық емдеумен, техникалық көмекші (орнын толтырушы) және арнайы жүріп-тұру құралдарымен толық және уақтылы қамтамасыз ету бойынша, әлеуметтік қызметкер порталына тауарларды және (немесе) көрсетілетін қызметтерді берушілерге рұқсат беру бойынша қызметін тексеруді жүзеге асыру, оларды тіркеу немесе тіркеуден шығару әлеуметтік қызметкер порталында, мүгедектігі бар адамдарға әлеуметтік қызметтер порталы арқылы өткізу кезінде мемлекеттік бюджет қаражатынан тауарлар мен көрсетілетін қызметтердің құнын өтеу бойынша тексеруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1804"/>
-    <w:bookmarkStart w:name="z3426" w:id="1805"/>
+    <w:bookmarkEnd w:id="1828"/>
+    <w:bookmarkStart w:name="z3426" w:id="1829"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) алушыға мемлекеттік базалық зейнетақы төлемдерінің, зейнетақы төлемдерінің, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылардың, мемлекеттік арнайы жәрдемақының, бюджет қаражаты есебінен біржолғы мемлекеттік жәрдемақының, сондай-ақ мемлекеттік корпорацияның әлеуметтік төлемдерінің алушыға уақтылы және толық аударылуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1805"/>
-    <w:bookmarkStart w:name="z3427" w:id="1806"/>
+    <w:bookmarkEnd w:id="1829"/>
+    <w:bookmarkStart w:name="z3427" w:id="1830"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) жеке, заңды тұлғалар, кәсіпкерлік субъектілері мен төмен тұрған мемлекеттік әлеуметтік инспектор арасында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, мемлекеттік корпорацияның әлеуметтік төлемдерді алушыға уақтылы және толық аудару бөлігінде мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында туындайтын келіспеушіліктерді қарау қорғау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1806"/>
-    <w:bookmarkStart w:name="z3428" w:id="1807"/>
+    <w:bookmarkEnd w:id="1830"/>
+    <w:bookmarkStart w:name="z3428" w:id="1831"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) департамент құзыреті шегіндегі сұрақтарының мәтіні бойынша ақпараттандыру және түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1807"/>
-    <w:bookmarkStart w:name="z3429" w:id="1808"/>
+    <w:bookmarkEnd w:id="1831"/>
+    <w:bookmarkStart w:name="z3429" w:id="1832"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1808"/>
-    <w:bookmarkStart w:name="z3430" w:id="1809"/>
+    <w:bookmarkEnd w:id="1832"/>
+    <w:bookmarkStart w:name="z3585" w:id="1833"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен арнаулы әлеуметтік қызметтер көрсетуге лицензия беру туралы өтініштерді қарау және тиісті қорытындыны Комитетке жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1833"/>
+    <w:bookmarkStart w:name="z3430" w:id="1834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1809"/>
-    <w:bookmarkStart w:name="z3431" w:id="1810"/>
+    <w:bookmarkEnd w:id="1834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3431" w:id="1835"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Департамент басшысының және оның орынбасарының. мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1810"/>
-    <w:bookmarkStart w:name="z3432" w:id="1811"/>
+    <w:bookmarkEnd w:id="1835"/>
+    <w:bookmarkStart w:name="z3432" w:id="1836"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болатын департамент басшысы, сондай-ақ өкілеттіктері шеңберінде департамент басшысының орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1811"/>
-    <w:bookmarkStart w:name="z3433" w:id="1812"/>
+    <w:bookmarkEnd w:id="1836"/>
+    <w:bookmarkStart w:name="z3433" w:id="1837"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент Басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1812"/>
-    <w:bookmarkStart w:name="z3434" w:id="1813"/>
+    <w:bookmarkEnd w:id="1837"/>
+    <w:bookmarkStart w:name="z3434" w:id="1838"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент Басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1813"/>
-    <w:bookmarkStart w:name="z3435" w:id="1814"/>
+    <w:bookmarkEnd w:id="1838"/>
+    <w:bookmarkStart w:name="z3435" w:id="1839"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Департамент басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1814"/>
-    <w:bookmarkStart w:name="z3436" w:id="1815"/>
+    <w:bookmarkEnd w:id="1839"/>
+    <w:bookmarkStart w:name="z3436" w:id="1840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департаменттің жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1815"/>
-    <w:bookmarkStart w:name="z3437" w:id="1816"/>
+    <w:bookmarkEnd w:id="1840"/>
+    <w:bookmarkStart w:name="z3437" w:id="1841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) департаменттің білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1816"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z3439" w:id="1818"/>
+    <w:bookmarkEnd w:id="1841"/>
+    <w:bookmarkStart w:name="z3438" w:id="1842"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент басшыларының орынбасарларын, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1842"/>
+    <w:bookmarkStart w:name="z3439" w:id="1843"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1818"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z3441" w:id="1820"/>
+    <w:bookmarkEnd w:id="1843"/>
+    <w:bookmarkStart w:name="z3440" w:id="1844"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Төрағаның қарауына демалыстар беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу, сыйақы беру және Департамент басшысының орынбасарына тәртіптік жаза қолдану мәселелерін енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1844"/>
+    <w:bookmarkStart w:name="z3441" w:id="1845"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда департаменттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1820"/>
-    <w:bookmarkStart w:name="z3442" w:id="1821"/>
+    <w:bookmarkEnd w:id="1845"/>
+    <w:bookmarkStart w:name="z3442" w:id="1846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шаралардың тиісінше қабылдануына дербес жауапты болады және сыбайлас жемқорлыққа қарсы тиісті шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1821"/>
-    <w:bookmarkStart w:name="z3443" w:id="1822"/>
+    <w:bookmarkEnd w:id="1846"/>
+    <w:bookmarkStart w:name="z3443" w:id="1847"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1822"/>
-    <w:bookmarkStart w:name="z3444" w:id="1823"/>
+    <w:bookmarkEnd w:id="1847"/>
+    <w:bookmarkStart w:name="z3444" w:id="1848"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өз орынбасарына өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1823"/>
-    <w:bookmarkStart w:name="z3445" w:id="1824"/>
+    <w:bookmarkEnd w:id="1848"/>
+    <w:bookmarkStart w:name="z3445" w:id="1849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының заңнамасына сәйкес департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1824"/>
-    <w:bookmarkStart w:name="z3446" w:id="1825"/>
+    <w:bookmarkEnd w:id="1849"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3446" w:id="1850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Департамент басшысы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (уақытша еңбекке жарамсыздық, демалыста, іссапарда болу, мемлекеттік немесе қоғамдық міндеттерді орындау себептері, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оның орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1825"/>
-    <w:bookmarkStart w:name="z3447" w:id="1826"/>
+    <w:bookmarkEnd w:id="1850"/>
+    <w:bookmarkStart w:name="z3447" w:id="1851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департамент басшысы орынбасары өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1826"/>
-    <w:bookmarkStart w:name="z3448" w:id="1827"/>
+    <w:bookmarkEnd w:id="1851"/>
+    <w:bookmarkStart w:name="z3448" w:id="1852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департамент басшысы болмаған кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен департаменттің қызметіне басшылықты жүзеге асырады және департаментке жүктелген міндеттердің орындалуына және өз өкілеттіктері шеңберінде функцияларды жүзеге асыруға дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1827"/>
-    <w:bookmarkStart w:name="z3449" w:id="1828"/>
+    <w:bookmarkEnd w:id="1852"/>
+    <w:bookmarkStart w:name="z3449" w:id="1853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1828"/>
-    <w:bookmarkStart w:name="z3450" w:id="1829"/>
+    <w:bookmarkEnd w:id="1853"/>
+    <w:bookmarkStart w:name="z3450" w:id="1854"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаменттің Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1829"/>
-    <w:bookmarkStart w:name="z3451" w:id="1830"/>
+    <w:bookmarkEnd w:id="1854"/>
+    <w:bookmarkStart w:name="z3451" w:id="1855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1830"/>
-    <w:bookmarkStart w:name="z3452" w:id="1831"/>
+    <w:bookmarkEnd w:id="1855"/>
+    <w:bookmarkStart w:name="z3452" w:id="1856"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1831"/>
-    <w:bookmarkStart w:name="z3453" w:id="1832"/>
+    <w:bookmarkEnd w:id="1856"/>
+    <w:bookmarkStart w:name="z3453" w:id="1857"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, департаменттің өзіне бекітілген мүлікті және оған смета бойынша бөлінген қаражат есебінен сатып алынған мүлікті өздігінен иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1832"/>
-    <w:bookmarkStart w:name="z3454" w:id="1833"/>
+    <w:bookmarkEnd w:id="1857"/>
+    <w:bookmarkStart w:name="z3454" w:id="1858"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1833"/>
-    <w:bookmarkStart w:name="z3455" w:id="1834"/>
+    <w:bookmarkEnd w:id="1858"/>
+    <w:bookmarkStart w:name="z3455" w:id="1859"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1834"/>
+    <w:bookmarkEnd w:id="1859"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -41442,1856 +44590,2020 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 205 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1513" w:id="1835"/>
+    <w:bookmarkStart w:name="z1513" w:id="1860"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Шымкент каласы бойынша департаменті" республикалық мемлекеттік мекеменің  Ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1835"/>
+    <w:bookmarkEnd w:id="1860"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 15.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3456" w:id="1836"/>
+    <w:bookmarkStart w:name="z3456" w:id="1861"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1836"/>
-    <w:bookmarkStart w:name="z3457" w:id="1837"/>
+    <w:bookmarkEnd w:id="1861"/>
+    <w:bookmarkStart w:name="z3457" w:id="1862"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Шымкент қаласы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) өз құзыреті шегінде әлеуметтік және зейнетақымен қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау саласында іске асыру және бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1837"/>
-    <w:bookmarkStart w:name="z3458" w:id="1838"/>
+    <w:bookmarkEnd w:id="1862"/>
+    <w:bookmarkStart w:name="z3458" w:id="1863"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясымен, заңдарымен, Қазақстан Республикасының Президенті мен Үкіметінің актілерімен, Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен, осы Ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1838"/>
-    <w:bookmarkStart w:name="z3459" w:id="1839"/>
+    <w:bookmarkEnd w:id="1863"/>
+    <w:bookmarkStart w:name="z3459" w:id="1864"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және өз атауы қазақ тілінде жазылған мөртаңбасы, белгіленген үлгідегі бланкісі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1839"/>
-    <w:bookmarkStart w:name="z3460" w:id="1840"/>
+    <w:bookmarkEnd w:id="1864"/>
+    <w:bookmarkStart w:name="z3460" w:id="1865"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1840"/>
-    <w:bookmarkStart w:name="z3461" w:id="1841"/>
+    <w:bookmarkEnd w:id="1865"/>
+    <w:bookmarkStart w:name="z3461" w:id="1866"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департаменттің, егер Қазақстан Республикасының заңнамасына сәйкес осыған уәкілеттік берілсе, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1841"/>
-    <w:bookmarkStart w:name="z3462" w:id="1842"/>
+    <w:bookmarkEnd w:id="1866"/>
+    <w:bookmarkStart w:name="z3462" w:id="1867"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретіндегі мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделетін басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1842"/>
-    <w:bookmarkStart w:name="z3463" w:id="1843"/>
+    <w:bookmarkEnd w:id="1867"/>
+    <w:bookmarkStart w:name="z3463" w:id="1868"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департаменттің құрылымы және штат саны Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1843"/>
-    <w:bookmarkStart w:name="z3464" w:id="1844"/>
+    <w:bookmarkEnd w:id="1868"/>
+    <w:bookmarkStart w:name="z3464" w:id="1869"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 160013, Шымкент қаласы, Диваев көшесі, 148 үй.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1844"/>
-    <w:bookmarkStart w:name="z3465" w:id="1845"/>
+    <w:bookmarkEnd w:id="1869"/>
+    <w:bookmarkStart w:name="z3465" w:id="1870"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің Шымкент қаласы бойынша департаменті" республикалық мемлекеттік мекемеcі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1845"/>
-    <w:bookmarkStart w:name="z3466" w:id="1846"/>
+    <w:bookmarkEnd w:id="1870"/>
+    <w:bookmarkStart w:name="z3466" w:id="1871"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1846"/>
-    <w:bookmarkStart w:name="z3467" w:id="1847"/>
+    <w:bookmarkEnd w:id="1871"/>
+    <w:bookmarkStart w:name="z3467" w:id="1872"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1847"/>
-    <w:bookmarkStart w:name="z3468" w:id="1848"/>
+    <w:bookmarkEnd w:id="1872"/>
+    <w:bookmarkStart w:name="z3468" w:id="1873"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке өзінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1848"/>
-    <w:bookmarkStart w:name="z3469" w:id="1849"/>
+    <w:bookmarkEnd w:id="1873"/>
+    <w:bookmarkStart w:name="z3469" w:id="1874"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Департаментке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1849"/>
-    <w:bookmarkStart w:name="z3470" w:id="1850"/>
+    <w:bookmarkEnd w:id="1874"/>
+    <w:bookmarkStart w:name="z3470" w:id="1875"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Департаменттің міндеттері, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1850"/>
-    <w:bookmarkStart w:name="z3471" w:id="1851"/>
+    <w:bookmarkEnd w:id="1875"/>
+    <w:bookmarkStart w:name="z3471" w:id="1876"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Департаменттің міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1851"/>
-    <w:bookmarkStart w:name="z3472" w:id="1852"/>
+    <w:bookmarkEnd w:id="1876"/>
+    <w:bookmarkStart w:name="z3472" w:id="1877"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде зейнетақы және әлеуметтік қамсыздандыру, міндетті әлеуметтік сақтандыру, мүгедектігі бар адамдарды, жаппай саяси қуғын-сүргіндер салдарынан зардап шеккен азаматтарды, Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен азаматтарды, Арал өңіріндегі экологиялық қасірет салдарынан зардап шеккен азаматтарды әлеуметтік қорғау, балалы отбасыларды әлеуметтік қолдау, медициналық-әлеуметтік сараптама саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1852"/>
-    <w:bookmarkStart w:name="z3473" w:id="1853"/>
+    <w:bookmarkEnd w:id="1877"/>
+    <w:bookmarkStart w:name="z3473" w:id="1878"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер туралы Қазақстан Республикасы заңнамасының сақталуына мемлекеттік бақылауды ұйымдастыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1853"/>
-    <w:bookmarkStart w:name="z3474" w:id="1854"/>
+    <w:bookmarkEnd w:id="1878"/>
+    <w:bookmarkStart w:name="z3474" w:id="1879"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Департаменттің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1854"/>
-    <w:bookmarkStart w:name="z3475" w:id="1855"/>
+    <w:bookmarkEnd w:id="1879"/>
+    <w:bookmarkStart w:name="z3475" w:id="1880"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1855"/>
-    <w:bookmarkStart w:name="z3476" w:id="1856"/>
+    <w:bookmarkEnd w:id="1880"/>
+    <w:bookmarkStart w:name="z3476" w:id="1881"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1856"/>
-    <w:bookmarkStart w:name="z3477" w:id="1857"/>
+    <w:bookmarkEnd w:id="1881"/>
+    <w:bookmarkStart w:name="z3477" w:id="1882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында белгіленген тәртіппен өз құзыреті шегінде заңнаманың талаптарын сақтау бойынша тексерулер мен профилактикалық бақылауды жүзеге асыруға халықты әлеуметтік қорғау саласында, зейнетақымен және әлеуметтік қамсыздандыру, мүгедектігі бар адамдарды әлеуметтік қорғау мәселелері бойынша, өз құзыреті шегінде арнаулы әлеуметтік қызметтер туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1857"/>
-    <w:bookmarkStart w:name="z3478" w:id="1858"/>
+    <w:bookmarkEnd w:id="1882"/>
+    <w:bookmarkStart w:name="z3478" w:id="1883"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       басқа мемлекеттік органдармен және меншік нысанына қарамастан өзге ұйымдармен іс-қимылды жүзеге асыру, олардан қажетті мәліметтер мен материалдарды, соның ішінде өзінің бақылау функцияларын жүзеге асыру үшін сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1858"/>
-    <w:bookmarkStart w:name="z3479" w:id="1859"/>
+    <w:bookmarkEnd w:id="1883"/>
+    <w:bookmarkStart w:name="z3479" w:id="1884"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасымен белгіленген тәртіппен талдау жұмысын қамтамасыз етуге және Департаментке жүктелген міндеттер мен функцияларды орындауға қажетті құжаттар мен ақпараттық сипаттағы анықтамаларды Министрліктің ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан сұрату және алу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1859"/>
-    <w:bookmarkStart w:name="z3480" w:id="1860"/>
+    <w:bookmarkEnd w:id="1884"/>
+    <w:bookmarkStart w:name="z3480" w:id="1885"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1860"/>
-    <w:bookmarkStart w:name="z3481" w:id="1861"/>
+    <w:bookmarkEnd w:id="1885"/>
+    <w:bookmarkStart w:name="z3481" w:id="1886"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен Комитеттің, Департаменттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1861"/>
-    <w:bookmarkStart w:name="z3482" w:id="1862"/>
+    <w:bookmarkEnd w:id="1886"/>
+    <w:bookmarkStart w:name="z3482" w:id="1887"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз атынан азаматтық-құқықтық қатынастарға түсу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1862"/>
-    <w:bookmarkStart w:name="z3483" w:id="1863"/>
+    <w:bookmarkEnd w:id="1887"/>
+    <w:bookmarkStart w:name="z3483" w:id="1888"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Департамент құзыретіне кіретін мәселелер бойынша тиісті сенімхат негізінде мемлекеттік мекемелерде, меншік нысанына қарамастан ұйымдарда, республиканың соттарында Министрліктің және (немесе) Комитеттің атынан өкілдік ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1863"/>
-    <w:bookmarkStart w:name="z3484" w:id="1864"/>
+    <w:bookmarkEnd w:id="1888"/>
+    <w:bookmarkStart w:name="z3484" w:id="1889"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1864"/>
-    <w:bookmarkStart w:name="z3485" w:id="1865"/>
+    <w:bookmarkEnd w:id="1889"/>
+    <w:bookmarkStart w:name="z3485" w:id="1890"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заңнамалық актілерде көзделген өзге де құқықтарды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1865"/>
-    <w:bookmarkStart w:name="z3486" w:id="1866"/>
+    <w:bookmarkEnd w:id="1890"/>
+    <w:bookmarkStart w:name="z3486" w:id="1891"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) міндеттері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1866"/>
-    <w:bookmarkStart w:name="z3487" w:id="1867"/>
+    <w:bookmarkEnd w:id="1891"/>
+    <w:bookmarkStart w:name="z3487" w:id="1892"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       басқа мемлекеттік органдармен, жергілікті атқарушы органдармен және ұйымдармен өзара іс-қимылды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1867"/>
-    <w:bookmarkStart w:name="z3488" w:id="1868"/>
+    <w:bookmarkEnd w:id="1892"/>
+    <w:bookmarkStart w:name="z3488" w:id="1893"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       департамент құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, нұсқаулар беру және тиісті шешімдер қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1868"/>
-    <w:bookmarkStart w:name="z3489" w:id="1869"/>
+    <w:bookmarkEnd w:id="1893"/>
+    <w:bookmarkStart w:name="z3489" w:id="1894"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің және Қазақстан Республикасы Үкіметінің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1869"/>
-    <w:bookmarkStart w:name="z3490" w:id="1870"/>
+    <w:bookmarkEnd w:id="1894"/>
+    <w:bookmarkStart w:name="z3490" w:id="1895"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1870"/>
-    <w:bookmarkStart w:name="z3491" w:id="1871"/>
+    <w:bookmarkEnd w:id="1895"/>
+    <w:bookmarkStart w:name="z3491" w:id="1896"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініштерді қабылдау және тіркеу, олардың және оларға қоса берілген құжаттардың ресімделуіне жәрдемдесу, формальды қателерді жоюға және қоса берілген құжаттарды толықтыруға мүмкіндік беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1871"/>
-    <w:bookmarkStart w:name="z3492" w:id="1872"/>
+    <w:bookmarkEnd w:id="1896"/>
+    <w:bookmarkStart w:name="z3492" w:id="1897"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлікке, Комитетке мемлекеттік және мемлекеттік емес ұйымдарға Департаменттің құзыретіне кіретін мәселелер бойынша ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1872"/>
-    <w:bookmarkStart w:name="z3493" w:id="1873"/>
+    <w:bookmarkEnd w:id="1897"/>
+    <w:bookmarkStart w:name="z3493" w:id="1898"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1873"/>
-    <w:bookmarkStart w:name="z3494" w:id="1874"/>
+    <w:bookmarkEnd w:id="1898"/>
+    <w:bookmarkStart w:name="z3494" w:id="1899"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Департаменттің функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1874"/>
-    <w:bookmarkStart w:name="z3495" w:id="1875"/>
+    <w:bookmarkEnd w:id="1899"/>
+    <w:bookmarkStart w:name="z3495" w:id="1900"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мүгедектігі бар адамдарды әлеуметтік қорғау саласында, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, уақтылы және толық аудару бөлігінде мониторингті және тәуекелдерді бағалауды ұйымдастыру мемлекеттік корпорацияның қаражаты есебінен әлеуметтік төлемдерді алушыға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1875"/>
-    <w:bookmarkStart w:name="z3496" w:id="1876"/>
+    <w:bookmarkEnd w:id="1900"/>
+    <w:bookmarkStart w:name="z3496" w:id="1901"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының заңнамасына сәйкес сотқа талап-арыз беру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1876"/>
-    <w:bookmarkStart w:name="z3497" w:id="1877"/>
+    <w:bookmarkEnd w:id="1901"/>
+    <w:bookmarkStart w:name="z3497" w:id="1902"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде әкімшілік құқық бұзушылықтар туралы істерді қарау және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1877"/>
-    <w:bookmarkStart w:name="z3498" w:id="1878"/>
+    <w:bookmarkEnd w:id="1902"/>
+    <w:bookmarkStart w:name="z3498" w:id="1903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республикалық бюджеттен төлемдерді: мемлекеттік базалық зейнетақы төлемін, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды, жасына байланысты зейнетақы төлемдерін, арнаулы мемлекеттік жәрдемақыны, мемлекеттік арнайы жәрдемақыны, бала тууына байланысты тағайындалатын және төленетін біржолғы мемлекеттік жәрдемақыны, бала бір жасқа толғанға дейін оның күтіміне байланысты тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақыларды, "Алтын алқа", "Күміс алқа" алқаларымен марапатталған немесе бұрын "Батыр ана" атағын алған, I және II дәрежелі "Ана даңқы" ордендерімен марапатталған көп балалы аналарға, мүгедек баланы (мүгедек балаларды) тәрбиелеп отырған анасы немесе әкесіне, асырап алушыға, қамқоршысына (қорғаншысына), төрт және одан да көп бірге тұратын кәмелетке толмаған балалары бар көп балалы отбасыларға, оның ішінде орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беретін жоғары оқу орындарында күндізгі оқуда оқитын балалары бар, олар білім беру ұйымдарында оқуын бітіргенге (бірақ жиырма үш жастан аспағанға) дейін жәрдемақы, капиталдандыру кезеңі аяқталғаннан кейін банкроттық салдарынан таратылған заңды тұлғалардың қызметкерлердің өмірі мен денсаулығына келтірілген зиянды өтеу жөніндегі әлеуметтік жәрдемақы түріндегі Қазақстан Республикасының азаматтарына ай сайынғы төлем түріндегі әлеуметтік көмекті, Семей ядролық сынақ полигонындағы ядролық сынақтардың салдарынан зардап шеккен азаматтарға, саяси қуғын-сүргін құрбандарына берілетін біржолғы ақшалай өтемақыны, жерлеуге берілетін біржолғы төлемді, нақты енгізілген міндетті зейнетақы жарналарының сомасы мен әлеуметтік аударымдардың сомасы арасындағы, міндетті кәсіптік зейнетақы жарналарының инфляция деңгейін ескере отырып, сомасы зейнетақы жинақтарын алу құқығына ие болған сәттегі зейнетақы төлемдеріне құқықты иеленуі кезіндегі зейнетақы жинақтарының сомасы арасындағы айырманы, бала бір жасқа толғаннан кейін оның күтіміне байланысты табысынан айырылған жағдайда әлеуметтік төлемді алушыларға міндетті зейнетақы жарналарының бюджеттік субсидиясын тағайындау (өзгерту, қалпына келтіру, тағайындаудан бас тарту) туралы шешім қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1878"/>
-    <w:bookmarkStart w:name="z3499" w:id="1879"/>
+    <w:bookmarkEnd w:id="1903"/>
+    <w:bookmarkStart w:name="z3499" w:id="1904"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Департаменттің құзыретіне кіретін мәселелер бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіпте жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1879"/>
-    <w:bookmarkStart w:name="z3500" w:id="1880"/>
+    <w:bookmarkEnd w:id="1904"/>
+    <w:bookmarkStart w:name="z3500" w:id="1905"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) медициналық-әлеуметтік сараптама жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1880"/>
-    <w:bookmarkStart w:name="z3501" w:id="1881"/>
+    <w:bookmarkEnd w:id="1905"/>
+    <w:bookmarkStart w:name="z3501" w:id="1906"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организм функцияларының бұзылу және тұрмыс-тіршілігінің шектелу дәрежесiне қарай себебi, мерзiмi айқындала отырып, мүгедектiк тобын және (немесе) еңбекке қабілеттіліктен айырылу дәрежесiн белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1881"/>
-    <w:bookmarkStart w:name="z3502" w:id="1882"/>
+    <w:bookmarkEnd w:id="1906"/>
+    <w:bookmarkStart w:name="z3502" w:id="1907"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мүгедектігі бар адамдардың орталықтандырылған деректер банкін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1882"/>
-    <w:bookmarkStart w:name="z3503" w:id="1883"/>
+    <w:bookmarkEnd w:id="1907"/>
+    <w:bookmarkStart w:name="z3503" w:id="1908"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) халықтың мүгедектiгi деңгейi мен себептерiн зерделеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1883"/>
-    <w:bookmarkStart w:name="z3504" w:id="1884"/>
+    <w:bookmarkEnd w:id="1908"/>
+    <w:bookmarkStart w:name="z3504" w:id="1909"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мүгедектік алғаш рет белгіленген кезде мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақы, мүгедектігі бойынша арнаулы мемлекеттік жәрдемақы, мүгедек баланы тәрбиелеушіге жәрдемақы, бірінші топтағы мүгедекке күтім жасау бойынша жәрдемақы, сондай-ақ Мемлекеттiк әлеуметтiк сақтандыру қорынан еңбекке қабілеттіліктен айырылу жағдайға байланысты әлеуметтiк төлем тағайындауға құжаттарды қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1884"/>
-    <w:bookmarkStart w:name="z3505" w:id="1885"/>
+    <w:bookmarkEnd w:id="1909"/>
+    <w:bookmarkStart w:name="z3505" w:id="1910"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) мүгедектерді оңалтудың жеке бағдарламасының әлеуметтік және кәсіптік бөліктерін әзірлеу, еңбек (қызметтік) міндеттерін орындаумен байланысты жарақат алған немесе денсаулығына басқа да зиян келтірілген жұмыскердің қажеттілігін анықтау, Қазақстан Республикасының азаматтық заңнамасында көзделген қосымша көмек түрлері мен күтімге мұқтаждығын айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1885"/>
-    <w:bookmarkStart w:name="z3506" w:id="1886"/>
+    <w:bookmarkEnd w:id="1910"/>
+    <w:bookmarkStart w:name="z3506" w:id="1911"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) өз құзыреті шегінде мүгедектерді оңалтудың жеке бағдарламаларының іске асырылуын бақылау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1886"/>
-    <w:bookmarkStart w:name="z3507" w:id="1887"/>
+    <w:bookmarkEnd w:id="1911"/>
+    <w:bookmarkStart w:name="z3507" w:id="1912"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Министрлік пен Комитет басшылығының тапсырмаларын орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1887"/>
-    <w:bookmarkStart w:name="z3508" w:id="1888"/>
+    <w:bookmarkEnd w:id="1912"/>
+    <w:bookmarkStart w:name="z3508" w:id="1913"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) өз құзыреті шегінде халықты әлеуметтік қорғау саласында мемлекеттік қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1888"/>
-    <w:bookmarkStart w:name="z3509" w:id="1889"/>
+    <w:bookmarkEnd w:id="1913"/>
+    <w:bookmarkStart w:name="z3509" w:id="1914"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Министрліктің Стратегиялық және Операциялық жоспарларын және Комитеттің жұмыс жоспарын іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1889"/>
-    <w:bookmarkStart w:name="z3510" w:id="1890"/>
+    <w:bookmarkEnd w:id="1914"/>
+    <w:bookmarkStart w:name="z3510" w:id="1915"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Департамент құзыретіне кіретін мәселелер бойынша ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1890"/>
-    <w:bookmarkStart w:name="z3511" w:id="1891"/>
+    <w:bookmarkEnd w:id="1915"/>
+    <w:bookmarkStart w:name="z3511" w:id="1916"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) халықты әлеуметтік қорғау саласында әкiмшiлiк құқық бұзушылық туралы iстердi қарау және әкiмшiлiк жазаларды салу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1891"/>
-    <w:bookmarkStart w:name="z3512" w:id="1892"/>
+    <w:bookmarkEnd w:id="1916"/>
+    <w:bookmarkStart w:name="z3512" w:id="1917"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдерді тағайындау (өзгерту, қайта бастау, тағайындаудан бас тарту) туралы шешімнің уақтылы және дұрыс қабылдануына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1892"/>
-    <w:bookmarkStart w:name="z3513" w:id="1893"/>
+    <w:bookmarkEnd w:id="1917"/>
+    <w:bookmarkStart w:name="z3513" w:id="1918"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) жергілікті атқарушы органдардың қызметін мүгедектігі бар адамдарды жеке көмекшінің, есту кемістігі бар мүгедектігі бар адамдарға ымдау тілі маманының әлеуметтік қызметтерімен, санаторий-курорттық емдеумен, техникалық көмекші (орнын толтырушы) және арнайы жүріп-тұру құралдарымен толық және уақтылы қамтамасыз ету бойынша, әлеуметтік қызметкер порталына тауарларды және (немесе) көрсетілетін қызметтерді берушілерге рұқсат беру бойынша қызметін тексеруді жүзеге асыру, оларды тіркеу немесе тіркеуден шығару әлеуметтік қызметкер порталында, мүгедектігі бар адамдарға әлеуметтік қызметтер порталы арқылы өткізу кезінде мемлекеттік бюджет қаражатынан тауарлар мен көрсетілетін қызметтердің құнын өтеу бойынша тексеруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1893"/>
-    <w:bookmarkStart w:name="z3514" w:id="1894"/>
+    <w:bookmarkEnd w:id="1918"/>
+    <w:bookmarkStart w:name="z3514" w:id="1919"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) алушыға мемлекеттік базалық зейнетақы төлемдерінің, зейнетақы төлемдерінің, мүгедектігі бойынша, асыраушысынан айрылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылардың, мемлекеттік арнайы жәрдемақының, бюджет қаражаты есебінен біржолғы мемлекеттік жәрдемақының, сондай-ақ мемлекеттік корпорацияның әлеуметтік төлемдерінің алушыға уақтылы және толық аударылуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1894"/>
-    <w:bookmarkStart w:name="z3515" w:id="1895"/>
+    <w:bookmarkEnd w:id="1919"/>
+    <w:bookmarkStart w:name="z3515" w:id="1920"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) жеке, заңды тұлғалар, кәсіпкерлік субъектілері мен төмен тұрған мемлекеттік әлеуметтік инспектор арасында әлеуметтік төлемдерді уақтылы және дұрыс тағайындау, мемлекеттік корпорацияның әлеуметтік төлемдерді алушыға уақтылы және толық аудару бөлігінде мүгедектігі бар адамдарды әлеуметтік қорғау, арнаулы әлеуметтік қызметтер көрсету, әлеуметтік қамсыздандыру, оның ішінде зейнетақымен қамсыздандыру және міндетті әлеуметтік сақтандыру саласында туындайтын келіспеушіліктерді қарау қорғау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1895"/>
-    <w:bookmarkStart w:name="z3516" w:id="1896"/>
+    <w:bookmarkEnd w:id="1920"/>
+    <w:bookmarkStart w:name="z3516" w:id="1921"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) департамент құзыреті шегіндегі сұрақтарының мәтіні бойынша ақпараттандыру және түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1896"/>
-    <w:bookmarkStart w:name="z3517" w:id="1897"/>
+    <w:bookmarkEnd w:id="1921"/>
+    <w:bookmarkStart w:name="z3517" w:id="1922"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді, оның ішінде интеграцияланған модель арқылы қолдау көрсетуді ұйымдастыру жөніндегі субъектілердің (білім беру, денсаулық сақтау, ішкі істер органдарының) қатысуымен ұйымдастырушылық-практикалық іс-шаралар кешенін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1897"/>
-    <w:bookmarkStart w:name="z3518" w:id="1898"/>
+    <w:bookmarkEnd w:id="1922"/>
+    <w:bookmarkStart w:name="z3586" w:id="1923"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен арнаулы әлеуметтік қызметтер көрсетуге лицензия беру туралы өтініштерді қарау және тиісті қорытындыны Комитетке жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1923"/>
+    <w:bookmarkStart w:name="z3587" w:id="1924"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2) Халықтың жүріп-тұруы шектеулі топтарының құрылыс объектілеріне қолжетімділігінің қамтамасыз етілуін растау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1924"/>
+    <w:bookmarkStart w:name="z3518" w:id="1925"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1898"/>
-    <w:bookmarkStart w:name="z3519" w:id="1899"/>
+    <w:bookmarkEnd w:id="1925"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3519" w:id="1926"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Департамент басшысының және оның орынбасарының. мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1899"/>
-    <w:bookmarkStart w:name="z3520" w:id="1900"/>
+    <w:bookmarkEnd w:id="1926"/>
+    <w:bookmarkStart w:name="z3520" w:id="1927"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болатын Департамент басшысы, сондай-ақ өкілеттіктері шеңберінде Департамент басшысының орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1900"/>
-    <w:bookmarkStart w:name="z3521" w:id="1901"/>
+    <w:bookmarkEnd w:id="1927"/>
+    <w:bookmarkStart w:name="z3521" w:id="1928"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент Басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1901"/>
-    <w:bookmarkStart w:name="z3522" w:id="1902"/>
+    <w:bookmarkEnd w:id="1928"/>
+    <w:bookmarkStart w:name="z3522" w:id="1929"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент Басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1902"/>
-    <w:bookmarkStart w:name="z3523" w:id="1903"/>
+    <w:bookmarkEnd w:id="1929"/>
+    <w:bookmarkStart w:name="z3523" w:id="1930"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Департамент басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1903"/>
-    <w:bookmarkStart w:name="z3524" w:id="1904"/>
+    <w:bookmarkEnd w:id="1930"/>
+    <w:bookmarkStart w:name="z3524" w:id="1931"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департаменттің жұмысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1904"/>
-    <w:bookmarkStart w:name="z3525" w:id="1905"/>
+    <w:bookmarkEnd w:id="1931"/>
+    <w:bookmarkStart w:name="z3525" w:id="1932"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) департаменттің білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1905"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z3527" w:id="1907"/>
+    <w:bookmarkEnd w:id="1932"/>
+    <w:bookmarkStart w:name="z3526" w:id="1933"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент басшыларының орынбасарларын, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1933"/>
+    <w:bookmarkStart w:name="z3527" w:id="1934"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1907"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z3529" w:id="1909"/>
+    <w:bookmarkEnd w:id="1934"/>
+    <w:bookmarkStart w:name="z3528" w:id="1935"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Төрағаның қарауына демалыстар беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақылар төлеу, сыйақы беру және Департамент басшысының орынбасарына тәртіптік жаза қолдану мәселелерін енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1935"/>
+    <w:bookmarkStart w:name="z3529" w:id="1936"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1909"/>
-    <w:bookmarkStart w:name="z3530" w:id="1910"/>
+    <w:bookmarkEnd w:id="1936"/>
+    <w:bookmarkStart w:name="z3530" w:id="1937"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шаралардың тиісінше қабылдануына дербес жауапты болады және сыбайлас жемқорлыққа қарсы тиісті шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1910"/>
-    <w:bookmarkStart w:name="z3531" w:id="1911"/>
+    <w:bookmarkEnd w:id="1937"/>
+    <w:bookmarkStart w:name="z3531" w:id="1938"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1911"/>
-    <w:bookmarkStart w:name="z3532" w:id="1912"/>
+    <w:bookmarkEnd w:id="1938"/>
+    <w:bookmarkStart w:name="z3532" w:id="1939"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өз орынбасарына өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1912"/>
-    <w:bookmarkStart w:name="z3533" w:id="1913"/>
+    <w:bookmarkEnd w:id="1939"/>
+    <w:bookmarkStart w:name="z3533" w:id="1940"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1913"/>
-    <w:bookmarkStart w:name="z3534" w:id="1914"/>
+    <w:bookmarkEnd w:id="1940"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3534" w:id="1941"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Департамент басшысы уақытша болмаған кезеңде оның өкілеттіктерін орындауды (уақытша еңбекке жарамсыздық, демалыста, іссапарда болу, мемлекеттік немесе қоғамдық міндеттерді орындау себептері, өзге де дәлелді себептер бойынша) Қазақстан Республикасының заңнамасына сәйкес оның орынбасары жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1914"/>
-    <w:bookmarkStart w:name="z3535" w:id="1915"/>
+    <w:bookmarkEnd w:id="1941"/>
+    <w:bookmarkStart w:name="z3535" w:id="1942"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департамент басшысы орынбасары өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1915"/>
-    <w:bookmarkStart w:name="z3536" w:id="1916"/>
+    <w:bookmarkEnd w:id="1942"/>
+    <w:bookmarkStart w:name="z3536" w:id="1943"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) департамент басшысы болмаған кезеңде Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департаменттің қызметіне басшылықты жүзеге асырады және Департаментке жүктелген міндеттердің орындалуына және өз өкілеттіктері шеңберінде функцияларды жүзеге асыруға дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1916"/>
-    <w:bookmarkStart w:name="z3537" w:id="1917"/>
+    <w:bookmarkEnd w:id="1943"/>
+    <w:bookmarkStart w:name="z3537" w:id="1944"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1917"/>
-    <w:bookmarkStart w:name="z3538" w:id="1918"/>
+    <w:bookmarkEnd w:id="1944"/>
+    <w:bookmarkStart w:name="z3538" w:id="1945"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаменттің Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1918"/>
-    <w:bookmarkStart w:name="z3539" w:id="1919"/>
+    <w:bookmarkEnd w:id="1945"/>
+    <w:bookmarkStart w:name="z3539" w:id="1946"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1919"/>
-    <w:bookmarkStart w:name="z3540" w:id="1920"/>
+    <w:bookmarkEnd w:id="1946"/>
+    <w:bookmarkStart w:name="z3540" w:id="1947"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1920"/>
-    <w:bookmarkStart w:name="z3541" w:id="1921"/>
+    <w:bookmarkEnd w:id="1947"/>
+    <w:bookmarkStart w:name="z3541" w:id="1948"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департаменттің өзіне бекітілген мүлікті және оған смета бойынша бөлінген қаражат есебінен сатып алынған мүлікті өздігінен иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1921"/>
-    <w:bookmarkStart w:name="z3542" w:id="1922"/>
+    <w:bookmarkEnd w:id="1948"/>
+    <w:bookmarkStart w:name="z3542" w:id="1949"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1922"/>
-    <w:bookmarkStart w:name="z3543" w:id="1923"/>
+    <w:bookmarkEnd w:id="1949"/>
+    <w:bookmarkStart w:name="z3543" w:id="1950"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1923"/>
+    <w:bookmarkEnd w:id="1950"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -43396,302 +46708,302 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 205 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1598" w:id="1924"/>
+    <w:bookmarkStart w:name="z1598" w:id="1951"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министрдің және Министрдің міндетін атқарушының күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1924"/>
-    <w:bookmarkStart w:name="z1599" w:id="1925"/>
+    <w:bookmarkEnd w:id="1951"/>
+    <w:bookmarkStart w:name="z1599" w:id="1952"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Еңбек, әлеуметтік қорғау және көші-қон комитетінің кейбір мәселелері туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2017 жылғы 3 наурыздағы № 18 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1925"/>
-    <w:bookmarkStart w:name="z1600" w:id="1926"/>
+    <w:bookmarkEnd w:id="1952"/>
+    <w:bookmarkStart w:name="z1600" w:id="1953"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің міндетін атқарушының 2018 жылғы 12 шілдедегі № 292 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Eңбек және халықты әлеуметтік қорғау министрінің "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Еңбек, әлеуметтік қорғау және көші-қон комитетінің кейбір мәселелері туралы" 2017 жылғы 3 наурыздағы № 18 бұйрығына өзгерістер мен толықтырулар енгізу туралы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1926"/>
-    <w:bookmarkStart w:name="z1601" w:id="1927"/>
+    <w:bookmarkEnd w:id="1953"/>
+    <w:bookmarkStart w:name="z1601" w:id="1954"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің міндетін атқарушының 2018 жылғы 24 қазандағы № 460 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Еңбек, әлеуметтік қорғау және көші-қон комитетінің кейбір мәселелері туралы" Қазақстан Республикасы Eңбек және халықты әлеуметтік қорғау министрінің 2017 жылғы 3 наурыздағы № 18 бұйрығына өзгеріс енгізу туралы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1927"/>
-    <w:bookmarkStart w:name="z1602" w:id="1928"/>
+    <w:bookmarkEnd w:id="1954"/>
+    <w:bookmarkStart w:name="z1602" w:id="1955"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 6 тамыздағы № 300 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Еңбек, әлеуметтік қорғау және көші-қон комитетінің кейбiр мәселелерi туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2017 жылғы 3 наурыздағы № 18 бұйрығына өзгерістер енгізу туралы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1928"/>
-    <w:bookmarkStart w:name="z1603" w:id="1929"/>
+    <w:bookmarkEnd w:id="1955"/>
+    <w:bookmarkStart w:name="z1603" w:id="1956"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1929"/>
+    <w:bookmarkEnd w:id="1956"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>