--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9d915ac" w14:textId="9d915ac">
+    <w:p w14:paraId="c6e455f" w14:textId="c6e455f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2090,844 +2090,938 @@
         <w:t>
       31) көші-қон саласындағы жергілікті атқарушы органдарға әдістемелік басшылықты және үйлестіруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z59" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) облыстардағы, республикалық маңызы бар қалалардағы және астанадағы көші-қон процестерін реттеудің үлгілік қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      33) тармақша жаңа редакцияда көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) шетелдік қызметкерлер, еңбекші көшіп келушілер, қандастар, босқындар бойынша орталықтандырылған дерекқорды қалыптастыру және олардың тиісті уәкілетті мемлекеттік органдардың, ұйымдардың ақпараттық жүйелерімен өзара іс-қимылын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) өз құзыреті шегінде көші-қон процестерінің мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
-[...15 lines deleted...]
-      34) өз құзыреті шегінде көші-қон процестерінің мониторингін жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) құзыреті шегінде халықтың көші-қоны мәселелері бойынша жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
-[...15 lines deleted...]
-      35) құзыреті шегінде халықтың көші-қоны мәселелері бойынша жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) халықтың көші-қоны саласындағы ғылыми әзірлемелердің басымдықтарын қалыптастыру және айқындау, ғылыми зерттеулер жүргізуді ұйымдастыру және ғылыми сүйемелдеуді үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
-[...15 lines deleted...]
-      36) халықтың көші-қоны саласындағы ғылыми әзірлемелердің басымдықтарын қалыптастыру және айқындау, ғылыми зерттеулер жүргізуді ұйымдастыру және ғылыми сүйемелдеуді үйлестіру;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) құзыреті шегінде шет мемлекеттердің уәкілетті органдарымен және халықаралық ұйымдармен көші-қон процестерін реттеу саласындағы ынтымақтастықты ұйымдастыру және жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
-[...15 lines deleted...]
-      37) құзыреті шегінде шет мемлекеттердің уәкілетті органдарымен және халықаралық ұйымдармен көші-қон процестерін реттеу саласындағы ынтымақтастықты ұйымдастыру және жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) халықтың көші-қоны мәселелері бойынша халық арасында түсіндіру жұмыстарын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
-[...15 lines deleted...]
-      38) халықтың көші-қоны мәселелері бойынша халық арасында түсіндіру жұмыстарын ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) халықтың көші-қоны саласында ведомстволық статистикалық байқауды жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
-[...15 lines deleted...]
-      39) халықтың көші-қоны саласында ведомстволық статистикалық байқауды жүргізу;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) құзыреті шегінде халықтың көші-қоны саласындағы мемлекеттік саясатты іске асыру бойынша қоғамдық бірлестіктермен өзара іс-қимыл жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
-[...15 lines deleted...]
-      40) құзыреті шегінде халықтың көші-қоны саласындағы мемлекеттік саясатты іске асыру бойынша қоғамдық бірлестіктермен өзара іс-қимыл жасау;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) Қазақстан Республикасының заңдарында, Президентінің және Үкіметінің актілерінде көзделген өзге де функцияларды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
-[...15 lines deleted...]
-      41) Қазақстан Республикасының заңдарында, Президентінің және Үкіметінің актілерінде көзделген өзге де функцияларды жүзеге асыру.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Комитеттің бірінші басшысының мәртебесі, өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z70" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Комитетті басқаруды бірінші басшы жүзеге асырады (бұдан әрі – Төраға), ол Комитетке жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Комитет төрағасы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Төрағаның Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z73" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Комитет төрағасының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Комитеттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Министрлік Аппаратының басшысына Комитет қызметкерлерін тағайындау және лауазымдардан босату туралы ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Комитет төрағасы орынбасарларының және қызметкерлерінің міндеттері мен өкілеттіктерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z77" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Министрлік Аппаратының басшысына Комитет қызметкерлерін іссапарға жіберу, демалыс беру, сыйлықақы беру, лауазымдық айлықақыларына үстемеақы белгілеу, материалдық көмек көрсету, даярлау (қайта даярлау), олардың біліктілігін арттыру мәселелері жөнінде ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z78" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қатынастары мәселелері заңнамаға сәйкес жоғары тұрған лауазымды адамдардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Комитет қызметкерлеріне тәртіптік жаза қолдану мәселелері бойынша Министрлік Аппаратының басшысына ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z79" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік органдарда және меншік нысанына қарамастан өзге де ұйымдарда Комитеттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z80" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Комитеттің атынан наразылықтар мен талап қоюлар беру туралы шешімдер қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z81" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) азаматтың құқықтары мен бостандықтарын қозғайтын актілерді қоспағанда, Комитеттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдайды және құқықтық актілерге қол қояды, оның ішінде Министрліктің актілерінде оларды бекіту бойынша тікелей құзыреті болған кезде Комитеттің құзыретіне кіретін мәселелер бойынша нормативтік құқықтық бұйрықтарды қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z82" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Комитетте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z83" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) азаматтарды қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z84" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет төрағасы болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.01.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 3</w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:bookmarkStart w:name="z85" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Төраға өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z86" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Комитеттің бірінші басшысының мәртебесі, өкілеттігі</w:t>
-[...320 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 4-тарау. Комитеттің мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z87" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Комитеттің Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Комитетке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z89" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Егер заңнамада өзгеше белгіленбесе, Комитеттің өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z90" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Комитеттің мүлкі</w:t>
-[...77 lines deleted...]
-      21. Егер заңнамада өзгеше белгіленбесе, Комитеттің өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Комитетті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z90" w:id="88"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Комитетті қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z91" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Комитетті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z91" w:id="89"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2951,55 +3045,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3325,31 +3419,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>