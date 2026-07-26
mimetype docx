--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c6e455f" w14:textId="c6e455f">
+    <w:p w14:paraId="1fccb19" w14:textId="1fccb19">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -606,54 +606,92 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Көші-қон комитеті" мемлекеттік мекемесінің ережесі</w:t>
+        <w:t xml:space="preserve"> "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Көші-қон комитеті" республикалық мемлекеттік мекемесі туралы ереже</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереженің тақырыбы жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 232</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -925,51 +963,113 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Комитеттің өкілеттіктері болып табылатын міндеттерді орындау тұрғысында Комитетке кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер Комитетке Қазақстан Республикасының заңнамалық актілерімен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі.</w:t>
+      Егер Комитетке Қазақстан Республикасының заңдарымен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, республикалық бюджеттің кірісіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 232</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Комитеттің міндеттері мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1205,51 +1305,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген жағдайларда және негіздер бойынша әкімшілік рәсімге қатысушының құқықтарын іске асырудан бас тарту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      заңнамалық актілерде көзделген өзге де құқықтарды жүзеге асыру;</w:t>
+      заңдарда көзделген өзге де құқықтарды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндеттемелері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1427,51 +1527,113 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен әкімшілік рәсімге қатысушының не олардың өкілдерінің назарына жеткізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де міндеттерді жүзеге асыру.</w:t>
+      Қазақстан Республикасының заңдарында көзделген өзге де міндеттерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 232</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Комитеттің функциялары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
@@ -1486,111 +1648,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде халықтың көші-қоны саласындағы бағдарламаларды әзірлеу және іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) көші-қон процестерін реттеу және мониторингтеу саласындағы шаралар жүйесін әзірлеу;</w:t>
+      2) Қазақстан Республикасының халықтың көші-қоны саласындағы заңнамасында айқындалған құзырет шегінде көші-қон процестерін реттеу және мониторинг жүргізу саласындағы шаралар жүйесін әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасының Халықтың көші-қоны туралы заңнамасының сақталуына мониторингті жүзеге асыру;</w:t>
+      3) Қазақстан Республикасының халықтың көші-қоны саласындағы заңнамасында айқындалған өз құзыреті шегінде Қазақстан Республикасы заңнамасының сақталуына мониторингті жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Қазақстан Республикасына шетелдік жұмыс күшін тартуға квота белгілеу және оны облыстар, республикалық маңызы бар қалалар, астана арасында бөлу қағидаларын әзірлеу;</w:t>
+      4) Қазақстан Республикасына шетелдік жұмыс күшін тартуға квота белгілеу және оны астана, облыстар, республикалық маңызы бар қалалар арасында бөлу қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) шетелдік жұмыс күшін тартуға арналған квотаны қалыптастыру және оны облыстар, республикалық маңызы бар қалалар, астана арасында бөлу жөнінде ұсыныстар әзірлеу және Министрлікке енгізу;</w:t>
+      5) шетелдік жұмыс күшін тартуға арналған квотаны қалыптастыру және оны астана, облыстар, республикалық маңызы бар қалалар, арасында бөлу жөнінде ұсыныстар әзірлеу және Министрлікке енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жұмыс берушілерге шетелдік жұмыс күшін тартуға рұқсаттар берудің немесе ұзартудың, сондай-ақ корпоративішілік ауыстыруды жүзеге асырудың тәртібі мен шарттарын әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
@@ -1606,51 +1768,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мемлекеттік басқарудың тиісті саласына басшылықты жүзеге асыратын уәкілетті мемлекеттік органдармен келісу бойынша маусымдық шетелдік қызметкерлердің еңбек қызметін жүзеге асыру үшін кәсіптер тізбесін әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) комиссияның құны бір миллион айлық есептік көрсеткіштен асатын жобалары бар, арнайы экономикалық аймақтардың қатысушылары болып табылатын заңды тұлғаларда, сондай-ақ арнайы экономикалық аймақтардың аталған қатысушылары (не олардың мердігерлері) бас мердігер, мердігер ретінде тартатын ұйымдарда жұмыс істейтін шетелдіктер мен азаматтығы жоқ адамдардың санаттары мен санының тізбесін айқындау қағидаларын әзірлеу; қосалқы мердігердің немесе қызметтерді орындаушының, арнайы экономикалық аймақтардың аумағында құрылыс-монтаждау жұмыстарын орындау кезеңінде және арнайы экономикалық және индустриялық аймақтарды құру, олардың жұмыс істеуі және таратылуы саласында мемлекеттік реттеуді жүзеге асыратын орталық атқарушы органмен бірлесіп, объектіні (объектілерді) пайдалануға бергеннен кейін бір жыл өткенге дейін;</w:t>
+      8) комиссияның құны бір миллион айлық есептік көрсеткіштен асатын жобалары бар, арнайы экономикалық аймақтардың қатысушылары болып табылатын заңды тұлғаларда, сондай-ақ арнайы экономикалық аймақтардың аталған қатысушылары (не олардың мердігерлері) бас мердігер, мердігер ретінде тартатын ұйымдарда жұмыс істейтін шетел азаматтары мен азаматтығы жоқ адамдардың санаттары мен санының тізбесін айқындау қағидаларын әзірлеу; қосалқы мердігердің немесе қызметтерді орындаушының, арнайы экономикалық аймақтардың аумағында құрылыс-монтаждау жұмыстарын орындау кезеңінде және арнайы экономикалық және индустриялық аймақтарды құру, олардың жұмыс істеуі және таратылуы саласында мемлекеттік реттеуді жүзеге асыратын орталық атқарушы органмен бірлесіп, объектіні (объектілерді) пайдалануға бергеннен кейін бір жыл өткенге дейін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) кадрлардағы ел ішіндегі құндылық бойынша келісімшарттық міндеттемелерді жер қойнауын пайдаланушылардың орындауына мониторингті жүзеге асыруға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
@@ -1666,51 +1828,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) еңбекші көшіп келушіге рұқсаттар беру, ұзарту және кері қайтарып алу қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) өз бетінше жұмысқа орналасу үшін шетелдікке немесе азаматтығы жоқ адамға біліктілігінің сәйкестігі туралы анықтамалар беру немесе ұзарту қағидаларын, шетелдіктер мен азаматтығы жоқ адамдардың өз бетінше жұмысқа орналасуы үшін басым салалардың (экономикалық қызмет түрлерінің) және оларда сұранысқа ие кәсіптердің тізбесін әзірлеу;</w:t>
+      11) өз бетінше жұмысқа орналасу үшін шетел азаматына немесе азаматтығы жоқ адамға біліктілігінің сәйкестігі туралы анықтамалар беру немесе ұзарту қағидаларын, шетел азаматтары мен азаматтығы жоқ адамдардың өз бетінше жұмысқа орналасуы үшін басым салалардың (экономикалық қызмет түрлерінің) және оларда сұранысқа ие кәсіптердің тізбесін әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) қандастар мен қоныс аударушыларды қоныстандыру үшін өңірлерді айқындау жөнінде Қазақстан Республикасының Үкіметіне одан әрі енгізу үшін ұсыныстар әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
@@ -1746,51 +1908,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) қандастар мен қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу тәртібін әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) алдағы жылға арналған қандастар мен қоныс аударушыларды қабылдаудың өңірлік квотасын белгілеу және оны облыстар, республикалық маңызы бар қалалар, астана арасында бөлу жөнінде ұсыныстар әзірлеу және Министрлікке енгізу;</w:t>
+      15) алдағы жылға арналған қандастар мен қоныс аударушыларды қабылдаудың өңірлік квотасын белгілеу және оны астана, облыстар, республикалық маңызы бар қалалар арасында бөлу жөнінде ұсыныстар әзірлеу және Министрлікке енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) жұмыс күшінің ұтқырлығын арттыру үшін адамдардың ерікті түрде қоныс аудару тәртібін әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
@@ -1886,51 +2048,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) қандас мәртебесін беруден немесе ұзартудан бас тартуға шағымдарды қарау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) босқындар мәселелері жөніндегі мемлекеттік саясатты іске асыру;</w:t>
+      22) Қазақстан Республикасы ішкі істер органдарының құзыретіне жатқызылған босқынның жол жүру құжатын ресімдеу және оны беру мәселелері бойынша нормативтік құқықтық актілерді әзірлеуді қоспағанда, босқындар мәселелері бойынша мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) өз құзыреті шегінде босқындар мәселелері бойынша нормативтік құқықтық актілер әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
@@ -2086,51 +2248,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) көші-қон саласындағы жергілікті атқарушы органдарға әдістемелік басшылықты және үйлестіруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z59" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32) облыстардағы, республикалық маңызы бар қалалардағы және астанадағы көші-қон процестерін реттеудің үлгілік қағидаларын әзірлеу;</w:t>
+      32) астанадағы, облыстардағы, республикалық маңызы бар қалалардағы көші-қон процестерін реттеудің үлгілік қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2409,51 +2571,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+        <w:t xml:space="preserve">; 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 232</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z69" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2720,51 +2902,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Комитетте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z83" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) азаматтарды қабылдауды жүзеге асырады;</w:t>
+      10) жеке тұлғаларды қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z84" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Қазақстан Республикасының заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
@@ -2807,51 +2989,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 232</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z85" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3045,55 +3247,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3419,31 +3621,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>