--- v0 (2025-12-30)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3aa2ef9" w14:textId="3aa2ef9">
+    <w:p w14:paraId="656661d" w14:textId="656661d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,104 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Шымкент қаласының білім басқармасы" мемлекеттік мекемесінің ережесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Шымкент қаласы әкімдігінің 2022 жылғы 14 қыркүйектегі № 1848 қаулысы</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Шымкент қаласы әкімдігінің 2022 жылғы 14 қыркүйектегі № 1848 қаулысы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қаулының тақырыбында және бүкіл мәтінде "мемлекеттік мекемесінің", "мемлекеттік мекемесі" сөздері "коммуналдық мемлекеттік мекемесінің", "коммуналдық мемлекеттік мекемесі" сөздерімен ауыстырылды - Шымкент қаласы әкімдігінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -215,151 +259,182 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Мемлекеттік орган туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>үлгілік ережеге</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Шымкент қаласының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Шымкент қаласының білім басқармасы" коммуналдық мемлекеттік мекемесі туралы ереже осы қаулының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Шымкент қаласының білім басқармасы" коммуналдық мемлекеттік мекемесі Қазақстан Республикасының заңнамасында белгіленген тәртіпте осы қаулыдан туындайтын барлық шараларды қабылдасын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы қаулының орындалуын бақылау Шымкент қаласы әкімінің орынбасары Ш.Мұқанға жүктелсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы қаулы оның алғашқы ресми жарияланған күнінен бастап қолданысқа енгізілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -566,127 +641,186 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№_______________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Шымкент қаласының білім басқармасы" мемлекеттік мекемесі туралы ЕРЕЖЕ</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+        <w:t xml:space="preserve"> "Шымкент қаласының білім басқармасы" коммуналдық мемлекеттік мекемесі туралы ЕРЕЖЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Шымкент қаласы әкімдігінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Шымкент қаласының білім басқармасы" коммуналдық мемлекеттік мекемесі (бұдан әрі – Басқарма) Шымкент қаласы бойынша білім саласындағы басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Басқарманың ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Басқарма өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -701,151 +835,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ережеге</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Басқарма ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Басқарма азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Басқарма Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Басқарма өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен Басқарма басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Басқарма құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Шымкент қаласы, Қаратау ауданы, Нұрсат тұрғын алабы, Nursultan Nazarbaev даңғылы, 10, индекс 160023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -882,206 +1016,206 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ереже</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басқарманың құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Басқарманың қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес жергілікті бюджеттен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Басқармаға кәсіпкерлік субъектілерімен Басқарманың өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Басқармаға заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Басқарманың мақсаттары: білім саласындағы мемлекеттік саясатты жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Басқарманың өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
-[...114 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Құқықтары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1726,70 +1860,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - баланың құқықтары туралы Конвенцияның ережелерін іске асыру мониторингі, балалардың әлеуметтік әл-ауқатын талдау және болжау, өңірдегі балалардың өмір сүру сапасын жақсарту жөнінде ұсыныстар әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - баланың құқықтары және оларды іске асыру жолдары туралы халықты ақпараттандыру деңгейін арттыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасы Үкіметі және қала әкімдігінің қаулыларына сәйкес білім беру ұйымдарын қаржыландыруды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2966,148 +3100,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Басқарманы басқаруды басқарма басшысы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Басқарманың басшысы Қазақстан Республикасының заңнамасына сәйкес қала әкімімен лауазымға тағайындалады және лауазымнан босатылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Басқарма басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басқарма басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Басқарманың қызметін ұйымдастырады және басқарады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3336,204 +3470,204 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Қазақстан Республикасының заңнамалық актілерде көзделген өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың басшысы болмаған кезеңде оның өкілеттіктерін тиісті бұйрық негізінде оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бірінші басшы өз орынбасарларының өкілеттіктерін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
-[...114 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың қарамағындағы ұйымдардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9041,55 +9175,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>