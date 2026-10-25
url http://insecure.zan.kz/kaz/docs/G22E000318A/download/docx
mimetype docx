--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="072c580" w14:textId="072c580">
+    <w:p w14:paraId="9700c91" w14:textId="9700c91">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,99 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Шымкент қаласының қалалық орта сапасы және бақылау басқармасы" мемлекеттік мекемесінің ережесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Шымкент қаласы әкімдігінің 2022 жылғы 22 ақпандағы № 318 қаулысы</w:t>
+        <w:t>Шымкент қаласы әкімдігінің 2022 жылғы 22 ақпандағы № 318 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қаулының тақырыбында және бүкіл мәтінде "мемлекеттік мекемесінің", "мемлекеттік мекемесі" сөздері "коммуналдық мемлекеттік мекемесінің", "коммуналдық мемлекеттік мекемесі" сөздерімен ауыстырылды - Шымкент қаласы әкімдігінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1244 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -215,108 +254,107 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Мемлекеттік орган туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>үлгілік ережеге</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Шымкент қаласының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Шымкент қаласының қалалық орта сапасы және бақылау басқармасы" мемлекеттік мекемесі туралы ереже осы қаулының </w:t>
+      1. "Шымкент қаласының қалалық орта сапасы және бақылау басқармасы" коммуналдық мемлекеттік мекемесі туралы ереже осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. "Шымкент қаласының қалалық орта сапасы және бақылау басқармасы" мемлекеттік мекемесі Қазақстан Республикасының заңнамасында белгіленген тәртіпте осы қаулыдан туындайтын барлық шараларды атқарсын.</w:t>
+      2. "Шымкент қаласының қалалық орта сапасы және бақылау басқармасы" коммуналдық мемлекеттік мекемесі Қазақстан Республикасының заңнамасында белгіленген тәртіпте осы қаулыдан туындайтын барлық шараларды атқарсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Шымкент қаласы әкімінің орынбасары М.Исаховқа жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
@@ -567,92 +605,130 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 318 қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Шымкент қаласының қалалық орта сапасы және бақылау басқармасы" мемлекеттік мекемесі туралы ереже</w:t>
+        <w:t xml:space="preserve"> "Шымкент қаласының қалалық орта сапасы және бақылау басқармасы" коммуналдық мемлекеттік мекемесі туралы ереже</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Шымкент қаласы әкімдігінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1244 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Шымкент қаласының қалалық орта сапасы және бақылау басқармасы (бұдан әрі-Басқарма) сәулет, қала құрылысы және құрылыс қызметі саласында мемлекеттік бақылау және қадағалауды, тұрғын үй қорындағы тіркелген кондоминиум объектілеріне бақылауды, тұрмыстық және коммуналдық-тұрмыстық тұтынушылардың газды пайдалану жүйелерін және газ жабдықтарын бақылауды жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Басқарманың ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -785,230 +861,246 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Басқарма өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен "Шымкент қаласының қалалық орта сапасы және бақылау басқармасы" мемлекеттік мекемесі басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен рәсімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. "Шымкент қаласының қалалық орта сапасы және бақылау басқармасы" мемлекеттік мекемесі құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      8. "Шымкент қаласының қалалық орта сапасы және бақылау басқармасы" коммуналдық мемлекеттік мекемесі құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Шымкент қаласы, Әл-Фараби ауданы, Тәуке хан даңғылы 6, индексі 160012.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ереже</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басқарма құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Басқарма қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджет есебінен жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      11. Басқарма қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджет есебінен жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Басқарма кәсіпкерлік субьектілерімен Басқарманың өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      12. Басқарма кәсіпкерлік субьектілерімен Басқарманың өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастарға түсуге тыйым салынады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Басқармаға заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамада өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау.Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау.Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары: Қазақстан Республикасының заңнамасында белгіленген тәртіппен сәулет, қала құрылысы және құрылыс қызметі саласында мемлекеттік бақылау және қадағалауды, тұрмыстық және коммуналдық-тұрмыстық тұтынушылардың газды пайдалану жүйелерін және газ жабдықтарын бақылауды және тұрғын үй қорындағы тіркелген кондоминиум объектілеріне бақылау саласындағы мемлекеттік саясатты жүзеге асыру болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Өкілеттіктері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1397,70 +1489,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жергілікті мемлекеттік басқарудың мүдделері үшін жергілікті атқарушы органға Қазақстан Республикасының заңнамасымен жүктелген міндеттерді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының сыбайлас жемқорлыққа қарсы заңнамасының нормаларын сақтау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сәулет, қала құрылысы және құрылыс қызметі мәселелері бойынша орталық және жергілікті атқарушы органдармен өзара әрекет ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2285,148 +2377,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау.Мемлекеттік органның, басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Басқарманы басқаруды Басқарма басшысы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...15 lines deleted...]
-      16. Басқарманы басқаруды Басқарма басшысы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Басқарманың басшысы мемлекеттік қызмет саласындағы заңнамасына сәйкес қала әкімімен лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Басқарма басшысының мемлекеттік қызмет саласындағы заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары (орынбасарлары) болады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басқарма басшысының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Басқарманың атынан сенімхатсыз әрекет етеді және басқарманың мемлекеттік мүдделерін барлық ұйымдарда білдіреді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2771,224 +2863,224 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21.Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығына құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше көзделмесе, "Шымкент қаласының қалалық орта сапасы және бақылау басқармасы" мемлекеттік мекемесі өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
-[...77 lines deleted...]
-      23. Егер заңнамада өзгеше көзделмесе, "Шымкент қаласының қалалық орта сапасы және бақылау басқармасы" мемлекеттік мекемесі өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+        <w:t xml:space="preserve"> 5-тарау.Мемлекеттік органдарды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау.Мемлекеттік органдарды қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
-[...15 lines deleted...]
-      24. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Басқарманың қарамағындағы ұйымдардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шымкент қаласының қалалық орта сапасы және бақылау басқармасы мемлекеттік мекемесінің "Шымкент қалалық газ техникалық қызметі" коммуналдық мемлекеттік мекемесі".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>