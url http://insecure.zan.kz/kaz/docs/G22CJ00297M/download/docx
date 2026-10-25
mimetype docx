--- v0 (2025-11-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="742bf92" w14:textId="742bf92">
+    <w:p w14:paraId="43ffdc8" w14:textId="43ffdc8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,103 +85,172 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Темір аудандық мәслихатының аппараты" мемлекеттік мекемесінің Ережесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ақтөбе облысы Темір аудандық мәслихатының 2022 жылғы 29 желтоқсандағы № 297 шешімі. Күші жойылды - Ақтөбе облысы Темір аудандық мәслихатының 2026 жылғы 25 қыркүйектегі № 472 шешімімен</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Ақтөбе облысы Темір аудандық мәслихатының 25.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 472</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырыбына өзгерістер енгізілді - Ақтөбе облысы Темір аудандық мәслихатының 11.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 204</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -241,188 +312,172 @@
         </w:rPr>
         <w:t xml:space="preserve">, Қазақстан Республикасы Президентінің 2013 жылғы 3 желтоқсандағы № 704 "Мәслихаттың үлгі регламентін бекіту туралы" Жарлығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>79-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Темір аудандық мәслихаты ШЕШТІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Темір аудандық мәслихатының аппараты" мемлекеттік мекемесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ережесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1 тармаққа өзгерістер енгізілді - Ақтөбе облысы Темір аудандық мәслихатының 11.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 204</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім 2023 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -531,68 +586,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Б. Шаимов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -658,554 +695,554 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 жылғы 29 желтоқсандағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 297 шешімімен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="2"/>
+    <w:bookmarkStart w:name="z42" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Темір аудандық мәслихатының аппараты" мемлекеттік мекемесінің Ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже жаңа редакцияда - Ақтөбе облысы Темір аудандық мәслихатының 11.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 204</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Темір аудандық мәслихатының аппараты" мемлекеттік мекемесі (бұдан әрі – мәслихат аппараты) Темір аудандық мәслихатының оның органдары мен депутаттарының қызметін қамтамасыз ететін Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мәслихат аппаратының ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мәслихат аппараты өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасы Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Темір аудандық мәслихатының аппараты" мемлекеттік мекеме мемлекеттік мекемесінің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, мемлекеттік тілде өз атауы бар мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының бюджет заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мәслихат аппараты азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мәслихат аппараты Қазақстан Республикасының азаматтық заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мәслихат аппараты өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен аудандық мәслихат төрағасының өкімдерімен және Қазақстан Республикасының жергілікті мемлекеттік басқару және өзін-өзі басқару туралы заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мәслихат аппараты құрылымы мен штат санының лимиті Қазақстан Республикасының еңбек заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заңды тұлғаның орналасқан жері: 030800, Ақтөбе облысы, Темір ауданы, Шұбарқұдық кенті, Желтоқсан көшесі, 8 үй.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік органның толық атауы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік тілде: "Темір аудандық мәслихатының аппараты" мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на русском языке: государственное учреждение "Аппарат Темирского районного маслихата".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Осы Ереже "Темір аудандық мәслихатының аппараты" мемлекеттік мекемесінің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мәслихат аппаратының қызметін қаржыландыру Қазақстан Республикасының бюджет заңнамасына сәйкес жергілікті бюджетінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мәслихат аппаратына кәсіпкерлік субъектілерімен мәслихат аппаратының өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Мемлекеттік органның міндеттері мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мақсаттары: аудандық мәслихат пен оның органдарын ұйымдастырушылық, құқықтық, материалдық-техникалық және өзге де қамтамасыз етуді жүзеге асыру, депуттарға өздерінің өкілеттігін жүзеге асыруға көмек көрсету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Құқықтары: аудандық мәслихаттың жоспарланған сессияларының және тұрақты (уақытша) комиссияларының отырыстарының күн тәртібіндегі мәселелер бойынша мемлекеттік органдардан және лауазымды тұлғалардан ақпараттар сұрау; депутаттық сауалдардың және депутаттық өтініштердің мерзімінде қаралуын және орындалуын қамтамасыз ету мақсатында мемлекеттік органдарға және мекемелерге сұраулар жолдау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Міндеттері: аудандық мәслихаттың және оның тұрақты (уақытша) комиссияларының актілерінің орындалу мерзімдеріне және нәтижелеріне бақылауды жүзеге асыру; аудандық мәслихатқа келіп түскен жеке, заңды тұлғалардың өтініштері мен азматтардың петицияларын заңнамада белгіленген тәртіпте және мерзімде қарау, және олар бойынша қажетті шаралар қабылдау; аудандық мәслихаттың сессияларының және тұрақты (уақытша) комиссияларының отырыстары хаттамаларының жүргізілуін қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аудандық мәслихаттың сессияларын және тұрақты комиссияларының отырыстарын өткізуге дайындық және ұйымдастырушылық-техникалық жұмыстарды аудандық мәслихаттың Регламентіне сәйкес қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1360,148 +1397,148 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) аудандық мәслихаттың сессия отырыстарының онлайн-көрсетілімін, хаттамаларын жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) "Қоғамдық кеңестер туралы" Қазақстан Республикасының Заңына сәйкес құрылған, Қоғамдық кеңестің қызметін ұйымдастырушылық қамтамасыз етуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Аудандық мәслихаттың төрағасының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мәслихат аппаратына жүктелген мақсаттарының орындалуына және оның функцияларын жүзеге асыруға дербес жауапкершілікте болатын, аудандық мәслихаттың төрағасы мәслихат аппаратына жалпы басшылықты жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Аудандық мәслихаттың төрағасын сессияда депутаттардың арасынан ашық немесе жасырын дауыс беру арқылы депуттаттардың жалпы санының көпшілік даусымен мәслихат сайлайды және қызметтен босатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Аудандық мәслихат төрағасының орынбасарлары болмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Аудандық мәслихат төрағасының өкілеттігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік мекеме атынан сенімхатсыз әрекет етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1838,90 +1875,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) сыбайлас жемқорлыққа қарсы іс-қимыл бойынша қажетті шаралар қабылдайды және ол үшін дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәслихат төрағасы болмаған кезде оның өкілеттігін мәслихаттың тұрақты комиссияларының бірінің төрағасы немесе мәслихаттың депутаты уақытша жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Еңбек заңнамасымен белгіленген тәртіпте, мәслихат төрағасы қызметке тағайындайтын және босататын, аппарат басшысы мәслихат аппаратына басшылық етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Аппарат басшысы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аппараттың қызметінде жергілікті мемлекеттік басқару және өзін-өзі басқару туралы заңнаманың сақталуын, сессиялардың отырыстарын дайындауды және өткізуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2022,258 +2059,280 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қызметтік құжаттарға, аппарат жұмысшыларының еңбек кітапшаларына қол қояды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мәслихат аппаратының әкімшілік-шаруашылық қызметіне бақылауды жүзге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Мәслихат аппаратының басшысы Қазақстан Республикасының еңбек заңнамасына сәйкес өзіне жүктелген міндеттердің орындалуына жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Мәслихат аппаратының Қазақстан Республикасының мемлекеттік мүлік туралы заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәслихат аппаратының мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының мемлекеттік мүлік туралы заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Мәслихат аппаратына бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Егер мемлекеттік мүлік туралы заңнамада өзгеше көзделмесе, мәслихат аппараты өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Мәслихат аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының азаматтық заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2595,35 +2654,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>