--- v0 (2025-11-10)
+++ v1 (2026-04-29)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a40e5e9" w14:textId="a40e5e9">
+    <w:p w14:paraId="aee1309" w14:textId="aee1309">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,667 +85,697 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Мемлекеттік кірістер органдарының монополияға қарсы органға салық төлеушінің (салық агентінің) жазбаша рұқсатын алмай, салық құпиясын құрайтын салық төлеуші (салық агенті) туралы мәліметтерді және ұсынылатын мәліметтер тізбесін ұсыну қағидаларын бекіту туралы" Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі төрағасының 2021 жылғы 2 маусымдағы № 133-НҚ және Қазақстан Республикасы Қаржы министрінің 2021 жылғы 3 маусымдағы № 524 бірлескен бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 2021 жылғы 31 желтоқсандағы № 355-НҚ және Қазақстан Республикасы Қаржы министрінің 2021 жылғы 31 желтоқсандағы № 1360 бірлескен бұйрығы</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 2021 жылғы 31 желтоқсандағы № 355-НҚ және Қазақстан Республикасы Қаржы министрінің 2021 жылғы 31 желтоқсандағы № 1360 бірлескен бұйрығы. Күші жойылды - Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 2026 жылғы 20 наурыздағы № 16 және Қазақстан Республикасы Қаржы министрінің 2026 жылғы 26 наурыздағы № 201 бірлескен бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z49" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Қаржы министрінің 26.03.2026 № 201 (алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       БҰЙЫРАМЫЗ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Мемлекеттік кірістер органдарының монополияға қарсы органға салық төлеушінің (салық агентінің) жазбаша рұқсатын алмай, салық құпиясын құрайтын салық төлеуші (салық агенті) туралы мәліметтерді және ұсынылатын мәліметтер тізбесін ұсыну қағидаларын бекіту туралы" Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі төрағасының 2021 жылғы 2 маусымдағы № 133-НҚ және Қазақстан Республикасы Қаржы министрінің 2021 жылғы 3 маусымдағы № 524 бірлескен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тақырыбы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мемлекеттік кірістер органдарының монополияға қарсы органға салық төлеушінің (салық агентінің) жазбаша рұқсатын алмай, салық құпиясын құрайтын салық төлеуші (салық агенті) туралы мәліметтерді және кедендік реттеу саласындағы құпия ақпаратты, сондай-ақ ұсынылатын мәліметтер тізбесін ұсыну қағидаларын бекіту туралы";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Мемлекеттік кірістер органдарының монополияға қарсы органға салық төлеушінің (салық агентінің) жазбаша рұқсатын алмай, салық құпиясын құрайтын салық төлеуші (салық агенті) туралы мәліметтерді және ұсынылатын мәліметтер тізбесін ұсыну қағидаларын бекіту туралы" Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі төрағасының 2021 жылғы 2 маусымдағы № 133-НҚ және Қазақстан Республикасы Қаржы министрінің 2021 жылғы 3 маусымдағы № 524 бірлескен </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> мынадай өзгерістер енгізілсін:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кіріспе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасы Кодексінің (Салық кодексі) 30-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Қазақстан Республикасындағы кедендік реттеу туралы" Қазақстан Республикасы Кодексінің 19-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫЗ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
+        <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Мемлекеттік кірістер органдарының монополияға қарсы органға салық төлеушінің (салық агентінің) жазбаша рұқсатын алмай, салық құпиясын құрайтын салық төлеуші (салық агенті) туралы мәліметтерді және кедендік реттеу саласындағы құпия ақпаратты, сондай-ақ ұсынылатын мәліметтер тізбесін ұсыну қағидаларын бекіту туралы";</w:t>
-[...17 lines deleted...]
-</w:t>
+      "1. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      1) Осы бірлескен бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік кірістер органдарының монополияға қарсы органға салық төлеушінің (салық агентінің) жазбаша рұқсатын алмай, салық құпиясын құрайтын салық төлеуші (салық агенті) туралы мәліметтерді және кедендік реттеу саласындағы құпия ақпаратты ұсыну қағидалары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасы Кодексінің (Салық кодексі) 30-бабы 3-тармағының </w:t>
-[...59 lines deleted...]
-        <w:t>:";</w:t>
+      2) Осы бірлескен бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік кірістер органдарының монополияға қарсы органға салық төлеушінің (салық агентінің) жазбаша рұқсатын алмай, салық құпиясын құрайтын салық төлеуші (салық агенті) туралы мәліметтердің және кедендік реттеу саласындағы құпия ақпараттың тізбесі бекітілсін.";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      Көрсетілген бұйрықпен бекітілген мемлекеттік кірістер органдарының монополияға қарсы органға салық төлеушінің (салық агентінің) жазбаша рұқсатын алмай, салық құпиясын құрайтын салық төлеуші (салық агенті) туралы мәліметтерді ұсыну қағидалары осы бірлескен бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "1. Мыналар:</w:t>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген мемлекеттік кірістер органдарының монополияға қарсы органға салық төлеушінің (салық агентінің) жазбаша рұқсатын алмай, салық құпиясын құрайтын салық төлеуші (салық агенті) туралы мәліметтердің және кедендік реттеу саласындағы құпия ақпараттың тізбесі осы бірлескен бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес мемлекеттік кірістер органдарының монополияға қарсы органға салық төлеушінің (салық агентінің) жазбаша рұқсатын алмай, салық құпиясын құрайтын салық төлеуші (салық агенті) туралы мәліметтерді және кедендік реттеу саласындағы құпия ақпаратты ұсыну қағидалары;</w:t>
+        <w:t>
+      2. Қазақстан Республикасы Бәсекелестікті қорғау және дамыту агенттігінің Қаржы нарықтары және өзге де салалар департаменті осы бірлескен бұйрықты заңнамада белгіленген тәртіппен Қазақстан Республикасы Бәсекелестікті қорғау және дамыту агенттігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес мемлекеттік кірістер органдарының монополияға қарсы органға салық төлеушінің (салық агентінің) жазбаша рұқсатын алмай, салық құпиясын құрайтын салық төлеуші (салық агенті) туралы мәліметтердің және кедендік реттеу саласындағы құпия ақпараттың тізбесі бекітілсін.";</w:t>
+        <w:t>
+      3. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті осы бірлескен бұйрықты заңнамада белгіленген тәртіппен Қазақстан Республикасы Қаржы министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...133 lines deleted...]
-        </w:rPr>
         <w:t>
       4. Осы бірлескен бұйрық оған мемлекеттік орган басшыларының соңғысы қол қойған күннен бастап күшіне енеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -765,137 +797,107 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
+              <w:t xml:space="preserve">Қазақстан Республикасы Бәсекелестікті қорғау және дамыту агенттігінің төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Республикасы Бәсекелестікті қорғау және дамыту агенттігінің төрағасы </w:t>
-[...19 lines deleted...]
-              <w:t>рин</w:t>
+              <w:t>      ____________С. Жұманғарин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Республикасының Қаржы министрі </w:t>
+              <w:t xml:space="preserve">Қазақстан Республикасының Қаржы министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      _____________ Е. Жамаубаев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -1249,344 +1251,334 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік кірістер органдарының монополияға қарсы органға салық төлеушінің (салық агентінің) жазбаша рұқсатын алмай, салық құпиясын құрайтын салық төлеуші (салық агенті) туралы мәліметтерді және кедендік реттеу саласындағы құпия ақпаратты ұсыну қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Осы Мемлекеттік кірістер органдарының монополияға қарсы органға салық төлеушінің (салық агентінің) жазбаша рұқсатын алмай, салық құпиясын құрайтын салық төлеуші (салық агенті) туралы мәліметтерді және кедендік реттеу саласындағы құпия ақпаратты ұсыну қағидалары (бұдан әрі – Қағидалар) "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасы Кодексінің (Салық кодексі) (бұдан әрі – Салық кодексі) 30-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Қазақстан Республикасындағы кедендік реттеу туралы" Қазақстан Республикасы Кодексінің (бұдан әрі - Кодекс) 19-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және мемлекеттік кірістер органдарының салық құпиясын және кедендік реттеу саласындағы құпия ақпаратты құрайтын салық төлеушілер (салық агенттері) туралы мәліметтерді (бұдан әрі – Мәліметтер) монополияға қарсы органға ұсыну тәртібін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәліметтер оларға рұқсаты бар және Салық кодексінің 30-бабы 3-тармағы 4) тармақшасының екінші абзацына сәйкес бекітілген тізбеге (бұдан әрі – Тізбе) енгізілген монополияға қарсы органның лауазымды тұлғаларына ұсынылады.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және мемлекеттік кірістер органдарының салық құпиясын және кедендік реттеу саласындағы құпия ақпаратты құрайтын салық төлеушілер (салық агенттері) туралы мәліметтерді (бұдан әрі – Мәліметтер) монополияға қарсы органға ұсыну тәртібін белгілейді.</w:t>
+        <w:t>
+      Тізбе мемлекеттік кірістер органдарына жыл сайын, ағымдағы есепті кезеңнің 31 қаңтарына дейін ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мәліметтер оларға рұқсаты бар және Салық кодексінің 30-бабы 3-тармағы 4) тармақшасының екінші абзацына сәйкес бекітілген тізбеге (бұдан әрі – Тізбе) енгізілген монополияға қарсы органның лауазымды тұлғаларына ұсынылады.</w:t>
+      Монополияға қарсы орган Тізбеге енгізілген лауазымды адамдар жұмыстан босатылған не өзге де болмаған жағдайларда Тізбеге өзгерістерді уақтылы енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мәліметтерді ұсыну тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тізбе мемлекеттік кірістер органдарына жыл сайын, ағымдағы есепті кезеңнің 31 қаңтарына дейін ұсынылады.</w:t>
+      3. Монополияға қарсы орган мемлекеттік кіріс органдарына Мәліметтерді алу туралы тұлғалар бөлінісінде электронды құжат айналымы жүйесі арқылы сұрай салу жібереді</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Монополияға қарсы орган Тізбеге енгізілген лауазымды адамдар жұмыстан босатылған не өзге де болмаған жағдайларда Тізбеге өзгерістерді уақтылы енгізуді қамтамасыз етеді.</w:t>
+      4. Мемлекеттік кірістер органдары "АСТАНА-1", "Бірыңғай деректер қоймасы" (БДҚ) ақпараттық жүйелерінен, сондай-ақ "Интеграцияланған деректер базасы" (ИДБ) ақпаратты жүйесі өнеркәсіптік пайдалануға енгізілгеннен кейін Мемлекеттік органдардың бірыңғай көліктік ортасы (МО БКО) арқылы осы бұйрыққа 2-қосымшаға сәйкес нысан бойынша монополияға қарсы органның сұрау салуы бойынша Мәліметтерді ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, Мемлекеттік кірістер органдары Мәліметтердімонополияға қарсы органның FTP папкасына (10.245.64.254/AZRK) жүктейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мәліметтерді ұсыну тәртібі</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Мәліметтердің құпиялылығын қамтамасыз ету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...80 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
       5. Мәліметтерге рұқсаты бар монополияға қарсы органның лауазымды адамдары алынатын ақпаратты тікелей мақсаты бойынша ғана және оны берген тарапқа нұқсан келтірмей, үшінші тараптарға беру құқығынсыз пайдалануды қамтамасыз етеді және оларды заңсыз жария еткені үшін Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>473-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1873,86 +1865,86 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 524 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік кірістер органдарының монополияға қарсы органға салық төлеушінің (салық агентінің) жазбаша рұқсатын алмай, салық құпиясын құрайтын салық төлеуші (салық агенті) туралы мәліметтерді және кедендік реттеу саласындағы құпия ақпараттың тізбесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. "АСТАНА-1" ақпараттық жүйесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3469,68 +3461,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Шекарадағы көлік түрі / Ел ішіндегі көлік түрі. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. "Бірыңғай деректер қоймасы" және "Интеграцияланған деректер базасы" ақпараттық жүйесі (БДҚ/ИДБ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4829,63 +4821,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5207,35 +5221,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>