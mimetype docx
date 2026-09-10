--- v0 (2025-11-08)
+++ v1 (2026-09-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4463149" w14:textId="4463149">
+    <w:p w14:paraId="0fcd9c2" w14:textId="0fcd9c2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесі туралы Ережені бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қостанай облысы Әулиекөл ауданы әкімдігінің 2021 жылғы 29 желтоқсандағы № 232 қаулысы</w:t>
+        <w:t>Қостанай облысы Әулиекөл ауданы әкімдігінің 2021 жылғы 29 желтоқсандағы № 232 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -811,113 +811,151 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z18" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесі туралы Ереже</w:t>
+        <w:t xml:space="preserve"> "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесі туралы ереже</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkStart w:name="z23" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда – Қостанай облысы Әулиекөл ауданы әкімдігінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (қол қойылған күнінен бастап енгізіледі және ресми жариялануға тиіс).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+        <w:t xml:space="preserve">       1. Жалпы ережелер      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесі (бұдан әрі - Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі) ауыл шаруашылығы және жер қатынастары салаларында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:bookmarkStart w:name="z25" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесінің ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесі өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -933,1676 +971,1796 @@
         </w:rPr>
         <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ережеге</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
-[...15 lines deleted...]
-      4. "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесі мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және мемлекеттік тілде өз атауы бар мөртаңбаны, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесі мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және қазақ тілінде өз атауы бар мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
-[...15 lines deleted...]
-      5. "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесі азаматтық-құқықтық қатынастарды өз атынан түседі.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесі азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесі, Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
-[...15 lines deleted...]
-      7. "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесі өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен ""Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесі басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесі өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесі басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесінің құрылымы мен штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkStart w:name="z32" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заңды тұлғаның орналасқан жері: 110400, Қазақстан Республикасы, Қостанай облысы, Әулиекөл ауданы, Әулиекөл ауылы, Байтұрсынов көшесі, 43.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ереже</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесінің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесінің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес жергілікті бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесіне кәсіпкерлік субъектілерімен "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
-[...15 lines deleted...]
-      Егер "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесіне заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда егер Қазақстан Республикасының заңнамасымен өзгеше белгіленбесе, алынған кірістер мемлекеттік бюджетке жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесіне заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Мемлекеттік органның міндеттері мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауданның азық-түлік қауіпсіздігі шараларын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауданның аграрлық секторының тиімді және ұтымды жұмыс істеуін қамтамасыз ету:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жер қатынастары саласында бірыңғай мемлекеттік саясатты жүргізу, жер қатынастарын реттеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жер заңнамасын, жерді пайдалану мен қорғауды ұйымдастыру, қолайлы экологиялық орта құру және табиғи ландшафттарды жақсарту жөніндегі аудандық өкілді және атқарушы органдардың шешімдерін орындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жер реформасын жүргізу жөніндегі жұмыстарды ұйымдастыру және жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) белгіленген тәртіппен жер мониторингін, мемлекеттік жер кадастрын жүргізуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ауданның жер қатынастарының жағдайы туралы деректер банкін құру, жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жерді аймақтарға бөлуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) белгіленген тәртіппен жердің пайдаланылуы мен қорғалуын мемлекеттік бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлғалармен және азаматтармен шарттар жасасуға, мүліктік және жеке мүліктік құқықтарды иеленуге, сотта талапкер және жауапкер болуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудан бағдарламаларын іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бөлім құзыретіне жататын мәселелерді шешу бойынша аудан әкімінің, әкімдігінің және аудандық мәслихаттың қарауына ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз құзыреті шегінде жергілікті атқарушы органдардан және басқа да органдардан қажетті ақпаратты сұратуға және алуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заң актілерінде көзделген негіздер бойынша жер учаскелеріне меншік құқығын және жер пайдалану құқығын тоқтату туралы ұсыныстарды атқарушы органдардың қарауына енгізуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жергілікті атқарушы органдардың жер заңнамасына қайшы келетін шешімдерінің күшін жою туралы ұсыныстар енгізуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген құқықтарды жүзеге асыруға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндеттер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының қолданыстағы заңнамасының нормаларын сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
-[...15 lines deleted...]
-      жеке және заңды тұлғалардың өтініштерін қарау және қажетті шаралар қабылдау;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Президенттің, Үкіметтің және өзге де орталық атқарушы органдардың, сондай-ақ облыс әкімі мен әкімдігінің актілері мен тапсырмаларын сапалы және уақытылы орындау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының заңнамасына сәйкес өзге де міндеттерді жүзеге асыру.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
-[...15 lines deleted...]
-      15. Функциялары:</w:t>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ауыл шаруашылығы өсімдіктерінің тұқым шаруашылығы саласында бақылауды ұйымдастыру және жүргізу: тұқымдық материалдың сапасы бойынша нормативтерді әзірлеу бойынша ұсыныстар енгізу, статистикалық есептілікті жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
-[...15 lines deleted...]
-      1) ауыл шаруашылығы өсімдіктерінің тұқым шаруашылығы саласында бақылауды ұйымдастыру және жүргізу: тұқымдық материалдың сапасы бойынша нормативтерді әзірлеу бойынша ұсыныстар енгізу, статистикалық есептілікті жасау;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ауыл шаруашылығы құрылымдарының инженерлік қызметтеріне әдістемелік басшылықты жүзеге асыру, техника мен технологиялық жабдықтарды сатып алудың орындылығы туралы ұсыныстар дайындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
-[...15 lines deleted...]
-      2) ауыл шаруашылығы құрылымдарының инженерлік қызметтеріне әдістемелік басшылықты жүзеге асыру, техника мен технологиялық жабдықтарды сатып алудың орындылығы туралы ұсыныстар дайындау;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ауыл шаруашылығы тауарын өндірушілерге консультациялық көмек көрсету; ауыл шаруашылығы өсімдіктерінің аурулары мен зиянкестеріне қарсы фитосанитариялық іс-шаралар жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
-[...15 lines deleted...]
-      3) ауыл шаруашылығы тауарын өндірушілерге консультациялық көмек көрсету; ауыл шаруашылығы өсімдіктерінің аурулары мен зиянкестеріне қарсы фитосанитариялық іс-шаралар жүргізу;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ауданның агроөнеркәсіптік кешенінің әлеуметтік-экономикалық дамуының стратегиялық индикативтік жоспарларын әзірлеу және іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
-[...15 lines deleted...]
-      4) ауданның агроөнеркәсіптік кешенінің әлеуметтік-экономикалық дамуының стратегиялық индикативтік жоспарларын әзірлеу және іске асыру;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ауыл шаруашылығы техникасын көктемгі егіс және егін жинау жұмыстарына дайындау бойынша мониторинг. Түгендеуді бақылау ауыл шаруашылығы техникасын сатып алу; есеп беруді жүргізу және тапсыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
-[...15 lines deleted...]
-      5) ауыл шаруашылығы техникасын көктемгі егіс және егін жинау жұмыстарына дайындау бойынша мониторинг. Түгендеуді бақылау ауыл шаруашылығы техникасын сатып алу; есеп беруді жүргізу және тапсыру;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ауыл шаруашылығы құрылымдарының егіс алқаптары, дақылдардың шығымдылығы мен жалпы алымдары туралы деректерді ұсыну мониторингін қамтамасыз етеді ауыл шаруашылығы құрылымдарының ауыл шаруашылығы дақылдарын өсіру технологиясын сақтау мониторингін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
-[...15 lines deleted...]
-      6) ауыл шаруашылығы құрылымдарының егіс алқаптары, дақылдардың шығымдылығы мен жалпы алымдары туралы деректерді ұсыну мониторингін қамтамасыз етеді ауыл шаруашылығы құрылымдарының ауыл шаруашылығы дақылдарын өсіру технологиясын сақтау мониторингін жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өсімдік шаруашылығындағы жедел ақпарат, астық және тұқым баланстары бойынша есептерді жинауды және құрастыруды жүзеге асырады, басшылыққа және жоғары тұрған органдарға жеткізеді, дала жұмыстарының барысы туралы ақпарат жинауды, сондай-ақ 1 және 2 жартыжылдықтағы агроесептерді қабылдауды және өңдеуді жүзеге асырады, оларды талдайды.;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
-[...15 lines deleted...]
-      7) өсімдік шаруашылығындағы жедел ақпарат, астық және тұқым баланстары бойынша есептерді жинауды және құрастыруды жүзеге асырады, басшылыққа және жоғары тұрған органдарға жеткізеді, дала жұмыстарының барысы туралы ақпарат жинауды, сондай-ақ 1 және 2 жартыжылдықтағы агроесептерді қабылдауды және өңдеуді жүзеге асырады, оларды талдайды.;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ауданның қайта өңдеу кәсіпорындарының жұмысы туралы ақпарат береді; АШТӨ қаржы-экономикалық көрсеткіштерінің мониторингі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
-[...15 lines deleted...]
-      8) ауданның қайта өңдеу кәсіпорындарының жұмысы туралы ақпарат береді; АШТӨ қаржы-экономикалық көрсеткіштерінің мониторингі;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ауыл шаруашылығы тауарын өндірушілер бойынша жалақы және кредиторлық берешек бойынша жинауды және жинақтауды жүзеге асырады. тауарлар нарығының конъюнктурасын зерттеу бойынша жұмыс жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
-[...15 lines deleted...]
-      9) ауыл шаруашылығы тауарын өндірушілер бойынша жалақы және кредиторлық берешек бойынша жинауды және жинақтауды жүзеге асырады. тауарлар нарығының конъюнктурасын зерттеу бойынша жұмыс жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) зоотехникалық есеп пен есептілікті жүргізуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
-[...15 lines deleted...]
-      10) зоотехникалық есеп пен есептілікті жүргізуді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының заңнамасында белгіленген құзыреті шегінде мал шаруашылығы және экономика саласындағы жоғары тұрған ұйымдардың нормативтік-құқықтық актілерін, қаулылары мен өкімдерін жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
-[...15 lines deleted...]
-      11) Қазақстан Республикасының заңнамасында белгіленген құзыреті шегінде мал шаруашылығы және экономика саласындағы жоғары тұрған ұйымдардың нормативтік-құқықтық актілерін, қаулылары мен өкімдерін жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) қаржылық қамтамасыз ету ресурстарына қажеттілікті жоспарлауды және оларды қалыптастыру көздерін айқындауды, бухгалтерлік есеп пен есептілікті жетілдіру жөніндегі жоспарларды әзірлеуді жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
-[...15 lines deleted...]
-      12) қаржылық қамтамасыз ету ресурстарына қажеттілікті жоспарлауды және оларды қалыптастыру көздерін айқындауды, бухгалтерлік есеп пен есептілікті жетілдіру жөніндегі жоспарларды әзірлеуді жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) мемлекеттік қызмет көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
-[...15 lines deleted...]
-      13) мемлекеттік қызмет көрсетеді;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) жер заңнамасын қолдану практикасын қорытады, оны жетілдіру жөнінде ұсыныстар әзірлейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
-[...15 lines deleted...]
-      14) жер заңнамасын қолдану практикасын қорытады, оны жетілдіру жөнінде ұсыныстар әзірлейді;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) жер заңнамасының бұзылуын жоюға шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
-[...15 lines deleted...]
-      15) жер заңнамасының бұзылуын жоюға шаралар қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) жердің бар болуы және оларды санаттар, алқаптар, жер учаскелерінің меншік иесі және жер пайдаланушылар бойынша бөлу туралы, жердің пайдаланылуы мен қорғалуын мемлекеттік бақылау туралы, бүлінген жерлерді қалпына келтіру, топырақтың құнарлы қабатын алу және пайдалану туралы жыл сайынғы аудандық есептер жасайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
-[...15 lines deleted...]
-      16) жердің бар болуы және оларды санаттар, алқаптар, жер учаскелерінің меншік иесі және жер пайдаланушылар бойынша бөлу туралы, жердің пайдаланылуы мен қорғалуын мемлекеттік бақылау туралы, бүлінген жерлерді қалпына келтіру, топырақтың құнарлы қабатын алу және пайдалану туралы жыл сайынғы аудандық есептер жасайды;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) жер қатынастарын реттеу, жерді пайдалану және қорғау, жер реформасын жүргізу мәселелері бойынша ауданның жергілікті атқарушы органдарымен өзара іс-қимыл жасайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
-[...15 lines deleted...]
-      17) жер қатынастарын реттеу, жерді пайдалану және қорғау, жер реформасын жүргізу мәселелері бойынша ауданның жергілікті атқарушы органдарымен өзара іс-қимыл жасайды;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) нақты жер учаскелерінің (жер пайдалану құқығының) құнын, оларды жеке меншікке сатқан, мемлекет жер пайдалануға берген кезде және оларды кепілге берген кезде анықтайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
-[...15 lines deleted...]
-      18) нақты жер учаскелерінің (жер пайдалану құқығының) құнын, оларды жеке меншікке сатқан, мемлекет жер пайдалануға берген кезде және оларды кепілге берген кезде анықтайды;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) жер заңнамасын бұза отырып пайдаланылатын пайдаланылмайтын жерлер мен жерлерді анықтайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
-[...15 lines deleted...]
-      19) жер заңнамасын бұза отырып пайдаланылатын пайдаланылмайтын жерлер мен жерлерді анықтайды;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) жерді пайдалану мен қорғау мәселелеріне қатысты аудандық бағдарламаларға, схемалар мен жобаларға сараптама жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
-[...15 lines deleted...]
-      20) жерді пайдалану мен қорғау мәселелеріне қатысты аудандық бағдарламаларға, схемалар мен жобаларға сараптама жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) жер реформасын жүргізу мақсатында ғылыми-зерттеу, жобалау-іздестіру жұмыстарына мемлекеттік тапсырыстарды қалыптастыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
-[...15 lines deleted...]
-      21) жер реформасын жүргізу мақсатында ғылыми-зерттеу, жобалау-іздестіру жұмыстарына мемлекеттік тапсырыстарды қалыптастыруға қатысады;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) жерге құқықты куәландыратын құжаттарды береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
-[...15 lines deleted...]
-      22) жерге құқықты куәландыратын құжаттарды береді;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) жер учаскелерін беру және олардың нысаналы мақсатын өзгерту бойынша ауданның жергілікті атқарушы органының ұсыныстары мен шешімдерінің жобаларын дайындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
-[...15 lines deleted...]
-      23) заңнамамен жүктелген өзге де функцияларды жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жер учаскелерін сатуды (аукциондарды) ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:bookmarkStart w:name="z85" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) жер-кадастрлық жоспарды бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z86" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) ауданның (мекеменің) уәкілетті органының құзыреті шегінде аудан шегінде және оның әкімшілік бағыныстылығына берілген аумақта ауыл шаруашылығы мақсатындағы жер учаскелеріне паспорттар беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z87" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) заңнамамен жүктелген өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z88" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) қараусыз қалған жануарларының санын реттеу бойынша іс-шараларды жүргізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z89" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мемлекеттік орган басшысының мәртебесі, өкілеттігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z90" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесіне жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруына дербес жауапты болатын басшы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z91" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесінің басшысын Әулиекөл ауданының әкімі лауазымға тағайындайды және лауазымнан босатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z92" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесі басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...78 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z89" w:id="79"/>
-[...15 lines deleted...]
-      5) өтініштермен жұмысты ұйымдастырады, жеке және заңды тұлғалардың өкілдерін жеке қабылдауды жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес меншік нысанына қарамастан мемлекеттік органдарда, өзге де ұйымдарда "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесін білдіреді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z90" w:id="80"/>
-[...15 lines deleted...]
-      6) "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесі қызметкерлерінің функционалдық міндеттерін анықтайды;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесінің атынан сенімхатсыз әрекет етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z91" w:id="81"/>
-[...15 lines deleted...]
-      7) міндеттемелер мен төлемдер бойынша кәсіпкерлік бөлімінің қаржыландыру жоспарын, белгіленген еңбекақы қоры және жұмыскерлер саны шегінде "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесінің құрылымын бекітеді;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесінде сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды қабылдайды, сыбайлас жемқорлыққа қарсы тиісті шараларды қабылдамағаны үшін дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z92" w:id="82"/>
-[...15 lines deleted...]
-      8) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесінің жұмысын ұйымдастырады және басшылық етеді және жүктелген міндеттер мен функциялардың орындалуына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z93" w:id="83"/>
-[...15 lines deleted...]
-      "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесінің бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бұйрықтар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:bookmarkStart w:name="z98" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қызметтік құжаттамаға қол қояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z99" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесінің техникалық қызмет көрсетуді жүзеге асыратын және "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесінің жұмыс істеуін қамтамасыз ететін және еңбек қатынастары мәселелері оның құзыретіне жатқызылған мемлекеттік қызметшілер болып табылмайтын "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесінің қызметкерлерін тағайындайды, босатады, тәртіптік жазаға тартады және оларға қатысты көтермелеу шараларын қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z100" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жеке тұлғаларды және заңды тұлғалардың өкілдерін жеке қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z101" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасында белгіленген құзыреті шеңберінде өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z102" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесінің басшысы болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z103" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесін Қазақстан Республикасының қолданыстағы заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесінің басшысы басқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z104" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z105" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесінің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z106" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесінің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z107" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесіне бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z108" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Егер заңнамада өзгеше көзделмесе, "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесі өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z109" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z110" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. "Әулиекөл ауданы әкімдігінің ауыл шаруашылығы және жер қатынастары бөлімі" мемлекеттік мекемесін қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>