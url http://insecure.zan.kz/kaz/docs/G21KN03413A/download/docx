--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1ee6493" w14:textId="1ee6493">
+    <w:p w14:paraId="15b6316" w14:textId="15b6316">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Коммуналдық көрсетілетін қызметтерді ұсыну қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қарағанды облысы Нұра ауданының әкімдігінің 2021 жылғы 19 қазандағы № 34/13 қаулысы</w:t>
+        <w:t>Қарағанды облысы Нұра ауданының әкімдігінің 2021 жылғы 19 қазандағы № 34/13 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңының 37-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -248,62 +248,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулы оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -321,51 +322,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аудан әкімінің міндеттерін атқарушы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -476,2545 +477,3886 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2021 жылғы 19 қазандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№34/13 қаулысымен</w:t>
-[...12 lines deleted...]
-              <w:t>бекітілген</w:t>
+              <w:t>№ 34/13 қаулысымен бекітілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Нұра ауданы бойынша Коммуналдық көрсетілетін қызметтерді ұсыну қағидалары</w:t>
+        <w:t xml:space="preserve"> Нұра ауданында коммуналдық көрсетілетін қызметтерді ұсынудың қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkStart w:name="z191" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалары жаңа редакцияда - Қарағанды облысы Нұра ауданының әкімдігінің 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49/03</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Жалпы ереже</w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 10403 нөмірімен тіркелген) сәйкес әзірленді және коммуналдық қызмет көрсету тәртібін, шарттары мен коммуналдық қызмет көрсету ақысын, сонымен қатар Тұтынушылар мен Өнім берушілердің құқықтары мен міндеттерін белгiлейдi. Газбен жабдықтау, энергиямен және жылумен жабдықтау, қоқысты әкету және лифті бойынша осы Қағидаларда көрсетілмеген коммуналдық қызметтерді ұсыну байланысты мәселелер қолданыстағы заңнамамен реттеледi.</w:t>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Осы Қағидаларда келесі негізгі ұғымдар қолданылады: </w:t>
+      1. Нұра ауданы бойынша коммуналдық қызметтерді көрсету қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-2-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-15) тармақшасына, Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2020 жылғы 29 сәуірдегі № 249 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Коммуналдық көрсетілетін қызметтердің тізбесін және коммуналдық көрсетілетін қызметтерді ұсынудың үлгілік қағидаларын бекіту туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеудің тізілімінде № 20542 болып тіркелген) және коммуналдық қызметтерді көрсету мен төлеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) коммуналдық қызметтер – тұрғын үйде (тұрғын ғимаратта) көрсетілетін және сумен жабдықтауды, кәрізді, газбен жабдықтауды, электрмен жабдықтауды, жылумен жабдықтауды, қоқысты әкету мен лифт қызметін көрсетуді қамтитын қызметтер;</w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) кондоминиум объектісі – жеке және заңды тұлғалардың, мемлекеттің дара (бөлек) меншігіндегі тұрғын және тұрғын емес үй-жайлардан және оларға ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
+      1) бірыңғай төлем құжаты - коммуналдық және қосымша қызметтерге ақы төлеуді жүзеге асыру үшін жасалған, төлем және (немесе) ақша аударымы негізінде немесе оның көмегімен жүзеге асырылатын электрондық нысанда қалыптастырылған құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) кондоминиум объектісін басқару органы – кондоминиум объектісін басқару жөніндегі функцияларды жүзеге асыратын жеке немесе заңды тұлға;</w:t>
+      2) биллинг - абоненттерге көрсетілетін қызметтерді есепке алу операцияларын автоматты түрде орындауға, сондай-ақ оларды тарифтеуге және ақы төлеу үшін шоттар беруге арналған аппараттық-бағдарламалық кешен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4) Тұтынушы – Өнім берушілердің тиісті аймақта көрсететін қызметтерін пайдаланушы жеке немесе заңды тұлға; </w:t>
+        <w:t>
+      3) бірыңғай есеп айырысу орталығы (бұдан әрі - БЕО) - уәкілетті орган айқындайтын жұмыс істеу талаптары мен тәртібіне сәйкес келетін, бірыңғай төлем құжатын қалыптастыруды жүзеге асыратын және ақпараттық жүйелер негізінде коммуналдық көрсетілетін қызметтерді берушілер мен коммуналдық көрсетілетін қызметтерді тұтынушылар арасындағы өзара іс-қимылды қамтамасыз ететін заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Өнім беруші – ақылы түрде қызмет көрсетуші, тауар (қызмет) өткізуші (көрсетуші) жеке немесе заңды тұлға;</w:t>
+      4) газбен жабдықтау – тауарлық, сұйытылған мұнай газын және (немесе) сұйытылған табиғи газды өндіру, тасымалдау (тасу), сақтау және өткізу саласындағы қызмет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) энергиямен жабдықтаушы ұйым - сатып алынған электр және (немесе) жылу энергиясын сатуды жүзеге асыратын ұйым;</w:t>
+      5) есепке алу аспабы – коммуналдық көрсетілетін қызметтерді жеке және (немесе) үй бойынша ортақ тұтынуды коммерциялық есепке алуға арналған, Қазақстан Республикасының заңнамасында айқындалатын тәртіппен қолдануға рұқсат етілген техникалық құрылғы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) энергия беруші ұйым – электр немесе жылу энергиясын беруді шарттар негізінде жүзеге асыратын ұйым.</w:t>
+      6) жеткізуші – меншік нысанына қарамастан, бекітілген шартқа сәйкес тұтынушыларға коммуналдық қызметтер көрсететін заңды немесе жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2. Коммуналдық қызмет көрсетудi ұсыну тәртібі және шарттары</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жылумен жабдықтау – жылу энергиясын және (немесе) жылу жеткізгішті өндіру, беру, бөлу және тұтынушыларға сату жөніндегі қызмет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Коммуналдық қызметтерді көрсету Өнім беруші мен Тұтынушы арасындағы жеке шарт негізінде, және де энергиямен жабдықтау қызметіне жария шарты негізінде (бұдан әрі – шарт) жүзеге асырылады.</w:t>
+      8) коммуналдық қалдықтар – елді мекендерде, оның ішінде адамның тіршілік әрекетінің нәтижесінде пайда болатын тұтыну қалдықтары, сондай-ақ құрамы мен пайда болу сипаты бойынша оларға жақын өндірістік қалдықтар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электр желісіне қол жеткізу үшін оның әр Тұтынушысы электр желісі компаниясымен өздерінің құқықтары мен міндеттерін айқындайтын электр желісіне қосылу шартын жасайды (көп пәтерлі үйлерде тұратын жеке тұлғалардан басқа). Электр желісіне қосылу талаптары белгіленген нормалардың негізінде қосылу шартында айқындалады. Шарт әр жеке қосылу нүктесі бойынша жасалады. Оған қосылатын құжаттар тараптардың құқықтары мен міндеттерін, соның ішінде қосылуға арналған техникалық шарттарды айқындайды.</w:t>
+      9) коммуналдық көрсетілетін қызметтер – тұтынушыға ұсынылатын, қауіпсіз және жайлы тұру (болу) жағдайларын қамтамасыз ету үшін сумен жабдықтауды, су бұруды, газбен жабдықтауды, электрмен жабдықтауды, жылумен жабдықтауды, қоқыс әкетуді қамтитын қызметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Шарт айқын емес мерзiмге жасалған деп есептеледi (егер тараптардың келісімiмен басқаша көзделмесе) және Қазақстан Республикасының қолданыстағы заңнамасымен көзделген негіздер бойынша өзгертiлуi немесе бұзылуы мүмкiн. </w:t>
+        <w:t>
+      10) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындары, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4. Қызмет көрсетудi беру тұтынушылық сипаты мен режимi нормативтiк-техникалық құжаттармен белгiленген талаптарға: </w:t>
+        <w:t>
+      11) кондоминиум объектісінің ортақ мүлкі-кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холлдар, дәліздер, баспалдақ шерулері мен баспалдақ алаңдары, шатырлар, шатырлар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үйдің астындағы жер учаскесі және (немесе) үй жанындағы жер учаскесі, жеке (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, тұрақ орындарынан, қоймалардан басқа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) жылумен жабдықтау бойынша – жылытылатын тұрғын бөлмелердегi жылыту маусымы бойы нормативтік ауа температурасын айқындайтын санитарлық нормаларға; </w:t>
+      12) қаржы ұйымдары - қызметі "Қазақстан Республикасындағы банктер және банк қызметі туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңмен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> реттелетін банктер, сондай-ақ "Төлем ұйымдары және төлем жүйелері туралы" Заңға сәйкес қызметін жүзеге асыратын, БЕО-ның қаржы серіктестері болып табылатын, меншікті төлем құралдарын (касса, интернет-банкинг, мобильді қосымшалар, терминалдар және басқа да құралдар) пайдалана отырып бірыңғай төлем құжаты негізінде тұтынушылардан төлемдерді қабылдайтын және алынған ақшалай қаражатты қызметтерді жеткізушілердің есеп шоттарына аударатын төлем ұйымдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) электрмен жабдықтау бойынша - жыл бойы тәулiктiк қолданылып жүрген стандарттар жөніндегі электр энергиясының параметрлерiне; </w:t>
+        <w:t>
+      13) қосымша қызметтер - бұл коммуналдық қызметтер болып табылмайтын, бірақ жайлы және қауіпсіз тұруды қамтамасыз етуге бағытталған жеке меншік үйлерді қоса алғанда, тұрғын үй қорын ұстаумен, қызмет көрсетумен және пайдаланумен тікелей байланысты қызметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) суық сумен жабдықтау бойынша жыл бойы тәулiктiк берiлетiн судың құрамы, қасиетi мен ысытылу температурасы жөнiнде гигиеналық талаптарға, сондай-ақ тарату нүктесіндегі судың есептелген шығынына және нормативті температурасына; </w:t>
+        <w:t>
+      14) сервистік қызмет субъектісі – жасалған шарт негізінде кондоминиум объектісінің ортақ мүлкін күтіп-ұстау жөніндегі қызметтерді көрсететін жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4) канализация бойынша - жыл бойы ағынды судың толық ағып кетуiн және тазалануын қамтамасыз етуге; </w:t>
+        <w:t>
+      15) сумен жабдықтау – суды жинауды, сақтауды, дайындауды, беруді және сумен жабдықтау жүйесі арқылы су тұтынушыларға таратуды қамтамасыз ететін іс-шаралар жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5) қоқыс шығару жөнiнде - санитарлық-эпидемиологиялық талаптарға жауап беретiндей қоқыстың жыл бойы үнемі толықтай шығарылуына сәйкес келуi тиiс. </w:t>
+        <w:t>
+      16) су бұру – сарқынды суларды жинауды, тасуды, тасымалдауды, тазартуды және су бұру жүйелері арқылы су объектілеріне, сарқынды суларды жинақтағыштарға немесе жергілікті жер бедеріне ағызуды қамтамасыз ететін іс-шаралар жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5. Коммуналдық мақсаттағы негiзгi қорлардың қуатын, құрамын, төзiмдiлiгiн, климаттық және басқа да жергiлiктi жағдайлары ескерiле отырып қызмет көрсетулердi ұсыну және тұтынудың режимi мен Өнім берушімен кепілденген тұтынудың деңгейi Шартпен белгiленедi. </w:t>
+        <w:t>
+      17) тапсырыс беруші – қызметін Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасына сәйкес жүзеге асыратын жеке немесе заңды тұлға. Жобаның (бағдарламаның) тапсырыс беруші-инвесторы, тапсырыс беруші (меншік иесі), құрылыс салушы не олардың уәкілетті адамдары қызмет мақсаттарына қарай тапсырыс беруші бола алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 3. Тараптардың жауапкершiлiгi</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) транзиттік шот - екінші деңгейдегі банкте немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымда ашылатын, көрсетілген қаражатты тиісті қызметтерді көрсетушілердің есеп айырысу шоттарына кейіннен автоматтандырылған түрде бөлумен, Бірыңғай төлем құжаты негізінде коммуналдық қызметтерді тұтынушылардан түсетін ақшалай қаражатты жинақтауға арналған арнайы банктік шот;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Жалпы үйлiк энергия желiлерiнiң, сондай-ақ жалпы үйлік есепке алу құралдарын тиісті техникалық жағдайда ұстау және қауiпсiздiгін қамтамасыз ету кондоминиум объектісін басқару органының немесе қарамағында тұрғын үй тұрған Тұтынушылардың немесе ұйымдардың өкiлеттi тұлғаларының міндеті болып табылады.</w:t>
+      19) төлем құжаты – өнім берушінің ұсынған көрсетілетін қызметтері (тауарлары, жұмыстары) үшін төлемді жүзеге асыру үшін жасалған, соның негізінде төлем жүргізілетін құжат (электрондық шот-фактура, шот, хабарлама, түбіртек, оның ішінде бірыңғай төлем құжатының құрамында, ескерту-шот, талап, талап-арыз);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кондоминиум объектісін басқару органы қызмет көрсетудi дербес (тиісті рұқсат болған жағдайда) және (немесе) энергия берушi немесе осындай қызмет түрiне лицензиясы (рұқсаты) бар басқа мамандандырылған ұйыммен жасалған шарт бойынша жүргiзе алады.</w:t>
+      20) тұрмыстық қатты қалдықтар – қатты нысандағы коммуналдық қалдықтар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Пәтерлердегi, тұрғын ғимараттардағы, үй-жайлардағы, гараждардағы және сол сияқты жерлердегi труба құбырларының, энергия өткiзгіштердiң, энергия жабдықтарының техникалық жағдайы мен пайдаланылуы үшiн, сондай-ақ энергияны пайдалану кезіндегі техника қауiпсiздiгi үшiн жауапкершiлiк Тұтынушыға жүктеледi. </w:t>
+        <w:t>
+      21) тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектісі – тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы электрондық ақпараттық ресурстар, ақпараттық жүйелер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Электр және жылу энергиясын коммерциялық есепке алу құралдары жаңа салынып жатқан немесе қайта құрылатын объектілерде Тұтынушының есебінен орнатылады. Электр, жылу энергиясын, суық және ыстық суды тұрмыстық қажеттілікке пайдаланатын Тұтынушылардың бұрын қойылған коммерциялық есепке алу құралын ауыстыру осы норма Тұтынушы төлейтін тарифке кіргізілген жағдайда ғана Өнім беруші ұйымның есебінен жүргізіледі. Жылу энергиясын есепке алу құралдары құбыр желісінің теңгерімдік тиесілігін және пайдалану жауапкершілігін бөлу шекарасында, энергиямен қамту ұйымдарының бас ысырнамаларына ең жақын жерде орналастырылады.</w:t>
+      22) тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы электрондық нысандағы ақпаратты орталықтандырылған түрде жинау және сақтаудың ақпараттық жүйесі (бұдан әрі – Орталықтандырылған түрде жинаудың АЖ-сы) – бұл тұрғын үй қорын және тұрғын үй-коммуналдық шаруашылықты талдау және тұрғын үй қатынастары мен тұрғын үй-коммуналдық шаруашылық саласында мемлекеттік реттеуді жүзеге асыру үшін ТКШ ақпараттандыру объектілерінен ақпаратты шоғырландыруды қамтамасыз ететін, мемлекеттік ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жалпы үйлік есепке алу құралдарының сақталуы және бүтіндігі, жөнделуі, уақтылы тексерілуі және де оған техникалық қызмет көрсету жауапкершілігін кондоминиум объектісін басқару органы өз мойнына алады.</w:t>
+      23) тұрғын үй қатынастары мен тұрғын үй-коммуналдық шаруашылық саласындағы техникалық оператор - энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаның тұрғын үй қатынастары мен тұрғын үй-коммуналдық шаруашылық саласындағы техникалық операторы ретінде Қазақстан Республикасының Үкіметі айқындаған, жарғылық капиталына мемлекет жүз пайыз қатысатын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      8. Электр энергиясын есепке алу құралдары көппәтерлі үйлерде баспалдақтағы торларға, дәлiздерiнде, жеке үйлердің қасбетінде немесе энергия беруші ұйыммен келісіліп орнатылады. </w:t>
+        <w:t>
+      24) тұрмыстық тұтыну – коммуналдық көрсетілетін қызметтерді кәсіпкерлік қызметте пайдалану және оларды одан әрі өткізу мақсатында емес, тұтынушылардың тұрмыстық мұқтаждығы үшін тұтыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Есепке алу құралдарына өту еркін болуы тиiс. </w:t>
+        <w:t>
+      25) тұтынушы - коммуналдық және өзге де қосымша қызметтерді пайдаланатын немесе пайдалану ниеті бар жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      9. Тұтынушы есепке алу құралының сақталуына және бүтiндiгiне жауап бередi. Баспалдақтағы торларға, дәліздерде Тұтынушылардың (пәтер иелерiнiң) есепке алу құралдарын орнату кезіндегі олардың сақталуы мен бүтiндiгi үшiн қарамағына сол үй кiретiн басқару органы жауапкершiлiк арқалайды. </w:t>
+        <w:t>
+      26) уәкілетті орган-тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 10403 нөмірімен тіркелген) реттеледі.</w:t>
+        <w:t>
+      27) үйге ортақ инженерлік жүйелер – көппәтерлі тұрғын үйде пәтердің, тұрғын емес үй-жайдың, орынтұрақ орнының, қойманың шегінен тыс жердегі немесе ішіндегі және екі және одан көп пәтерге, тұрғын емес үй-жайға, орынтұрақ орнына, қоймаға қызмет көрсететін суық және ыстық сумен жабдықтау, су бұру, жылумен жабдықтау, газбен жабдықтау, электрмен жабдықтау, түтін жою, өрт дабылы, ішкі өртке қарсы су құбыры, қоқыс әкету, ауабаптау, желдету, жылуды реттеу және вакуумдау жүйелері, тогы әлсіз инженерлік жүйелер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      11. Тараптардың пайдалану жауапкершiлiгiн бөлу шекарасы желiлердiң тиiстi түрi үшiн былайша айқындалады: </w:t>
+        <w:t>
+      28) электрмен жабдықтау – электр энергиясын өндіру, беру және тұтынушыларға сату жөніндегі қызмет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      1) жылумен жабдықтау - басқару торабының бірінші ысырмасының бөлу ернемегі бойынша, немесе Тұтынушы мен Өнім берушінің теңгерімдік тиесілігі мен пайдалану жауапкершілігі шекарасы бойынша;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Коммуналдық көрсетілетін қызметтерді ұсынудың тәртібі мен шарттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) суық сумен жабдықтау - басқару торабының соңғы ысырмасының бөлу фланцы бойынша; </w:t>
+        <w:t>
+      3. Коммуналдық көрсетілетін қызметтерді ұсыну өнім беруші мен тұтынушы және/немесе заңда белгіленген тәртіппен қызметтің әрбір түрі бойынша шарт жасасуға уәкілеттік берілген өзге тұлға арасында жасалған келісім негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) канализация - Тұтынушы қосылатын жердегi құдық көшедегi канализациялық желi шекарасы болып табылады, ал ауладағы канализация шекарасы - ғимараттан желiге қосылатын құдық; </w:t>
+        <w:t>
+      Кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға жұмсалатын коммуналдық қызметтерге ақы төлеу тәртібі мүлік меншік иелерінің жиналысымен шешіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) электр энергия - ғимаратқа кiретiн сым ұшында, сонымен қатар тараптардың пайдалану жауапкершілігі бөлігінің шекарасы теңгерімдік тиесілігімен анықталады және тараптардың электр желілерінің теңгерімдік тиесілігі мен пайдалану жауапкершілігін шектеу актісінде көрсетіледі. Тараптардың келісуі бойынша шартпен электр қондырғыларын пайдалану ерекшеліктерімен уағдаласқан тараптардың пайдалану жауапкершілігінің басқа шекарасы белгіленеді.</w:t>
+      4. Көппәтерлі тұрғын үйге (кешенге) тапсырыс беруші объектіні пайдалануға бергеннен кейін, тұрғын және тұрғын емес үй-жайлар меншік иелерінің алдын ала келісімі бойынша, тұрғын және тұрғын емес үй-жайлардың меншік иелері мен коммуналдық қызметтерді (қызметтердің әрбір түріне) берушілер арасында оларды кейіннен жасасу (қол қою) үшін шарттардың жобаларын дайындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      12. Мiндеттемелер орындалмаса немесе орындалуы ойдағыдай болмай шықса, шарт бойынша Өнім беруші мен Тұтынушы қолданыстағы Қазақстан Республикасының заңнамасына сәйкес зиянның орнын толтыруын талап етуге құқылы. </w:t>
+        <w:t>
+      5. Қосылыс желісі арқылы коммуналдық қызметтер үшін тұтынушы мен коммуналдық қызметтерді жеткізуші арасында жеке және (немесе) жария шарттар Қазақстан Республикасының заңнамасына сәйкес жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      13. Энергиямен жабдықтаушы (энергия беруші ұйым) ұйым Тұтынушының алдында энергия жеткiзушi параметрлерiнiң және форс-мажорлық жағдайлардан туындайтын энергияның жетiспеушiлiгi үшiн Тұтынушы алдында материалдық жауапкершiлiк алмайды. </w:t>
+        <w:t>
+      Меншік иелерінің бірлестіктері немесе кондоминиум объектісін басқару субъектілері коммуналдық қызметтерді жеткізушілермен (қызметтің әр түріне) ынтымақтастық туралы шарттар жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 4. Көрсетiлген қызмет ақысын төлеу тәртібі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүлік иелерінің бірлестіктері немесе кондоминиум объектісін басқару субъектілері кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға сервистік қызмет субъектілерімен шарт жасаса алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      14. Қолданылып жүрген заңдарға сәйкес реттеуге жататын қызмет көрсету ақысын төлеу белгiленген тәртiппен уәкiлеттi орган бекiткен тарифтер бойынша жүргізiледi. </w:t>
+        <w:t>
+      Тікелей бірлескен басқару кезінде ынтымақтастық шарттары кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға коммуналдық қызметтер көрсететін ұйымдар және пәтерлердің, тұрғын емес үй-жайлардың барлық меншік иелерімен немесе пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің көпшілігімен жасалады. Бұл ретте пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің барлығы немесе көпшілігі шарттың бір тарабы ретінде әрекет етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      15. Тұтынушы төлемдi есептiк айдан 25 жұлдызынан кешiктiрмей немесе Тұтынушы мен Өнім беруші арасындағы келісім бойынша Шартта ескерiлген мерзiмде жасауы тиiс. </w:t>
+        <w:t>
+      Егер тараптардың келісімінде өзгеше көзделмесе, коммуналдық көрсетілетін қызметтерді ұсыну туралы жеткізуші мен тұтынушы арасындағы шарт қолданыстағы заңнамаға қайшы келмеуі тиіс және белгісіз мерзімге жасалған болып саналады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Егер тұтынушы тұтынылған энергияға төлем жасамағаны үшін белгіленген тәртіппен ажыратылатын болса, онда оны қайта қосу қарыз өтелгеннен кейін жүргізіледі. Бірнеше рет ажырату кезінде (бір реттен көп) оны қосу қарызын өтегеннен кейін және қосқаны үшін төлем жасағаннан кейін жүргізіледі.</w:t>
+      6. Коммуналдық көрсетілетін қызметтер ұлттық және мемлекеттік стандарттарда, санитариялық-эпидемиологиялық талаптарда, техникалық регламенттерде белгіленген талаптарға сәйкес ұсынылады және тиісті салалардағы нормативтік құқықтық актілермен реттеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Тұтынылған коммуналдық қызметтер үшін есеп айырысу Өнім беруші жазып берген шот бойынша жүргізіледі.</w:t>
+      7. Тұтынушылық қасиеттер және көрсетілетін қызметті ұсыну режимі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      18. Есепке алу құралдарының көрсеткiшiн алуды Өнім беруші ұйымдардың өкiлдерi жүргiзедi, олар Тұтынушыға қызметтiк куәлiктерiн көрсетуге мiндеттi. </w:t>
+        <w:t>
+      1) жылумен жабдықтау – пәтерлердегі, тұрғын емес үй-жайлардағы ауа температурасын айқындайтын санитариялық нормаларға сәйкес, сондай-ақ температура кестесіне – жылыту маусымы ішінде тәулік бойы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жалпыүйлік есепке алу құралдарының көрсеткішін шешу кондоминиум объектісі бар, басқару органы түріндегі Тұтынушымен жүзеге асырылады. Тұтынушыда модем байланысы болған жағдайда шешу Өнім берушімен қашықтықтан жүзеге асырылады.</w:t>
+      2) электрмен жабдықтау – Қазақстан Республикасының заңнамасында белгіленген электр энергиясының сапасына сәйкес – жыл ішінде тәулік бойы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өнім беруші коммерциялық есепке алу құралдарының нақты көрсеткішінің негізінде жасалған келісімнің шарттарына сәйкес есеп шот үзіндісін әзірлейді.</w:t>
+      3) суық және ыстық сумен жабдықтау – Қазақстан Республикасының заңнамасында, санитариялық қағидаларда және мемлекеттік стандарттарда белгіленген берілетін судың сапасына сәйкес – жыл ішінде тәулік бойы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      19. Тараптардың келiсуi бойынша Тұтынушыға коммерциялық есепке алу құралдарының көрсеткiшiн өз бетімен шешуге және оны Өнім берушіге беруге жол берiледi. Тұтынушының коммерциялық есепке алу құралдарының көрсеткішін жазып алу кезінде жiберген қателерiн Өнім берушімен оның анықталуына қарай талап ету мерзімінің аясында түзетеді. </w:t>
+        <w:t>
+      4) су бұру – сарқынды суларды су бұру жүйелеріне толық бұруды қамтамасыз ету – жыл ішінде тәулік бойы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Тұтынушының кiнәсiнсіз коммерциялық есепке алудың бұзылғандығы анықталған кезде (алдыңғы орнату актісінде көрсетілген пломбылардың бүтіндігі мен сәйкестігі болған немесе есептеу құралы аспаппен тексерілген жағдайда) Өнім беруші тұтынуды есептеуді электр энергиясын есептеу құралы мен сұлбасы дұрыс алдыңғы немесе келесі есептік кезеңнің орта тәулiктiк шығыны бойынша жүргізеді.</w:t>
+      5) газбен жабдықтау – Қазақстан Республикасының заңнамасында белгіленген техникалық талаптарға сәйкес және шарттарда белгіленген толық көлемде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Есептiк кезең бұзылу анықталған күннен бастап коммерциялық есепке алуды қалпына келтіруге дейін, бірақ 30 (отыз) күнтізбелік күннен аспайтын мерзімді құрайды.</w:t>
+      6) тұрмыстық қатты қалдықтарды жинау және әкету (қоқыс әкету) – санитариялық-эпидемиологиялық талаптарға сәйкес жергілікті атқарушы орган белгілеген кесте бойынша немесе жасалған шарттарға сәйкес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Коммерциялық есепке алуды Тұтынушы бұзылу анықталған күннен бастап 30 (отыз) күнтізбелік күннің ішінде қалпына келтiреді. </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Коммуналдық қызметтерді пайдалану және ұсыну процесін реттеудің тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер коммерциялық есепке алу бұзылу анықталған күннен бастап 30 (отыз) күнтізбелік күннің ішінде қалпына келтiрiлмесе есептеу техникалық шартқа сәйкес рұқсат берілген қуат бойынша есептеледі, ал техникалық шарт болмаған жағдайда кірме коммутациялық аппараттың белгіленген тоғы бойынша тәулігіне 24 сағат пайдалану сағатын ескерумен есептеледі.</w:t>
+      8. Мүліктің меншік иелері бірлестігінің төрағасы немесе кондоминиум объектісін басқару субъектілері үйге ортақ инженерлік жүйелер мен жабдықтардың, сондай-ақ кондоминиум объектісінің ортақ меншігі болып табылатын есепке алу аспаптарын техникалық күйінде күтіп-ұстауды қамтамасыз ету үшін сервистік қызмет субъектісімен шарт жасасуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Коммерциялық есепке алу құралдарын тексеруге алған жағдайда, Тұтынушы тұтынған жылу энергиясының төлем ақысы алдыңғы кезеңдегі жылу энергиясының орташа тәуліктік шығынымен есептеледі. </w:t>
+      9. Энергиямен жабдықтау шарты бойынша энергияны тұрмыстық тұтыну үшін пайдаланатын азамат абонент (тұтынушы) болған жағдайларда, энергетикалық желілердің, сондай-ақ энергия тұтынуды есепке алу аспаптардың тиісті техникалық жай-күйі мен қауіпсіздігін қамтамасыз ету міндеті, егер заңнамалық актілерде өзгеше көзделмесе, энергиямен жабдықтаушы ұйымға жүктеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жылу энергиясының коммерциялық есепке алу құралдарының көрсеткіштерін алу мүмкіндігі болмаған жағдайда, бұған қоса Тұтынушы өздігінен пайдаланған жылу энергиясының көлемі жөнінде мәлімет бермесе, энергия беруші (энергия өндіруші) ұйым коммерциялық есеп құрылғыларының нақты көрсеткіштері бойынша келесі қайта есептеумен алдыңғы кезеңдегі жылу энергиясының орташа тәуліктік шығыны бойынша есептейді.</w:t>
+      10. Мүліктің меншік иелері бірлестігінің төрағасы немесе кондоминиум объектісін басқару субъектілері не пәтерлердің, тұрғын емес үй-жайлардың барлық иелері, сондай-ақ жасалған шарт негізінде кондоминиум объектісінің ортақ мүлкін күтіп-ұстауды қамтамасыз ететін сервистік қызмет субъектісі жеткізушіге, оның өкілдеріне коммуналдық инженерлік жүйелерге, есепке алу аспаптарына, коммуналдық қалдықтарды орналастыру және сақтау орындарына кедергісіз қол жеткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Есептеулерді салыстыру үшін шартта белгіленген мерзімде тұтынушы энергиямен жабдықтаушы ұйымға жылу энергиясын және жылу жеткізгішті есепке алу журналының көшірмесін немесе коммерциялық есепке алу құралдарының тәуліктік мұрағаттық көрсеткіштерін ұсынады.</w:t>
+      11. Тұтынушы сумен жабдықтау және су бұру құбырларын, электр сымдарын,, электр жабдықтарын, тұрмыстық баллондарды, газ құбырлары мен газ техникалық жабдықтарын, үйде, пәтерде және тұрғын емес үй-жайларда орналасқан есепке алу аспаптарын пайдалану кезіндегі тиісті техникалық жай-күйі, есепке алу аспаптарын аралық тексеру уақыты мерзімін сақтау, пайдалану және техникалық қауіпсіздікті қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Тұтынушының энергиямен қамту есептеу аспабының сызбасына өзгерiс енгiзгенi, оның бүлiнгенi, пломбасының жұлынуы, дискiнiң жасанды тоқтатылуы және басқа бұзылушылықтар ашылған кезде немесе егер Тұтынушы энергияны қымқыру мақсатында жасырын сым өткiзгенiн немесе есептеу құралының көрсеткiшiн бұрмалайтын тетiк орнатқанын Өнім берушінің өкiлдерi бұрынғы баруларында табуға мүмкiн болмаған жағдайда Тұтынушыға белгiленген тәртiппен соңғы тексеру өткiзiлген сәттен бастап, алайда энергияны пайдаланғаны үшiн талаптың ескiру мерзiмiнен аспайтын қайта есептеудi жүргiзедi.</w:t>
+      12. Елді мекен шекараларының шегінде тұрмыстық және коммуналдық-тұрмыстық тұтынушылардың газ тұтынатын жүйелері мен газ жабдықтарын, тұрмыстық баллондар мен газбен жабдықтау жүйелерінің қауіпсіз жұмысына қойылатын талаптардың сақталуын мемлекеттік бақылауды "Нұра ауданының тұрғын үй коммуналдық шаруашылығы, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Өтінiш берiлген және растайтын құжатты (емдеу мекемесiнен, жұмыс орнынан анықтама, санаторий жолдамасының түбiршегi, уақытша тұрған жерi бойынша тiркеулi туралы анықтама, қонақ үйде тұрғаны үшiн төлемi туралы түбiршек, және т.б.) ұсынған кезде пәтерде тұратын адамдардың (бiреуiнiң немесе бiрнешеуiнiң) уақытша кетуi, есептеу құралдары жоқ жағдайда бiр адамға есептелiнген қызмет көрсетулер үшiн ақы төлеу олардың болмаған уақытына жүргізiлмейдi.</w:t>
+      13. "Нұра ауданының тұрғын үй коммуналдық шаруашылығы, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі есептердің ашықтығын қамтамасыз етуге, тарифтердің сақталуын бақылауға, қателерді анықтауға, тұтынушылардың құқықтарын теріс пайдалануды болдырмауға және қорғауға бағытталған БЕО мен қызметтерді жеткізушілер ұсынатын ақпаратты жинау, өңдеу және талдау арқылы коммуналдық қызметтер үшін есеп айырысу мониторингін жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Төлемдi қайта есептеуге әкелiп соққан барлық өзгерістер Тұтынушының Өнім берушіге өтiнiш берген сәтiнен бастап, жүгінуге дейінгі соңғы бір жылдан ерте емес уақыттағы растайтын құжаттарды ұсынған жағдайда жүзеге асырылады. </w:t>
+        <w:t>
+      14. Тұтынушыға, Қазақстан Республикасының қолданыстағы заңнамасының талаптарына сәйкес, есепке алу аспаптары болуы тиіс және жеткізушіге немесе оның өкілдеріне есепке алу аспаптарының көрсеткіштерін алуға қол жеткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      23. Коммерциялық есептеу құралдары болмаған жағдайда коммуналдық қызметтер үшін төлем тәртібі белгіленген тәртіппен бекітілген жылу және электр энергиясының шығын нормаларынң негізінде өкілетті органмен белгіленеді. </w:t>
+        <w:t>
+      15. Құрылыс объектілерін қабылдау және пайдалануға беру не тұтынушының дербес орнатуы жағдайларын қоспағанда, тұтынушымен жасалған шартқа сәйкес жеткізуші тұтынушыға есепке алу құралын сатып алады және орнатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      24. Кондоминиум объектісін басқару органдары Өнім берушімен жалпы үйлерінің мұқтаждарына жұмсалатын коммуналдық қызметтер үшiн белгіленген тәртiппен бекітілген тариф бойынша, пайдалану жауапкершiлiгі шекарасында орнатылған есептеу құралдары бойынша есеп айырысады. </w:t>
+      16. Мүлік иелері бірлестігінің төрағасы немесе кондоминиум объектісін басқару субъектілері не пәтерлердің, тұрғын емес үй-жайлардың барлық меншік иелері тікелей бірлескен басқару кезінде жылыту маусымына дайындық жұмыстарын 2013 жылғы 14 наурыздағы № 129 Қарағанды облыстық мәслихатының шешімімен бекітілген Қарағанды облысындағы жылу маусымына дайындық және оны өткізу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ұйымдастырады (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №2311 болып тіркелген).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Өнім беруші мен Тұтынушы арасындағы төленбеген қарыздарға байланысты барлық даулы мәселелер заңнамамен белгіленген тәртіпте шешiледi.</w:t>
+      17. Мүлiк меншік иелерi бiрлестiгiнiң төрағасы немесе кондоминиум объектiсiн басқару субъектiлерi пәтерлер, тұрғын емес үй-жайлар меншік иелерінің тұтынушыларынан коммуналдық көрсетілетін қызметтердің тиісінше көрсетпегені туралы және (немесе) үзіліспен көрсеткені туралы фактілер бойынша хабарламаны қабылдайды, тиісті актіні қалыптастыра отырып жеткізушімен бірлесіп осындай фактіні салыстырып тексеруді ұйымдастырады және жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Жылу және ыстық су қызметі үшін төлемді қайта есептеу жыл сайын белгіленген тәртіппен бекітілген әдістемемен жүргізіледі.</w:t>
+      18. Тараптардың пайдалану жауапкершілігі шекарасын бөлу коммуналдық қызметтің мынадай әрбір түрі үшін жеткізуші мен тұтынушы арасындағы шартқа сәйкес айқындалады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 5. Тұтынушының құқықтары мен мiндеттерi</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сумен жабдықтау және (немесе) су бұру бойынша – тараптардың келісімімен белгіленетін міндеттер белгісі (оларды пайдалану үшін жауапкершілік) бойынша сумен жабдықтау және (немесе) су бұру жүйелерінің элементтерін бөлу орны. Мұндай келісім болмаған кезде пайдалану жауапкершілігін бөлу шекарасы теңгерімдік тиесілілікті бөлу шекарасы бойынша белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      27. Тұтынушының: </w:t>
+        <w:t>
+      Кондоминиум объектілеріндегі пайдалану жауапкершілігін бөлу шекарасы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) оның өмiрi мен денсаулығы үшiн қауiпсiз, оның мүлкiне зиян келтiрмейтiн белгiленген сапада қызмет көрсетудi алуға; </w:t>
+        <w:t>
+      сумен жабдықтау бойынша – ғимаратта су құбырын енгізудегі бірінші ысырманың бөлуші фланеці;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) қызмет көрсетулерге бағаларды (тарифтердi) бекіту тәртібі туралы осы көрсеткiштердi бақылауды жүзеге асыратын тиiстi мемлекеттік органдардан ақпараттар алуға; </w:t>
+        <w:t>
+      су бұру бойынша – елді мекеннің су бұру желілеріне қосылған жердегі құдық;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) қызмет көрсетулердiң жеткiлiксiздiгi салдарынан өмiрiне, денсаулығына немесе мүлкіне келтірiлген шығындар мен зияндарды толық өтеудi Өнім берушіден талап етуге; </w:t>
+        <w:t>
+      жылумен жабдықтау бойынша – жылу энергиясы көзі тарапынан басқару торабының кіру ысырмаларының бірінші бөлу фланеці немесе дәнекерленген жік бойынша айқындалады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4) шартпен бекітілген артық үзiлiстер уақыты үшiн қызмет көрсетуге төлем жасамауға; </w:t>
+        <w:t>
+      электрмен жабдықтау бойынша – кернеуі 1000 В дейінгі электр қондырғыларын күтіп-ұстау, оларға қызмет көрсету және олардың техникалық жағдайы үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5) энергиямен жабдықтаушы ұйымға талап қоюға және белгiленген нормалар мен стандарттарға (нормативтiк-техникалық құжаттардың талаптарына) сәйкес келмеген уақыттар кезеңіндегі (Шартта белгiленгеннен артық) қызмет көрсетулерге төлемеуге; </w:t>
+        <w:t>
+      1) әуелік тармақталу кезінде – тіреулерге орнатылған өтпелі және соңғы оқшаулағыштағы қоректендіру желісін қосу түйіспесінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бiржақты тәртiппен шартты бұзуға, бұл туралы энергиямен жабдықтаушы ұйымды хабардар еткен және пайдаланған энергияға толық өтемақы төлеген жағдайда;</w:t>
+      2) кабельдік ену кезінде – ғимаратқа кірердегі қоректендіру кабелінің ұштарындағы бұрандалы қосылыстарда белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Өнім беруші белгіленген тәртіппен есеп ұсынбаса, алған қызметі үшін төлем жасамауға құқығы бар.</w:t>
+      19. Шарт бойынша міндеттемелер орындалмаған немесе тиісінше орындалмаған жағдайларда жеткізуші немесе тұтынушы Қазақстан Республикасының Азаматтық заңнамасына сәйкес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. Тұтынушы:</w:t>
+      20. Еңсерiлмес күш жағдайлары (дүлей зілзала немесе болжау немесе алдын алу мүмкiн емес өзге де жағдайлар), сондай-ақ әскери қимылдар, ереуiлдер және басқа да жағдайлар басталған жағдайда Жеткізуші мен тұтынушы арасында шарттың талаптарын орындамауы немесе тиiсiнше орындамауы шарт және Қазақстан Республикасының Азаматтық заңнамасына сәйкес реттеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) Өнім берушімен шарт жасасуға; </w:t>
+      21. Тұтынушылар туралы дербес деректердің құпиялылығы үшін жауапкершілік "Дербес деректер және оларды қорғау туралы" 2013 жылғы 21 мамырдағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүктеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Өнім берушіні пәтерішілік желілерді, инженерлік жабдықтар мен құрылғыларды өзгерту жоспары туралы ескертуге;</w:t>
+      22. Тұтынушы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) қызметтердi пайдалану кезiнде техника қауiпсiздiгi талаптарын сақтауға; </w:t>
+        <w:t>
+      1) өз өмiрi мен денсаулығына қауiпсiз, мүлкiне зиян келтiрмейтiн белгiленген сападағы коммуналдық көрсетілетін қызметтерді алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4) аварияларды жою, есептеу және бақылау құралдарын қарау үшін электр, жылу, сумен жабдықтау, канализация қондырғыларымен жұмыс істеуге құқығы бар Өнім берушінің немесе мамандандырылған кәсіпорындардың өкілдеріне қолжетімділікті, көрсеткіштерді шешуге қажетті мүмкіндік пен жағдайды қамтамасыз етуге; </w:t>
+        <w:t>
+      2) көрсетілетін қызметтерге бағаларды (тарифтерді) белгілеу тәртібі туралы ақпаратты осы көрсеткіштерді бақылайтын тиісті мемлекеттік органдардан алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) белгіленген мерзімде ұсынылған қызмет көрсетулердің есебіне жасалған шарт бойынша дер кезінде ақы төлеуге;</w:t>
+      3) жеткізушінің кінәсінен болған коммуналдық қызметтерді көрсетудегі кемшіліктер салдарынан өміріне, денсаулығына немесе мүлкіне келтірілген шығын мен залалдың толық өтелуін, сондай-ақ моральдық залалдың орнын толтыруды жеткізушіден талап етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      6) пәтерден, тұрғын ғимараттан кету кезінде пайдаланылған қызметтер үшін кететін күнге дейін есеп айырысуға міндетті. </w:t>
+        <w:t>
+      4) жеткізушіден жылу энергиясымен, электр энергиясымен және сумен жабдықтау жөніндегі көрсетілетін қызметтерге ақы төлеуді қайта есептеуді және шарттың талаптарына сәйкес коммуналдық көрсетілетін қызметтерді жеткізбеу немесе сапасыз жеткізу нәтижесінде келтірілген нақты залалды өтеуді талап етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      29. Тұтынушыға: </w:t>
+        <w:t>
+      5) уақтылы ақы төлеген кезде өзіне қажетті көлемде энергия мен суды пайдаланады және техникалық шарттарға сәйкес қосу үшін рұқсат етілген қуаттан артық пайдаланбайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) Өнім берушінің келісімінсіз қуаты үйішілік желі мүмкіндіктерінен асып түсетін тұрмыстық электр құралдары мен машиналарды, үш фазалық ток қабылдағыштарды, жылу құралдарының қосымша секцияларын орнатуға, қосуға және пайдалануға, сондай-ақ пайдалану қауіпсіздігінің талаптарына және санитарлық-гигиеналық нормативтерге сай келмейтін тұрмыстық құралдар мен жабдықтарды қосуға және пайдалануға; </w:t>
+      6) Қазақстан Республикасы Энергетика министрінің 2015 жылғы 20 ақпандағы № 111 бұйрығымен бекітілген Электр энергиясының бөлшек сауда нарығын ұйымдастыру және оның жұмыс істеуі, сондай-ақ осы нарықта қызмет көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен, оның ішінде тұрғын үй қатынастары және тұрғын-үй коммуналдық шаруашылық саласындағы ақпараттандыру объектілері арқылы өтініш беру жолымен энергиямен жабдықтаушы ұйымды ауыстырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) энергия есебін жүргізудің қолда бар сызбасын бұзуға; </w:t>
+        <w:t>
+      7) аварияларды жою, есепке алу аспаптарын тексеру, есепке алу аспаптарының көрсеткіштерін қарау және алу үшін жеткізушінің өкілдеріне қол жеткізуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жылу жүйелерінде жылу тасымалдағыштарды тікелей мақсаттан тыс пайдалануға (жүйеден және жылыту құралдарынан су ағызу) жол берілмейді.</w:t>
+      8) коммуналдық қалдықтардың түріне және құрамына қарай оларды жеке жинау кезінде контейнерлерде және қалдықтардың жекелеген түрлеріне арналған басқа контейнерлерде сақтауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 6. Өнім берушінің құқықтары мен міндеттері</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Тұрғын -коммуналдық шаруашылығы бірыңғай платформасынан" бірыңғай төлем құжатының электрондық нұсқасын алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      30. Өнім берушінің: </w:t>
+        <w:t>
+      10) қажет болған жағдайда қағаз түріндегі төлем құжатын жеткізуді ұйымдастыруды БЕО жүзеге асырады. Бұл ретте, қағаз төлем құжаты тұтынушы қол қойған қағаз түріндегі төлем құжатын алуға өтініш болған кезде жеткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) ұсынылған қызмет көрсетулер мен энергия үшін дер кезінде және толық көлемде төлем алуға; </w:t>
+        <w:t>
+      23. Жеткізуші:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) энергияның жұмсалуы мен төленуіне бақылау жасауды жүзеге асыруға; </w:t>
+        <w:t>
+      1) көрсетілетін коммуналдық қызметтер үшін тұтыну көлемін және төлемақыны бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) біржақты тәртіппен Шартпен белгіленген мерзімдерде ескерту жасаған жағдайда, пайдаланылған энергияға Тұтынушының төлем жасамауына байланысты Шартты тоқтата тұруға құқығы бар.</w:t>
+      2) БЕО-ға электрондық нысанда бірыңғай төлем құжатын қалыптастыру үшін тұтынушыға жасалған шарттар негізінде көрсетілген коммуналдық және қосымша қызметтер үшін қажетті ақпаратты ай сайын ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      31. Өнім беруші: </w:t>
+        <w:t>
+      3) тұтынушыны көрсетілетін қызметтерге арналған тарифтер, төлем шарттары, көрсетілетін қызметтерді ұсыну режимі, олардың тұтынушылық қасиеттері, жеткізушінің диспетчерлік, авариялық-диспетчерлік қызметінің мекенжайлары мен телефон нөмірлері туралы Интернет желісіндегі өнім берушінің сайтында не тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілері арқылы не барлық тұтынушылар үшін қолжетімді жерде өнім берушінің үй-жайында орналасқан хабарландыру тақталарында мәліметтерді ұсыну жолымен хабардар етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) Тұтынушыға қызметтердің тарифі, төлем жағдайлары, қызмет көрсетуді берудің режимі, олардың тұтынушылық ерекшеліктері, сертификаттарының (сертификаттауға жататын қызметтерге қатысты) бар-жоғы туралы ақпарат беріп отыруға; </w:t>
+        <w:t>
+      4) тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілерінде одан әрі орналастыру мақсатында, электрондық ақпараттық ресурстарды орталықтандырылған түрде жинау, талдау және сақтау, олардың сақталуы мен құпиялылығын қамтамасыз ету үшін тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілері арқылы ай сайын көрсетілген коммуналдық қызметтердің төлем құжаттары, саны мен көлемі туралы ақпаратты ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) Тұтынушымен қызметтер көрсетуді беруге арналған шарт жасасуға; </w:t>
+        <w:t>
+      5) Қазақстан Республикасының заңнамасына сәйкес көрсетілетін коммуналдық қызметтердің әрбір түрі бойынша тұтынушымен жеке және (немесе) жария шарттар жасасады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) Тұтынушыға нормативтік-техникалық құжаттардың міндетті талаптарына сапасы бойынша тиісті қызметтер ұсынуға; </w:t>
+        <w:t>
+      6) тұтынушыға ұлттық, мемлекеттік стандарттарға, санитариялық-эпидемиологиялық талаптарға, техникалық регламенттерге және нормативтік құқықтық актілерге сәйкес келетін коммуналдық көрсетілетін қызметтерді ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4) жеткізілген энергияның сапасы мен санынан есеп жүргізу және бақылау жасауға, Шартта белгіленген мерзімдерінде Тұтынушыға ұсынылатын қызметтер сапасының бұзылуының алдын алу және жою бойынша дер кезінде шаралар қабылдауға; </w:t>
+        <w:t>
+      7) тұтынушы қызметтер көрсету сапасын төмендету туралы өтініш берген күннен бастап үш күнтізбелік күн ішінде, сапаны қалпына келтіреді және қайта есептеу үшін барлық шараларды қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5) Тұтынушы қызмет көрсетудің сапасының төмендегені туралы арыз берген күннен бастап үш күн ішінде сапаны қалпына келтіру және қайта есептеуді орындау жөніндегі шараларды қабылдауға; </w:t>
+        <w:t>
+      8) өзге тұтынушылардың талаптарды орындамау себептері бойынша, сондай-ақ Қазақстан Республикасының заңнамасында көзделмеген себептер бойынша коммуналдық қызметтерді көрсетуден бас тартпайды және тұтынушыны коммуналдық қызметтерді алуда шектемейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      6) Тұтынушыға қызмет көрсетудің сапасы мен оларға төлем мөлшерінің өзгергені туралы 10 күннен кешіктірмей хабарлауға; </w:t>
+        <w:t>
+      9) тұтынушыға артық параметрлермен босатылған энергия мен су үшін қосымша ақы алмайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      7) Ай сайын Тұтынушыға көрсетілген коммуналдық қызметтер үшін төлем есебін ұсынуға міндетті. </w:t>
+        <w:t>
+      10) БЕО-ға берілетін деректердің шынайлылығы мен дұрыстығы үшін, оның ішінде тарифтерге, қызметтердің көлеміне, шарттардың талаптарына, есептеу аспаптарының деректеріне, тұтыну нормативтеріне және басқа да параметрлерге сәйкестігін қоса алғанда тұтынушылар алдында жауапты болады. Сондай-ақ ол ақпаратты келісім-шарттармен және есеп құжаттарымен салыстырады, арифметикалық қателіктерді, қате күндер мен тарифтерді қоса алғанда, қателерді анықтайды және жояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      32. Өнім берушіге: </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Коммуналдық көрсетілетін қызметтер үшін есеп айырысу және ақы төлеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) басқа Тұтынушылардың міндеттемелерін орындамау себептері бойынша қызмет көрсетулерді алуда Тұтынушыға қызмет көрсетуден бас тартуға немесе шектеуге; </w:t>
+      24. Тұтынушы коммуналдық қызметтер үшін төлемді осы Қазақстан Республикасының Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2020 жылғы 29 сәуірдегі № 249 Коммуналдық көрсетілетін қызметтердің тізбесін және коммуналдық көрсетілетін қызметтерді ұсынудың Үлгілік қағидаларының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20542 болып тіркелген) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшсына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша бірыңғай төлем құжаты бойынша жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шарттағыдан жоғарылатылған параметрмен босатылған энергияға Тұтынушыдан қосымша ақы алуға жол берілмейді.</w:t>
+      25. Коммуналдық көрсетілетін қызметтерге төлемдерді қабылдау жеткізушінің және (немесе) екінші деңгейдегі банктер, төлем ұйымдары, сондай-ақ ақшалай қаражатты пошталық аударымдармен жүзеге асыратын пошта байланысы операторларының кассалары арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 7. Келіспеушіліктерді шешу тәртібі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. БЕО бірыңғай төлем құжаты негізінде түскен ақшалай қаражатты тек қана қаржы ұйымдарының арнайы транзиттік шоттарында жинақтайды. Жеткізушілерге қаражат аудару тұтынушылардан нақты түскен төлемдер туралы деректер БЕО деректерін өңдегеннен кейін үш жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      33. Коммуналдық қызмет көрсетулерді берудің тоқтатылған уақыты, сондай-ақ олардың сапасының нормативтік-техникалық құжаттамалар талаптарына сәйкес келмеуі Өнім берушінің диспетчерлік қызмет журналында қажетті (тиісті) сапамен қызмет көрсетуді қалпына келтіру уақыты (күні, сағаты) кейін белгіленуі тиіс. </w:t>
+        <w:t>
+      27. Екінші деңгейдегі банктер немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар жеткізушілердің есеп шоттарына бөлінгенге дейін транзиттік шоттағы ақша қаражатының сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z110" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      34. Коммуналдық қызмет көрсетілмеген, коммуналдық қызмет көрсету тиісті сапада немесе толық көлемде болмаған жағдайда Тұтынушы бұл туралы Өнім берушіге Тұтынушының өзі (арызбен) немесе телефонограммамен міндетті түрде оның берілу уақытын, күнін және берген және оны қабылдаған адамның тегін көрсету арқылы хабардар етуі тиіс. Телефонограммада: коммуналдық қызмет көрсетудің нашарлауының (болмауының) басталу уақыты, нашарлау сипаты және Өнім беруші өкілінің болу қажеттігі (егер коммуналдық қызмет көрсетудің нашарлауы немесе оның тоқтатылуы Өнім берушінің журналында тіркелмесе) көрсетіледі. </w:t>
+        <w:t>
+      28. Жеткізушілерге арнайы транзиттік шоттан ақша қаражаты уақтылы аударылмаған жағдайда, өсімпұлды есептеуі және төлеуі БЕО мен қаржы ұйымдары, оның ішінде екінші деңгейдегі банктер және транзиттік шот ашылған банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арасында жасалатын есеп айырысу-кассалық қызметтерді көрсетуге арналған келісім-шарттардың шарттарымен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z111" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тұтынушының өзі келген жағдайда өтініш көшірмесі болуы тиіс, онда оның келіп түскендігі тіркеу сәтінде тіркеу нөмірі, өтініштің берілген күні және уақыты, оны қабылдаған Өнім беруші өкілінің қолы қойылады.</w:t>
+      29. Коммуналдық көрсетілетін қызметтер үшін ақы төлеу мерзімі тұтынушы мен жеткізушінің арасындағы шартпен айқындалады, бұл ретте, егер тараптардың келісімінде өзгеше көзделмесе, төлем есептеуден кейінгі айдың жиырма бесінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z112" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Өнім беруші журналдағы коммуналдық қызмет көрсету сапасының өтініште (телефонограммада) көрсетілген нормадан ауытқу (үзілісі) белгілерін салыстырады және келіспеушілік болмаған жағдайда оның нақты тұтылуына сәйкес коммуналдық қызмет көрсетудің құнына қайта есептеуді орындайды. </w:t>
+        <w:t>
+      30. Есепке алу аспаптарының көрсеткіштерін алу қызметтік куәлікті көрсеткен кезде өнім беруші немесе оның өкілі ай сайын 20-ы күнінен бастап 30-ы күніне дейін не деректерді қашықтықтан беру құрылғылары арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z113" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      35. Өнім беруші коммуналдық қызмет көрсетпегені немесе төмен сапалы коммуналдық қызмет көрсеткені туралы фактіні растаудан бас тартқан жағдайда Тұтынушы: </w:t>
+      31. Тұтынушының есепке алу аспаптарының көрсеткіштерін беруі жасалған шарттың шарттарына сәйкес дербес, сондай-ақ "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-2-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-24) тармақшасына сәйкес уәкілетті орган бекіткен ақпаратты электрондық нысанда қалыптастыру, өңдеу, сондай-ақ орталықтандырылған түрде жинау және сақтау, оның ішінде тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілерінің жұмыс істеу қағидаларына сәйкес тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектісіндегі тұтынушының жеке кабинеті, мобильді қосымша немесе тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектісінің интернет-парақшасы арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z114" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) коммуналдық қызмет көрсетуден бас тартуының (ағытып тастау) немесе оның сапасыз жеткізілуінің басталу уақыты. Сондай-ақ акт екі данада толтырылады (біреуі өнім берушінің атына жіберіледі, екінші данасы тұтынушыда сақталады); </w:t>
+      32. Кондоминиум объектісінің ортақ мүлкін күтіп-ұстау үшін электрмен жабдықтау, жылумен жабдықтау, сумен жабдықтау және су бұру жөніндегі көрсетілген қызметтердің көлемі үйге ортақ есепке алу аспаптарының көрсеткіштері негізінде айқындалады, ал олар уақытша болмаған жағдайда – белгіленген қуатқа сәйкес немесе "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 27-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жергілікті атқарушы орган бекіткен тұтыну нормалар бойынша.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z115" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) коммуналдық қызмет көрсету сапасының нашарлау сипаты. Сондай-ақ акт екі данада толтырылады (біреуі өнім берушінің атына жіберіледі, екінші данасы тұтынушыда сақталады); </w:t>
+        <w:t>
+      33. Тараптардың пайдалану жауапкершілігін бөлу шекарасында үйге ортақ есепке алу аспаптары орнатылған кезде бөлу шекарасынан аспаптар орнатылған жерге дейiнгi учаскедегi ысыраптар шарттық негізде желінің көрсетiлген учаскесi теңгерiмiнде тұрған иеленушіге жатқызылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z116" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) өтініштің берілу уақыты мен тіркеу нөмірі (Өнім берушінің журналы бойынша); </w:t>
+        <w:t>
+      34. Көппәтерлі тұрғын үйдің ортақ мүлкін күтіп-ұстау үшін коммуналдық көрсетілетін қызметтер үшін төлемақы мәселесі мүліктің меншік иелері бірлестігінің төрағасы немесе жай серіктестіктің сенім білдірілген адамы не көппәтерлі тұрғын үйді басқарушы немесе басқарушы компания немесе коммуналдық көрсетілетін қызметтерді тікелей жеткізуші арқылы пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жиналысында шешіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4) коммуналдық қызмет көрсетудің қалпына келтірілген (оның сапасының қалыпқа келуі) уақыты; </w:t>
+        <w:t>
+      35. Өнім беруші мен тұтынушы арасындағы барлық даулы мәселелер заңнамада белгіленген тәртіппен шешіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:bookmarkStart w:name="z118" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      5) коммуналдық қызмет көрсетудің (сапасы нашарлауының) болмау кезеңін көрсете отырып жазбаша өтініш жазуға құқылы. </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. БЕО-ның талаптары мен жұмыс тәртібі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z119" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Актіге Тұтынушы, қызмет көрсетуші ұйымның меншік пәтер (үйлер) кооперативінің уәкілетті мүшесі және тәуелсіз екі куәлер қол қояды және Өнім берушіге жіберіледі.</w:t>
+      36. "Нұра ауданының тұрғын үй коммуналдық шаруашылығы, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі заңнаманың талаптарына сәйкес келетін бекітілген өлшемшарттар негізінде, БЕО іріктеу жөніндегі конкурсты ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z120" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      36. Коммуналдық қызмет көрсетулер кезінде Тұтынушының жіберген бұзушылықтары Өнім беруші мен Тұтынушы уәкілдерінің екі жақты актісімен екі данада ресімделіп, оның біреуі Тұтынушыға тапсырылады. </w:t>
+        <w:t>
+      37. Әкімшілік-аумақтық бірлік аумағында қызметін аудан шегінде, оның ауылдық елді мекендерді қоса алғанда, жүзеге асыратын бір немесе бірнеше БЕО "Нұра ауданының тұрғын үй коммуналдық шаруашылығы, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі болып айқындалуы мүмкін. БЕО жеткізушілерден барлық есептеулерді тұтынушыға ұсынылатын бір төлем құжатына біріктіреді. БЕО-ны айқындау қолданыстағы заңнамаға сәйкес конкурстық негізде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z121" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Акт Тұтынушы қол қоюдан бас тартқан немесе бұзушылықты қарастыру кезінде келмеген (ескертілген соң өзі немесе өкілі келмеген) жағдайда да жарамды деп саналады, бірақ актіні (ескертілген соң өзі немесе өкілі келмеген жағдайда) құрамында 3 (үш) адамнан кем емес энергия беруші (энергия өндіруші) ұйымының және (немесе) кондоминиум объектісін басқару органының (жергілікті өзін-өзі басқару органы) комиссиясы ресімдеген жағдайда.</w:t>
+      38. БЕО шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорындарды қоса алғанда, кәсіпкерлік қызмет субъектілері нысанында не заңнамада және жергілікті атқарушы органдардың шешімдерінде көзделген өзге де ұйымдық-құқықтық нысанда құрылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z122" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37. Өнім беруші акт негізінде есептелінбеген немесе қажетті түрде жеткізілмеген коммуналдық қызмет көлемін анықтайды және ағымдағы есептік кезеңде қолданыстағы босату тарифі бойынша төлеу үшін Тұтынушыға есебін жібереді.</w:t>
+      39. БЕО абоненттердің дерекқорына қызмет көрсетуді қамтамасыз етеді, тұтынушылар үшін жеке кабинеттер ашады, жеткізушілерге есеп беруді қалыптастырады және ұсынады, ай сайын жоспарлы есептеулер мен нақты төлемдер туралы ақпаратты беруді жүзеге асырады, сондай-ақ "Орталықтандырылған түрде жинаудың АЖ-мен" интеграциялау арқылы ақпараттық-коммуникациялық технологиялар саласындағы бірыңғай талаптарды сақтауды және Қазақстан Республикасының заңнамасында белгіленген ақпараттық қауіпсіздікті ескере отырып тұтынушылар туралы деректерге қолжетімділікті қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:bookmarkStart w:name="z123" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 8. Осы Қағидалардың орындалуын бақылау құқығы</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. БЕО жеткізуші ұсынған есеп айырысу шоттары туралы мәліметтердің дұрыстығын тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z124" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      38. Осы Қағидалардың тиісінше орындалуын бақылауды уәкілетті органдар өз құзыретінің шегінде жүзеге асырады:</w:t>
+      41. БЕО биллингтік жүйені пайдаланады не функцияларды белгіленген талаптарға сәйкес тиісінше орындауды қамтамасыз ететін қажетті бағдарламалық-техникалық құралдары мен білікті мамандары бар сыртқы ұйымды (биллингтік компанияны) тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:bookmarkStart w:name="z125" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      табиғи монополияларды реттеу және бәсекелестікті қорғау комитетінің Қарағанды облысы бойынша департаменті;</w:t>
+      42. БЕО жеткізуші ұсынған ақпараттың және ұсынылған шоттардың сәйкестігіне толық жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z126" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      энергетика және тұрғын үй-коммуналдық шаруашылығы саласындағы жергілікті атқарушы органдар.</w:t>
+      43. Есептеулердің дұрыстығын жоспарлы ішкі тексерулер тоқсанына кемінде бір рет, жоспардан тыс тексерулер - тұтынушылардан немесе уәкілетті органдардан өтініштер келіп түскен кезде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Сәйкессіздіктер анықталған жағдайда БЕО бастама жасайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) анықталған сәттен бастап үш жұмыс күні ішінде бұзушылықтарды тіркеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анықталған бұзушылықтарды негіздей отырып, тиісті құрылымдық бөлімшелерге хабарлама жіберуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тиісті шотты түзетуге бастамашылық етуге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Қателер мен сәйкессіздіктер анықталған кезде олар туралы ақпарат, сондай-ақ тексеру нәтижелері ішкі талаптарға сәйкес тіркеуге және құжаттамалық ресімдеуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БЕО міндетті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шоттарды ұсынудың ішкі рәсімін қайта қарауды жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тиісті ішкі талаптарды қайта қарауға бастамашылық жасауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қателер мен сәйкессіздіктер анықталған жағдайларда тіркеу журналына және сәйкессіздік туралы актіні немесе ішкі қызметтік есепті ресімдей отырып, сәйкессіздіктерді тіркеуге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Барлық тексерулердің нәтижелері құжатпен ресімделуге және жүргізілген күннен бастап кемінде үш жыл бойы сақталуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. БЕО-ға қойылатын талаптар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамасына сәйкес заңды тұлға ретінде тіркеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ол ақпараттық қауіпсіздікті қамтамасыз ету саласындағы уәкілетті орган беретін сәйкестік аттестатымен немесе өзі аккредиттеген ұйым берген сәйкестік сертификатымен расталуға тиіс ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы Бірыңғай талаптарға сәйкес пайдаланылатын есепке алу және есеп айырысу процестерін автоматтандыру үшін қазіргі заманғы ақпараттық жүйелердің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасында белгіленген ақпараттық коммуникациялық технологиялар және ақпараттық-қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптарды сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кемінде екі екінші деңгейдегі банкпен жасалған келісімдердің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тұтынушылардың дербес деректерін қорғау тетіктерінің болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. БЕО функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) белгіленген жұмыс кестесіне сәйкес әртүрлі байланыс арналары арқылы нақты уақыт режимінде тұтынушыларды консультациялық қолдауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) міндетті түрде хабардар ете отырып және бес жұмыс күнінен аспайтын мерзімге ұзарту құқығымен азаматтардың шағымдары мен өтініштерін он бес жұмыс күнінен аспайтын мерзімде қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) БЕО-ның ресми сайттарында және ақпараттық ресурстарында жариялау:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) басқару органдарының ұйымдық құрылымы мен құрамы туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) пайдаланылатын технологиялық шешімдер мен ақпараттық жүйелердің тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) деректер қауіпсіздігін және жүйенің істен шығуға төзімділігін қамтамасыз ету жөнінде шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) төлемдер, пайдаланушылар саны және жұмыс тиімділігінің негізгі көрсеткіштері туралы жалпы ақпарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) жергілікті атқарушы органдардың және басқа да уәкілетті органдардың сұрау салуы бойынша шотта көрсетілген коммуналдық қызметтер бойынша берешек туралы ақпарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. БЕО қызметінің нәтижелілігін бағалау:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) БЕО қызметінің нәтижелілігін бағалау үшін сапа мен қызмет көрсетудің жоғары стандарттарына қол жеткізуге, есеп айырысу мерзімдері мен дәлдігін сақтауға, сондай-ақ тұтынушылардың қанағаттануына бағытталған бағдарлар белгіленеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нәтижелілікті бағалау мынадай аспектілерді қамтуы мүмкін, бірақ олармен шектелмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z155" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) қызмет көрсету сапасы және тұтынушылардың сауалдары мен шағымдарына жауап беру уақыты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z156" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) ұсынылған шоттардың дұрыстығы мен уақтылылығы пайызы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) деректердің қауіпсіздігі және дербес деректерді қорғау деңгейі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) тұтынушылардың ұсынылатын қызметтердің сапасына қанағаттану деңгейі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) қызметтерді тұтыну туралы алынған деректерді ескере отырып, есептеулер мен түзетуші есептерді уақтылы ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z160" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      е) тұрғындарға шоттарды төлеудің әртүрлі тәсілдерін қамтамасыз ету үшін екінші деңгейдегі банктермен және төлем ұйымдарымен шарттардың және интеграцияның болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z161" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Нұра ауданының тұрғын үй коммуналдық шаруашылығы, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі БЕО-мен шарттық қатынастар шеңберінде белгіленген бағдарларға қол жеткізуді бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z162" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Мониторинг және шарттардың орындалуын орындау нәтижелері БЕО-ның ресми ресурстарында тұрақты есеп беруге және жариялауға жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z163" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Әрбір бағыт үшін нормативтік құқықтық актілерге, БЕО ішкі регламенттеріне және шарттық міндеттемелерге сәйкес нақтыланатын нысаналы мәндер белгіленеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) БЕО қызметінің нәтижелілігін бағалау бір күнтізбелік жыл ішіндегі деректер негізінде жүргізіледі. Белгіленген бағдарлар мен бағалаудың оң нәтижелеріне қол жеткізілген жағдайда, тиісті шарттық қатынастардың қолданылу кезеңі келесі бес жылға ұзартылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Дауларды шешу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z166" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Коммуналдық қызметтерді көрсетуді тоқтату уақыты, сондай-ақ олардың сапасының ұлттық стандарттарда, санитариялық-эпидемиологиялық талаптарда және техникалық регламенттерде көзделген талаптарға сәйкес келмеу уақыты (күні, сағаты) белгісімен жеткізушінің диспетчерлік қызмет журналында көрсетіледі, кейін коммуналдық көрсетілетін қызметтерді тиісті сапада беруді қалпына келтірудің уақыты (күні, сағаты) белгісі қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z167" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Коммуналдық көрсетілетін қызметтерді алу, тиісті емес сапада коммуналдық көрсетілетін қызметтерді алу немесе толық көлемде алу кезінде тұтынушы бұл туралы жеткізушіні өзі (өтініммен) немесе электрондық түрде тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілері немесе жеткізушінің тұтынушымен өзара іс-қимылы бойынша міндетті түрде өтінімнің берілген уақытын, күнін және өтінімді берген/қабылдаған адамның тектерін көрсете отырып, жеткізушінің құрылмдық бөлімшесі арқылы ауызша хабардар етеді. Хабарламада мыналар көрсетіледі: коммуналдық көрсетілетін қызметтер сапасының нашарлауының (болмауының) басталу уақыты, нашарлаудың сипаты және жеткізуші өкілінің болуы қажеттілігі (егер коммуналдық көрсетілетін қызметтер сапасының нашарлауы немесе оны жеткізушінің тоқтатуы журналда тіркелмеген болса).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z168" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұтынушы өзі өтініш жасаған кезде түскен өтінішті тіркеу сәтінде өтініштің көшірмесіне тіркеу нөмірі, өтініштің берілген күні мен уақыты жазылады, оны қабылдаған жеткізуші өкілінің қолы қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z169" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өнім беруші өтінімде (телефонограммада) көрсетілген нормалардан коммуналдық көрсетілетін қызметтер сапасының ауытқуы (үзілісі) туралы журналдағы белгілерді салыстырады және келіспеушіліктер болмаған жағдайда коммуналдық көрсетілетін қызметтердің құнын қайта есептеуді оны нақты тұтынуына сәйкес жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z170" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Жеткізуші коммуналдық көрсетілетін қызметтерді ұсынбау немесе сапасы төмен мемлекеттік қызметтер көрсету фактісін куәландырудан бас тартқан кезде тұтынушы мыналар көрсетілген акт жасауға және жазбаша өтініш жазуға құқылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z171" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коммуналдық қызметтер көрсетуден бас тартудың (ажыратудың) немесе оны сапасыз жеткізуің басталған уақыты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z172" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коммуналдық көрсетілетін қызметтер сапасы нашарлауының сипаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z173" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтінім берудің уақыты және оны тіркеу нөмірі (жеткізушінің журналы бойынша);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z174" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коммуналдық көрсетілетін қызметтерді қалпына келтіру уақыты (оның сапасының қалыпқа келуі);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z175" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) коммуналдық көрсетілетін қызметтер болмаған (сапасының нашарлаған) кезеңі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z176" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұтынушы көппәтерлі тұрғын үйде тұрған кезде өтінішке және аакт-қа тұтынушы және кемінде екі адам қол қояды, оның ішінде: үй кеңесінің мүшесі, мүлік иелері бірлестігінің төрағасы немесе жай серіктестіктің сенім білдірілген адамы не көппәтерлі тұрғын үйді басқарушы немесе басқарушы компания не пәтерлердің, тұрғын емес үй-жайлардың барлық меншік иелері тікелей бірлескен басқару кезінде және өнім берушіге жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z177" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұтынушы жеке тұрғын үйде тұрған кезде өтініш пен актіге тұтынушы қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z178" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер дау тараптардың келісімі бойынша шешілмесе, тұтынушы сотқа жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z179" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Коммуналдық көрсетілетін қызметтерді пайдалану кезінде тұтынушы жол берген бұзушылықтар жеткізуші мен тұтынушы өкілдерінің екі жақты актісінде ресімделеді, олардың біреуі тұтынушыға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z180" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акт тұтынушы қол қоюдан бас тартқан кезде де жарамды деп есептеледі, бірақ оны кемінде үш адамнан тұратын комиссия ресімдеген жағдайда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z181" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнім берушінің, үй кеңесінің өкілдері және мүлік иелері бірлестігінің төрағасы немесе кондоминиум объектісін басқару субъектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z182" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жақын маңдағы жеке тұрғын үйлерде тұратын екі тұрғын қатысқан жағдайда, тұтынушы жеке тұрғын үйде тұрған кезде бұзушылықты фотофиксациялау және (немесе) бейнетіркеу актісіне қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z183" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Актінің негізінде өнім беруші есепке алынбаған энергияның, судың және газдың мөлшерін айқындайды, тұтынушыға қосымша ақы сомасын негіздей отырып, сотқа дейінгі шағымды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z184" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дау Тараптардың келісімі бойынша реттелмеген жағдайда, өнім беруші күнтізбелік отыз күн өткен соң тұтынушыдан ұсынылған соманы өндіріп алу туралы талап-арызды сотқа береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z185" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Қорытынды ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z186" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Коммуналдық көрсетілетін қызметтерді ұсыну саласындағы мәселелер Осы Қағидаларда реттелмеген, Қазақстан Республикасының өзге де заңнамалық актілерімен реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z187" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардан басқа жеткізушілер мен тұтынушылар энергетика, жылумен, сумен жабдықтау, су бұру, газбен жабдықтау, қатты тұрмыстық қалдықтарды жинау, шығару, кәдеге жарату, қайта өңдеу және көму, лифтілерге қызмет көрсету саласындағы нормативтік құжаттарды, нормативтік құқықтық актілерді басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3340,31 +4682,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>