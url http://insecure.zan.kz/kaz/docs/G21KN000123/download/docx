--- v0 (2025-11-09)
+++ v1 (2026-06-09)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a8268d1" w14:textId="a8268d1">
+    <w:p w14:paraId="5ba801f" w14:textId="5ba801f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,325 +85,369 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қазақстан Республикасы ұлттық қауіпсіздік органдарының қызметкерлерін арнаулы киім нысандарымен және басқа да заттай мүлікпен қамтамасыз ету нормаларын бекіту туралы" Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2015 жылғы 26 мамырдағы № 41 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2021 жылғы 14 желтоқсандағы № 123/қе бұйрығы</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2021 жылғы 14 желтоқсандағы № 123/қе бұйрығы. Күші жойылды - Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2026 жылғы 12 наурыздағы № 17/қе бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Қазақстан Республикасы ұлттық қауіпсіздік органдарының қызметкерлерін арнаулы киім нысандарымен және басқа да заттай мүлікпен қамтамасыз ету нормаларын бекіту туралы" Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2015 жылғы 26 мамырдағы № 41 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11500 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тақырыбы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы ұлттық қауіпсіздік органдарының қызметкерлерін қызметті өткеру ерекшеліктерін ескере отырып, арнаулы киім нысандарымен және басқа да заттай мүлікпен қамтамасыз ету нормаларын бекіту туралы";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Қазақстан Республикасы ұлттық қауіпсіздік органдарының қызметкерлерін арнаулы киім нысандарымен және басқа да заттай мүлікпен қамтамасыз ету нормаларын бекіту туралы" Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2015 жылғы 26 мамырдағы № 41 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Қоса беріліп отырған Қазақстан Республикасы ұлттық қауіпсіздік органдарының қызметкерлерін қызметті өткеру ерекшеліктерін ескере отырып, арнаулы киім нысандарымен және басқа да заттай мүлікпен қамтамасыз ету нормалары бекітілсін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      аталған бұйрықпен бекітілген Қазақстан Республикасы ұлттық қауіпсіздік органдарының қызметкерлерін арнаулы киім нысандарымен және басқа да заттай мүлікпен қамтамасыз ету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...167 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы ұлттық қауіпсіздік органдарының қызметкерлерін қызметті өткеру ерекшеліктерін ескере отырып, арнаулы киім нысандарымен және басқа да заттай мүлікпен қамтамасыз ету нормалары";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3191,186 +3237,170 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының Ұлттық қауіпсіздік комитеті Қаржылық және материалдық-техникалық қамтамасыз ету қызметінің Экономика және қаржы департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрықты Қазақстан Республикасы Үкіметінің 2016 жылғы 25 шілдедегі № 439 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы нормативтік құқықтық актілерінің мемлекеттік тізілімін, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкін жүргізу қағидалары 10-тармағының талаптарына сәйкес Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде орналастыру үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрықты Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жібергеннен кейін он жұмыс күні ішінде осы тармақтың 1), 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметті Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрық қол қойған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -3591,55 +3621,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3969,35 +4021,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>