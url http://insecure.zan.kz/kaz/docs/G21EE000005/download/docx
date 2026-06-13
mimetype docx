--- v1 (2026-03-12)
+++ v2 (2026-06-13)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a2dac64" w14:textId="a2dac64">
+    <w:p w14:paraId="b6e616e" w14:textId="b6e616e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -552,91 +552,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Қаржылық мониторинг агенттігінің экономикалық тергеп-тексеру қызметі лауазымдары санаттарына қойылатын біліктілік талаптары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Біліктілік талаптары жаңа редакцияда – ҚР Қаржылық мониторинг агенттігі Төрағасының 07.10.2025 </w:t>
+      Ескерту. Біліктілік талаптары жаңа редакцияда – ҚР Қаржылық мониторинг агенттігі Төрағасының 05.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11</w:t>
+        <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР Қаржылық мониторинг агенттігі Төрағасының 19.02.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -654,333 +634,273 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...239 lines deleted...]
-              <w:t>Денсаулық жағдайы бойынша талаптар</w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лауазымның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білімге қойылатын талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек өтіліне қойылатын талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Практикалық тәжірибе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денсаулық жағдайы бойынша талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Қазақстан Республикасының Қаржылық мониторинг агенттігі орталық аппаратының экономикалық тергеп-тексеру қызметі лауазымдарының санаттарына қойылатын біліктілік талаптары</w:t>
+1. Қазақстан Республикасының Қаржылық мониторинг агенттігі орталық аппаратының экономикалық тергеп-тексеру қызметі лауазымдарының санаттарына қойылатын біліктілік талаптары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1507,50 +1427,68 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы лауазымның функционалдық міндеттерін орындау үшін қажетті міндетті білімнің, іскерліктің және дағдылардың болуы.</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Превенция және талдау әзірлемелері бөлімшелерінің қызметкерлері үшін келіссөздер жүргізудің дамыған дағдыларының болуы, ауызша және жазбаша сөйлеуді меңгерудің жоғары деңгейі, сондай-ақ профилактикалық әңгімелесулер жүргізудің базалық әдістемелерін білу талап етіледі.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1800,50 +1738,68 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы лауазымның функционалдық міндеттерін орындау үшін қажетті міндетті білімнің, іскерліктің және дағдылардың болуы.</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Превенция және талдау әзірлемелері бөлімшелерінің қызметкерлері үшін келіссөздер жүргізудің дамыған дағдыларының болуы, ауызша және жазбаша сөйлеуді меңгерудің жоғары деңгейі, сондай-ақ профилактикалық әңгімелесулер жүргізудің базалық әдістемелерін білу талап етіледі.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2129,50 +2085,68 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы лауазымның функционалдық міндеттерін орындау үшін қажетті міндетті білімнің, іскерліктің және дағдылардың болуы.</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Превенция және талдау әзірлемелері бөлімшелерінің қызметкерлері үшін келіссөздер жүргізудің дамыған дағдыларының болуы, ауызша және жазбаша сөйлеуді меңгерудің жоғары деңгейі, сондай-ақ профилактикалық әңгімелесулер жүргізудің базалық әдістемелерін білу талап етіледі.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2440,50 +2414,68 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы лауазымның функционалдық міндеттерін орындау үшін қажетті міндетті білімнің, іскерліктің және дағдылардың болуы.</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Превенция және талдау әзірлемелері бөлімшелерінің қызметкерлері үшін келіссөздер жүргізудің дамыған дағдыларының болуы, ауызша және жазбаша сөйлеуді меңгерудің жоғары деңгейі, сондай-ақ профилактикалық әңгімелесулер жүргізудің базалық әдістемелерін білу талап етіледі.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2802,51 +2794,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осы лауазымның функционалдық міндеттерін орындау үшін қажетті міндетті білімнің, іскерліктің және дағдылардың болуы (кезекші бөлімшелердің қызметкерлері үшін спорттық разрядтардың, жекпе-жек түрлері немесе практикалық атыс бойынша біліктіліктердің болуы талап етіледі).</w:t>
+Осы лауазымның функционалдық міндеттерін орындау үшін қажетті міндетті білімнің, іскерліктің және дағдылардың болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кезекші бөлімшелердің қызметкерлері үшін спорттық разрядтардың, жекпе – жек немесе практикалық атыс түрлері бойынша біліктіліктердің болуы, ал превенция және талдау әзірлемелері бөлімшелерінің қызметкерлері үшін – келіссөздер жүргізудің дамыған дағдылары, ауызша және жазбаша сөйлеуді меңгерудің жоғары деңгейі, сондай-ақ профилактикалық әңгімелесулер жүргізудің базалық әдістемелерін білу талап етіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3095,51 +3105,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осы лауазымның функционалдық міндеттерін орындау үшін қажетті міндетті білімнің, іскерліктің және дағдылардың болуы (кезекші бөлімшелердің қызметкерлері үшін спорттық разрядтардың, жекпе-жек түрлері немесе практикалық атыс бойынша біліктіліктердің болуы талап етіледі).</w:t>
+Осы лауазымның функционалдық міндеттерін орындау үшін қажетті міндетті білімнің, іскерліктің және дағдылардың болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кезекші бөлімшелердің қызметкерлері үшін спорттық разрядтардың, жекпе – жек немесе практикалық атыс түрлері бойынша біліктіліктердің болуы, ал превенция және талдау әзірлемелері бөлімшелерінің қызметкерлері үшін – келіссөздер жүргізудің дамыған дағдылары, ауызша және жазбаша сөйлеуді меңгерудің жоғары деңгейі, сондай-ақ профилактикалық әңгімелесулер жүргізудің базалық әдістемелерін білу талап етіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3173,51 +3201,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Қазақстан Республикасының Қаржылық мониторинг агенттігі аумақтық органдарының экономикалық тергеп-тексеру қызметі лауазымдарының санаттарына қойылатын біліктілік талаптары</w:t>
+2. Қазақстан Республикасының Қаржылық мониторинг агенттігі аумақтық органдарының экономикалық тергеп-тексеру қызметі лауазымдарының санаттарына қойылатын біліктілік талаптары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4037,50 +4065,68 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы лауазымның функционалдық міндеттерін орындау үшін қажетті міндетті білімнің, іскерліктің және дағдылардың болуы.</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Превенция және талдау әзірлемелері бөлімшелерінің қызметкерлері үшін келіссөздер жүргізудің дамыған дағдыларының болуы, ауызша және жазбаша сөйлеуді меңгерудің жоғары деңгейі, сондай-ақ профилактикалық әңгімелесулер жүргізудің базалық әдістемелерін білу талап етіледі.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4366,50 +4412,68 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы лауазымның функционалдық міндеттерін орындау үшін қажетті міндетті білімнің, іскерліктің және дағдылардың болуы.</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Превенция және талдау әзірлемелері бөлімшелерінің қызметкерлері үшін келіссөздер жүргізудің дамыған дағдыларының болуы, ауызша және жазбаша сөйлеуді меңгерудің жоғары деңгейі, сондай-ақ профилактикалық әңгімелесулер жүргізудің базалық әдістемелерін білу талап етіледі.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4728,51 +4792,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осы лауазымның функционалдық міндеттерін орындау үшін қажетті міндетті білімнің, іскерліктің және дағдылардың болуы (кезекші бөлімшелердің қызметкерлері үшін спорттық разрядтардың, жекпе-жек түрлері немесе практикалық атыс бойынша біліктіліктердің болуы талап етіледі).</w:t>
+Осы лауазымның функционалдық міндеттерін орындау үшін қажетті міндетті білімнің, іскерліктің және дағдылардың болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кезекші бөлімшелердің қызметкерлері үшін спорттық разрядтардың, жекпе – жек немесе практикалық атыс түрлері бойынша біліктіліктердің болуы, ал превенция және талдау әзірлемелері бөлімшелерінің қызметкерлері үшін – келіссөздер жүргізудің дамыған дағдылары, ауызша және жазбаша сөйлеуді меңгерудің жоғары деңгейі, сондай-ақ профилактикалық әңгімелесулер жүргізудің базалық әдістемелерін білу талап етіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4967,51 +5049,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осы лауазымның функционалдық міндеттерін орындау үшін қажетті міндетті білімнің, іскерліктің және дағдылардың болуы (кезекші бөлімшелердің қызметкерлері үшін спорттық разрядтардың, жекпе-жек түрлері немесе практикалық атыс бойынша біліктіліктердің болуы талап етіледі).</w:t>
+Осы лауазымның функционалдық міндеттерін орындау үшін қажетті міндетті білімнің, іскерліктің және дағдылардың болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кезекші бөлімшелердің қызметкерлері үшін спорттық разрядтардың, жекпе – жек немесе практикалық атыс түрлері бойынша біліктіліктердің болуы, ал превенция және талдау әзірлемелері бөлімшелерінің қызметкерлері үшін – келіссөздер жүргізудің дамыған дағдылары, ауызша және жазбаша сөйлеуді меңгерудің жоғары деңгейі, сондай-ақ профилактикалық әңгімелесулер жүргізудің базалық әдістемелерін білу талап етіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5023,120 +5123,96 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құқық қорғау қызметін жүзеге асыру үшін денсаулық жағдайы бойынша жарамдылығы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескертпе: </w:t>
+        <w:t>
+      Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кәсіби даярлығы жоғары, өзіндік ерекшелікті білімі немесе белгілі бір мамандықтар бойынша едәуір жұмыс тәжірибесі бар адамдар, Үлгілік біліктілік талаптарында белгіленген қажетті жұмыс өтілін ескерместен, құқық қорғау органының бірінші басшысының шешімі және (немесе) келісімі бойынша құқық қорғау органдарының лауазымдарына тағайындалуы мүмкін.</w:t>
+      Жоғары кәсіби даярлығы, арнайы білімі не жекелеген мамандықтар бойынша елеулі жұмыс тәжірибесі бар адамдар Үлгілік біліктілік талаптарында белгіленген қажетті еңбек өтілін есепке алмастан, құқық қорғау органдарындағы лауазымдарға құқық қорғау органы бірінші басшысының шешімі және (немесе) келісімі бойынша тағайындалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кадр қызметтерінің басшылық лауазымдары бойынша функционалдық міндеттерді орындау үшін персоналды басқару (HR) саласында сертификаттың болуы талап етіледі.</w:t>
+      Кадр қызметтеріндегі басшы лауазымдардың функционалдық міндеттерін орындау үшін персоналды басқару (HR) саласындағы сертификаттың болуы талап етіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5168,55 +5244,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5542,31 +5618,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>