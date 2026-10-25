--- v0 (2025-12-22)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d6ec958" w14:textId="d6ec958">
+    <w:p w14:paraId="d81f193" w14:textId="d81f193">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,104 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Шымкент қаласының энергетика және инфрақұрылымды дамыту басқармасы" мемлекеттік мекемесінің ережесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Шымкент қаласы әкімдігінің 2021 жылғы 21 желтоқсандағы № 1633 қаулысы</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Шымкент қаласы әкімдігінің 2021 жылғы 21 желтоқсандағы № 1633 қаулысы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қаулының тақырыбында және бүкіл мәтінде "мемлекеттік мекемесінің", "мемлекеттік мекемесі" сөздері "коммуналдық мемлекеттік мекемесінің", "коммуналдық мемлекеттік мекемесі" сөздерімен ауыстырылды - Шымкент қаласы әкімдігінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1244 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37 бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -215,213 +259,226 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Мемлекеттік орган туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>үлгілік ережеге</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Шымкент қаласының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - Шымкент қаласы әкімдігінің 02.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2431</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Шымкент қаласының энергетика және инфрақұрылымды дамыту басқармасы" коммуналдық мемлекеттік мекемесі туралы ереже осы қаулының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Шымкент қаласының энергетика және инфрақұрылымды дамыту басқармасы" коммуналдық мемлекеттік мекемесі Қазақстан Республикасының заңнамасында белгіленген тәртіпте осы қаулыдан туындайтын барлық шараларды атқарсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы қаулының орындалуын бақылау Шымкент қаласы әкiмiнің орынбасары М.Айманбетовке жүктелсiн.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...97 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы қаулы оның алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -615,813 +672,845 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2021 жылғы "21" желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 1633 қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
+        <w:t xml:space="preserve"> "Шымкент қаласының энергетика және инфрақұрылымды дамыту басқармасы" коммуналдық мемлекеттік мекемесі туралы ереже</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша жаңа редакцияда - Шымкент қаласы әкімдігінің 03.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5973</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Шымкент қаласының энергетика және инфрақұрылымды дамыту басқармасы" коммуналдық мемлекеттік мекемесі (бұдан әрі - Басқарма) энергетика және коммуналдық шаруашылық салаларында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Басқарманың ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Басқарма өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Басқарма мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның рәміздері мен айырым белгілері, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Басқарма азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Басқарма егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Басқарма өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Басқарма құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
-[...15 lines deleted...]
-      4. Басқарма мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның рәміздері мен айырым белгілері, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Шымкент қаласы, Әл-Фараби ауданы, Тауке хан даңғылы 6, индексі 160011.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
-[...15 lines deleted...]
-      5. Басқарма азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы ереже Басқарманың құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
-[...15 lines deleted...]
-      6. Басқарма егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Басқарманың қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттерден, Қазақстан Республикасы Ұлттық Банкінің бюджетінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
-[...15 lines deleted...]
-      7. Басқарма өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Басқарма кәсіпкерлік субъектілерімен Басқарманың өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
-[...15 lines deleted...]
-      8. Басқарма құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Басқарма заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
-[...15 lines deleted...]
-      9. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Шымкент қаласы, Әл-Фараби ауданы, Тауке хан даңғылы 6, индексі 160011.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
-[...15 lines deleted...]
-      10. Осы ереже Басқарманың құрылтай құжаты болып табылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шымкент қаласы аумағында энергетика және коммуналдық шаруашылық саласында мемлекеттік саясатты жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
-[...15 lines deleted...]
-      11. Басқарманың қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттерден, Қазақстан Республикасы Ұлттық Банкінің бюджетінен жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Шымкент қаласының барлық мемлекеттік органдарынан және өзге де ұйымдардан қажетті ақпаратты сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) басқарманың құзыретіне жататын мәселелер бойынша заңды тұлғалармен келіссөздер жүргізу және келісімдер жасасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) басқарма азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әкімшілік, егер заңнамаға сәйкес осыған уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Шымкент қаласының әкіміне Басқарманың құзыретіне жататын мәселелер бойынша ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) белгіленген тәртіпте Басқарманың құзыретіне жататын мәселелер бойынша әкімдік қаулыларының, әкімнің шешімдері мен өкімдерінің және мәслихат шешімдерінің жобаларын енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) энергетика, коммуналдық шаруашылық, өнеркәсіптік қауіпсіздік саласындағы мемлекеттік саясат шараларын іске асыру үшін Шымкент қаласы әкімдігінің жанынан комиссиялар, кеңестер, жұмыс топтарын және басқа да кеңесші органдар құруға бастама көтеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) басқармаға бөлінген қаражат шегінде белгіленген тәртіпте Басқарманың құзыретіне жататын мәселелерді дайындау үшін ғылыми-зерттеу ұйымдарын, сондай-ақ жекелеген мамандарды тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) электр энергетикасы, өнеркәсіптік қауіпсіздік, газбен жабдықтау, коммуналдық шаруашылық саласындағы әкімшілік құқық бұзушылықтар туралы істерді қарау өндірісін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) техникалық қондырғыларда өнеркәсіптік қауіпсіздік, энергетика, коммуналдық шаруашылық, газ және газбен жабдықтау саласындағы мемлекеттік стандарттар мен техникалық шарттарға, заңнамаға сәйкес келмейтін материалдар мен бұйымдарды, конструкцияларды, жабдықтарды қолдануға тыйым салу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) энергияны үнемдеу, энергетикалық салаға және коммуналдық шаруашылыққа қызмет көрсету, коммуналдық қызметтерді жеткізу бойынша жұмысты жақсарту туралы бағдарламалар, ұсыныстар әзірлеу және Шымкент қаласының әкімдігі мен қалалық мәслихатқа және өзге де мемлекеттік органдарға енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) заңнамамен белгіленген тәртіпте тауарларды, жұмыстарды, көрсетілетін қызметтерді мемлекеттік сатып алу бойынша конкурстарды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) энергетика және коммуналдық шаруашылық саласында әлеуметтік, экономикалық және техникалық саясатты әзірлеу мақсатында қоғамдық бірлестіктермен және өзге де ұйымдармен ынтымақтастық жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Қазақстан Республикасының Азаматтық іс жүргізу кодексімен белгіленген тәртіпте сотқа талап-арызбен жүгіну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) өзіне берілген мүлікті басқару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қазақстан Республикасының заңнамалық актілерімен қарастырылған өзге де өкілеттіктерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
-[...438 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тозығы жеткен тұрғын үйлерді бұзуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2430,148 +2519,148 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3), 4) және 14) тармақшаларында көзделген салалардағы табиғи монополиялар субьектілерімен және энергия өндіруші ұйымдармен бірлесіп, энергетикалық және коммуналдық инфрақұрылымды жаңғырту мен салу жөніндегі инвестициялық бағдарламаның іс-шараларын айқындай отырып, табиғи монополиялар субъектілерінің тізбесін қалыптастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) Қазақстан Республикасының заңнамасына сәйкес Басқармаға жүктелген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның, алқалы органдардың (бар болса) бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Басқарманы басқаруды Басқарма басшы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Басқарма басшысын Қазақстан Республикасының заңнамасына сәйкес қала әкімі лауазымға тағайындайды және лауазымынан босатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Басқарма басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басқарма басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Басқарманың қызметін ұйымдастырады және басқарады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2926,222 +3015,222 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) Басқарманың басшысысы мемлекеттік мекеменің қаржы-шаруашылық қызметіне және мүлкінің сақталуына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарма басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басқарма басшысы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың мүлкі оған меншік иесі берген мүлік, сондай- ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді коса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ұлттық Банкі өзіне бекітіліп берілген, өзінің балансында тұрған мүлікті иелену, пайдалану және оған билік ету құқығын Қазақстан Республикасының атынан дербес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
-[...132 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың қарамағындағы ұйымдардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3208,55 +3297,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>