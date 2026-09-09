--- v0 (2025-11-07)
+++ v1 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="052fdcc" w14:textId="052fdcc">
+    <w:p w14:paraId="fd01f2e" w14:textId="fd01f2e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,104 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Шымкент қаласының мемлекеттік сатып алу басқармасы" мемлекеттік мекемесінің ережесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Шымкент қаласы әкімдігінің 2021 жылғы 23 қарашадағы № 1464 қаулысы</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Шымкент қаласы әкімдігінің 2021 жылғы 23 қарашадағы № 1464 қаулысы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қаулының тақырыбында және бүкіл мәтінде "мемлекеттік мекемесінің", "мемлекеттік мекемесі" сөздері "коммуналдық мемлекеттік мекемесінің", "коммуналдық мемлекеттік мекемесі" сөздерімен ауыстырылды - Шымкент қаласы әкімдігінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1244 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -215,151 +259,182 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Мемлекеттік орган туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>үлгілік ережеге</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Шымкент қаласының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Шымкент қаласының мемлекеттік сатып алу басқармасы" коммуналдық мемлекеттік мекемесі туралы ереже осы қаулының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Шымкент қаласының мемлекеттік сатып алу басқармасы" коммуналдық мемлекеттік мекемесі Қазақстан Республикасының заңнамасында белгіленген тәртіпте осы қаулыдан туындайтын барлық шараларды атқарсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы қаулының орындалуын бақылау Шымкент қаласы әкiмiнің орынбасары Е.Білісбековке жүктелсiн.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы қаулы оның алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -553,127 +628,186 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2021 жылғы "23" қарашадағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 1464 қаулысымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Шымкент қаласының мемлекеттік сатып алу басқармасы" мемлекеттік мекемесі туралы ереже</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+        <w:t xml:space="preserve"> "Шымкент қаласының мемлекеттік сатып алу басқармасы" коммуналдық мемлекеттік мекемесі туралы ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Шымкент қаласы әкімдігінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1244 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Шымкент қаласының мемлекеттік сатып алу басқармасы" коммуналдық мемлекеттік мекемесі (бұдан әрі – Басқарма) мемлекеттік сатып алуды бірыңғай ұйымдастырушы орталықтандырылған мемлекеттік сатып алуды, сондай-ақ уәкілетті орган айқындайтын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесі бойынша және тапсырыс берушілердің уәкілетті орган айқындайтын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбелеріне енгізілмеген тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуға арналған өтінімдері бойынша мемлекеттік сатып алуды ұйымдастыру мен өткізу саласындағы (салаларындағы) басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Басқарманың ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Басқарма өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -688,307 +822,307 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасы Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ережеге</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Басқарма мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Басқарма азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Басқарма Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Басқарма өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен Басқарма басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Басқарманың құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Шымкент қаласы, Қаратау ауданы, Нұрсат шағын ауданы, Nursultan Nazarbaev даңғылы, 10, индекс 160023.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ереже</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басқарманың құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Басқарманың қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттерден, Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Басқарма кәсіпкерлік субъектілерімен Басқарманың өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Басқарма заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мақсаттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірыңғай ұйымдастырушы орталықтандырылған мемлекеттік сатып алуды, сондай-ақ уәкілетті орган айқындайтын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесі бойынша және тапсырыс берушілердің уәкілетті орган айқындайтын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбелеріне енгізілмеген тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуға арналған өтінімдері бойынша мемлекеттік сатып алуды ұйымдастыру мен өткізуді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -999,70 +1133,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік сатып алу саласында мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік сатып алу үшін пайдаланылатын ақшалардың ұтымды және тиімді жұмсалуын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1259,606 +1393,606 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Ескерту. 14-тармаққа өзгеріс енгізілді - Шымкент қаласы әкімдігінің 20.11.2024 № 6019 қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орталықтандырылған мемлекеттік сатып алуды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уәкілетті орган айқындайтын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесі бойынша, тапсырыс берушімен бірлесіп конкурстық комиссиялар (аукциондық комиссиялар) құру арқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уәкілетті орган айқындайтын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесі бойынша, біртекті тауарларды, жұмыстарды, көрсетілетін қызметтерді беру (орындау, көрсету) орнына қарамастан, бір лотқа біріктіру арқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тапсырыс берушілердің уәкілетті орган айқындайтын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбелеріне енгізілмеген тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуға арналған өтінімдері бойынша, тапсырыс берушімен бірлесіп конкурстық комиссиялар (аукциондық комиссиялар) құру арқылы жүзеге асырады. Осы тармақша мемлекеттік сатып алуды бірыңғай ұйымдастырушы осындай мемлекеттік сатып алуды өткізуге келіскен жағдайда қолданылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тапсырыс берушінің Қазақстан Республикасының мемлекеттік сатып алу саласындағы заңнамаларында белгіленген құжаттарды қамтитын мемлекеттік сатып алуды ұйымдастыруға және өткізуге ұсынған тапсырманы қарастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тапсырыс беруші ұсынған, мемлекеттік сатып алуды жүзеге асыру қағидаларында белгіленген құжаттарды қамтитын тапсырма негізінде конкурстық немесе аукциондық құжаттаманы әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қажет болған жағдайда конкурстық құжаттамаға (аукциондық құжаттамаға) өзгерістер және (немесе) толықтырулар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) конкурстық немесе аукциондық комиссияның құрамын айқындайды және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) заңнамада белгіленген тәртіппен сараптау комиссиясын құрады немесе сарапшыны айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік сатып алуды өткізу туралы хабарландыруды орналастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) конкурстық құжаттаманың және аукциондық құжаттаманың ережелерін түсіндіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) тапсырыс берушіге мәліметтері мемлекеттік сатып алу туралы шарт жобасына конкурстық немесе аукциондық құжаттаманы және (немесе) конкурстық немесе аукциондық құжаттаманың техникалық ерекшелігін алған, тұлғаларды тіркеу журналына енгізілген, мемлекеттік сатып алу веб-порталына автоматты түрде тіркелген тұлғалар тарапынан ұсыныстар мен ескертулерді жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) конкурс және аукцион тәсілімен мемлекеттік сатып алудың жеңімпазын айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) бірінші кезеңде техникалық ұсыныстарды ұсынған әлеуетті өнім берушілерге екі кезеңдік рәсімдерді пайдалана отырып, конкурс тәсілімен мемлекеттік сатып алудың екінші кезеңіне қатысуға шақыру жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) бір көзден алу тәсілімен әлеуетті өнім берушіге мемлекеттік сатып алуға қатысуға жазбаша шақыру жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) заңнамада көзделген жағдайларда әлеуетті өнім берушіні немесе өнім берушіні мемлекеттік сатып алудың жосықсыз қатысушысы деп тану туралы талап арызбен сотқа жүгінеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1) Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес мемлекеттік сатып алуды жүзеге асыру кезінде әлеуетті өнім берушілердің шағымдарын қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-2) Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес мемлекеттік сатып алуды жүзеге асыру кезінде әлеуетті өнім берушілердің шағымдарын қанағаттандыру немесе қанағаттандырудан бас тарту туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-3) Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес мемлекеттік сатып алу қорытындысын қайта қарау, оның күшін жою немесе күшін жоюдан бас тарту туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) өз құзыреті шегінде жеке және заңды тұлғалардың өтініштерін қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1) бюджеттік бағдарламалар әкімшілерінің және әкімдікке ведомстволық бағынысты заңды тұлғалардың мемлекеттік сатып алу жоспарларының және олардың орындалуының мониторингін жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының заңнамасымен жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Ескерту. 15-тармаққа өзгерістер енгізілді - Шымкент қаласы әкімдігінің 04.01.2024 № 1 (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 20.11.2024 № 6019 (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның, алқалы органдардың (бар болса) бірінші басшысының мәртебесі, өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Басқарманы басқаруды бірінші басшы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Басқарманың бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Басқарманың бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басқарманың бірінші басшысының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p>
-[...534 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың жұмысын ұйымдастырады және басқарады, Басқармаға жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2085,276 +2219,276 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басқарманың бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бірінші басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Басқарма заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Ұлттық Банкі өзіне бекітіліп берілген, өзінің балансында тұрған мүлікті иелену, пайдалану және оған билік ету құқығын Қазақстан Республикасының атынан дербес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңнамада өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Басқарма қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>