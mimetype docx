--- v0 (2025-10-16)
+++ v1 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4240cb1" w14:textId="4240cb1">
+    <w:p w14:paraId="c55fb20" w14:textId="c55fb20">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,104 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Шымкент қаласының құрылыс басқармасы" мемлекеттік мекемесінің ережесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Шымкент қаласы әкімдігінің 2021 жылғы 23 қарашадағы № 1441 қаулысы</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Шымкент қаласы әкімдігінің 2021 жылғы 23 қарашадағы № 1441 қаулысы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қаулының тақырыбында және бүкіл мәтінде "мемлекеттік мекемесінің", "мемлекеттік мекемесі" сөздері "коммуналдық мемлекеттік мекемесінің", "коммуналдық мемлекеттік мекемесі" сөздерімен ауыстырылды - Шымкент қаласы әкімдігінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1244 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -215,151 +259,182 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Мемлекеттік орган туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>үлгілік ережеге</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Шымкент қаласының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Шымкент қаласының құрылыс басқармасы" коммуналдық мемлекеттік мекемесі туралы ереже осы қаулының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Шымкент қаласының құрылыс басқармасы" коммуналдық мемлекеттік мекемесі Қазақстан Республикасының заңнамасында белгіленген тәртіпте осы қаулыдан туындайтын барлық шараларды атқарсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы қаулының орындалуын бақылау Шымкент қаласы әкімінің орынбасары М.Айманбетовке жүктелсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы қаулы оның алғашқы ресми жарияланған күнінен бастап қолданысқа енгізілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -540,127 +615,186 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Шымкент қаласы әкімдігінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2021 жылғы "23" қарашадағы № 1441 қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Шымкент қаласының құрылыс басқармасы" мемлекеттік мекемесі туралы ереже</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+        <w:t xml:space="preserve"> "Шымкент қаласының құрылыс басқармасы" коммуналдық мемлекеттік мекемесі туралы ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Шымкент қаласы әкімдігінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1244 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Шымкент қаласының құрылыс басқармасы" коммуналдық мемлекеттік мекемесі (бұдан әрі-Басқарма) құрылыс қызметі саласындағы басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Басқарманың ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Басқарма өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -675,327 +809,343 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасы Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ережеге</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Басқарма ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарына шоттары бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Басқарма азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Басқарма Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Басқарма өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен "Шымкент қаласының құрылыс басқармасы" мемлекеттік мекемесі басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен рәсімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. "Шымкент қаласының құрылыс басқармасы" коммуналдықмемлекеттік мекемесі құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Шымкент қаласы, Қаратау ауданы, Нұрсәт шағын ауданы, Nursultan Nazarbaev даңғылы № 10, индексі 160023.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ереже</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басқарма құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Басқарма қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджет есебінен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Басқарма кәсіпкерлік субьектілерімен Басқарманың өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Басқармаға заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамада өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау.Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мақсаттары: Қазақстан Республикасының заңнамасында белгіленген тәртіппен Шымкент қаласы аумағында құрылыс қызметі саласындағы мемлекеттік саясатты жүзеге асыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Өкілеттіктері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Құқықтары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1240,70 +1390,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объектіні пайдалануға қабылдау актісі бекітілген күннен бастап үш жұмыс күні ішінде объект орналасқан жердегі "Азаматтарға арналған үкімет" мемлекеттік корпорациясына объектінің техникалық сипаттамалары жөніндегі қосымшамен бірге объектіні пайдалануға қабылдаудың бекітілген актісін, сәйкестік туралы декларацияны және құрылыс-монтаждау жұмыстарының сапасы мен орындалған жұмыстардың бекітілген жобаға сәйкестігі туралы қорытындыларды жіберуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңдарында көзделген өзге де міндеттерді жүзеге асыруға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Жаңа нысандардың құрылысын жүргізу, әрекеттегі нысандарды реконструкциялау, қалпына келтіру және күрделі жөндеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1650,590 +1800,595 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау.Мемлекеттік органның, бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Басқарманы басқаруды Басқарма басшысы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Басқарманың басшысы Қазақстан Республикасының заңнамасына сәйкес қала әкімімен лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Басқарма басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басқарма басшысының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Басқарманың атынан сенімхатсыз әрекет етеді және басқарманың мемлекеттік мүдделерін барлық ұйымдарда білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңнамада белгіленген тәртіп шегінде және жағдайларда басқарманың мүлігіне иелік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Басқарманың қаржылық-шаруашылық қызметіне және мемлекеттік кәсіпорын мүлкінің сақталуы үшін жеке жауаптылықта болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) келісімшарттар жасасады, оның ішінде қайта сенім білдіру құқығымен, сенімхаттар береді, басқарманың іссапарлар мен тағылымдамалар, қызметкерлерінің оқу орталықтарында білім алу және өзге де біліктілігін арттыру түрлері бойынша жұмыс тәртібі мен жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз құзыреті шегінде бұйрықтар шығарады, қызметтік құжаттарға қол қояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) азаматтарды жеке қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) банк шоттарын ашады, басқарманың барлық қызметкерлері үшін міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Басқарманың қызметкерлерін жұмысқа қабылдайды және босатады, мемлекеттік қызмет туралы, еңбек қатынастары заңнамаларына сәйкес, басқарма қызметкерлеріне көтермелеу шараларын және тәртіптік шара қолданады, өз орынбасарларының және басқарма қызметкерлерінің міндеттері мен өкілеттік аясын айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сыбайлас жемқорлық көрінісіне қарсы әрекеттерді күшейту бойынша шаралар қабылдайды және сыбайлас жемқорлыққа қарсы заңнаманың бұзылуына дербес жауапты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Басқарманың құрылымдық бөлімшелерінің ережелерін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) заңнамамен, осы ережемен және қала әкімдігімен басқармаға жүктелген өзге де функцияларды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) сенімхаттар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Басқарманың жұмыс жоспарын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Басқарманың ішкі еңбек тәртібін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Басқарманың Қазақстан Республикасының "Мемлекеттік қызмет туралы" Заңының сақталуын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Басқарма басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау.Мемлекеттік органның мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығына құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше көзделмесе, "Шымкент қаласының құрылыс басқармасы" мемлекеттік мекемесі өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...15 lines deleted...]
-      19. Басқарма басшысының өкілеттіктері:</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау.Мемлекеттік органдарды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...307 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...125 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. Басқарманың қарамағында "Тұрғын үй Шымкент" жауапкершілігі шектеулі серіктестігі бар.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>