--- v0 (2025-12-25)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="59a04b6" w14:textId="59a04b6">
+    <w:p w14:paraId="645d6e0" w14:textId="645d6e0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,267 +93,347 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Мемлекеттік кірістер органдарының Қазақстан Республикасы Еңбек және халықты әлеуметтiк қорғау министрлігіне салықтық құпияны құрайтын салық төлеушінің (салық агентінің) жазбаша рұқсатын алмастан салық төлеуші (салық агенті) туралы мәліметтерді беру қағидаларын және ұсынатын мәліметтердің тізбесін бекіту туралы" Қазақстан Республикасы Премьер-Министрінің Бірінші орынбасары - Қазақстан Республикасы Қаржы министрінің 2019 жылғы 25 желтоқсандағы № 1416 және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 26 желтоқсандағы № 700 бірлескен бұйрығына өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы министрінің 2021 жылғы 28 сәуірдегі № 410 және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 21 сәуірдегі № 134 бірлескен бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Қаржы министрінің 2021 жылғы 28 сәуірдегі № 410 және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 21 сәуірдегі № 134 бірлескен бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      БҰЙЫРАМЫЗ:</w:t>
-[...16 lines deleted...]
-        <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> мынадай өзгеріс енгізілсін:</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Күшін жою көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Қаржы министрінің 2026 жылғы 3 маусымдағы № 358 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
+        <w:t>
+      БҰЙЫРАМЫЗ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті (М.Е. Сұлтанғазиев) Қазақстан Республикасының заңнамасында белгіленген тәртіппен осы бірлескен бұйрыққа мемлекеттік және орыс тілдерінде өзгерістер енгізу туралы көшірмені Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді қамтамасыз етсін.</w:t>
+        <w:t xml:space="preserve">
+      1. Қазақстан Республикасы Премьер-Министрінің Бірінші орынбасары – Қазақстан Республикасы Қаржы министрінің 2019 жылғы 25 желтоқсандағы № 1416 және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 26 желтоқсандағы № 700 "Мемлекеттік кірістер органдарының Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігіне салық төлеушінің (салық агентінің) жазбаша рұқсатын және ұсынылатын мәліметтердің тізбесін алмай салық құпиясын құрайтын салық төлеуші (салық агенті) туралы мәліметтерді ұсыну қағидаларын бекіту туралы" бірлескен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті және Қазақстан Республикасы Еңбек және халықты әлеуметтiк қорғау министрлігінің Цифрландыру департаменті заңнамада белгіленген тәртіппен осы бірлескен бұйрықтың Қазақстан Республикасы Қаржы министрлігінің және Қазақстан Республикасы Еңбек және халықты әлеуметтiк қорғау министрлігінің интернет-ресурстарында орналастырылуын қамтамасыз етсін.</w:t>
+        <w:t xml:space="preserve">
+      көрсетілген бірлескен бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы бірлескен бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы бірлескен бұйрықтың орындалуын бақылауды жетекшілік ететін Қазақстан Республикасының еңбек және халықты әлеуметтiк қорғау мен қаржы вице-министрлеріне жүктелсін.</w:t>
+      2. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті (М.Е. Сұлтанғазиев) Қазақстан Республикасының заңнамасында белгіленген тәртіппен осы бірлескен бұйрыққа мемлекеттік және орыс тілдерінде өзгерістер енгізу туралы көшірмені Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Осы бірлескен бұйрық мемлекеттік органдары басшыларының соңғысы қол қойған күннен бастап күшіне енеді.</w:t>
+      3. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті және Қазақстан Республикасы Еңбек және халықты әлеуметтiк қорғау министрлігінің Цифрландыру департаменті заңнамада белгіленген тәртіппен осы бірлескен бұйрықтың Қазақстан Республикасы Қаржы министрлігінің және Қазақстан Республикасы Еңбек және халықты әлеуметтiк қорғау министрлігінің интернет-ресурстарында орналастырылуын қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бірлескен бұйрықтың орындалуын бақылауды жетекшілік ететін Қазақстан Республикасының еңбек және халықты әлеуметтiк қорғау мен қаржы вице-министрлеріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бірлескен бұйрық мемлекеттік органдары басшыларының соңғысы қол қойған күннен бастап күшіне енеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
@@ -443,68 +523,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">            ______________С. Шәпкенов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -817,68 +879,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 700  бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік кірістер органдарының Қазақстан Республикасы Еңбек және халықты әлеуметтiк қорғау министрлігіне салықтық құпияны құрайтын салық төлеушінің (салық агентінің) жазбаша рұқсатын алмастан ұсынатын салық төлеуші (салық агенті) туралы мәліметтер тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1614,55 +1676,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1988,31 +2050,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>