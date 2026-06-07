--- v0 (2025-12-25)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f9b02c6" w14:textId="f9b02c6">
+    <w:p w14:paraId="f41aec2" w14:textId="f41aec2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1461,364 +1461,402 @@
         <w:t>
       6) реттеліп көрсетілетін қызметтерді ұсынудың үлгілік шарттарын әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өтінімді қарауға қабылдау не оны қабылдаудан бас тарту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бұқаралық ақпарат құралдарында жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыруды және (немесе) онлайн-трансляцияға сілтемені жариялай отырып, оны өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) "Табиғи монополиялар туралы" Қазақстан Республикасының Заңында көзделген жағдайларда тарифті бекіту және оның қолданылу мерзімі аяқталғанға дейін бекітілген тарифті өзгерту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қуаты аз табиғи монополия субъектісінің тарифін индекстеу деңгейін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тарифтік сметаны бекіту және өзі бекіткен тарифтік сметаға өзгерістер енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) халықаралық және транзиттік ұшуға аэронавигациялық қызмет көрсетуді қоспағанда, аэронавигация, Қазақстан Республикасының әуежайларында коммерциялық емес мақсаттарда және халықаралық бағыттар бойынша техникалық қонуды жүзеге асыра отырып, Қазақстан Республикасының әуе кеңістігі арқылы транзиттік ұшып өтуді жүзеге асыратын авиатасымалдарға қызмет көрсетуді қоспағанда, әуежайлар, шағын кәсіпкерлік субъектілерінің қызметін қоспағанда, кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру жөніндегі көрсетілетін қызметтерді ұсынатын табиғи монополиялар субъектілерін қоспағанда Табиғи монополиялар субъектілері мемлекеттік тіркелімінің республикалық бөліміне енгізілген табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасын өзге де мемлекеттік органмен бірлесе отырып бекіту және оларға өзгерістер енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) жергілікті атқарушы органмен бірлесіп Табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне қосылған табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасына өзгерістер енгізу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) уақытша өтемдік тарифті бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> сәйкес реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыру туралы хабарлама қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) тиісті мемлекеттік органдармен келісу бойынша реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) табиғи монополиялар субъектілері қызметі тиімділігінің көрсеткіштерін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) табиғи монополия субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықтарды жою туралы нұсқама енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18-1) табиғи монополиялар субъектілерінің реттеліп көрсетілетін қызметтерінің әрбір түрі бойынша кірістерді, шығындар мен тартылған активтерді бөлек есепке алуды жүргізу әдістемесін келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы және сенімділігі көрсеткіштерінің сақталуы туралы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19-1) тарифтердің өсуі есебінен тұтынушыларға түсетін жүктеменің біркелкі және теңгерімді бөлінуі тұрғысынан талдау жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19-2) бекітілген инвестициялық бағдарламаның орындалуына техникалық сараптама жүргізу, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерін сақталуын және табиғи монополия субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу бағалау әдістемесін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19-3) бекітілген инвестициялық бағдарламаның орындалуына техникалық сараптама жүргізетін уәкілетті тұлғалардың (сарапшылар, сараптау ұйымдары) тізімін (тіркелімін) жүргізу, реттеліп көрсетілетін қызметтердің сапа мен сенімділік көрсеткіштерін сақтау және табиғи монополия субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) мемлекеттік-жекешелік әріптестік жобасының, оның ішінде концессиялық жобаның конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының, оның ішінде концессия шартының жобасын келісу, оларға тарифті қалыптастыру бөлігінде өзгерістер мен (немесе) толықтырулар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-1) республикалық немесе облыстық, аудандық коммуналдық меншіктегі шаруашылықаралық және шаруашылықішілік су бұру каналдары бар магистральдық каналдарды кеңейту, жаңғырту, реконструкциялау және техникалық жай-күйін жақсарту үшін сенімгерлік басқаруға беруді мемлекеттік мүлікті басқару жөніндегі уәкілетті органмен, жергілікті атқарушы органдармен келісу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1885,1340 +1923,1308 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-4) халықаралық қаржы ұйымдарынан, мамандандырылған салалық банктерден, Қазақстанның Даму Банкінен және Қазақстан Республикасының екінші деңгейдегі банктерінен қарыздар тарту үшін табиғи монополиялар субъектілерінің кредиттік келісімдерін келісу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-5) табиғи монополиялар субъектісінің меншігіндегі, реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті сенімгерлік басқару шартын келісу;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсынған кезде технологиялық циклде пайдаланылатын мүлікті жергілікті атқарушы органдардан немесе мемлекеттік мүлікті басқару жөніндегі уәкілетті органнан өтеусіз пайдалануға алған кезде, оның ішінде басқа энергия беруші ұйымдардан электр желілерін балансқа және (немесе) сенімгерлік басқаруға қабылдаған жағдайда, бекітілген тарифтік сметаға тиісті жылға арналған әлеуметтік-экономикалық даму болжамы деңгейінен асырмай өзгеріс енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) уақытша төмендету коэффициентін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) табиғи монополиялар салалары бойынша бес жылдық кезеңге арналған тарифтің болжамды индексін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтер үшін төлемақы мөлшерін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) магистральдық теміржол желілерінің реттеліп көрсетілетін қызметтеріне баға шектерін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) тарифтерді қалыптастыру қағидаларына сәйкес магистральдық теміржол желілерінің реттеліп көрсетілетін қызметтеріне бекітілген баға шектерін жыл сайын түзету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) табиғи монополия саласын тарифтік реттеу әдісін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) реттеліп көрсетілетін қызметтердің тізбесін әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) тарифтер тарифтік реттеудің ынталандырушы әдісін қолдана отырып бекітілетін табиғи монополиялар субъектілерінің тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) табиғи монополиялар субъектілерімен бірлесіп кемінде айына бір рет тұтынушыларды қабылдауды жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) жергілікті атқарушы органдармен есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерді тұтыну нормасын келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31-1) Қазақстан Республикасының "Табиғи монополиялар туралы" Заңының 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10), 12) және 13) тармақшаларында көзделген реттеліп көрсетілетін қызметтерді ұсынатын табиғи монополиялар субъектілерін қоспағанда, табиғи монополиялар субъектілері реттеліп көрсетілетін қызметтерді ұсынған кезде технологиялық циклде пайдаланылатын мүлікті балансқа және (немесе) сенімгерлік басқаруға беру жоспарын жергілікті атқарушы органдармен немесе мемлекеттік мүлікті басқару жөніндегі уәкілетті органмен келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) құрылыс объектілерін қабылдау және пайдалануға беру жағдайларын қоспағанда, есепке алу аспаптарын сатып алу және орнату үшін ақы алу мөлшерін табиғи монополия субъектісіне көзделген тәртіппен келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) Тарифтік саясат жөніндегі кеңес туралы ережені әзірлеу және оның құрамын қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасы Заңының талаптарын сақтауына мемлекеттік бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z66" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) Қазақстан Республикасының Кәсіпкерлік кодексіне (бұдан әрі - Кодекс) сәйкес табиғи монополиялар салаларында мемлекеттік бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) табиғи монополиялар салаларында мемлекеттік бақылауды және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерін сақтауын мемлекеттік бақылауды жүзеге асыру кезінде өз құзыреті шегінде, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарымен өзара іс-қимыл жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z68" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) ведомствоның құзыретіне кіретін мәселелер бойынша және адам мен азаматтың құқықтары мен бостандығын қозғайтын нормативтік құқықтық актілерді қоспағанда, министрліктердің актілерінде оларды бекіту бойынша тікелей құзыреті болған кезде нормативтік құқықтық актілерді әзірлеу, бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз ету, қоғамдық маңызы бар нарық субъектілерінің бағаларын мониторинглеуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) жасалған мемлекеттік-жекешелік әріптестік шартының, оның ішінде концесссия шартының негізінде тарифті айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) энергиямен жабдықтау мақсатында электр энергиясын сатып алу қызметін жүзеге асыруға лицензиясы бар ұйымдардың тізілімін ресми интернет-ресурста жүргізу, орналастыру және он күн сайын жаңартып отыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) лицензияны және (немесе) лицензияға қосымшаны беру кезінде өтініш берушінің біліктілік талаптарына сәйкес келуін анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) лицензиялар тізілімін жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) қосалқы (шунттаушы) электр беру желілері мен кіші станцияларды жобалау мен салуды, меншік нысанына қарамастан электр энергетикасы объектілерін және (немесе) оның жекелеген бөліктерін сатып алуды-сатуды, жалға немесе сенімгерлікпен басқаруға беруді келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) табиғи монополия субъектілерінің Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзуы белгілерінің анықталғаны туралы ақпаратты немесе материалдарды уәкілетті органдарға ұсыну және оларды хабардар ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45) Қазақстан Республикасының заңнамасына сәйкес табиғи монополия субъектісі белгілеген техникалық талаптарды сақтауды тұтынушылардан талап ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) қоғамдық маңызы бар нарық субъектісіне Кодекске сәйкес міндеттемелерді олардың орындауы туралы орындалуға міндетті ұйғарымдарды енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z78" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) қоғамдық маңызы бар нарық субъектісі ұйғарымды орындамаған жағдайда, қоғамдық маңызы бар нарық субъектісін ұйғарымда көрсетілген іс-әрекеттерді жасауға мәжбүрлеу туралы талап-арызды сотқа ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z79" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) өз құзыретінің шегінде әкімшілік құқық бұзушылық туралы істерді қозғау және қарау, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік жаза қолдану, сондай-ақ сотқа қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z80" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) табиғи монополиялар салаларында мемлекеттік саясатты іске асыру және оның жүзеге асырылуын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z81" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50) Кодексте белгіленген тәртіппен тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалар мен тарифтерді реттеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z82" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z83" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) қоғамдық маңызы бар нарықтарда баға белгілеу қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z84" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) Кодексте белгіленген тәртіппен қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды төмендету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z85" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) өз өкілеттіктерін жүзеге асыру үшін қажетті ақпаратты сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z86" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) Комитеттің құзыреті шегінде реттеу, іске асыру және бақылау-қадағалау функцияларын жүзеге асыру және орталық атқарушы органның стратегиялық функцияларын орындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z87" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56) Қазақстан Республикасының заңнамасы талаптарының анықталған бұзушылықтары туралы актілерді қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z88" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57) реттелетін саладағы мәселелер бойынша республикалық және өңірлік семинарларды, ғылыми-практикалық конференцияларды ұйымдастыруға және өткізуге, бюджетті, бухгалтерлік есепті және мемлекеттік сатып алуды жоспарлауға және орындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z89" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58) өз құзыреті шегінде Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z90" w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z90" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59) адам мен азаматтың құқықтары мен бостандығын қозғайтын нормативтік құқықтық актілерді қоспағанда, ведомствоның құзыретіне кіретін мәселелер бойынша және министрліктердің актілерінде оларды бекіту бойынша тікелей құзыреті болған кезде нормативтік құқықтық актілерді бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z91" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60) тексеру парақтарын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z92" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61) аумақтық бөлімшелердің ережелерін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z93" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62) табиғи монополиялар субъектілерінің және тұтынушылардың өтініштерін қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z94" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63) "Монополист" базасы сервистік бағдарламалық өнім арқылы шығындары мемлекеттік монополия субъектілерінің қызметтеріне бағаларды қалыптастыру кезінде ескерілетін сатып алынатын тауарлар мен қызметтердің тізбесі бойынша барлық ақпаратты қабылдауды, беруді, сақтауды автоматтандыру, сондай-ақ ашықтықты және қол жетімділікті қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z95" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64) инженерлік желілерге қосуға арналған техникалық шарттардың үлгілік нысандарын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z96" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65) табиғи монополиялар субъектілері қызметкерлерінің нақты іс-қимылдар тәртібімен қызметтер көрсетуінің үлгілік регламенттерін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z97" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66) кәсіпкерлік субъектілерінің белгіленген қуаты 200 кВт-қа дейінгі электр қондырғыларын энергия беруші ұйымдардың электр желілеріне технологиялық қосуға арналған шығындарды айқындау қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z98" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67) қызметтер көрсету регламентінің үлгілік регламентке сәйкестігін келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z99" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z99" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68) қоғамдық маңызы бар нарық субъектілерінің тауарларға (жұмыстарға, көрсетілетін қызметтерге) бағалардың алдағы көтерілуі туралы хабарламаларын қарау кезінде жария тыңдаулар өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z100" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z100" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69) магистральдық теміржол желісінің операторы кірме жолдарды магистральдық және станциялық жолдарға жалғастырудан бас тартқан жағдайда шағымдарды қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z101" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z101" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70) реттелетін саладағы Қазақстан Республикасының заңнамасын бұзатын мемлекеттік органдар қабылдаған актілердің күшін жою және (немесе) өзгерту, сондай-ақ оларды Қазақстан Республикасының заңнамасына сәйкес келтіру туралы ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z102" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z102" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71) Қазақстан Республикасының әкімшілік құқық бұзушылық туралы заңнамасында көзделген тәртіппен әкімшілік құқық бұзушылықтар туралы істер бойынша ұйғарым енгізу және кассациялық наразылық білдіруді ұсынуды енгізу туралы өтінішхат беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z103" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z103" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72) әкімшілік құқық бұзушылық туралы іс бойынша іс жүргізуді жүзеге асыратын органның (лауазымды тұлғаның) әкімшілік құқық бұзушылық туралы іс бойынша қаулыларын, әрекеттеріне (әрекетсіздігіне) шағымдарды және шешімдерді қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z104" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z104" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73) үшінші елдерге қатысты арнайы қорғау, демпингке қарсы және өтемақы шаралары туралы Қазақстан Республикасының заңнамасына сәйкес тексерулер жүргізу мақсатында сыртқы сауда қызметі саласындағы уәкілетті органның сұратуы бойынша мәліметтерді ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z105" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z105" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74) Комитет реттейтін салада мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z106" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z106" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75) "Аэронавигация, әуежайлар және байланыс саласындағы көрсетілетін қызметтерді қоспағанда, Табиғи монополиялар субьектілерінің мемлекеттік тіркеліміне енгізу және шығару" мемлекеттік қызметін көрсету";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z107" w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z107" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76) өз құзыреті шегінде лицензиялауға жататын қызмет түрлеріне лицензия берумен байланысты қызметті жүзеге асыру және лицензиаттардың Қазақстан Республикасының заңнамасын сақтауын мемлекеттік бақылауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z108" w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z108" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77) өз құзыреті шегінде Қазақстан Республикасының заңнамасына сәйкес мемлекет аумағында мемлекеттік қадағалау мен бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z129" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z129" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77-1) өтініш берушілер көтеретін жүйелі проблемаларға талдау жүргізу және оларды анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z109" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z109" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78) Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау және өзге де органдарға материалдарды беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z110" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z110" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79) Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне сәйкес Комитеттің аумақтық бөлімшелерінің қызметіне ішкі бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z111" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z111" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80) Кодексте, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3260,435 +3266,455 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі); 02.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 240</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік күн өткен соң қолданысқа енгізілді) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="108"/>
+    <w:bookmarkStart w:name="z112" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Комитет төрағасының мәртебесі мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z113" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z113" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Комитетке басшылық етуді төраға жүзеге асырады, ол Комитетке жүктелген міндеттердің орындалуына және өз функцияларын жүзеге асыруға дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z114" w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z114" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Комитет төрағасы Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z115" w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z115" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Комитет төрағасының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z116" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z116" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Төрағаның өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z117" w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z117" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Комитеттің құрамына кіретін құрылымдық бөлімшелер басшыларының міндеттері мен өкілеттіктерін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z118" w:id="114"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z118" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының Ұлттық экономика министрлігі аппаратының басшысына аумақтық бөлімшелердің басшылары және олардың орынбасарларының кандидатураларын тағайындауға ұсынады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z119" w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z119" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Комитеттің құрылымдық және аумақтық бөлімшелері туралы ережелерді бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z120" w:id="116"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z120" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының заңдарына көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төраға болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="117"/>
+    <w:bookmarkStart w:name="z121" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Төраға қолданыстағы заңнамаға сәйкес өз орынбасарларының өкілеттіктерін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z122" w:id="118"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z122" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Комитеттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z123" w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z123" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Комитеттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкi болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитеттің мүлкi оған мемлекет берген мүлiк, сондай-ақ өз қызметi нәтижесiнде сатып алынған мүлiк (ақшалай кiрiстердi қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебiнен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="120"/>
+    <w:bookmarkStart w:name="z124" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Комитетке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z125" w:id="121"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z125" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңнамада өзгеше көзделмесе, Комитеттің өзіне бекiтiлген мүлiктi және қаржыландыру жоспары бойынша өзіне бөлiнген қаражат есебiнен сатып алынған мүлiктi дербес иелiктен шығаруға немесе өзге тәсiлмен билiк етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z126" w:id="122"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z126" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Комитетті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z127" w:id="123"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z127" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Комитетті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z128" w:id="124"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z128" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Комитеттің қарамағындағы аумақтық бөлімшелердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбе жаңа редакцияда - ҚР Ұлттық экономика министрінің 25.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3703,90 +3729,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); ҚР Ұлттық экономика министрінің 04.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="125"/>
+    <w:bookmarkStart w:name="z130" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Астана қаласы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z131" w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z131" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Алматы қаласы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасының Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Шымкент қаласы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>