--- v0 (2025-10-30)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="266d7c7" w14:textId="266d7c7">
+    <w:p w14:paraId="85a589b" w14:textId="85a589b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің аумақтық бөлімшелерінің ережелерін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық экономика министрлігінің Табиғи монополияларды реттеу комитеті Төрағасының м.а. 2019 жылғы 23 тамыздағы № 1-НҚ бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрлігінің Табиғи монополияларды реттеу комитеті Төрағасының м.а. 2019 жылғы 23 тамыздағы № 1-НҚ бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Құқықтық актілер туралы" 2016 жылғы 6 сәуірдегі Қазақстан Республикасы Заңының 35-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1418,2300 +1418,2310 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Астана қаласы бойынша департаменті туралы ережесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда – ҚР Ұлттық экономика министрлігінің Табиғи монополияларды реттеу комитеті Төрағасының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2122" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z2123" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Астана қаласы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңының талаптарын сақтауын мемлекеттік бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z2124" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасының Президенті және Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z2125" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Астана қаласы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі </w:t>
-[...59 lines deleted...]
-      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар.</w:t>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z2126" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkStart w:name="z2127" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға Департаменттің құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkStart w:name="z2128" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі;</w:t>
+    <w:bookmarkStart w:name="z2129" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z2130" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: 010000, Қазақстан Республикасы, Астана қаласы, Петров көшесі, 5 үй.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Астана қаласы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z2131" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Астана қаласы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkStart w:name="z2132" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkStart w:name="z2133" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkStart w:name="z2134" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z2135" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      13. Мақсаты:</w:t>
+    <w:bookmarkStart w:name="z2136" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Міндеті:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z2137" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табиғи монополиялар салаларында мемлекеттік саясатты қалыптастыруға және іске асыруға, сондай-ақ бағаларды мемлекеттік реттеуді және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібі мен міндеттерінің сақталуына мемлекеттік бақылауды жүзеге асыруға қатысу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkStart w:name="z2138" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функциялары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkStart w:name="z2139" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkStart w:name="z2140" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының Үкіметіне табиғи монополиялар салаларының жай-күйі туралы, бекітілген тарифтік сметалардың орындалуы туралы, бекітілген инвестициялық бағдарламалардың орындалуы туралы жыл сайынғы есепті ұсынуға дайындауға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkStart w:name="z2141" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөлімін қалыптастыру және жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      4) тарифтерді қалыптастыру қағидаларын әзірлеуге қатысу;</w:t>
+    <w:bookmarkStart w:name="z2142" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Тарифтерді қалыптастыру қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkStart w:name="z2143" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkStart w:name="z2144" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) реттеліп көрсетілетін қызметтерді ұсынудың үлгі шарттарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkStart w:name="z2145" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өтінімді қарауға қабылдау не оны қабылдаудан бас тарту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkStart w:name="z2146" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бұқаралық ақпарат құралдарында жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыру жариялай отырып, өткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkStart w:name="z2147" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Табиғи монополиялар туралы" 2018 жылғы 27 желтоқсандағы Қазақстан Республикасының Заңында көзделген жағдайларда тарифті бекіту және оның қолданылу мерзімі аяқталғанға дейін бекітілген тарифті өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z2148" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қуаты аз табиғи монополия субъектісінің тарифін индекстеу деңгейін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z2149" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) тарифтік сметаны бекіту және өзі бекіткен тарифтік сметаға өзгерістер енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z2150" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жергілікті атқарушы органмен бірлесіп табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне қосылған табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасына өзгерістер енгізу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z2151" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) уақытша өтемдік тарифті бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z2152" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының Заңына сәйкес реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыру туралы хабарлама қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z2153" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14-1) өз құзыреті шегінде лицензиялауға жататын қызмет түрлеріне лицензия беруге байланысты қызметті жүзеге асыру және лицензиаттардың Қазақстан Республикасы заңнамасын сақтауына мемлекеттік бақылауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z2154" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) тиісті мемлекеттік органдармен келісу бойынша реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z2155" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) табиғи монополиялар субъектілері қызметі тиімділігінің көрсеткіштерін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z2156" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) табиғи монополия субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықтарды жою туралы нұсқама енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z2157" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы және сенімділігі көрсеткіштерінің сақтауы туралы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z2158" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) мемлекеттік-жекешелік әріптестік жобасының, оның ішінде концессиялық жобаның конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының, оның ішінде концессия шартының жобасын келісу, оларға тарифті қалыптастыру бөлігінде өзгерістер мен (немесе) толықтырулар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z2159" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті мемлекеттік немесе жергілікті атқарушы органдардан өтеусіз пайдалануға алған кезде оны, оның ішінде басқа энергия беруші ұйымдардан электр желілерін балансқа және (немесе) сенімгерлік басқаруға қабылдаған жағдайда тарифті көтермей, бекітілген тарифтік сметаға өзгеріс енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z2160" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) уақытша төмендету коэффициентін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z2161" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) табиғи монополиялар салалары бойынша бес жылдық кезеңге арналған тарифтің болжамды индексін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z2162" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтер үшін төлемақы мөлшерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z2163" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) табиғи монополия саласын тарифтік реттеу әдісін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z2164" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) реттеліп көрсетілетін қызметтердің тізбесін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z2165" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) тарифтер тарифтік реттеудің ынталандырушы әдісін қолдана отырып бекітілетін табиғи монополиялар субъектілерінің тізбесін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z2166" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) табиғи монополиялар субъектілерімен бірлесіп кемінде айына бір рет тұтынушыларды қабылдауды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z2167" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті атқарушы органдармен есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерді тұтыну нормасын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z2168" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) құрылыс объектілерін қабылдау және пайдалануға беру жағдайларын қоспағанда, есепке алу аспаптарын сатып алу және орнату үшін ақы алу мөлшерін табиғи монополия субъектісіне көзделген тәртіппен келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z2169" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының талаптарын сақтауына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z2170" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9) "Табиғи монополиялар туралы" 2018 жылғы 27 желтоқсандағы Қазақстан Республикасының </w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+      31) 2015 жылғы 29 қазандағы Қазақстан Республикасының Кәсіпкерлік кодексіне (бұдан әрі – Кодекс) сәйкес табиғи монополиялар салаларында мемлекеттік бақылауды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z2171" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының </w:t>
-[...343 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+      32) табиғи монополиялар салаларында мемлекеттік бақылауды және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерін сақтауын мемлекеттік бақылауды жүзеге асыру кезінде өз құзыреті шегінде, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарымен өзара іс-қимыл жасау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z2172" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      30) энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+      33) Комитет құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілерді әзірлеуге қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z2173" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) қоғамдық маңызы бар нарық субъектілерінің бағаларын мониторинглеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z2174" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) жасалған мемлекеттік-жекешелік әріптестікті шартының, концесссия шартының негізінде тарифті айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z2175" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) лицензияны және (немесе) лицензияға қосымшаны беру кезінде өтініш берушінің біліктілік талаптарына сәйкес келуін анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z2176" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) қосалқы (шунттаушы) электр беру желілері мен кіші станцияларды жобалау мен салуды, меншік нысанына қарамастан электр энергетикасы объектілерін және (немесе) оның жекелеген бөліктерін сатып алуды-сатуды, жалға немесе сенімгерлікпен басқаруға беруді келісуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z2177" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) тұтынушылардан Қазақстан Республикасының заңнамасына сәйкес табиғи монополия субъектілері белгілеген техникалық талаптарды сақтауын талап ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z2178" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қоғамдық маңызы бар нарық субъектісіне Кодексте міндеттемелерді олардың орындауы туралы орындалуға міндетті енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z2179" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) қоғамдық маңызы бар нарық субъектісі ұйғарымды орындамаған жағдайда, қоғамдық маңызы бар нарық субъектісін ұйғарымда көрсетілген іс-әрекеттерді жасауға мәжбүрлеу туралы талап-арызды сотқа ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z2180" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) өз құзыретінің шегінде әкімшілік құқық бұзушылық туралы істерді қозғау және қарау, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік жаза қолдану, сондай-ақ сотқа қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z2181" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z2182" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) Кодексте белгіленген тәртіппен тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалар мен тарифтерді реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z2183" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z2184" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) қоғамдық маңызы бар нарықтарда баға белгілеу қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z2185" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) Кодексте белгіленген тәртіппен қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды төмендету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z2186" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарына жедел-іздестіру іс-шараларын жүргізу туралы өтініш жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z2187" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) өз өкілеттіктерін жүзеге асыру үшін қажетті ақпаратты сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z2188" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) Комитеттің құзыреті шегінде, реттеу, іске асыру және бақылау-қадағалау функцияларын жүзеге асыру және орталық атқарушы органның стратегиялық функцияларын орындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z2189" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      31) 2015 жылғы 29 қазандағы Қазақстан Республикасының Кәсіпкерлік </w:t>
-[...399 lines deleted...]
-      50) Қазақстан Республикасының заңнамасы талаптарының анықталған бұзушылықтары туралы актілерді қабылдау;</w:t>
+      50) Қазақстан Республикасының заңнамасы талаптарының анықталған бұзушылықтары туралы актілерді қабылдау; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkStart w:name="z2190" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) реттелетін саладағы мәселелер бойынша республикалық және өңірлік семинарларды, ғылыми-практикалық конференцияларды ұйымдастыруға және өткізуге, бюджетті, бухгалтерлік есепті және мемлекеттік сатып алуды жоспарлауға және орындауға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkStart w:name="z2191" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) өз құзыреті шегінде Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkStart w:name="z2192" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) тексеру парақтарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkStart w:name="z2193" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) табиғи монополиялар субъектілерінің, қоғамдық маңызы бар нарық субъектілері және оның тұтынушыларының өтініштерін қарау; 54-1) өтініш берушілер көтеретін жүйелі проблемаларға талдау жүргізу және оларды анықтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkStart w:name="z2194" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) "Монополист" базасы сервистік бағдарламалық өнім арқылы шығындары монополиялар субъектілерінің, мемлекеттік монополия субъектілерінің және қоғамдық маңызы бар нарықтардың қызметтеріне бағаларды қалыптастыру кезінде ескерілетін сатып алынатын тауарлар мен қызметтердің тізбесі бойынша барлық ақпаратты қабылдауды, беруді, сақтауды автоматтандыру, сондай-ақ ашықтықты және қол жетімділікті қамтамасыз ету".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
-[...15 lines deleted...]
-      "55-1) мемлекеттік қызметке кіру, мемлекеттік қызметті өткеру және тоқтату, қызметтік тексерістерді жүргізу, әкімшілік мемлекеттік қызметшілердің қызметін бағалау, аттестаттау және оқыту жүргізу, оның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған дерекқорда (ақпараттық жүйеде) рәсімдерін сақтауды қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z2195" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "55-1) мемлекеттік қызметке кіру, мемлекеттік қызметті өткеру және тоқтату, қызметтік тексерістерді жүргізу, әкімшілік мемлекеттік қызметшілердің қызметін бағалау, аттестаттау және оқыту жүргізу, оның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған дерекқорда (ақпараттық жүйеде) рәсімдерін сақтауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkStart w:name="z2196" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-2) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын әзірлеуді, оны уәкілетті тұлғаға бекітуге енгізу бойынша жалпы үйлестіруді қамтамасыз етеді және мемлекеттік әкімшілік қызметшіні оның лауазымдық нұсқаулығымен, сондай-ақ лауазымдық нұсқаулыққа енгізілген өзгерістер мен толықтырулармен таныстыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
-[...15 lines deleted...]
-      55-3) кадрларды іріктеуді ұйымдастыру, мемлекеттік қызметшілердің мемлекеттік қызметті өткеруіне байланысты құжаттарды ресімдеу, мемлекеттік қызметшілердің дербес деректерін есепке алуды жүзеге асыру, мемлекеттік әкімшілік қызметшілердің қызметін бағалауды жүргізуді ұйымдастыруды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z2197" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-3) кадрларды іріктеуді ұйымдастыру, мемлекеттік қызметшілердің мемлекеттік қызметті өткеруіне байланысты құжаттарды  ресімдеу, мемлекеттік қызметшілердің дербес деректерін есепке алуды жүзеге асыру, мемлекеттік әкімшілік қызметшілердің қызметін бағалауды жүргізуді ұйымдастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
-[...15 lines deleted...]
-      55-4) табиғи монополия субъектілерінің Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзудың анықталған белгілері туралы ақпаратты немесе материалдарды хабарлауды және уәкілетті органдарға ұсынуды жүзеге асыру.</w:t>
+    <w:bookmarkStart w:name="z2198" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-4)  табиғи монополия субъектілерінің Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзудың анықталған белгілері туралы ақпаратты немесе материалдарды хабарлауды және уәкілетті органдарға ұсынуды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
-[...15 lines deleted...]
-      56) Қазақстан Республикасының өзге заңдарында, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге өкілеттіктерді жүзеге асыру.</w:t>
+    <w:bookmarkStart w:name="z2199" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-5) табиғи монополиялар субъектілерінің республикалық тізіліміне енгізілген Комитет өкілеттік берген табиғи монополиялар субъектілерінің қызметін реттеу және бақылау жөніндегі өкілеттер мен функцияларды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkStart w:name="z2200" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-6) бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізуге техникалық сараптама жүргізетін уәкілетті тұлғалардың (сарапшылар, сараптау ұйымдары) тізімін (тіркелімін) жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z2201" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      56) Қазақстан Республикасының өзге заңдарында, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге өкілеттіктерді жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z2202" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Құқықтары мен міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z2203" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z2204" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардан, оның iшiнде мемлекеттiк органдардан, жергiлiктi өзiн-өзi басқару органдарынан, сондай-ақ олардың лауазымды адамдарынан өз өкiлеттiктерін жүзеге асыру үшiн қажеттi ақпаратты сұратады және алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z2205" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу жөніндегі ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z2206" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департаменттің құзыретіне кіретін мәселелер бойынша кеңестер, семинарлар, конференциялар, дөңгелек үстелдер, конкурстар және өзге де іс-шаралар өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z2207" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыретінің шегінде сотқа шағымдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z2208" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де құқықтарды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z2209" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Департаменттің қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z2210" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z2211" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент басшысы Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z2212" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент басшысының орынбасары болады, олар Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z2213" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басшының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z2214" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бұйрықтар шығарады, нұсқамалар енгізеді және қаулылар шығарады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z2215" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрылымдық бөлімшелердің ережелерін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z2216" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Департаменттің құрылымдық бөлімшелері басшыларының міндеттерін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z2217" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z2218" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Департаментті танытады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z2219" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z2220" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) басқа лауазымды адамға қол қою құқығын берместен, лицензиялауға байланысты барлық құжаттарға қол қояды. Ол болмаған жағдайда, көрсетілген құжаттарға қол қою құқығы Департамент басшысының міндетін атқарушыға жүктеледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z2221" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z2222" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Департаменттің құзыретіне кіретін басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z2223" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы болмаған жағдайда оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z2224" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z2225" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z2226" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z2227" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметінің нәтижесінде және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге көздерден сатып алған өзге де мүлік (ақшалай кірістерді қоса алғанда) есебінен қалыптасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z2228" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаментке бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z2229" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңмен өзгеше белгіленбесе, Департамент өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен айыруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z2230" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z2231" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3829,2318 +3839,2328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атқарушының бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:bookmarkStart w:name="z141" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Алматы қаласы бойынша департаменті туралы ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда – ҚР Ұлттық экономика министрлігінің Табиғи монополияларды реттеу комитеті Төрағасының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2232" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z2233" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Алматы қаласы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңының талаптарын сақтауын мемлекеттік бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z2234" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасының Президенті және Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z2235" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Алматы қаласы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="139"/>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z2236" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z2237" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға Департаменттің құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z2238" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
-[...15 lines deleted...]
-      9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Алматы қаласы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z2239" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:bookmarkStart w:name="z2240" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Департаменттің заңды мекенжайы: 050000, Қазақстан Республикасы, Алматы қаласы, Абылай хан даңғылы 74 А. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z2241" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Алматы қаласы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z2242" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z2243" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z2244" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z2245" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z2246" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Міндеті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z2247" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табиғи монополиялар салаларында мемлекеттік саясатты қалыптастыруға және іске асыруға, сондай-ақ бағаларды мемлекеттік реттеуді және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібі мен міндеттерінің сақталуына мемлекеттік бақылауды жүзеге асыруға қатысу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z2248" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z2249" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z2250" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының Үкіметіне табиғи монополиялар салаларының жай-күйі туралы, бекітілген тарифтік сметалардың орындалуы туралы, бекітілген инвестициялық бағдарламалардың орындалуы туралы жыл сайынғы есепті ұсынуға дайындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z2251" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөлімін қалыптастыру және жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z2252" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Тарифтерді қалыптастыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z2253" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z2254" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) реттеліп көрсетілетін қызметтерді ұсынудың үлгі шарттарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z2255" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өтінімді қарауға қабылдау не оны қабылдаудан бас тарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z2256" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бұқаралық ақпарат құралдарында жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыру жариялай отырып, өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z2257" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Табиғи монополиялар туралы" 2018 жылғы 27 желтоқсандағы Қазақстан Республикасының Заңында көзделген жағдайларда тарифті бекіту және оның қолданылу мерзімі аяқталғанға дейін бекітілген тарифті өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z2258" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қуаты аз табиғи монополия субъектісінің тарифін индекстеу деңгейін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z2259" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) тарифтік сметаны бекіту және өзі бекіткен тарифтік сметаға өзгерістер енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z2260" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жергілікті атқарушы органмен бірлесіп табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне қосылған табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасына өзгерістер енгізу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z2261" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) уақытша өтемдік тарифті бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z2262" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының Заңына сәйкес реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыру туралы хабарлама қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z2263" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14-1) өз құзыреті шегінде лицензиялауға жататын қызмет түрлеріне лицензия беруге байланысты қызметті жүзеге асыру және лицензиаттардың Қазақстан Республикасы заңнамасын сақтауына мемлекеттік бақылауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z2264" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) тиісті мемлекеттік органдармен келісу бойынша реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z2265" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) табиғи монополиялар субъектілері қызметі тиімділігінің көрсеткіштерін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z2266" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) табиғи монополия субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықтарды жою туралы нұсқама енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z2267" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы және сенімділігі көрсеткіштерінің сақтауы туралы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z2268" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) мемлекеттік-жекешелік әріптестік жобасының, оның ішінде концессиялық жобаның конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының, оның ішінде концессия шартының жобасын келісу, оларға тарифті қалыптастыру бөлігінде өзгерістер мен (немесе) толықтырулар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z2269" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті мемлекеттік немесе жергілікті атқарушы органдардан өтеусіз пайдалануға алған кезде оны, оның ішінде басқа энергия беруші ұйымдардан электр желілерін балансқа және (немесе) сенімгерлік басқаруға қабылдаған жағдайда тарифті көтермей, бекітілген тарифтік сметаға өзгеріс енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z2270" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) уақытша төмендету коэффициентін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z2271" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) табиғи монополиялар салалары бойынша бес жылдық кезеңге арналған тарифтің болжамды индексін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z2272" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтер үшін төлемақы мөлшерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z2273" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) табиғи монополия саласын тарифтік реттеу әдісін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z2274" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) реттеліп көрсетілетін қызметтердің тізбесін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z2275" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) тарифтер тарифтік реттеудің ынталандырушы әдісін қолдана отырып бекітілетін табиғи монополиялар субъектілерінің тізбесін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z2276" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) табиғи монополиялар субъектілерімен бірлесіп кемінде айына бір рет тұтынушыларды қабылдауды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z2277" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті атқарушы органдармен есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерді тұтыну нормасын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z2278" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) құрылыс объектілерін қабылдау және пайдалануға беру жағдайларын қоспағанда, есепке алу аспаптарын сатып алу және орнату үшін ақы алу мөлшерін табиғи монополия субъектісіне көзделген тәртіппен келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z2279" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының талаптарын сақтауына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z2280" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9) "Табиғи монополиялар туралы" 2018 жылғы 27 желтоқсандағы Қазақстан Республикасының </w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z172" w:id="165"/>
+      31) 2015 жылғы 29 қазандағы Қазақстан Республикасының Кәсіпкерлік кодексіне (бұдан әрі – Кодекс) сәйкес табиғи монополиялар салаларында мемлекеттік бақылауды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z2281" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының </w:t>
-[...343 lines deleted...]
-    <w:bookmarkStart w:name="z189" w:id="182"/>
+      32) табиғи монополиялар салаларында мемлекеттік бақылауды және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерін сақтауын мемлекеттік бақылауды жүзеге асыру кезінде өз құзыреті шегінде, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарымен өзара іс-қимыл жасау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z2282" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      30) энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z190" w:id="183"/>
+      33) Комитет құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілерді әзірлеуге қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z2283" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) қоғамдық маңызы бар нарық субъектілерінің бағаларын мониторинглеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z2284" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) жасалған мемлекеттік-жекешелік әріптестікті шартының, концесссия шартының негізінде тарифті айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z2285" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) лицензияны және (немесе) лицензияға қосымшаны беру кезінде өтініш берушінің біліктілік талаптарына сәйкес келуін анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z2286" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) қосалқы (шунттаушы) электр беру желілері мен кіші станцияларды жобалау мен салуды, меншік нысанына қарамастан электр энергетикасы объектілерін және (немесе) оның жекелеген бөліктерін сатып алуды-сатуды, жалға немесе сенімгерлікпен басқаруға беруді келісуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z2287" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) тұтынушылардан Қазақстан Республикасының заңнамасына сәйкес табиғи монополия субъектілері белгілеген техникалық талаптарды сақтауын талап ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z2288" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қоғамдық маңызы бар нарық субъектісіне Кодексте міндеттемелерді олардың орындауы туралы орындалуға міндетті енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z2289" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) қоғамдық маңызы бар нарық субъектісі ұйғарымды орындамаған жағдайда, қоғамдық маңызы бар нарық субъектісін ұйғарымда көрсетілген іс-әрекеттерді жасауға мәжбүрлеу туралы талап-арызды сотқа ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z2290" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) өз құзыретінің шегінде әкімшілік құқық бұзушылық туралы істерді қозғау және қарау, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік жаза қолдану, сондай-ақ сотқа қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z2291" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z2292" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) Кодексте белгіленген тәртіппен тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалар мен тарифтерді реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z2293" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z2294" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) қоғамдық маңызы бар нарықтарда баға белгілеу қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z2295" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) Кодексте белгіленген тәртіппен қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды төмендету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z2296" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарына жедел-іздестіру іс-шараларын жүргізу туралы өтініш жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z2297" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) өз өкілеттіктерін жүзеге асыру үшін қажетті ақпаратты сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z2298" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) Комитеттің құзыреті шегінде, реттеу, іске асыру және бақылау-қадағалау функцияларын жүзеге асыру және орталық атқарушы органның стратегиялық функцияларын орындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z2299" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      31) 2015 жылғы 29 қазандағы Қазақстан Республикасының Кәсіпкерлік </w:t>
-[...403 lines deleted...]
-    <w:bookmarkStart w:name="z210" w:id="203"/>
+      50) Қазақстан Республикасының заңнамасы талаптарының анықталған бұзушылықтары туралы актілерді қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z2300" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) реттелетін саладағы мәселелер бойынша республикалық және өңірлік семинарларды, ғылыми-практикалық конференцияларды ұйымдастыруға және өткізуге, бюджетті, бухгалтерлік есепті және мемлекеттік сатып алуды жоспарлауға және орындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z211" w:id="204"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z2301" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) өз құзыреті шегінде Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z212" w:id="205"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z2302" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) тексеру парақтарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z213" w:id="206"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z2303" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) табиғи монополиялар субъектілерінің, қоғамдық маңызы бар нарық субъектілері және оның тұтынушыларының өтініштерін қарау; 54-1) өтініш берушілер көтеретін жүйелі проблемаларға талдау жүргізу және оларды анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z214" w:id="207"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z2304" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) "Монополист" базасы сервистік бағдарламалық өнім арқылы шығындары монополиялар субъектілерінің, мемлекеттік монополия субъектілерінің және қоғамдық маңызы бар нарықтардың қызметтеріне бағаларды қалыптастыру кезінде ескерілетін сатып алынатын тауарлар мен қызметтердің тізбесі бойынша барлық ақпаратты қабылдауды, беруді, сақтауды автоматтандыру, сондай-ақ ашықтықты және қол жетімділікті қамтамасыз ету".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z216" w:id="209"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z2305" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "55-1) мемлекеттік қызметке кіру, мемлекеттік қызметті өткеру және тоқтату, қызметтік тексерістерді жүргізу, әкімшілік мемлекеттік қызметшілердің қызметін бағалау, аттестаттау және оқыту жүргізу, оның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған дерекқорда (ақпараттық жүйеде) рәсімдерін сақтауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z2306" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-2) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын әзірлеуді, оны уәкілетті тұлғаға бекітуге енгізу бойынша жалпы үйлестіруді қамтамасыз етеді және мемлекеттік әкімшілік қызметшіні оның лауазымдық нұсқаулығымен, сондай-ақ лауазымдық нұсқаулыққа енгізілген өзгерістер мен толықтырулармен таныстыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z219" w:id="212"/>
-[...15 lines deleted...]
-      56) Қазақстан Республикасының өзге заңдарында, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге өкілеттіктерді жүзеге асыру.</w:t>
+    <w:bookmarkStart w:name="z2307" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-3) кадрларды іріктеуді ұйымдастыру, мемлекеттік қызметшілердің мемлекеттік қызметті өткеруіне байланысты құжаттарды  ресімдеу, мемлекеттік қызметшілердің дербес деректерін есепке алуды жүзеге асыру, мемлекеттік әкімшілік қызметшілердің қызметін бағалауды жүргізуді ұйымдастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z220" w:id="213"/>
+    <w:bookmarkStart w:name="z2308" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-4)  табиғи монополия субъектілерінің Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзудың анықталған белгілері туралы ақпаратты немесе материалдарды хабарлауды және уәкілетті органдарға ұсынуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z2309" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-5) табиғи монополиялар субъектілерінің республикалық тізіліміне енгізілген Комитет өкілеттік берген табиғи монополиялар субъектілерінің қызметін реттеу және бақылау жөніндегі өкілеттер мен функцияларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z2310" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-6) бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізуге техникалық сараптама жүргізетін уәкілетті тұлғалардың (сарапшылар, сараптау ұйымдары) тізімін (тіркелімін) жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z2311" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      56) Қазақстан Республикасының өзге заңдарында, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге өкілеттіктерді жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z2312" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Құқықтары мен міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z221" w:id="214"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z2313" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z222" w:id="215"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z2314" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардан, оның iшiнде мемлекеттiк органдардан, жергiлiктi өзiн-өзi басқару органдарынан, сондай-ақ олардың лауазымды адамдарынан өз өкiлеттiктерін жүзеге асыру үшiн қажеттi ақпаратты сұратады және алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z223" w:id="216"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z2315" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу жөніндегі ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z224" w:id="217"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z2316" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департаменттің құзыретіне кіретін мәселелер бойынша кеңестер, семинарлар, конференциялар, дөңгелек үстелдер, конкурстар және өзге де іс-шаралар өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z225" w:id="218"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z2317" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыретінің шегінде сотқа шағымдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z226" w:id="219"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z2318" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де құқықтарды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z227" w:id="220"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z2319" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Департаменттің қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z228" w:id="221"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z2320" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z229" w:id="222"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z2321" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент басшысы Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z230" w:id="223"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z2322" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент басшысының орынбасары болады, олар Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z231" w:id="224"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z2323" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басшының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z232" w:id="225"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z2324" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бұйрықтар шығарады, нұсқамалар енгізеді және қаулылар шығарады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z233" w:id="226"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z2325" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрылымдық бөлімшелердің ережелерін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z234" w:id="227"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z2326" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Департаменттің құрылымдық бөлімшелері басшыларының міндеттерін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z235" w:id="228"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z2327" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z236" w:id="229"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z2328" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Департаментті танытады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z237" w:id="230"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z2329" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z238" w:id="231"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z2330" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) басқа лауазымды адамға қол қою құқығын берместен, лицензиялауға байланысты барлық құжаттарға қол қояды. Ол болмаған жағдайда, көрсетілген құжаттарға қол қою құқығы Департамент басшысының міндетін атқарушыға жүктеледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z239" w:id="232"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z2331" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z240" w:id="233"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z2332" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Департаменттің құзыретіне кіретін басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z241" w:id="234"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z2333" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы болмаған жағдайда оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z242" w:id="235"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z2334" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z243" w:id="236"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z2335" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z244" w:id="237"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z2336" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z245" w:id="238"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z2337" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметінің нәтижесінде және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге көздерден сатып алған өзге де мүлік (ақшалай кірістерді қоса алғанда) есебінен қалыптасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z246" w:id="239"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z2338" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаментке бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z247" w:id="240"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z2339" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңмен өзгеше белгіленбесе, Департамент өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен айыруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z248" w:id="241"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z2340" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z249" w:id="242"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z2341" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6258,2330 +6278,2296 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атқарушының бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z251" w:id="243"/>
+    <w:bookmarkStart w:name="z251" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Шымкент қаласы бойынша департаменті туралы ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z252" w:id="244"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда – ҚР Ұлттық экономика министрлігінің Табиғи монополияларды реттеу комитеті Төрағасының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2342" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z254" w:id="246"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z2343" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Шымкент қаласы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңының талаптарын сақтауын мемлекеттік бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z2344" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасының Президенті және Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z255" w:id="247"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z2345" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z256" w:id="248"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z2346" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z257" w:id="249"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z2347" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға Департаменттің құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z258" w:id="250"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z2348" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z259" w:id="251"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z2349" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z260" w:id="252"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z2350" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Департаменттің заңды мекенжайы: 160011, Қазақстан Республикасы, Шымкент қаласы, Әл-Фараби ауданы, А.Диваев көшесі, 148-үй. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z261" w:id="253"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z2351" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Шымкент қаласы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z262" w:id="254"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z2352" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z263" w:id="255"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z2353" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z264" w:id="256"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z2354" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z2355" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z267" w:id="259"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z2356" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Міндеті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z2357" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табиғи монополиялар салаларында мемлекеттік саясатты қалыптастыруға және іске асыруға, сондай-ақ бағаларды мемлекеттік реттеуді және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібі мен міндеттерінің сақталуына мемлекеттік бақылауды жүзеге асыруға қатысу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z268" w:id="260"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z2358" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z269" w:id="261"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z2359" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z270" w:id="262"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z2360" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының Үкіметіне табиғи монополиялар салаларының жай-күйі туралы, бекітілген тарифтік сметалардың орындалуы туралы, бекітілген инвестициялық бағдарламалардың орындалуы туралы жыл сайынғы есепті ұсынуға дайындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z271" w:id="263"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z2361" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөлімін қалыптастыру және жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z273" w:id="265"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z2362" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Тарифтерді қалыптастыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z2363" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z274" w:id="266"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z2364" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) реттеліп көрсетілетін қызметтерді ұсынудың үлгі шарттарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z275" w:id="267"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z2365" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өтінімді қарауға қабылдау не оны қабылдаудан бас тарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z276" w:id="268"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z2366" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бұқаралық ақпарат құралдарында жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыру жариялай отырып, өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z278" w:id="270"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z2367" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Табиғи монополиялар туралы" 2018 жылғы 27 желтоқсандағы Қазақстан Республикасының Заңында көзделген жағдайларда тарифті бекіту және оның қолданылу мерзімі аяқталғанға дейін бекітілген тарифті өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z2368" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қуаты аз табиғи монополия субъектісінің тарифін индекстеу деңгейін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z279" w:id="271"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z2369" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тарифтік сметаны бекіту және өзі бекіткен тарифтік сметаға өзгерістер енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z280" w:id="272"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z2370" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жергілікті атқарушы органмен бірлесіп табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне қосылған табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасына өзгерістер енгізу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z281" w:id="273"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z2371" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) уақытша өтемдік тарифті бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z283" w:id="275"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z2372" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының Заңына сәйкес реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыру туралы хабарлама қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z2373" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14-1) өз құзыреті шегінде лицензиялауға жататын қызмет түрлеріне лицензия беруге байланысты қызметті жүзеге асыру және лицензиаттардың Қазақстан Республикасы заңнамасын сақтауына мемлекеттік бақылауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z284" w:id="276"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z2374" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) тиісті мемлекеттік органдармен келісу бойынша реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z285" w:id="277"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z2375" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) табиғи монополиялар субъектілері қызметі тиімділігінің көрсеткіштерін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z286" w:id="278"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z2376" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) табиғи монополия субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықтарды жою туралы нұсқама енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z287" w:id="279"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z2377" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы және сенімділігі көрсеткіштерінің сақтауы туралы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z288" w:id="280"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z2378" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттік-жекешелік әріптестік жобасының, оның ішінде концессиялық жобаның конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының, оның ішінде концессия шартының жобасын келісу, оларға тарифті қалыптастыру бөлігінде өзгерістер мен (немесе) толықтырулар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z289" w:id="281"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z2379" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті мемлекеттік немесе жергілікті атқарушы органдардан өтеусіз пайдалануға алған кезде оны, оның ішінде басқа энергия беруші ұйымдардан электр желілерін балансқа және (немесе) сенімгерлік басқаруға қабылдаған жағдайда тарифті көтермей, бекітілген тарифтік сметаға өзгеріс енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z290" w:id="282"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z2380" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) уақытша төмендету коэффициентін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z291" w:id="283"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z2381" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) табиғи монополиялар салалары бойынша бес жылдық кезеңге арналған тарифтің болжамды индексін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z292" w:id="284"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z2382" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтер үшін төлемақы мөлшерін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z293" w:id="285"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z2383" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) табиғи монополия саласын тарифтік реттеу әдісін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z294" w:id="286"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z2384" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) реттеліп көрсетілетін қызметтердің тізбесін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z295" w:id="287"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z2385" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) тарифтер тарифтік реттеудің ынталандырушы әдісін қолдана отырып бекітілетін табиғи монополиялар субъектілерінің тізбесін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z296" w:id="288"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z2386" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) табиғи монополиялар субъектілерімен бірлесіп кемінде айына бір рет тұтынушыларды қабылдауды жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z297" w:id="289"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z2387" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) жергілікті атқарушы органдармен есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерді тұтыну нормасын келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z298" w:id="290"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z2388" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) құрылыс объектілерін қабылдау және пайдалануға беру жағдайларын қоспағанда, есепке алу аспаптарын сатып алу және орнату үшін ақы алу мөлшерін табиғи монополия субъектісіне көзделген тәртіппен келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z300" w:id="292"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z2389" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының талаптарын сақтауына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z2390" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31) 2015 жылғы 29 қазандағы Қазақстан Республикасының Кәсіпкерлік кодексіне (бұдан әрі – Кодекс) сәйкес табиғи монополиялар салаларында мемлекеттік бақылауды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z301" w:id="293"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z2391" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32) табиғи монополиялар салаларында мемлекеттік бақылауды және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерін сақтауын мемлекеттік бақылауды жүзеге асыру кезінде өз құзыреті шегінде, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарымен өзара іс-қимыл жасау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z302" w:id="294"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z2392" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33) Комитет құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілерді әзірлеуге қатысу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z303" w:id="295"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z2393" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) қоғамдық маңызы бар нарық субъектілерінің бағаларын мониторинглеуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z304" w:id="296"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z2394" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) жасалған мемлекеттік-жекешелік әріптестікті шартының, концесссия шартының негізінде тарифті айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z305" w:id="297"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z2395" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) лицензияны және (немесе) лицензияға қосымшаны беру кезінде өтініш берушінің біліктілік талаптарына сәйкес келуін анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z306" w:id="298"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z2396" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) қосалқы (шунттаушы) электр беру желілері мен кіші станцияларды жобалау мен салуды, меншік нысанына қарамастан электр энергетикасы объектілерін және (немесе) оның жекелеген бөліктерін сатып алуды-сатуды, жалға немесе сенімгерлікпен басқаруға беруді келісуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z307" w:id="299"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z2397" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) тұтынушылардан Қазақстан Республикасының заңнамасына сәйкес табиғи монополия субъектілері белгілеген техникалық талаптарды сақтауын талап ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z308" w:id="300"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z2398" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) қоғамдық маңызы бар нарық субъектісіне Кодексте міндеттемелерді олардың орындауы туралы орындалуға міндетті енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z309" w:id="301"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z2399" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) қоғамдық маңызы бар нарық субъектісі ұйғарымды орындамаған жағдайда, қоғамдық маңызы бар нарық субъектісін ұйғарымда көрсетілген іс-әрекеттерді жасауға мәжбүрлеу туралы талап-арызды сотқа ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z310" w:id="302"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z2400" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) өз құзыретінің шегінде әкімшілік құқық бұзушылық туралы істерді қозғау және қарау, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік жаза қолдану, сондай-ақ сотқа қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z311" w:id="303"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z2401" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z312" w:id="304"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z2402" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) Кодексте белгіленген тәртіппен тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалар мен тарифтерді реттеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z313" w:id="305"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z2403" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z314" w:id="306"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z2404" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) қоғамдық маңызы бар нарықтарда баға белгілеу қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z315" w:id="307"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z2405" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) Кодексте белгіленген тәртіппен қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды төмендету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z316" w:id="308"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z2406" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарына жедел-іздестіру іс-шараларын жүргізу туралы өтініш жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z317" w:id="309"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z2407" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) өз өкілеттіктерін жүзеге асыру үшін қажетті ақпаратты сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z318" w:id="310"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z2408" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) Комитеттің құзыреті шегінде, реттеу, іске асыру және бақылау-қадағалау функцияларын жүзеге асыру және орталық атқарушы органның стратегиялық функцияларын орындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z319" w:id="311"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z2409" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50) Қазақстан Республикасының заңнамасы талаптарының анықталған бұзушылықтары туралы актілерді қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z320" w:id="312"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z2410" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) реттелетін саладағы мәселелер бойынша республикалық және өңірлік семинарларды, ғылыми-практикалық конференцияларды ұйымдастыруға және өткізуге, бюджетті, бухгалтерлік есепті және мемлекеттік сатып алуды жоспарлауға және орындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z321" w:id="313"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z2411" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) өз құзыреті шегінде Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z322" w:id="314"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z2412" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) тексеру парақтарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z323" w:id="315"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z2413" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) табиғи монополиялар субъектілерінің, қоғамдық маңызы бар нарық субъектілері және оның тұтынушыларының өтініштерін қарау; 54-1) өтініш берушілер көтеретін жүйелі проблемаларға талдау жүргізу және оларды анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z324" w:id="316"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z2414" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) "Монополист" базасы сервистік бағдарламалық өнім арқылы шығындары монополиялар субъектілерінің, мемлекеттік монополия субъектілерінің және қоғамдық маңызы бар нарықтардың қызметтеріне бағаларды қалыптастыру кезінде ескерілетін сатып алынатын тауарлар мен қызметтердің тізбесі бойынша барлық ақпаратты қабылдауды, беруді, сақтауды автоматтандыру, сондай-ақ ашықтықты және қол жетімділікті қамтамасыз ету".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z326" w:id="318"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z2415" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "55-1) мемлекеттік қызметке кіру, мемлекеттік қызметті өткеру және тоқтату, қызметтік тексерістерді жүргізу, әкімшілік мемлекеттік қызметшілердің қызметін бағалау, аттестаттау және оқыту жүргізу, оның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған дерекқорда (ақпараттық жүйеде) рәсімдерін сақтауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z2416" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-2) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын әзірлеуді, оны уәкілетті тұлғаға бекітуге енгізу бойынша жалпы үйлестіруді қамтамасыз етеді және мемлекеттік әкімшілік қызметшіні оның лауазымдық нұсқаулығымен, сондай-ақ лауазымдық нұсқаулыққа енгізілген өзгерістер мен толықтырулармен таныстыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z327" w:id="319"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z2417" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-3) кадрларды іріктеуді ұйымдастыру, мемлекеттік қызметшілердің мемлекеттік қызметті өткеруіне байланысты құжаттарды  ресімдеу, мемлекеттік қызметшілердің дербес деректерін есепке алуды жүзеге асыру, мемлекеттік әкімшілік қызметшілердің қызметін бағалауды жүргізуді ұйымдастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z329" w:id="321"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z2418" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-4)  табиғи монополия субъектілерінің Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзудың анықталған белгілері туралы ақпаратты немесе материалдарды хабарлауды және уәкілетті органдарға ұсынуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z2419" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-5) табиғи монополиялар субъектілерінің республикалық тізіліміне енгізілген Комитет өкілеттік берген табиғи монополиялар субъектілерінің қызметін реттеу және бақылау жөніндегі өкілеттер мен функцияларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z2420" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-6) бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізуге техникалық сараптама жүргізетін уәкілетті тұлғалардың (сарапшылар, сараптау ұйымдары) тізімін (тіркелімін) жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z2421" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56) Қазақстан Республикасының өзге заңдарында, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге өкілеттіктерді жүзеге асыру. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z330" w:id="322"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z2422" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Құқықтары мен міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z331" w:id="323"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z2423" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z332" w:id="324"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z2424" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардан, оның iшiнде мемлекеттiк органдардан, жергiлiктi өзiн-өзi басқару органдарынан, сондай-ақ олардың лауазымды адамдарынан өз өкiлеттiктерін жүзеге асыру үшiн қажеттi ақпаратты сұратады және алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z333" w:id="325"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z2425" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу жөніндегі ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z334" w:id="326"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z2426" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департаменттің құзыретіне кіретін мәселелер бойынша кеңестер, семинарлар, конференциялар, дөңгелек үстелдер, конкурстар және өзге де іс-шаралар өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z335" w:id="327"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z2427" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыретінің шегінде сотқа шағымдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z336" w:id="328"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z2428" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де құқықтарды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z337" w:id="329"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z2429" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Департаменттің қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z338" w:id="330"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z2430" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z339" w:id="331"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z2431" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент басшысы Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z340" w:id="332"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z2432" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент басшысының орынбасары болады, олар Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z341" w:id="333"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z2433" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басшының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z342" w:id="334"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z2434" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бұйрықтар шығарады, нұсқамалар енгізеді және қаулылар шығарады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z343" w:id="335"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z2435" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрылымдық бөлімшелердің ережелерін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z344" w:id="336"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z2436" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Департаменттің құрылымдық бөлімшелері басшыларының міндеттерін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z345" w:id="337"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z2437" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z346" w:id="338"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z2438" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Департаментті танытады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z347" w:id="339"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z2439" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z348" w:id="340"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z2440" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) басқа лауазымды адамға қол қою құқығын берместен, лицензиялауға байланысты барлық құжаттарға қол қояды. Ол болмаған жағдайда, көрсетілген құжаттарға қол қою құқығы Департамент басшысының міндетін атқарушыға жүктеледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z349" w:id="341"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z2441" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z350" w:id="342"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z2442" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Департаменттің құзыретіне кіретін басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z351" w:id="343"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z2443" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы болмаған жағдайда оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z352" w:id="344"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z2444" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z353" w:id="345"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z2445" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z354" w:id="346"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z2446" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z355" w:id="347"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z2447" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметінің нәтижесінде және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге көздерден сатып алған өзге де мүлік (ақшалай кірістерді қоса алғанда) есебінен қалыптасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z356" w:id="348"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z2448" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаментке бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z357" w:id="349"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z2449" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңмен өзгеше белгіленбесе, Департамент өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен айыруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z358" w:id="350"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z2450" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z359" w:id="351"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z2451" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkEnd w:id="357"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8699,2298 +8685,2076 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атқарушының бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z361" w:id="352"/>
+    <w:bookmarkStart w:name="z361" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Ақмола облысы бойынша департаменті туралы ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z362" w:id="353"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда – ҚР Ұлттық экономика министрлігінің Табиғи монополияларды реттеу комитеті Төрағасының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z364" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Ақмола облысы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңының талаптарын сақтауын мемлекеттік бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасының Президенті және Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z365" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z366" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z367" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға Департаменттің құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z368" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z369" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z370" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: 020000, Қазақстан Республикасы, Ақмола облысы, Көкшетау қаласы, Н.Назарбаев даңғылы, 73 үй.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z371" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Ақмола облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z372" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z373" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z374" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z375" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z377" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Міндеті:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табиғи монополиялар салаларында мемлекеттік саясатты қалыптастыруға және іске асыруға, сондай-ақ бағаларды мемлекеттік реттеуді және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібі мен міндеттерінің сақталуына мемлекеттік бақылауды жүзеге асыруға қатысу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z378" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z379" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z380" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының Үкіметіне табиғи монополиялар салаларының жай-күйі туралы, бекітілген тарифтік сметалардың орындалуы туралы, бекітілген инвестициялық бағдарламалардың орындалуы туралы жыл сайынғы есепті ұсынуға дайындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z381" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөлімін қалыптастыру және жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z383" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Тарифтерді қалыптастыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z384" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) реттеліп көрсетілетін қызметтерді ұсынудың үлгі шарттарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z385" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өтінімді қарауға қабылдау не оны қабылдаудан бас тарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z386" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бұқаралық ақпарат құралдарында жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыру жариялай отырып, өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z388" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Табиғи монополиялар туралы" 2018 жылғы 27 желтоқсандағы Қазақстан Республикасының Заңында көзделген жағдайларда тарифті бекіту және оның қолданылу мерзімі аяқталғанға дейін бекітілген тарифті өзгерту;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қуаты аз табиғи монополия субъектісінің тарифін индекстеу деңгейін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z389" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тарифтік сметаны бекіту және өзі бекіткен тарифтік сметаға өзгерістер енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z390" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жергілікті атқарушы органмен бірлесіп табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне қосылған табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасына өзгерістер енгізу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z391" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) уақытша өтемдік тарифті бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z393" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының Заңына сәйкес реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыру туралы хабарлама қабылдау;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14-1) өз құзыреті шегінде лицензиялауға жататын қызмет түрлеріне лицензия беруге байланысты қызметті жүзеге асыру және лицензиаттардың Қазақстан Республикасы заңнамасын сақтауына мемлекеттік бақылауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z394" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) тиісті мемлекеттік органдармен келісу бойынша реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z395" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) табиғи монополиялар субъектілері қызметі тиімділігінің көрсеткіштерін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z396" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) табиғи монополия субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықтарды жою туралы нұсқама енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z397" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы және сенімділігі көрсеткіштерінің сақтауы туралы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z398" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттік-жекешелік әріптестік жобасының, оның ішінде концессиялық жобаның конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының, оның ішінде концессия шартының жобасын келісу, оларға тарифті қалыптастыру бөлігінде өзгерістер мен (немесе) толықтырулар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z399" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті мемлекеттік немесе жергілікті атқарушы органдардан өтеусіз пайдалануға алған кезде оны, оның ішінде басқа энергия беруші ұйымдардан электр желілерін балансқа және (немесе) сенімгерлік басқаруға қабылдаған жағдайда тарифті көтермей, бекітілген тарифтік сметаға өзгеріс енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z400" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) уақытша төмендету коэффициентін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z401" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) табиғи монополиялар салалары бойынша бес жылдық кезеңге арналған тарифтің болжамды индексін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z402" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтер үшін төлемақы мөлшерін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z403" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) табиғи монополия саласын тарифтік реттеу әдісін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z404" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) реттеліп көрсетілетін қызметтердің тізбесін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z405" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) тарифтер тарифтік реттеудің ынталандырушы әдісін қолдана отырып бекітілетін табиғи монополиялар субъектілерінің тізбесін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z406" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) табиғи монополиялар субъектілерімен бірлесіп кемінде айына бір рет тұтынушыларды қабылдауды жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z407" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) жергілікті атқарушы органдармен есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерді тұтыну нормасын келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z408" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) құрылыс объектілерін қабылдау және пайдалануға беру жағдайларын қоспағанда, есепке алу аспаптарын сатып алу және орнату үшін ақы алу мөлшерін табиғи монополия субъектісіне көзделген тәртіппен келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z410" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының талаптарын сақтауына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31) 2015 жылғы 29 қазандағы Қазақстан Республикасының Кәсіпкерлік кодексіне (бұдан әрі – Кодекс) сәйкес табиғи монополиялар салаларында мемлекеттік бақылауды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z411" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32) табиғи монополиялар салаларында мемлекеттік бақылауды және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерін сақтауын мемлекеттік бақылауды жүзеге асыру кезінде өз құзыреті шегінде, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарымен өзара іс-қимыл жасау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z412" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33) Комитет құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілерді әзірлеуге қатысу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z413" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) қоғамдық маңызы бар нарық субъектілерінің бағаларын мониторинглеуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z414" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) жасалған мемлекеттік-жекешелік әріптестікті шартының, концесссия шартының негізінде тарифті айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z415" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) лицензияны және (немесе) лицензияға қосымшаны беру кезінде өтініш берушінің біліктілік талаптарына сәйкес келуін анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z416" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) қосалқы (шунттаушы) электр беру желілері мен кіші станцияларды жобалау мен салуды, меншік нысанына қарамастан электр энергетикасы объектілерін және (немесе) оның жекелеген бөліктерін сатып алуды-сатуды, жалға немесе сенімгерлікпен басқаруға беруді келісуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z417" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) тұтынушылардан Қазақстан Республикасының заңнамасына сәйкес табиғи монополия субъектілері белгілеген техникалық талаптарды сақтауын талап ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z418" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) қоғамдық маңызы бар нарық субъектісіне Кодексте міндеттемелерді олардың орындауы туралы орындалуға міндетті енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z419" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) қоғамдық маңызы бар нарық субъектісі ұйғарымды орындамаған жағдайда, қоғамдық маңызы бар нарық субъектісін ұйғарымда көрсетілген іс-әрекеттерді жасауға мәжбүрлеу туралы талап-арызды сотқа ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z420" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) өз құзыретінің шегінде әкімшілік құқық бұзушылық туралы істерді қозғау және қарау, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік жаза қолдану, сондай-ақ сотқа қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z421" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z422" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) Кодексте белгіленген тәртіппен тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалар мен тарифтерді реттеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z423" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z424" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) қоғамдық маңызы бар нарықтарда баға белгілеу қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z425" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) Кодексте белгіленген тәртіппен қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды төмендету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z426" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарына жедел-іздестіру іс-шараларын жүргізу туралы өтініш жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z427" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) өз өкілеттіктерін жүзеге асыру үшін қажетті ақпаратты сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z428" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) Комитеттің құзыреті шегінде, реттеу, іске асыру және бақылау-қадағалау функцияларын жүзеге асыру және орталық атқарушы органның стратегиялық функцияларын орындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z429" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50) Қазақстан Республикасының заңнамасы талаптарының анықталған бұзушылықтары туралы актілерді қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z430" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) реттелетін саладағы мәселелер бойынша республикалық және өңірлік семинарларды, ғылыми-практикалық конференцияларды ұйымдастыруға және өткізуге, бюджетті, бухгалтерлік есепті және мемлекеттік сатып алуды жоспарлауға және орындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z431" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) өз құзыреті шегінде Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z432" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) тексеру парақтарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z433" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) табиғи монополиялар субъектілерінің, қоғамдық маңызы бар нарық субъектілері және оның тұтынушыларының өтініштерін қарау; 54-1) өтініш берушілер көтеретін жүйелі проблемаларға талдау жүргізу және оларды анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z434" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) "Монополист" базасы сервистік бағдарламалық өнім арқылы шығындары монополиялар субъектілерінің, мемлекеттік монополия субъектілерінің және қоғамдық маңызы бар нарықтардың қызметтеріне бағаларды қалыптастыру кезінде ескерілетін сатып алынатын тауарлар мен қызметтердің тізбесі бойынша барлық ақпаратты қабылдауды, беруді, сақтауды автоматтандыру, сондай-ақ ашықтықты және қол жетімділікті қамтамасыз ету".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z435" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "55-1) мемлекеттік қызметке кіру, мемлекеттік қызметті өткеру және тоқтату, қызметтік тексерістерді жүргізу, әкімшілік мемлекеттік қызметшілердің қызметін бағалау, аттестаттау және оқыту жүргізу, оның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған дерекқорда (ақпараттық жүйеде) рәсімдерін сақтауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z436" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-2) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын әзірлеуді, оны уәкілетті тұлғаға бекітуге енгізу бойынша жалпы үйлестіруді қамтамасыз етеді және мемлекеттік әкімшілік қызметшіні оның лауазымдық нұсқаулығымен, сондай-ақ лауазымдық нұсқаулыққа енгізілген өзгерістер мен толықтырулармен таныстыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z437" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-3) кадрларды іріктеуді ұйымдастыру, мемлекеттік қызметшілердің мемлекеттік қызметті өткеруіне байланысты құжаттарды  ресімдеу, мемлекеттік қызметшілердің дербес деректерін есепке алуды жүзеге асыру, мемлекеттік әкімшілік қызметшілердің қызметін бағалауды жүргізуді ұйымдастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z439" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-4)  табиғи монополия субъектілерінің Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзудың анықталған белгілері туралы ақпаратты немесе материалдарды хабарлауды және уәкілетті органдарға ұсынуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-5) табиғи монополиялар субъектілерінің республикалық тізіліміне енгізілген Комитет өкілеттік берген табиғи монополиялар субъектілерінің қызметін реттеу және бақылау жөніндегі өкілеттер мен функцияларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-6) бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізуге техникалық сараптама жүргізетін уәкілетті тұлғалардың (сарапшылар, сараптау ұйымдары) тізімін (тіркелімін) жүргізу;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56) Қазақстан Республикасының өзге заңдарында, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге өкілеттіктерді жүзеге асыру. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z440" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Құқықтары мен міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z441" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z442" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардан, оның iшiнде мемлекеттiк органдардан, жергiлiктi өзiн-өзi басқару органдарынан, сондай-ақ олардың лауазымды адамдарынан өз өкiлеттiктерін жүзеге асыру үшiн қажеттi ақпаратты сұратады және алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z443" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу жөніндегі ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z444" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департаменттің құзыретіне кіретін мәселелер бойынша кеңестер, семинарлар, конференциялар, дөңгелек үстелдер, конкурстар және өзге де іс-шаралар өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z445" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыретінің шегінде сотқа шағымдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z446" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де құқықтарды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z447" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Департаменттің қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z448" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z449" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент басшысы Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z450" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент басшысының орынбасары болады, олар Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z451" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басшының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z452" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бұйрықтар шығарады, нұсқамалар енгізеді және қаулылар шығарады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z453" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрылымдық бөлімшелердің ережелерін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z454" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Департаменттің құрылымдық бөлімшелері басшыларының міндеттерін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z455" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z456" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Департаментті танытады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z457" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z458" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) басқа лауазымды адамға қол қою құқығын берместен, лицензиялауға байланысты барлық құжаттарға қол қояды. Ол болмаған жағдайда, көрсетілген құжаттарға қол қою құқығы Департамент басшысының міндетін атқарушыға жүктеледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z459" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z460" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Департаменттің құзыретіне кіретін басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z461" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы болмаған жағдайда оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z462" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z463" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z464" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z465" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметінің нәтижесінде және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге көздерден сатып алған өзге де мүлік (ақшалай кірістерді қоса алғанда) есебінен қалыптасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z466" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаментке бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z467" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңмен өзгеше белгіленбесе, Департамент өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен айыруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z468" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z469" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11108,2298 +10872,2296 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атқарушының бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z471" w:id="461"/>
+    <w:bookmarkStart w:name="z471" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Ақтөбе облысы бойынша департаменті туралы ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда – ҚР Ұлттық экономика министрлігінің Табиғи монополияларды реттеу комитеті Төрағасының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2452" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z2453" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Ақтөбе облысы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңының талаптарын сақтауын мемлекеттік бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z2454" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасының Президенті және Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z2455" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z2456" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z2457" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға Департаменттің құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z2458" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z2459" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z2460" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Департаменттің заңды мекенжайы: 030010, Қазақстан Республикасы, Ақтөбе облысы, Ақтөбе қаласы, Шәмші Қалдаяқов көшесі, 33 үй. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z2461" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Ақтөбе облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z2462" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z2463" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z2464" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z2465" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z2466" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Міндеті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z2467" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табиғи монополиялар салаларында мемлекеттік саясатты қалыптастыруға және іске асыруға, сондай-ақ бағаларды мемлекеттік реттеуді және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібі мен міндеттерінің сақталуына мемлекеттік бақылауды жүзеге асыруға қатысу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z2468" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z2469" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z2470" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының Үкіметіне табиғи монополиялар салаларының жай-күйі туралы, бекітілген тарифтік сметалардың орындалуы туралы, бекітілген инвестициялық бағдарламалардың орындалуы туралы жыл сайынғы есепті ұсынуға дайындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z2471" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөлімін қалыптастыру және жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z2472" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Тарифтерді қалыптастыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z2473" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z2474" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) реттеліп көрсетілетін қызметтерді ұсынудың үлгі шарттарын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z2475" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өтінімді қарауға қабылдау не оны қабылдаудан бас тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z2476" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) бұқаралық ақпарат құралдарында жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыру жариялай отырып, өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z2477" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Табиғи монополиялар туралы" 2018 жылғы 27 желтоқсандағы Қазақстан Республикасының Заңында көзделген жағдайларда тарифті бекіту және оның қолданылу мерзімі аяқталғанға дейін бекітілген тарифті өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z2478" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қуаты аз табиғи монополия субъектісінің тарифін индекстеу деңгейін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z2479" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) тарифтік сметаны бекіту және өзі бекіткен тарифтік сметаға өзгерістер енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z2480" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жергілікті атқарушы органмен бірлесіп табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне қосылған табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасына өзгерістер енгізу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z2481" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) уақытша өтемдік тарифті бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z2482" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының Заңына сәйкес реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыру туралы хабарлама қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z2483" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14-1) өз құзыреті шегінде лицензиялауға жататын қызмет түрлеріне лицензия беруге байланысты қызметті жүзеге асыру және лицензиаттардың Қазақстан Республикасы заңнамасын сақтауына мемлекеттік бақылауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z2484" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) тиісті мемлекеттік органдармен келісу бойынша реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z2485" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) табиғи монополиялар субъектілері қызметі тиімділігінің көрсеткіштерін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z2486" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) табиғи монополия субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықтарды жою туралы нұсқама енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z2487" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы және сенімділігі көрсеткіштерінің сақтауы туралы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z2488" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) мемлекеттік-жекешелік әріптестік жобасының, оның ішінде концессиялық жобаның конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының, оның ішінде концессия шартының жобасын келісу, оларға тарифті қалыптастыру бөлігінде өзгерістер мен (немесе) толықтырулар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z2489" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті мемлекеттік немесе жергілікті атқарушы органдардан өтеусіз пайдалануға алған кезде оны, оның ішінде басқа энергия беруші ұйымдардан электр желілерін балансқа және (немесе) сенімгерлік басқаруға қабылдаған жағдайда тарифті көтермей, бекітілген тарифтік сметаға өзгеріс енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z2490" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) уақытша төмендету коэффициентін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z2491" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) табиғи монополиялар салалары бойынша бес жылдық кезеңге арналған тарифтің болжамды индексін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z2492" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтер үшін төлемақы мөлшерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z2493" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) табиғи монополия саласын тарифтік реттеу әдісін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z2494" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) реттеліп көрсетілетін қызметтердің тізбесін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z2495" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) тарифтер тарифтік реттеудің ынталандырушы әдісін қолдана отырып бекітілетін табиғи монополиялар субъектілерінің тізбесін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z2496" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) табиғи монополиялар субъектілерімен бірлесіп кемінде айына бір рет тұтынушыларды қабылдауды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z2497" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті атқарушы органдармен есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерді тұтыну нормасын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z2498" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) құрылыс объектілерін қабылдау және пайдалануға беру жағдайларын қоспағанда, есепке алу аспаптарын сатып алу және орнату үшін ақы алу мөлшерін табиғи монополия субъектісіне көзделген тәртіппен келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z2499" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының талаптарын сақтауына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z2500" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31) 2015 жылғы 29 қазандағы Қазақстан Республикасының Кәсіпкерлік кодексіне (бұдан әрі – Кодекс) сәйкес табиғи монополиялар салаларында мемлекеттік бақылауды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z2501" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32) табиғи монополиялар салаларында мемлекеттік бақылауды және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерін сақтауын мемлекеттік бақылауды жүзеге асыру кезінде өз құзыреті шегінде, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарымен өзара іс-қимыл жасау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z2502" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33) Комитет құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілерді әзірлеуге қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z2503" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) қоғамдық маңызы бар нарық субъектілерінің бағаларын мониторинглеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z2504" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) жасалған мемлекеттік-жекешелік әріптестікті шартының, концесссия шартының негізінде тарифті айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z2505" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) лицензияны және (немесе) лицензияға қосымшаны беру кезінде өтініш берушінің біліктілік талаптарына сәйкес келуін анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z2506" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) қосалқы (шунттаушы) электр беру желілері мен кіші станцияларды жобалау мен салуды, меншік нысанына қарамастан электр энергетикасы объектілерін және (немесе) оның жекелеген бөліктерін сатып алуды-сатуды, жалға немесе сенімгерлікпен басқаруға беруді келісуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z2507" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) тұтынушылардан Қазақстан Республикасының заңнамасына сәйкес табиғи монополия субъектілері белгілеген техникалық талаптарды сақтауын талап ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z2508" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қоғамдық маңызы бар нарық субъектісіне Кодексте міндеттемелерді олардың орындауы туралы орындалуға міндетті енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z2509" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) қоғамдық маңызы бар нарық субъектісі ұйғарымды орындамаған жағдайда, қоғамдық маңызы бар нарық субъектісін ұйғарымда көрсетілген іс-әрекеттерді жасауға мәжбүрлеу туралы талап-арызды сотқа ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z2510" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) өз құзыретінің шегінде әкімшілік құқық бұзушылық туралы істерді қозғау және қарау, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік жаза қолдану, сондай-ақ сотқа қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z2511" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z2512" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) Кодексте белгіленген тәртіппен тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалар мен тарифтерді реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z2513" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z2514" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) қоғамдық маңызы бар нарықтарда баға белгілеу қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z2515" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) Кодексте белгіленген тәртіппен қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды төмендету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z2516" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарына жедел-іздестіру іс-шараларын жүргізу туралы өтініш жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z2517" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) өз өкілеттіктерін жүзеге асыру үшін қажетті ақпаратты сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z2518" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) Комитеттің құзыреті шегінде, реттеу, іске асыру және бақылау-қадағалау функцияларын жүзеге асыру және орталық атқарушы органның стратегиялық функцияларын орындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z2519" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      50) Қазақстан Республикасының заңнамасы талаптарының анықталған бұзушылықтары туралы актілерді қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z2520" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) реттелетін саладағы мәселелер бойынша республикалық және өңірлік семинарларды, ғылыми-практикалық конференцияларды ұйымдастыруға және өткізуге, бюджетті, бухгалтерлік есепті және мемлекеттік сатып алуды жоспарлауға және орындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z2521" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) өз құзыреті шегінде Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z2522" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) тексеру парақтарын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z2523" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) табиғи монополиялар субъектілерінің, қоғамдық маңызы бар нарық субъектілері және оның тұтынушыларының өтініштерін қарау; 54-1) өтініш берушілер көтеретін жүйелі проблемаларға талдау жүргізу және оларды анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z2524" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) "Монополист" базасы сервистік бағдарламалық өнім арқылы шығындары монополиялар субъектілерінің, мемлекеттік монополия субъектілерінің және қоғамдық маңызы бар нарықтардың қызметтеріне бағаларды қалыптастыру кезінде ескерілетін сатып алынатын тауарлар мен қызметтердің тізбесі бойынша барлық ақпаратты қабылдауды, беруді, сақтауды автоматтандыру, сондай-ақ ашықтықты және қол жетімділікті қамтамасыз ету".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z2525" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "55-1) мемлекеттік қызметке кіру, мемлекеттік қызметті өткеру және тоқтату, қызметтік тексерістерді жүргізу, әкімшілік мемлекеттік қызметшілердің қызметін бағалау, аттестаттау және оқыту жүргізу, оның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған дерекқорда (ақпараттық жүйеде) рәсімдерін сақтауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z2526" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-2) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын әзірлеуді, оны уәкілетті тұлғаға бекітуге енгізу бойынша жалпы үйлестіруді қамтамасыз етеді және мемлекеттік әкімшілік қызметшіні оның лауазымдық нұсқаулығымен, сондай-ақ лауазымдық нұсқаулыққа енгізілген өзгерістер мен толықтырулармен таныстыруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z2527" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-3) кадрларды іріктеуді ұйымдастыру, мемлекеттік қызметшілердің мемлекеттік қызметті өткеруіне байланысты құжаттарды  ресімдеу, мемлекеттік қызметшілердің дербес деректерін есепке алуды жүзеге асыру, мемлекеттік әкімшілік қызметшілердің қызметін бағалауды жүргізуді ұйымдастыруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z2528" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-4)  табиғи монополия субъектілерінің Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзудың анықталған белгілері туралы ақпаратты немесе материалдарды хабарлауды және уәкілетті органдарға ұсынуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z2529" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-5) табиғи монополиялар субъектілерінің республикалық тізіліміне енгізілген Комитет өкілеттік берген табиғи монополиялар субъектілерінің қызметін реттеу және бақылау жөніндегі өкілеттер мен функцияларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z2530" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-6) бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізуге техникалық сараптама жүргізетін уәкілетті тұлғалардың (сарапшылар, сараптау ұйымдары) тізімін (тіркелімін) жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z2531" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      56) Қазақстан Республикасының өзге заңдарында, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге өкілеттіктерді жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z2532" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z2533" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z2534" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке және заңды тұлғалардан, оның iшiнде мемлекеттiк органдардан, жергiлiктi өзiн-өзi басқару органдарынан, сондай-ақ олардың лауазымды адамдарынан өз өкiлеттiктерін жүзеге асыру үшiн қажеттi ақпаратты сұратады және алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z2535" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу жөніндегі ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z2536" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Департаменттің құзыретіне кіретін мәселелер бойынша кеңестер, семинарлар, конференциялар, дөңгелек үстелдер, конкурстар және өзге де іс-шаралар өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z2537" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз құзыретінің шегінде сотқа шағымдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z2538" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де құқықтарды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z2539" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Департаменттің қызметін ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z2540" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z2541" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z2542" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент басшысының орынбасары болады, олар Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z2543" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басшының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z2544" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бұйрықтар шығарады, нұсқамалар енгізеді және қаулылар шығарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z2545" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құрылымдық бөлімшелердің ережелерін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z2546" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департаменттің құрылымдық бөлімшелері басшыларының міндеттерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z2547" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z2548" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Департаментті танытады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z2549" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z2550" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) басқа лауазымды адамға қол қою құқығын берместен, лицензиялауға байланысты барлық құжаттарға қол қояды. Ол болмаған жағдайда, көрсетілген құжаттарға қол қою құқығы Департамент басшысының міндетін атқарушыға жүктеледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z2551" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z2552" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Департаменттің құзыретіне кіретін басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z2553" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы болмаған жағдайда оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z472" w:id="462"/>
+    <w:bookmarkStart w:name="z2554" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z2555" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> талаптарын сақтауын мемлекеттік бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
+        <w:t xml:space="preserve"> 4. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z474" w:id="464"/>
-[...15 lines deleted...]
-      2. Департамент өз қызметін Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасының Президенті және Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z2556" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z475" w:id="465"/>
-[...15 lines deleted...]
-      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар.</w:t>
+    <w:bookmarkStart w:name="z2557" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметінің нәтижесінде және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге көздерден сатып алған өзге де мүлік (ақшалай кірістерді қоса алғанда) есебінен қалыптасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z476" w:id="466"/>
-[...15 lines deleted...]
-      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
+    <w:bookmarkStart w:name="z2558" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департаментке бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z477" w:id="467"/>
-[...15 lines deleted...]
-      5. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға Департаменттің құқығы бар.</w:t>
+    <w:bookmarkStart w:name="z2559" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңмен өзгеше белгіленбесе, Департамент өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен айыруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z478" w:id="468"/>
-[...15 lines deleted...]
-      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z2560" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z479" w:id="469"/>
-[...15 lines deleted...]
-      7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі;</w:t>
+    <w:bookmarkStart w:name="z2561" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z480" w:id="470"/>
-[...2050 lines deleted...]
-    <w:bookmarkEnd w:id="569"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13517,2298 +13279,2296 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атқарушының бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z581" w:id="570"/>
+    <w:bookmarkStart w:name="z581" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Алматы облысы бойынша департаменті туралы ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда – ҚР Ұлттық экономика министрлігінің Табиғи монополияларды реттеу комитеті Төрағасының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2562" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z2563" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Алматы облысы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңының талаптарын сақтауын мемлекеттік бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z2564" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасының Президенті және Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z2565" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z2566" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z2567" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға Департаменттің құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z2568" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z2569" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z2570" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департаменттің заңды мекенжайы: 041609, Қазақстан Республикасы, Алматы облысы, Талғар ауданы, Бесағаш ауылы, Райымбек батыр көшесі, 283а - үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z2571" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Алматы облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z2572" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z2573" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z2574" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z2575" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z2576" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Міндеті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z2577" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табиғи монополиялар салаларында мемлекеттік саясатты қалыптастыруға және іске асыруға, сондай-ақ бағаларды мемлекеттік реттеуді және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібі мен міндеттерінің сақталуына мемлекеттік бақылауды жүзеге асыруға қатысу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z2578" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z2579" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z2580" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының Үкіметіне табиғи монополиялар салаларының жай-күйі туралы, бекітілген тарифтік сметалардың орындалуы туралы, бекітілген инвестициялық бағдарламалардың орындалуы туралы жыл сайынғы есепті ұсынуға дайындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z2581" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөлімін қалыптастыру және жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z2582" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Тарифтерді қалыптастыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z2583" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z2584" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) реттеліп көрсетілетін қызметтерді ұсынудың үлгі шарттарын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z2585" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өтінімді қарауға қабылдау не оны қабылдаудан бас тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z2586" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) бұқаралық ақпарат құралдарында жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыру жариялай отырып, өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z2587" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Табиғи монополиялар туралы" 2018 жылғы 27 желтоқсандағы Қазақстан Республикасының Заңында көзделген жағдайларда тарифті бекіту және оның қолданылу мерзімі аяқталғанға дейін бекітілген тарифті өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z2588" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қуаты аз табиғи монополия субъектісінің тарифін индекстеу деңгейін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z2589" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) тарифтік сметаны бекіту және өзі бекіткен тарифтік сметаға өзгерістер енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z2590" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жергілікті атқарушы органмен бірлесіп табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне қосылған табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасына өзгерістер енгізу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z2591" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) уақытша өтемдік тарифті бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z2592" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының Заңына сәйкес реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыру туралы хабарлама қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z2593" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14-1) өз құзыреті шегінде лицензиялауға жататын қызмет түрлеріне лицензия беруге байланысты қызметті жүзеге асыру және лицензиаттардың Қазақстан Республикасы заңнамасын сақтауына мемлекеттік бақылауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z2594" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) тиісті мемлекеттік органдармен келісу бойынша реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z2595" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) табиғи монополиялар субъектілері қызметі тиімділігінің көрсеткіштерін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z2596" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) табиғи монополия субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықтарды жою туралы нұсқама енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z2597" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы және сенімділігі көрсеткіштерінің сақтауы туралы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z2598" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) мемлекеттік-жекешелік әріптестік жобасының, оның ішінде концессиялық жобаның конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының, оның ішінде концессия шартының жобасын келісу, оларға тарифті қалыптастыру бөлігінде өзгерістер мен (немесе) толықтырулар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z2599" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті мемлекеттік немесе жергілікті атқарушы органдардан өтеусіз пайдалануға алған кезде оны, оның ішінде басқа энергия беруші ұйымдардан электр желілерін балансқа және (немесе) сенімгерлік басқаруға қабылдаған жағдайда тарифті көтермей, бекітілген тарифтік сметаға өзгеріс енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z2600" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) уақытша төмендету коэффициентін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z2601" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) табиғи монополиялар салалары бойынша бес жылдық кезеңге арналған тарифтің болжамды индексін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z2602" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтер үшін төлемақы мөлшерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z2603" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) табиғи монополия саласын тарифтік реттеу әдісін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z2604" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) реттеліп көрсетілетін қызметтердің тізбесін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z2605" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) тарифтер тарифтік реттеудің ынталандырушы әдісін қолдана отырып бекітілетін табиғи монополиялар субъектілерінің тізбесін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z2606" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) табиғи монополиялар субъектілерімен бірлесіп кемінде айына бір рет тұтынушыларды қабылдауды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z2607" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті атқарушы органдармен есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерді тұтыну нормасын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z2608" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) құрылыс объектілерін қабылдау және пайдалануға беру жағдайларын қоспағанда, есепке алу аспаптарын сатып алу және орнату үшін ақы алу мөлшерін табиғи монополия субъектісіне көзделген тәртіппен келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z2609" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының талаптарын сақтауына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z2610" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31) 2015 жылғы 29 қазандағы Қазақстан Республикасының Кәсіпкерлік кодексіне (бұдан әрі – Кодекс) сәйкес табиғи монополиялар салаларында мемлекеттік бақылауды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z2611" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32) табиғи монополиялар салаларында мемлекеттік бақылауды және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерін сақтауын мемлекеттік бақылауды жүзеге асыру кезінде өз құзыреті шегінде, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарымен өзара іс-қимыл жасау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z2612" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33) Комитет құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілерді әзірлеуге қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z2613" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) қоғамдық маңызы бар нарық субъектілерінің бағаларын мониторинглеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z2614" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) жасалған мемлекеттік-жекешелік әріптестікті шартының, концесссия шартының негізінде тарифті айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z2615" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) лицензияны және (немесе) лицензияға қосымшаны беру кезінде өтініш берушінің біліктілік талаптарына сәйкес келуін анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z2616" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) қосалқы (шунттаушы) электр беру желілері мен кіші станцияларды жобалау мен салуды, меншік нысанына қарамастан электр энергетикасы объектілерін және (немесе) оның жекелеген бөліктерін сатып алуды-сатуды, жалға немесе сенімгерлікпен басқаруға беруді келісуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z2617" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) тұтынушылардан Қазақстан Республикасының заңнамасына сәйкес табиғи монополия субъектілері белгілеген техникалық талаптарды сақтауын талап ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z2618" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қоғамдық маңызы бар нарық субъектісіне Кодексте міндеттемелерді олардың орындауы туралы орындалуға міндетті енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z2619" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) қоғамдық маңызы бар нарық субъектісі ұйғарымды орындамаған жағдайда, қоғамдық маңызы бар нарық субъектісін ұйғарымда көрсетілген іс-әрекеттерді жасауға мәжбүрлеу туралы талап-арызды сотқа ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z2620" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) өз құзыретінің шегінде әкімшілік құқық бұзушылық туралы істерді қозғау және қарау, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік жаза қолдану, сондай-ақ сотқа қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z2621" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z2622" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) Кодексте белгіленген тәртіппен тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалар мен тарифтерді реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z2623" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z2624" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) қоғамдық маңызы бар нарықтарда баға белгілеу қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z2625" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) Кодексте белгіленген тәртіппен қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды төмендету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z2626" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарына жедел-іздестіру іс-шараларын жүргізу туралы өтініш жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z2627" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) өз өкілеттіктерін жүзеге асыру үшін қажетті ақпаратты сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z2628" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) Комитеттің құзыреті шегінде, реттеу, іске асыру және бақылау-қадағалау функцияларын жүзеге асыру және орталық атқарушы органның стратегиялық функцияларын орындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z2629" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      50) Қазақстан Республикасының заңнамасы талаптарының анықталған бұзушылықтары туралы актілерді қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z2630" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) реттелетін саладағы мәселелер бойынша республикалық және өңірлік семинарларды, ғылыми-практикалық конференцияларды ұйымдастыруға және өткізуге, бюджетті, бухгалтерлік есепті және мемлекеттік сатып алуды жоспарлауға және орындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z2631" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) өз құзыреті шегінде Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z2632" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) тексеру парақтарын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z2633" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) табиғи монополиялар субъектілерінің, қоғамдық маңызы бар нарық субъектілері және оның тұтынушыларының өтініштерін қарау; 54-1) өтініш берушілер көтеретін жүйелі проблемаларға талдау жүргізу және оларды анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z2634" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) "Монополист" базасы сервистік бағдарламалық өнім арқылы шығындары монополиялар субъектілерінің, мемлекеттік монополия субъектілерінің және қоғамдық маңызы бар нарықтардың қызметтеріне бағаларды қалыптастыру кезінде ескерілетін сатып алынатын тауарлар мен қызметтердің тізбесі бойынша барлық ақпаратты қабылдауды, беруді, сақтауды автоматтандыру, сондай-ақ ашықтықты және қол жетімділікті қамтамасыз ету".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z2635" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "55-1) мемлекеттік қызметке кіру, мемлекеттік қызметті өткеру және тоқтату, қызметтік тексерістерді жүргізу, әкімшілік мемлекеттік қызметшілердің қызметін бағалау, аттестаттау және оқыту жүргізу, оның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған дерекқорда (ақпараттық жүйеде) рәсімдерін сақтауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z2636" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-2) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын әзірлеуді, оны уәкілетті тұлғаға бекітуге енгізу бойынша жалпы үйлестіруді қамтамасыз етеді және мемлекеттік әкімшілік қызметшіні оның лауазымдық нұсқаулығымен, сондай-ақ лауазымдық нұсқаулыққа енгізілген өзгерістер мен толықтырулармен таныстыруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z2637" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-3) кадрларды іріктеуді ұйымдастыру, мемлекеттік қызметшілердің мемлекеттік қызметті өткеруіне байланысты құжаттарды  ресімдеу, мемлекеттік қызметшілердің дербес деректерін есепке алуды жүзеге асыру, мемлекеттік әкімшілік қызметшілердің қызметін бағалауды жүргізуді ұйымдастыруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z2638" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-4)  табиғи монополия субъектілерінің Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзудың анықталған белгілері туралы ақпаратты немесе материалдарды хабарлауды және уәкілетті органдарға ұсынуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z2639" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-5) табиғи монополиялар субъектілерінің республикалық тізіліміне енгізілген Комитет өкілеттік берген табиғи монополиялар субъектілерінің қызметін реттеу және бақылау жөніндегі өкілеттер мен функцияларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z2640" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-6) бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізуге техникалық сараптама жүргізетін уәкілетті тұлғалардың (сарапшылар, сараптау ұйымдары) тізімін (тіркелімін) жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z2641" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      56) Қазақстан Республикасының өзге заңдарында, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге өкілеттіктерді жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z2642" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z2643" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z2644" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке және заңды тұлғалардан, оның iшiнде мемлекеттiк органдардан, жергiлiктi өзiн-өзi басқару органдарынан, сондай-ақ олардың лауазымды адамдарынан өз өкiлеттiктерін жүзеге асыру үшiн қажеттi ақпаратты сұратады және алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z2645" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу жөніндегі ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z2646" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Департаменттің құзыретіне кіретін мәселелер бойынша кеңестер, семинарлар, конференциялар, дөңгелек үстелдер, конкурстар және өзге де іс-шаралар өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z2647" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз құзыретінің шегінде сотқа шағымдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z2648" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де құқықтарды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z2649" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Департаменттің қызметін ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z2650" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z2651" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z2652" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент басшысының орынбасары болады, олар Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z2653" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басшының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z2654" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бұйрықтар шығарады, нұсқамалар енгізеді және қаулылар шығарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z2655" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құрылымдық бөлімшелердің ережелерін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z2656" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департаменттің құрылымдық бөлімшелері басшыларының міндеттерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z2657" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z2658" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Департаментті танытады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z2659" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z2660" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) басқа лауазымды адамға қол қою құқығын берместен, лицензиялауға байланысты барлық құжаттарға қол қояды. Ол болмаған жағдайда, көрсетілген құжаттарға қол қою құқығы Департамент басшысының міндетін атқарушыға жүктеледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z2661" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z582" w:id="571"/>
+    <w:bookmarkStart w:name="z2662" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Департаменттің құзыретіне кіретін басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z2663" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы болмаған жағдайда оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z2664" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z2665" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
-[...79 lines deleted...]
-      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар.</w:t>
+        <w:t xml:space="preserve"> 4. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z586" w:id="575"/>
-[...15 lines deleted...]
-      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
+    <w:bookmarkStart w:name="z2666" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z587" w:id="576"/>
-[...15 lines deleted...]
-      5. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға Департаменттің құқығы бар.</w:t>
+    <w:bookmarkStart w:name="z2667" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметінің нәтижесінде және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге көздерден сатып алған өзге де мүлік (ақшалай кірістерді қоса алғанда) есебінен қалыптасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z588" w:id="577"/>
-[...15 lines deleted...]
-      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z2668" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департаментке бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z589" w:id="578"/>
-[...15 lines deleted...]
-      7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі;</w:t>
+    <w:bookmarkStart w:name="z2669" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңмен өзгеше белгіленбесе, Департамент өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен айыруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z590" w:id="579"/>
-[...15 lines deleted...]
-      8. Департаменттің заңды мекенжайы: 041609, Қазақстан Республикасы, Алматы облысы, Талғар ауданы, Бесағаш ауылы, Райымбек батыр көшесі, 283а - үй.</w:t>
+    <w:bookmarkStart w:name="z2670" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z591" w:id="580"/>
-[...15 lines deleted...]
-      9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Алматы облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z2671" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z592" w:id="581"/>
-[...2010 lines deleted...]
-    <w:bookmarkEnd w:id="678"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15926,2238 +15686,2328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атқарушының бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z691" w:id="679"/>
+    <w:bookmarkStart w:name="z691" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Атырау облысы бойынша департаменті туралы ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z692" w:id="680"/>
+    <w:bookmarkEnd w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда – ҚР Ұлттық экономика министрлігінің Табиғи монополияларды реттеу комитеті Төрағасының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2672" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z694" w:id="682"/>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z2673" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Атырау облысы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңының талаптарын сақтауын мемлекеттік бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z2674" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасының Президенті және Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z695" w:id="683"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z2675" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z696" w:id="684"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z2676" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z697" w:id="685"/>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z2677" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға Департаменттің құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z698" w:id="686"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z2678" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z699" w:id="687"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z2679" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z700" w:id="688"/>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z2680" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: 060009, Қазақстан Республикасы, Атырау қаласы, Б. Кулманов көшесі, 156 "А".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z701" w:id="689"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z2681" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Атырау облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z702" w:id="690"/>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z2682" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z703" w:id="691"/>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z2683" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z704" w:id="692"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z2684" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z705" w:id="693"/>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z2685" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z707" w:id="695"/>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z2686" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Міндеті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z2687" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табиғи монополиялар салаларында мемлекеттік саясатты қалыптастыруға және іске асыруға, сондай-ақ бағаларды мемлекеттік реттеуді және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібі мен міндеттерінің сақталуына мемлекеттік бақылауды жүзеге асыруға қатысу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z708" w:id="696"/>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z2688" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z709" w:id="697"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z2689" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z710" w:id="698"/>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z2690" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының Үкіметіне табиғи монополиялар салаларының жай-күйі туралы, бекітілген тарифтік сметалардың орындалуы туралы, бекітілген инвестициялық бағдарламалардың орындалуы туралы жыл сайынғы есепті ұсынуға дайындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z711" w:id="699"/>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z2691" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөлімін қалыптастыру және жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z713" w:id="701"/>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z2692" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Тарифтерді қалыптастыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z2693" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z714" w:id="702"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z2694" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) реттеліп көрсетілетін қызметтерді ұсынудың үлгі шарттарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z715" w:id="703"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z2695" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өтінімді қарауға қабылдау не оны қабылдаудан бас тарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z716" w:id="704"/>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z2696" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бұқаралық ақпарат құралдарында жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыру жариялай отырып, өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z717" w:id="705"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z2697" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) "Табиғи монополиялар туралы" 2018 жылғы 27 желтоқсандағы Қазақстан Республикасының Заңында көзделген жағдайларда тарифті бекіту және оның қолданылу мерзімі аяқталғанға дейін бекітілген тарифті өзгерту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z718" w:id="706"/>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z2698" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қуаты аз табиғи монополия субъектісінің тарифін индекстеу деңгейін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z719" w:id="707"/>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z2699" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тарифтік сметаны бекіту және өзі бекіткен тарифтік сметаға өзгерістер енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z720" w:id="708"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z2700" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жергілікті атқарушы органмен бірлесіп табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне қосылған табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасына өзгерістер енгізу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z721" w:id="709"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z2701" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) уақытша өтемдік тарифті бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z722" w:id="710"/>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z2702" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының Заңына сәйкес реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыру туралы хабарлама қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z723" w:id="711"/>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z2703" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14-1) өз құзыреті шегінде лицензиялауға жататын қызмет түрлеріне лицензия беруге байланысты қызметті жүзеге асыру және лицензиаттардың Қазақстан Республикасы заңнамасын сақтауына мемлекеттік бақылауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z724" w:id="712"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z2704" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) тиісті мемлекеттік органдармен келісу бойынша реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z725" w:id="713"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z2705" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) табиғи монополиялар субъектілері қызметі тиімділігінің көрсеткіштерін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z726" w:id="714"/>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z2706" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) табиғи монополия субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықтарды жою туралы нұсқама енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z727" w:id="715"/>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z2707" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы және сенімділігі көрсеткіштерінің сақтауы туралы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z728" w:id="716"/>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z2708" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттік-жекешелік әріптестік жобасының, оның ішінде концессиялық жобаның конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының, оның ішінде концессия шартының жобасын келісу, оларға тарифті қалыптастыру бөлігінде өзгерістер мен (немесе) толықтырулар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z729" w:id="717"/>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z2709" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті мемлекеттік немесе жергілікті атқарушы органдардан өтеусіз пайдалануға алған кезде оны, оның ішінде басқа энергия беруші ұйымдардан электр желілерін балансқа және (немесе) сенімгерлік басқаруға қабылдаған жағдайда тарифті көтермей, бекітілген тарифтік сметаға өзгеріс енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z730" w:id="718"/>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z2710" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) уақытша төмендету коэффициентін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z731" w:id="719"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z2711" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) табиғи монополиялар салалары бойынша бес жылдық кезеңге арналған тарифтің болжамды индексін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z732" w:id="720"/>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z2712" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтер үшін төлемақы мөлшерін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z733" w:id="721"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z2713" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) табиғи монополия саласын тарифтік реттеу әдісін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z734" w:id="722"/>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z2714" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) реттеліп көрсетілетін қызметтердің тізбесін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z735" w:id="723"/>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z2715" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) тарифтер тарифтік реттеудің ынталандырушы әдісін қолдана отырып бекітілетін табиғи монополиялар субъектілерінің тізбесін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z736" w:id="724"/>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z2716" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) табиғи монополиялар субъектілерімен бірлесіп кемінде айына бір рет тұтынушыларды қабылдауды жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z737" w:id="725"/>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z2717" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) жергілікті атқарушы органдармен есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерді тұтыну нормасын келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z738" w:id="726"/>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z2718" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) құрылыс объектілерін қабылдау және пайдалануға беру жағдайларын қоспағанда, есепке алу аспаптарын сатып алу және орнату үшін ақы алу мөлшерін табиғи монополия субъектісіне көзделген тәртіппен келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z739" w:id="727"/>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z2719" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының талаптарын сақтауына мемлекеттік бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z740" w:id="728"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z2720" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31) 2015 жылғы 29 қазандағы Қазақстан Республикасының Кәсіпкерлік кодексіне (бұдан әрі – Кодекс) сәйкес табиғи монополиялар салаларында мемлекеттік бақылауды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z741" w:id="729"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z2721" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32) табиғи монополиялар салаларында мемлекеттік бақылауды және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерін сақтауын мемлекеттік бақылауды жүзеге асыру кезінде өз құзыреті шегінде, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарымен өзара іс-қимыл жасау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z742" w:id="730"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z2722" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33) Комитет құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілерді әзірлеуге қатысу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z743" w:id="731"/>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z2723" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) қоғамдық маңызы бар нарық субъектілерінің бағаларын мониторинглеуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z744" w:id="732"/>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z2724" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) жасалған мемлекеттік-жекешелік әріптестікті шартының, концесссия шартының негізінде тарифті айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z745" w:id="733"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z2725" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) лицензияны және (немесе) лицензияға қосымшаны беру кезінде өтініш берушінің біліктілік талаптарына сәйкес келуін анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z746" w:id="734"/>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z2726" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) қосалқы (шунттаушы) электр беру желілері мен кіші станцияларды жобалау мен салуды, меншік нысанына қарамастан электр энергетикасы объектілерін және (немесе) оның жекелеген бөліктерін сатып алуды-сатуды, жалға немесе сенімгерлікпен басқаруға беруді келісуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z747" w:id="735"/>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z2727" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) тұтынушылардан Қазақстан Республикасының заңнамасына сәйкес табиғи монополия субъектілері белгілеген техникалық талаптарды сақтауын талап ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="735"/>
-    <w:bookmarkStart w:name="z748" w:id="736"/>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z2728" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) қоғамдық маңызы бар нарық субъектісіне Кодексте міндеттемелерді олардың орындауы туралы орындалуға міндетті енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z749" w:id="737"/>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z2729" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) қоғамдық маңызы бар нарық субъектісі ұйғарымды орындамаған жағдайда, қоғамдық маңызы бар нарық субъектісін ұйғарымда көрсетілген іс-әрекеттерді жасауға мәжбүрлеу туралы талап-арызды сотқа ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z750" w:id="738"/>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z2730" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) өз құзыретінің шегінде әкімшілік құқық бұзушылық туралы істерді қозғау және қарау, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік жаза қолдану, сондай-ақ сотқа қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z751" w:id="739"/>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z2731" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z752" w:id="740"/>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z2732" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) Кодексте белгіленген тәртіппен тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалар мен тарифтерді реттеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z753" w:id="741"/>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z2733" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z754" w:id="742"/>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z2734" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) қоғамдық маңызы бар нарықтарда баға белгілеу қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z755" w:id="743"/>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z2735" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) Кодексте белгіленген тәртіппен қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды төмендету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z756" w:id="744"/>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z2736" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарына жедел-іздестіру іс-шараларын жүргізу туралы өтініш жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z757" w:id="745"/>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z2737" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) өз өкілеттіктерін жүзеге асыру үшін қажетті ақпаратты сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="745"/>
-    <w:bookmarkStart w:name="z758" w:id="746"/>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z2738" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) Комитеттің құзыреті шегінде, реттеу, іске асыру және бақылау-қадағалау функцияларын жүзеге асыру және орталық атқарушы органның стратегиялық функцияларын орындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z759" w:id="747"/>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z2739" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50) Қазақстан Республикасының заңнамасы талаптарының анықталған бұзушылықтары туралы актілерді қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="747"/>
-    <w:bookmarkStart w:name="z760" w:id="748"/>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z2740" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) реттелетін саладағы мәселелер бойынша республикалық және өңірлік семинарларды, ғылыми-практикалық конференцияларды ұйымдастыруға және өткізуге, бюджетті, бухгалтерлік есепті және мемлекеттік сатып алуды жоспарлауға және орындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="748"/>
-    <w:bookmarkStart w:name="z761" w:id="749"/>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z2741" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) өз құзыреті шегінде Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="749"/>
-    <w:bookmarkStart w:name="z762" w:id="750"/>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z2742" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) тексеру парақтарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z763" w:id="751"/>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z2743" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) табиғи монополиялар субъектілерінің, қоғамдық маңызы бар нарық субъектілері және оның тұтынушыларының өтініштерін қарау; 54-1) өтініш берушілер көтеретін жүйелі проблемаларға талдау жүргізу және оларды анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z764" w:id="752"/>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z2744" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) "Монополист" базасы сервистік бағдарламалық өнім арқылы шығындары монополиялар субъектілерінің, мемлекеттік монополия субъектілерінің және қоғамдық маңызы бар нарықтардың қызметтеріне бағаларды қалыптастыру кезінде ескерілетін сатып алынатын тауарлар мен қызметтердің тізбесі бойынша барлық ақпаратты қабылдауды, беруді, сақтауды автоматтандыру, сондай-ақ ашықтықты және қол жетімділікті қамтамасыз ету".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z765" w:id="753"/>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z2745" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "55-1) мемлекеттік қызметке кіру, мемлекеттік қызметті өткеру және тоқтату, қызметтік тексерістерді жүргізу, әкімшілік мемлекеттік қызметшілердің қызметін бағалау, аттестаттау және оқыту жүргізу, оның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған дерекқорда (ақпараттық жүйеде) рәсімдерін сақтауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z766" w:id="754"/>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z2746" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-2) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын әзірлеуді, оны уәкілетті тұлғаға бекітуге енгізу бойынша жалпы үйлестіруді қамтамасыз етеді және мемлекеттік әкімшілік қызметшіні оның лауазымдық нұсқаулығымен, сондай-ақ лауазымдық нұсқаулыққа енгізілген өзгерістер мен толықтырулармен таныстыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="754"/>
-    <w:bookmarkStart w:name="z767" w:id="755"/>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z2747" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-3) кадрларды іріктеуді ұйымдастыру, мемлекеттік қызметшілердің мемлекеттік қызметті өткеруіне байланысты құжаттарды  ресімдеу, мемлекеттік қызметшілердің дербес деректерін есепке алуды жүзеге асыру, мемлекеттік әкімшілік қызметшілердің қызметін бағалауды жүргізуді ұйымдастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="755"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z769" w:id="757"/>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z2748" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-4)  табиғи монополия субъектілерінің Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзудың анықталған белгілері туралы ақпаратты немесе материалдарды хабарлауды және уәкілетті органдарға ұсынуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z2749" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-5) табиғи монополиялар субъектілерінің республикалық тізіліміне енгізілген Комитет өкілеттік берген табиғи монополиялар субъектілерінің қызметін реттеу және бақылау жөніндегі өкілеттер мен функцияларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z2750" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-6) бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізуге техникалық сараптама жүргізетін уәкілетті тұлғалардың (сарапшылар, сараптау ұйымдары) тізімін (тіркелімін) жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z2751" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56) Қазақстан Республикасының өзге заңдарында, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге өкілеттіктерді жүзеге асыру. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z770" w:id="758"/>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z2752" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Құқықтары мен міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="758"/>
-    <w:bookmarkStart w:name="z771" w:id="759"/>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z2753" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="759"/>
-    <w:bookmarkStart w:name="z772" w:id="760"/>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z2754" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардан, оның iшiнде мемлекеттiк органдардан, жергiлiктi өзiн-өзi басқару органдарынан, сондай-ақ олардың лауазымды адамдарынан өз өкiлеттiктерін жүзеге асыру үшiн қажеттi ақпаратты сұратады және алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="760"/>
-    <w:bookmarkStart w:name="z773" w:id="761"/>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z2755" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу жөніндегі ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="761"/>
-    <w:bookmarkStart w:name="z774" w:id="762"/>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z2756" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департаменттің құзыретіне кіретін мәселелер бойынша кеңестер, семинарлар, конференциялар, дөңгелек үстелдер, конкурстар және өзге де іс-шаралар өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z775" w:id="763"/>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z2757" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыретінің шегінде сотқа шағымдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="763"/>
-    <w:bookmarkStart w:name="z776" w:id="764"/>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z2758" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де құқықтарды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z777" w:id="765"/>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z2759" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Департаменттің қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="765"/>
-    <w:bookmarkStart w:name="z778" w:id="766"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z2760" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="766"/>
-    <w:bookmarkStart w:name="z779" w:id="767"/>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z2761" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент басшысы Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="767"/>
-    <w:bookmarkStart w:name="z780" w:id="768"/>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z2762" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент басшысының орынбасары болады, олар Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="768"/>
-    <w:bookmarkStart w:name="z781" w:id="769"/>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z2763" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басшының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="769"/>
-    <w:bookmarkStart w:name="z782" w:id="770"/>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z2764" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бұйрықтар шығарады, нұсқамалар енгізеді және қаулылар шығарады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="770"/>
-    <w:bookmarkStart w:name="z783" w:id="771"/>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z2765" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрылымдық бөлімшелердің ережелерін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="771"/>
-    <w:bookmarkStart w:name="z784" w:id="772"/>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z2766" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Департаменттің құрылымдық бөлімшелері басшыларының міндеттерін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="772"/>
-    <w:bookmarkStart w:name="z785" w:id="773"/>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z2767" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="773"/>
-    <w:bookmarkStart w:name="z786" w:id="774"/>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z2768" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Департаментті танытады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="774"/>
-    <w:bookmarkStart w:name="z787" w:id="775"/>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z2769" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="775"/>
-    <w:bookmarkStart w:name="z788" w:id="776"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z2770" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) басқа лауазымды адамға қол қою құқығын берместен, лицензиялауға байланысты барлық құжаттарға қол қояды. Ол болмаған жағдайда, көрсетілген құжаттарға қол қою құқығы Департамент басшысының міндетін атқарушыға жүктеледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="776"/>
-    <w:bookmarkStart w:name="z789" w:id="777"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z2771" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="777"/>
-    <w:bookmarkStart w:name="z790" w:id="778"/>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z2772" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Департаменттің құзыретіне кіретін басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="778"/>
-    <w:bookmarkStart w:name="z791" w:id="779"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z2773" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы болмаған жағдайда оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="779"/>
-    <w:bookmarkStart w:name="z792" w:id="780"/>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z2774" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="780"/>
-    <w:bookmarkStart w:name="z793" w:id="781"/>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z2775" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="781"/>
-    <w:bookmarkStart w:name="z794" w:id="782"/>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z2776" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="782"/>
-    <w:bookmarkStart w:name="z795" w:id="783"/>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z2777" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметінің нәтижесінде және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге көздерден сатып алған өзге де мүлік (ақшалай кірістерді қоса алғанда) есебінен қалыптасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="783"/>
-    <w:bookmarkStart w:name="z796" w:id="784"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z2778" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаментке бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="784"/>
-    <w:bookmarkStart w:name="z797" w:id="785"/>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z2779" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңмен өзгеше белгіленбесе, Департамент өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен айыруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="785"/>
-    <w:bookmarkStart w:name="z798" w:id="786"/>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z2780" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="786"/>
-    <w:bookmarkStart w:name="z799" w:id="787"/>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z2781" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkEnd w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18275,2298 +18125,2328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атқарушының бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z801" w:id="788"/>
+    <w:bookmarkStart w:name="z801" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Шығыс Қазақстан облысы бойынша департаменті туралы ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="788"/>
-    <w:bookmarkStart w:name="z802" w:id="789"/>
+    <w:bookmarkEnd w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда – ҚР Ұлттық экономика министрлігінің Табиғи монополияларды реттеу комитеті Төрағасының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2782" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="789"/>
-    <w:bookmarkStart w:name="z803" w:id="790"/>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z2783" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Шығыс Қазақстан облысы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңының талаптарын сақтауын мемлекеттік бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z2784" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасының Президенті және Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z2785" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Шығыс Қазақстан облысы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z806" w:id="793"/>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z2786" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="793"/>
-    <w:bookmarkStart w:name="z807" w:id="794"/>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z2787" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға Департаменттің құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="794"/>
-    <w:bookmarkStart w:name="z808" w:id="795"/>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z2788" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="795"/>
-    <w:bookmarkStart w:name="z809" w:id="796"/>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z2789" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="796"/>
-    <w:bookmarkStart w:name="z810" w:id="797"/>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z2790" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Департаменттің заңды мекенжайы: 070000, Қазақстан Республикасы, Шығыс Қазақстан облысы, Өскемен қаласы, Бурова көшесі, 20 үй. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="797"/>
-    <w:bookmarkStart w:name="z811" w:id="798"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z2791" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Шығыс Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="798"/>
-    <w:bookmarkStart w:name="z812" w:id="799"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z2792" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="799"/>
-    <w:bookmarkStart w:name="z813" w:id="800"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z2793" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="800"/>
-    <w:bookmarkStart w:name="z814" w:id="801"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z2794" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="801"/>
-    <w:bookmarkStart w:name="z815" w:id="802"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z2795" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="802"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z817" w:id="804"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z2796" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Міндеті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z2797" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табиғи монополиялар салаларында мемлекеттік саясатты қалыптастыруға және іске асыруға, сондай-ақ бағаларды мемлекеттік реттеуді және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібі мен міндеттерінің сақталуына мемлекеттік бақылауды жүзеге асыруға қатысу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="804"/>
-    <w:bookmarkStart w:name="z818" w:id="805"/>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z2798" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="805"/>
-    <w:bookmarkStart w:name="z819" w:id="806"/>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z2799" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="806"/>
-    <w:bookmarkStart w:name="z820" w:id="807"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z2800" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының Үкіметіне табиғи монополиялар салаларының жай-күйі туралы, бекітілген тарифтік сметалардың орындалуы туралы, бекітілген инвестициялық бағдарламалардың орындалуы туралы жыл сайынғы есепті ұсынуға дайындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="807"/>
-    <w:bookmarkStart w:name="z821" w:id="808"/>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z2801" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөлімін қалыптастыру және жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="808"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z823" w:id="810"/>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z2802" w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Тарифтерді қалыптастыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z2803" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="810"/>
-    <w:bookmarkStart w:name="z824" w:id="811"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z2804" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) реттеліп көрсетілетін қызметтерді ұсынудың үлгі шарттарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="811"/>
-    <w:bookmarkStart w:name="z825" w:id="812"/>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z2805" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өтінімді қарауға қабылдау не оны қабылдаудан бас тарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="812"/>
-    <w:bookmarkStart w:name="z826" w:id="813"/>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z2806" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бұқаралық ақпарат құралдарында жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыру жариялай отырып, өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="813"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z828" w:id="815"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z2807" w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Табиғи монополиялар туралы" 2018 жылғы 27 желтоқсандағы Қазақстан Республикасының Заңында көзделген жағдайларда тарифті бекіту және оның қолданылу мерзімі аяқталғанға дейін бекітілген тарифті өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z2808" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қуаты аз табиғи монополия субъектісінің тарифін индекстеу деңгейін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="815"/>
-    <w:bookmarkStart w:name="z829" w:id="816"/>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z2809" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тарифтік сметаны бекіту және өзі бекіткен тарифтік сметаға өзгерістер енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="816"/>
-    <w:bookmarkStart w:name="z830" w:id="817"/>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z2810" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жергілікті атқарушы органмен бірлесіп табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне қосылған табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасына өзгерістер енгізу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="817"/>
-    <w:bookmarkStart w:name="z831" w:id="818"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z2811" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) уақытша өтемдік тарифті бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="818"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z833" w:id="820"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z2812" w:id="723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының Заңына сәйкес реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыру туралы хабарлама қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z2813" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14-1) өз құзыреті шегінде лицензиялауға жататын қызмет түрлеріне лицензия беруге байланысты қызметті жүзеге асыру және лицензиаттардың Қазақстан Республикасы заңнамасын сақтауына мемлекеттік бақылауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="820"/>
-    <w:bookmarkStart w:name="z834" w:id="821"/>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z2814" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) тиісті мемлекеттік органдармен келісу бойынша реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="821"/>
-    <w:bookmarkStart w:name="z835" w:id="822"/>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z2815" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) табиғи монополиялар субъектілері қызметі тиімділігінің көрсеткіштерін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="822"/>
-    <w:bookmarkStart w:name="z836" w:id="823"/>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z2816" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) табиғи монополия субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықтарды жою туралы нұсқама енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="823"/>
-    <w:bookmarkStart w:name="z837" w:id="824"/>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z2817" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы және сенімділігі көрсеткіштерінің сақтауы туралы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="824"/>
-    <w:bookmarkStart w:name="z838" w:id="825"/>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z2818" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттік-жекешелік әріптестік жобасының, оның ішінде концессиялық жобаның конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының, оның ішінде концессия шартының жобасын келісу, оларға тарифті қалыптастыру бөлігінде өзгерістер мен (немесе) толықтырулар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="825"/>
-    <w:bookmarkStart w:name="z839" w:id="826"/>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z2819" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті мемлекеттік немесе жергілікті атқарушы органдардан өтеусіз пайдалануға алған кезде оны, оның ішінде басқа энергия беруші ұйымдардан электр желілерін балансқа және (немесе) сенімгерлік басқаруға қабылдаған жағдайда тарифті көтермей, бекітілген тарифтік сметаға өзгеріс енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="826"/>
-    <w:bookmarkStart w:name="z840" w:id="827"/>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z2820" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) уақытша төмендету коэффициентін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="827"/>
-    <w:bookmarkStart w:name="z841" w:id="828"/>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z2821" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) табиғи монополиялар салалары бойынша бес жылдық кезеңге арналған тарифтің болжамды индексін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="828"/>
-    <w:bookmarkStart w:name="z842" w:id="829"/>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z2822" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтер үшін төлемақы мөлшерін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="829"/>
-    <w:bookmarkStart w:name="z843" w:id="830"/>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z2823" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) табиғи монополия саласын тарифтік реттеу әдісін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="830"/>
-    <w:bookmarkStart w:name="z844" w:id="831"/>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z2824" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) реттеліп көрсетілетін қызметтердің тізбесін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="831"/>
-    <w:bookmarkStart w:name="z845" w:id="832"/>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z2825" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) тарифтер тарифтік реттеудің ынталандырушы әдісін қолдана отырып бекітілетін табиғи монополиялар субъектілерінің тізбесін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="832"/>
-    <w:bookmarkStart w:name="z846" w:id="833"/>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z2826" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) табиғи монополиялар субъектілерімен бірлесіп кемінде айына бір рет тұтынушыларды қабылдауды жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="833"/>
-    <w:bookmarkStart w:name="z847" w:id="834"/>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z2827" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) жергілікті атқарушы органдармен есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерді тұтыну нормасын келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="834"/>
-    <w:bookmarkStart w:name="z848" w:id="835"/>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z2828" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) құрылыс объектілерін қабылдау және пайдалануға беру жағдайларын қоспағанда, есепке алу аспаптарын сатып алу және орнату үшін ақы алу мөлшерін табиғи монополия субъектісіне көзделген тәртіппен келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="835"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z850" w:id="837"/>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z2829" w:id="740"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының талаптарын сақтауына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z2830" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31) 2015 жылғы 29 қазандағы Қазақстан Республикасының Кәсіпкерлік кодексіне (бұдан әрі – Кодекс) сәйкес табиғи монополиялар салаларында мемлекеттік бақылауды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="837"/>
-    <w:bookmarkStart w:name="z851" w:id="838"/>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z2831" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32) табиғи монополиялар салаларында мемлекеттік бақылауды және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерін сақтауын мемлекеттік бақылауды жүзеге асыру кезінде өз құзыреті шегінде, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарымен өзара іс-қимыл жасау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="838"/>
-    <w:bookmarkStart w:name="z852" w:id="839"/>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z2832" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33) Комитет құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілерді әзірлеуге қатысу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="839"/>
-    <w:bookmarkStart w:name="z853" w:id="840"/>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z2833" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) қоғамдық маңызы бар нарық субъектілерінің бағаларын мониторинглеуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="840"/>
-    <w:bookmarkStart w:name="z854" w:id="841"/>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z2834" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) жасалған мемлекеттік-жекешелік әріптестікті шартының, концесссия шартының негізінде тарифті айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="841"/>
-    <w:bookmarkStart w:name="z855" w:id="842"/>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z2835" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) лицензияны және (немесе) лицензияға қосымшаны беру кезінде өтініш берушінің біліктілік талаптарына сәйкес келуін анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="842"/>
-    <w:bookmarkStart w:name="z856" w:id="843"/>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z2836" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) қосалқы (шунттаушы) электр беру желілері мен кіші станцияларды жобалау мен салуды, меншік нысанына қарамастан электр энергетикасы объектілерін және (немесе) оның жекелеген бөліктерін сатып алуды-сатуды, жалға немесе сенімгерлікпен басқаруға беруді келісуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="843"/>
-    <w:bookmarkStart w:name="z857" w:id="844"/>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z2837" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) тұтынушылардан Қазақстан Республикасының заңнамасына сәйкес табиғи монополия субъектілері белгілеген техникалық талаптарды сақтауын талап ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="844"/>
-    <w:bookmarkStart w:name="z858" w:id="845"/>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z2838" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) қоғамдық маңызы бар нарық субъектісіне Кодексте міндеттемелерді олардың орындауы туралы орындалуға міндетті енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="845"/>
-    <w:bookmarkStart w:name="z859" w:id="846"/>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z2839" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) қоғамдық маңызы бар нарық субъектісі ұйғарымды орындамаған жағдайда, қоғамдық маңызы бар нарық субъектісін ұйғарымда көрсетілген іс-әрекеттерді жасауға мәжбүрлеу туралы талап-арызды сотқа ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="846"/>
-    <w:bookmarkStart w:name="z860" w:id="847"/>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z2840" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) өз құзыретінің шегінде әкімшілік құқық бұзушылық туралы істерді қозғау және қарау, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік жаза қолдану, сондай-ақ сотқа қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="847"/>
-    <w:bookmarkStart w:name="z861" w:id="848"/>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z2841" w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="848"/>
-    <w:bookmarkStart w:name="z862" w:id="849"/>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z2842" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) Кодексте белгіленген тәртіппен тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалар мен тарифтерді реттеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="849"/>
-    <w:bookmarkStart w:name="z863" w:id="850"/>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z2843" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="850"/>
-    <w:bookmarkStart w:name="z864" w:id="851"/>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z2844" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) қоғамдық маңызы бар нарықтарда баға белгілеу қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="851"/>
-    <w:bookmarkStart w:name="z865" w:id="852"/>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z2845" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) Кодексте белгіленген тәртіппен қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды төмендету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="852"/>
-    <w:bookmarkStart w:name="z866" w:id="853"/>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z2846" w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарына жедел-іздестіру іс-шараларын жүргізу туралы өтініш жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="853"/>
-    <w:bookmarkStart w:name="z867" w:id="854"/>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z2847" w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) өз өкілеттіктерін жүзеге асыру үшін қажетті ақпаратты сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="854"/>
-    <w:bookmarkStart w:name="z868" w:id="855"/>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z2848" w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) Комитеттің құзыреті шегінде, реттеу, іске асыру және бақылау-қадағалау функцияларын жүзеге асыру және орталық атқарушы органның стратегиялық функцияларын орындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="855"/>
-    <w:bookmarkStart w:name="z869" w:id="856"/>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z2849" w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50) Қазақстан Республикасының заңнамасы талаптарының анықталған бұзушылықтары туралы актілерді қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="856"/>
-    <w:bookmarkStart w:name="z870" w:id="857"/>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z2850" w:id="761"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) реттелетін саладағы мәселелер бойынша республикалық және өңірлік семинарларды, ғылыми-практикалық конференцияларды ұйымдастыруға және өткізуге, бюджетті, бухгалтерлік есепті және мемлекеттік сатып алуды жоспарлауға және орындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="857"/>
-    <w:bookmarkStart w:name="z871" w:id="858"/>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z2851" w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) өз құзыреті шегінде Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="858"/>
-    <w:bookmarkStart w:name="z872" w:id="859"/>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z2852" w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) тексеру парақтарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="859"/>
-    <w:bookmarkStart w:name="z873" w:id="860"/>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z2853" w:id="764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) табиғи монополиялар субъектілерінің, қоғамдық маңызы бар нарық субъектілері және оның тұтынушыларының өтініштерін қарау; 54-1) өтініш берушілер көтеретін жүйелі проблемаларға талдау жүргізу және оларды анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="860"/>
-    <w:bookmarkStart w:name="z874" w:id="861"/>
+    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkStart w:name="z2854" w:id="765"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) "Монополист" базасы сервистік бағдарламалық өнім арқылы шығындары монополиялар субъектілерінің, мемлекеттік монополия субъектілерінің және қоғамдық маңызы бар нарықтардың қызметтеріне бағаларды қалыптастыру кезінде ескерілетін сатып алынатын тауарлар мен қызметтердің тізбесі бойынша барлық ақпаратты қабылдауды, беруді, сақтауды автоматтандыру, сондай-ақ ашықтықты және қол жетімділікті қамтамасыз ету".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="861"/>
-    <w:bookmarkStart w:name="z875" w:id="862"/>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z2855" w:id="766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "55-1) мемлекеттік қызметке кіру, мемлекеттік қызметті өткеру және тоқтату, қызметтік тексерістерді жүргізу, әкімшілік мемлекеттік қызметшілердің қызметін бағалау, аттестаттау және оқыту жүргізу, оның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған дерекқорда (ақпараттық жүйеде) рәсімдерін сақтауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="862"/>
-    <w:bookmarkStart w:name="z876" w:id="863"/>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z2856" w:id="767"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-2) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын әзірлеуді, оны уәкілетті тұлғаға бекітуге енгізу бойынша жалпы үйлестіруді қамтамасыз етеді және мемлекеттік әкімшілік қызметшіні оның лауазымдық нұсқаулығымен, сондай-ақ лауазымдық нұсқаулыққа енгізілген өзгерістер мен толықтырулармен таныстыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="863"/>
-    <w:bookmarkStart w:name="z877" w:id="864"/>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z2857" w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-3) кадрларды іріктеуді ұйымдастыру, мемлекеттік қызметшілердің мемлекеттік қызметті өткеруіне байланысты құжаттарды  ресімдеу, мемлекеттік қызметшілердің дербес деректерін есепке алуды жүзеге асыру, мемлекеттік әкімшілік қызметшілердің қызметін бағалауды жүргізуді ұйымдастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="864"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z879" w:id="866"/>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z2858" w:id="769"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-4)  табиғи монополия субъектілерінің Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзудың анықталған белгілері туралы ақпаратты немесе материалдарды хабарлауды және уәкілетті органдарға ұсынуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z2859" w:id="770"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-5) табиғи монополиялар субъектілерінің республикалық тізіліміне енгізілген Комитет өкілеттік берген табиғи монополиялар субъектілерінің қызметін реттеу және бақылау жөніндегі өкілеттер мен функцияларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z2860" w:id="771"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-6) бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізуге техникалық сараптама жүргізетін уәкілетті тұлғалардың (сарапшылар, сараптау ұйымдары) тізімін (тіркелімін) жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z2861" w:id="772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56) Қазақстан Республикасының өзге заңдарында, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге өкілеттіктерді жүзеге асыру. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="866"/>
-    <w:bookmarkStart w:name="z880" w:id="867"/>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z2862" w:id="773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Құқықтары мен міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="867"/>
-    <w:bookmarkStart w:name="z881" w:id="868"/>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z2863" w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="868"/>
-    <w:bookmarkStart w:name="z882" w:id="869"/>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z2864" w:id="775"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардан, оның iшiнде мемлекеттiк органдардан, жергiлiктi өзiн-өзi басқару органдарынан, сондай-ақ олардың лауазымды адамдарынан өз өкiлеттiктерін жүзеге асыру үшiн қажеттi ақпаратты сұратады және алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="869"/>
-    <w:bookmarkStart w:name="z883" w:id="870"/>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z2865" w:id="776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу жөніндегі ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="870"/>
-    <w:bookmarkStart w:name="z884" w:id="871"/>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z2866" w:id="777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департаменттің құзыретіне кіретін мәселелер бойынша кеңестер, семинарлар, конференциялар, дөңгелек үстелдер, конкурстар және өзге де іс-шаралар өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="871"/>
-    <w:bookmarkStart w:name="z885" w:id="872"/>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z2867" w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыретінің шегінде сотқа шағымдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="872"/>
-    <w:bookmarkStart w:name="z886" w:id="873"/>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z2868" w:id="779"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де құқықтарды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="873"/>
-    <w:bookmarkStart w:name="z887" w:id="874"/>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z2869" w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Департаменттің қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="874"/>
-    <w:bookmarkStart w:name="z888" w:id="875"/>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z2870" w:id="781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="875"/>
-    <w:bookmarkStart w:name="z889" w:id="876"/>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z2871" w:id="782"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент басшысы Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="876"/>
-    <w:bookmarkStart w:name="z890" w:id="877"/>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z2872" w:id="783"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент басшысының орынбасары болады, олар Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="877"/>
-    <w:bookmarkStart w:name="z891" w:id="878"/>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z2873" w:id="784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басшының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="878"/>
-    <w:bookmarkStart w:name="z892" w:id="879"/>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z2874" w:id="785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бұйрықтар шығарады, нұсқамалар енгізеді және қаулылар шығарады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="879"/>
-    <w:bookmarkStart w:name="z893" w:id="880"/>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z2875" w:id="786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрылымдық бөлімшелердің ережелерін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="880"/>
-    <w:bookmarkStart w:name="z894" w:id="881"/>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z2876" w:id="787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Департаменттің құрылымдық бөлімшелері басшыларының міндеттерін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="881"/>
-    <w:bookmarkStart w:name="z895" w:id="882"/>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z2877" w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="882"/>
-    <w:bookmarkStart w:name="z896" w:id="883"/>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z2878" w:id="789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Департаментті танытады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="883"/>
-    <w:bookmarkStart w:name="z897" w:id="884"/>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z2879" w:id="790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="884"/>
-    <w:bookmarkStart w:name="z898" w:id="885"/>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z2880" w:id="791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) басқа лауазымды адамға қол қою құқығын берместен, лицензиялауға байланысты барлық құжаттарға қол қояды. Ол болмаған жағдайда, көрсетілген құжаттарға қол қою құқығы Департамент басшысының міндетін атқарушыға жүктеледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="885"/>
-    <w:bookmarkStart w:name="z899" w:id="886"/>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z2881" w:id="792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="886"/>
-    <w:bookmarkStart w:name="z900" w:id="887"/>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z2882" w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Департаменттің құзыретіне кіретін басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="887"/>
-    <w:bookmarkStart w:name="z901" w:id="888"/>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z2883" w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы болмаған жағдайда оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="888"/>
-    <w:bookmarkStart w:name="z902" w:id="889"/>
+    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkStart w:name="z2884" w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="889"/>
-    <w:bookmarkStart w:name="z903" w:id="890"/>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z2885" w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="890"/>
-    <w:bookmarkStart w:name="z904" w:id="891"/>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z2886" w:id="797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="891"/>
-    <w:bookmarkStart w:name="z905" w:id="892"/>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z2887" w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметінің нәтижесінде және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге көздерден сатып алған өзге де мүлік (ақшалай кірістерді қоса алғанда) есебінен қалыптасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="892"/>
-    <w:bookmarkStart w:name="z906" w:id="893"/>
+    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkStart w:name="z2888" w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаментке бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="893"/>
-    <w:bookmarkStart w:name="z907" w:id="894"/>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z2889" w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңмен өзгеше белгіленбесе, Департамент өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен айыруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="894"/>
-    <w:bookmarkStart w:name="z908" w:id="895"/>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z2890" w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="895"/>
-    <w:bookmarkStart w:name="z909" w:id="896"/>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z2891" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="896"/>
+    <w:bookmarkEnd w:id="802"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20684,2298 +20564,2328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атқарушының бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z911" w:id="897"/>
+    <w:bookmarkStart w:name="z911" w:id="803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Жамбыл облысы бойынша департаменті туралы ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="803"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда – ҚР Ұлттық экономика министрлігінің Табиғи монополияларды реттеу комитеті Төрағасының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2892" w:id="804"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkStart w:name="z2893" w:id="805"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Жамбыл облысы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңының талаптарын сақтауын мемлекеттік бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z2894" w:id="806"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасының Президенті және Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkStart w:name="z2895" w:id="807"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkStart w:name="z2896" w:id="808"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkStart w:name="z2897" w:id="809"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға Департаменттің құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkStart w:name="z2898" w:id="810"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkStart w:name="z2899" w:id="811"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkStart w:name="z2900" w:id="812"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департаменттің заңды мекенжайы: 080000, Қазақстан Республикасы, Жамбыл облысы, Тараз қаласы, Желтоқсан көшесі, 78 үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z2901" w:id="813"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Жамбыл облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z2902" w:id="814"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z2903" w:id="815"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z2904" w:id="816"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkStart w:name="z2905" w:id="817"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkStart w:name="z2906" w:id="818"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Міндеті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z2907" w:id="819"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табиғи монополиялар салаларында мемлекеттік саясатты қалыптастыруға және іске асыруға, сондай-ақ бағаларды мемлекеттік реттеуді және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібі мен міндеттерінің сақталуына мемлекеттік бақылауды жүзеге асыруға қатысу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="819"/>
+    <w:bookmarkStart w:name="z2908" w:id="820"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkStart w:name="z2909" w:id="821"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="821"/>
+    <w:bookmarkStart w:name="z2910" w:id="822"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының Үкіметіне табиғи монополиялар салаларының жай-күйі туралы, бекітілген тарифтік сметалардың орындалуы туралы, бекітілген инвестициялық бағдарламалардың орындалуы туралы жыл сайынғы есепті ұсынуға дайындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="822"/>
+    <w:bookmarkStart w:name="z2911" w:id="823"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөлімін қалыптастыру және жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="823"/>
+    <w:bookmarkStart w:name="z2912" w:id="824"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Тарифтерді қалыптастыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="824"/>
+    <w:bookmarkStart w:name="z2913" w:id="825"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="825"/>
+    <w:bookmarkStart w:name="z2914" w:id="826"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) реттеліп көрсетілетін қызметтерді ұсынудың үлгі шарттарын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="826"/>
+    <w:bookmarkStart w:name="z2915" w:id="827"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өтінімді қарауға қабылдау не оны қабылдаудан бас тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="827"/>
+    <w:bookmarkStart w:name="z2916" w:id="828"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) бұқаралық ақпарат құралдарында жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыру жариялай отырып, өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="828"/>
+    <w:bookmarkStart w:name="z2917" w:id="829"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Табиғи монополиялар туралы" 2018 жылғы 27 желтоқсандағы Қазақстан Республикасының Заңында көзделген жағдайларда тарифті бекіту және оның қолданылу мерзімі аяқталғанға дейін бекітілген тарифті өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="829"/>
+    <w:bookmarkStart w:name="z2918" w:id="830"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қуаты аз табиғи монополия субъектісінің тарифін индекстеу деңгейін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="830"/>
+    <w:bookmarkStart w:name="z2919" w:id="831"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) тарифтік сметаны бекіту және өзі бекіткен тарифтік сметаға өзгерістер енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="831"/>
+    <w:bookmarkStart w:name="z2920" w:id="832"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жергілікті атқарушы органмен бірлесіп табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне қосылған табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасына өзгерістер енгізу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="832"/>
+    <w:bookmarkStart w:name="z2921" w:id="833"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) уақытша өтемдік тарифті бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkStart w:name="z2922" w:id="834"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының Заңына сәйкес реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыру туралы хабарлама қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="834"/>
+    <w:bookmarkStart w:name="z2923" w:id="835"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14-1) өз құзыреті шегінде лицензиялауға жататын қызмет түрлеріне лицензия беруге байланысты қызметті жүзеге асыру және лицензиаттардың Қазақстан Республикасы заңнамасын сақтауына мемлекеттік бақылауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkStart w:name="z2924" w:id="836"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) тиісті мемлекеттік органдармен келісу бойынша реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z2925" w:id="837"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) табиғи монополиялар субъектілері қызметі тиімділігінің көрсеткіштерін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="837"/>
+    <w:bookmarkStart w:name="z2926" w:id="838"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) табиғи монополия субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықтарды жою туралы нұсқама енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkStart w:name="z2927" w:id="839"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы және сенімділігі көрсеткіштерінің сақтауы туралы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="839"/>
+    <w:bookmarkStart w:name="z2928" w:id="840"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) мемлекеттік-жекешелік әріптестік жобасының, оның ішінде концессиялық жобаның конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының, оның ішінде концессия шартының жобасын келісу, оларға тарифті қалыптастыру бөлігінде өзгерістер мен (немесе) толықтырулар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="840"/>
+    <w:bookmarkStart w:name="z2929" w:id="841"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті мемлекеттік немесе жергілікті атқарушы органдардан өтеусіз пайдалануға алған кезде оны, оның ішінде басқа энергия беруші ұйымдардан электр желілерін балансқа және (немесе) сенімгерлік басқаруға қабылдаған жағдайда тарифті көтермей, бекітілген тарифтік сметаға өзгеріс енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="841"/>
+    <w:bookmarkStart w:name="z2930" w:id="842"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) уақытша төмендету коэффициентін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="842"/>
+    <w:bookmarkStart w:name="z2931" w:id="843"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) табиғи монополиялар салалары бойынша бес жылдық кезеңге арналған тарифтің болжамды индексін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="843"/>
+    <w:bookmarkStart w:name="z2932" w:id="844"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтер үшін төлемақы мөлшерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="844"/>
+    <w:bookmarkStart w:name="z2933" w:id="845"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) табиғи монополия саласын тарифтік реттеу әдісін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="845"/>
+    <w:bookmarkStart w:name="z2934" w:id="846"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) реттеліп көрсетілетін қызметтердің тізбесін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="846"/>
+    <w:bookmarkStart w:name="z2935" w:id="847"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) тарифтер тарифтік реттеудің ынталандырушы әдісін қолдана отырып бекітілетін табиғи монополиялар субъектілерінің тізбесін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z2936" w:id="848"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) табиғи монополиялар субъектілерімен бірлесіп кемінде айына бір рет тұтынушыларды қабылдауды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkStart w:name="z2937" w:id="849"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті атқарушы органдармен есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерді тұтыну нормасын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="849"/>
+    <w:bookmarkStart w:name="z2938" w:id="850"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) құрылыс объектілерін қабылдау және пайдалануға беру жағдайларын қоспағанда, есепке алу аспаптарын сатып алу және орнату үшін ақы алу мөлшерін табиғи монополия субъектісіне көзделген тәртіппен келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkStart w:name="z2939" w:id="851"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының талаптарын сақтауына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="851"/>
+    <w:bookmarkStart w:name="z2940" w:id="852"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31) 2015 жылғы 29 қазандағы Қазақстан Республикасының Кәсіпкерлік кодексіне (бұдан әрі – Кодекс) сәйкес табиғи монополиялар салаларында мемлекеттік бақылауды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="852"/>
+    <w:bookmarkStart w:name="z2941" w:id="853"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32) табиғи монополиялар салаларында мемлекеттік бақылауды және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерін сақтауын мемлекеттік бақылауды жүзеге асыру кезінде өз құзыреті шегінде, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарымен өзара іс-қимыл жасау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkStart w:name="z2942" w:id="854"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33) Комитет құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілерді әзірлеуге қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="854"/>
+    <w:bookmarkStart w:name="z2943" w:id="855"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) қоғамдық маңызы бар нарық субъектілерінің бағаларын мониторинглеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkStart w:name="z2944" w:id="856"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) жасалған мемлекеттік-жекешелік әріптестікті шартының, концесссия шартының негізінде тарифті айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkStart w:name="z2945" w:id="857"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) лицензияны және (немесе) лицензияға қосымшаны беру кезінде өтініш берушінің біліктілік талаптарына сәйкес келуін анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="857"/>
+    <w:bookmarkStart w:name="z2946" w:id="858"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) қосалқы (шунттаушы) электр беру желілері мен кіші станцияларды жобалау мен салуды, меншік нысанына қарамастан электр энергетикасы объектілерін және (немесе) оның жекелеген бөліктерін сатып алуды-сатуды, жалға немесе сенімгерлікпен басқаруға беруді келісуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkStart w:name="z2947" w:id="859"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) тұтынушылардан Қазақстан Республикасының заңнамасына сәйкес табиғи монополия субъектілері белгілеген техникалық талаптарды сақтауын талап ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="859"/>
+    <w:bookmarkStart w:name="z2948" w:id="860"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қоғамдық маңызы бар нарық субъектісіне Кодексте міндеттемелерді олардың орындауы туралы орындалуға міндетті енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="860"/>
+    <w:bookmarkStart w:name="z2949" w:id="861"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) қоғамдық маңызы бар нарық субъектісі ұйғарымды орындамаған жағдайда, қоғамдық маңызы бар нарық субъектісін ұйғарымда көрсетілген іс-әрекеттерді жасауға мәжбүрлеу туралы талап-арызды сотқа ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="861"/>
+    <w:bookmarkStart w:name="z2950" w:id="862"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) өз құзыретінің шегінде әкімшілік құқық бұзушылық туралы істерді қозғау және қарау, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік жаза қолдану, сондай-ақ сотқа қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkStart w:name="z2951" w:id="863"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="863"/>
+    <w:bookmarkStart w:name="z2952" w:id="864"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) Кодексте белгіленген тәртіппен тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалар мен тарифтерді реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="864"/>
+    <w:bookmarkStart w:name="z2953" w:id="865"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="865"/>
+    <w:bookmarkStart w:name="z2954" w:id="866"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) қоғамдық маңызы бар нарықтарда баға белгілеу қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkStart w:name="z2955" w:id="867"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) Кодексте белгіленген тәртіппен қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды төмендету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="867"/>
+    <w:bookmarkStart w:name="z2956" w:id="868"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарына жедел-іздестіру іс-шараларын жүргізу туралы өтініш жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="868"/>
+    <w:bookmarkStart w:name="z2957" w:id="869"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) өз өкілеттіктерін жүзеге асыру үшін қажетті ақпаратты сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkStart w:name="z2958" w:id="870"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) Комитеттің құзыреті шегінде, реттеу, іске асыру және бақылау-қадағалау функцияларын жүзеге асыру және орталық атқарушы органның стратегиялық функцияларын орындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkStart w:name="z2959" w:id="871"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      50) Қазақстан Республикасының заңнамасы талаптарының анықталған бұзушылықтары туралы актілерді қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="871"/>
+    <w:bookmarkStart w:name="z2960" w:id="872"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) реттелетін саладағы мәселелер бойынша республикалық және өңірлік семинарларды, ғылыми-практикалық конференцияларды ұйымдастыруға және өткізуге, бюджетті, бухгалтерлік есепті және мемлекеттік сатып алуды жоспарлауға және орындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="872"/>
+    <w:bookmarkStart w:name="z2961" w:id="873"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) өз құзыреті шегінде Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="873"/>
+    <w:bookmarkStart w:name="z2962" w:id="874"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) тексеру парақтарын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="874"/>
+    <w:bookmarkStart w:name="z2963" w:id="875"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) табиғи монополиялар субъектілерінің, қоғамдық маңызы бар нарық субъектілері және оның тұтынушыларының өтініштерін қарау; 54-1) өтініш берушілер көтеретін жүйелі проблемаларға талдау жүргізу және оларды анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="875"/>
+    <w:bookmarkStart w:name="z2964" w:id="876"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) "Монополист" базасы сервистік бағдарламалық өнім арқылы шығындары монополиялар субъектілерінің, мемлекеттік монополия субъектілерінің және қоғамдық маңызы бар нарықтардың қызметтеріне бағаларды қалыптастыру кезінде ескерілетін сатып алынатын тауарлар мен қызметтердің тізбесі бойынша барлық ақпаратты қабылдауды, беруді, сақтауды автоматтандыру, сондай-ақ ашықтықты және қол жетімділікті қамтамасыз ету".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="876"/>
+    <w:bookmarkStart w:name="z2965" w:id="877"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "55-1) мемлекеттік қызметке кіру, мемлекеттік қызметті өткеру және тоқтату, қызметтік тексерістерді жүргізу, әкімшілік мемлекеттік қызметшілердің қызметін бағалау, аттестаттау және оқыту жүргізу, оның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған дерекқорда (ақпараттық жүйеде) рәсімдерін сақтауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="877"/>
+    <w:bookmarkStart w:name="z2966" w:id="878"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-2) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын әзірлеуді, оны уәкілетті тұлғаға бекітуге енгізу бойынша жалпы үйлестіруді қамтамасыз етеді және мемлекеттік әкімшілік қызметшіні оның лауазымдық нұсқаулығымен, сондай-ақ лауазымдық нұсқаулыққа енгізілген өзгерістер мен толықтырулармен таныстыруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="878"/>
+    <w:bookmarkStart w:name="z2967" w:id="879"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-3) кадрларды іріктеуді ұйымдастыру, мемлекеттік қызметшілердің мемлекеттік қызметті өткеруіне байланысты құжаттарды  ресімдеу, мемлекеттік қызметшілердің дербес деректерін есепке алуды жүзеге асыру, мемлекеттік әкімшілік қызметшілердің қызметін бағалауды жүргізуді ұйымдастыруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="879"/>
+    <w:bookmarkStart w:name="z2968" w:id="880"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-4)  табиғи монополия субъектілерінің Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзудың анықталған белгілері туралы ақпаратты немесе материалдарды хабарлауды және уәкілетті органдарға ұсынуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="880"/>
+    <w:bookmarkStart w:name="z2969" w:id="881"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-5) табиғи монополиялар субъектілерінің республикалық тізіліміне енгізілген Комитет өкілеттік берген табиғи монополиялар субъектілерінің қызметін реттеу және бақылау жөніндегі өкілеттер мен функцияларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="881"/>
+    <w:bookmarkStart w:name="z2970" w:id="882"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-6) бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізуге техникалық сараптама жүргізетін уәкілетті тұлғалардың (сарапшылар, сараптау ұйымдары) тізімін (тіркелімін) жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="882"/>
+    <w:bookmarkStart w:name="z2971" w:id="883"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      56) Қазақстан Республикасының өзге заңдарында, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге өкілеттіктерді жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="883"/>
+    <w:bookmarkStart w:name="z2972" w:id="884"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="884"/>
+    <w:bookmarkStart w:name="z2973" w:id="885"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="885"/>
+    <w:bookmarkStart w:name="z2974" w:id="886"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке және заңды тұлғалардан, оның iшiнде мемлекеттiк органдардан, жергiлiктi өзiн-өзi басқару органдарынан, сондай-ақ олардың лауазымды адамдарынан өз өкiлеттiктерін жүзеге асыру үшiн қажеттi ақпаратты сұратады және алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="886"/>
+    <w:bookmarkStart w:name="z2975" w:id="887"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу жөніндегі ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="887"/>
+    <w:bookmarkStart w:name="z2976" w:id="888"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Департаменттің құзыретіне кіретін мәселелер бойынша кеңестер, семинарлар, конференциялар, дөңгелек үстелдер, конкурстар және өзге де іс-шаралар өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="888"/>
+    <w:bookmarkStart w:name="z2977" w:id="889"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз құзыретінің шегінде сотқа шағымдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="889"/>
+    <w:bookmarkStart w:name="z2978" w:id="890"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де құқықтарды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="890"/>
+    <w:bookmarkStart w:name="z2979" w:id="891"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Департаменттің қызметін ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="891"/>
+    <w:bookmarkStart w:name="z2980" w:id="892"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="892"/>
+    <w:bookmarkStart w:name="z2981" w:id="893"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="893"/>
+    <w:bookmarkStart w:name="z2982" w:id="894"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент басшысының орынбасары болады, олар Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="894"/>
+    <w:bookmarkStart w:name="z2983" w:id="895"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басшының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="895"/>
+    <w:bookmarkStart w:name="z2984" w:id="896"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бұйрықтар шығарады, нұсқамалар енгізеді және қаулылар шығарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="896"/>
+    <w:bookmarkStart w:name="z2985" w:id="897"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құрылымдық бөлімшелердің ережелерін бекітеді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="897"/>
-    <w:bookmarkStart w:name="z912" w:id="898"/>
+    <w:bookmarkStart w:name="z2986" w:id="898"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департаменттің құрылымдық бөлімшелері басшыларының міндеттерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="898"/>
+    <w:bookmarkStart w:name="z2987" w:id="899"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="899"/>
+    <w:bookmarkStart w:name="z2988" w:id="900"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Департаментті танытады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="900"/>
+    <w:bookmarkStart w:name="z2989" w:id="901"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="901"/>
+    <w:bookmarkStart w:name="z2990" w:id="902"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) басқа лауазымды адамға қол қою құқығын берместен, лицензиялауға байланысты барлық құжаттарға қол қояды. Ол болмаған жағдайда, көрсетілген құжаттарға қол қою құқығы Департамент басшысының міндетін атқарушыға жүктеледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="902"/>
+    <w:bookmarkStart w:name="z2991" w:id="903"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="903"/>
+    <w:bookmarkStart w:name="z2992" w:id="904"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Департаменттің құзыретіне кіретін басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="904"/>
+    <w:bookmarkStart w:name="z2993" w:id="905"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы болмаған жағдайда оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="905"/>
+    <w:bookmarkStart w:name="z2994" w:id="906"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="906"/>
+    <w:bookmarkStart w:name="z2995" w:id="907"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
-[...199 lines deleted...]
-      9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Жамбыл облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+        <w:t xml:space="preserve"> 4. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="907"/>
-    <w:bookmarkStart w:name="z922" w:id="908"/>
-[...15 lines deleted...]
-      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+    <w:bookmarkStart w:name="z2996" w:id="908"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="908"/>
-    <w:bookmarkStart w:name="z923" w:id="909"/>
-[...15 lines deleted...]
-      11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z2997" w:id="909"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметінің нәтижесінде және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге көздерден сатып алған өзге де мүлік (ақшалай кірістерді қоса алғанда) есебінен қалыптасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="909"/>
-    <w:bookmarkStart w:name="z924" w:id="910"/>
-[...15 lines deleted...]
-      12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z2998" w:id="910"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департаментке бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="910"/>
-    <w:bookmarkStart w:name="z925" w:id="911"/>
+    <w:bookmarkStart w:name="z2999" w:id="911"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңмен өзгеше белгіленбесе, Департамент өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен айыруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="911"/>
+    <w:bookmarkStart w:name="z3000" w:id="912"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
-[...19 lines deleted...]
-      13. Мақсаты:</w:t>
+        <w:t xml:space="preserve"> 5. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="912"/>
-    <w:bookmarkStart w:name="z927" w:id="913"/>
-[...15 lines deleted...]
-      табиғи монополиялар салаларында мемлекеттік саясатты қалыптастыруға және іске асыруға, сондай-ақ бағаларды мемлекеттік реттеуді және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібі мен міндеттерінің сақталуына мемлекеттік бақылауды жүзеге асыруға қатысу.</w:t>
+    <w:bookmarkStart w:name="z3001" w:id="913"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="913"/>
-    <w:bookmarkStart w:name="z928" w:id="914"/>
-[...1439 lines deleted...]
-    <w:bookmarkStart w:name="z997" w:id="983"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...442 lines deleted...]
-    <w:bookmarkEnd w:id="1005"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23093,2298 +23003,2328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атқарушының бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1021" w:id="1006"/>
+    <w:bookmarkStart w:name="z1021" w:id="914"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Батыс Қазақстан облысы бойынша департаменті туралы ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="914"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда – ҚР Ұлттық экономика министрлігінің Табиғи монополияларды реттеу комитеті Төрағасының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3002" w:id="915"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="915"/>
+    <w:bookmarkStart w:name="z3003" w:id="916"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Батыс Қазақстан облысы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңының талаптарын сақтауын мемлекеттік бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="916"/>
+    <w:bookmarkStart w:name="z3004" w:id="917"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасының Президенті және Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="917"/>
+    <w:bookmarkStart w:name="z3005" w:id="918"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="918"/>
+    <w:bookmarkStart w:name="z3006" w:id="919"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="919"/>
+    <w:bookmarkStart w:name="z3007" w:id="920"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға Департаменттің құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="920"/>
+    <w:bookmarkStart w:name="z3008" w:id="921"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="921"/>
+    <w:bookmarkStart w:name="z3009" w:id="922"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="922"/>
+    <w:bookmarkStart w:name="z3010" w:id="923"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Департаменттің заңды мекенжайы: 090000, Қазақстан Республикасы, Батыс Қазақстан облысы, Орал қаласы, Х.Чурин көшесі, 119Н1 үй. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="923"/>
+    <w:bookmarkStart w:name="z3011" w:id="924"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Батыс Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="924"/>
+    <w:bookmarkStart w:name="z3012" w:id="925"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="925"/>
+    <w:bookmarkStart w:name="z3013" w:id="926"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkStart w:name="z3014" w:id="927"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="927"/>
+    <w:bookmarkStart w:name="z3015" w:id="928"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="928"/>
+    <w:bookmarkStart w:name="z3016" w:id="929"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Міндеті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="929"/>
+    <w:bookmarkStart w:name="z3017" w:id="930"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табиғи монополиялар салаларында мемлекеттік саясатты қалыптастыруға және іске асыруға, сондай-ақ бағаларды мемлекеттік реттеуді және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібі мен міндеттерінің сақталуына мемлекеттік бақылауды жүзеге асыруға қатысу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="930"/>
+    <w:bookmarkStart w:name="z3018" w:id="931"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="931"/>
+    <w:bookmarkStart w:name="z3019" w:id="932"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="932"/>
+    <w:bookmarkStart w:name="z3020" w:id="933"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының Үкіметіне табиғи монополиялар салаларының жай-күйі туралы, бекітілген тарифтік сметалардың орындалуы туралы, бекітілген инвестициялық бағдарламалардың орындалуы туралы жыл сайынғы есепті ұсынуға дайындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="933"/>
+    <w:bookmarkStart w:name="z3021" w:id="934"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөлімін қалыптастыру және жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="934"/>
+    <w:bookmarkStart w:name="z3022" w:id="935"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Тарифтерді қалыптастыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="935"/>
+    <w:bookmarkStart w:name="z3023" w:id="936"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="936"/>
+    <w:bookmarkStart w:name="z3024" w:id="937"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) реттеліп көрсетілетін қызметтерді ұсынудың үлгі шарттарын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="937"/>
+    <w:bookmarkStart w:name="z3025" w:id="938"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өтінімді қарауға қабылдау не оны қабылдаудан бас тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="938"/>
+    <w:bookmarkStart w:name="z3026" w:id="939"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) бұқаралық ақпарат құралдарында жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыру жариялай отырып, өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="939"/>
+    <w:bookmarkStart w:name="z3027" w:id="940"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Табиғи монополиялар туралы" 2018 жылғы 27 желтоқсандағы Қазақстан Республикасының Заңында көзделген жағдайларда тарифті бекіту және оның қолданылу мерзімі аяқталғанға дейін бекітілген тарифті өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="940"/>
+    <w:bookmarkStart w:name="z3028" w:id="941"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қуаты аз табиғи монополия субъектісінің тарифін индекстеу деңгейін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="941"/>
+    <w:bookmarkStart w:name="z3029" w:id="942"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) тарифтік сметаны бекіту және өзі бекіткен тарифтік сметаға өзгерістер енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="942"/>
+    <w:bookmarkStart w:name="z3030" w:id="943"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жергілікті атқарушы органмен бірлесіп табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне қосылған табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасына өзгерістер енгізу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="943"/>
+    <w:bookmarkStart w:name="z3031" w:id="944"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) уақытша өтемдік тарифті бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="944"/>
+    <w:bookmarkStart w:name="z3032" w:id="945"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының Заңына сәйкес реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыру туралы хабарлама қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="945"/>
+    <w:bookmarkStart w:name="z3033" w:id="946"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14-1) өз құзыреті шегінде лицензиялауға жататын қызмет түрлеріне лицензия беруге байланысты қызметті жүзеге асыру және лицензиаттардың Қазақстан Республикасы заңнамасын сақтауына мемлекеттік бақылауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="946"/>
+    <w:bookmarkStart w:name="z3034" w:id="947"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) тиісті мемлекеттік органдармен келісу бойынша реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="947"/>
+    <w:bookmarkStart w:name="z3035" w:id="948"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) табиғи монополиялар субъектілері қызметі тиімділігінің көрсеткіштерін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="948"/>
+    <w:bookmarkStart w:name="z3036" w:id="949"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) табиғи монополия субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықтарды жою туралы нұсқама енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="949"/>
+    <w:bookmarkStart w:name="z3037" w:id="950"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы және сенімділігі көрсеткіштерінің сақтауы туралы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="950"/>
+    <w:bookmarkStart w:name="z3038" w:id="951"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) мемлекеттік-жекешелік әріптестік жобасының, оның ішінде концессиялық жобаның конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының, оның ішінде концессия шартының жобасын келісу, оларға тарифті қалыптастыру бөлігінде өзгерістер мен (немесе) толықтырулар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="951"/>
+    <w:bookmarkStart w:name="z3039" w:id="952"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті мемлекеттік немесе жергілікті атқарушы органдардан өтеусіз пайдалануға алған кезде оны, оның ішінде басқа энергия беруші ұйымдардан электр желілерін балансқа және (немесе) сенімгерлік басқаруға қабылдаған жағдайда тарифті көтермей, бекітілген тарифтік сметаға өзгеріс енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="952"/>
+    <w:bookmarkStart w:name="z3040" w:id="953"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) уақытша төмендету коэффициентін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="953"/>
+    <w:bookmarkStart w:name="z3041" w:id="954"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) табиғи монополиялар салалары бойынша бес жылдық кезеңге арналған тарифтің болжамды индексін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="954"/>
+    <w:bookmarkStart w:name="z3042" w:id="955"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтер үшін төлемақы мөлшерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="955"/>
+    <w:bookmarkStart w:name="z3043" w:id="956"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) табиғи монополия саласын тарифтік реттеу әдісін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="956"/>
+    <w:bookmarkStart w:name="z3044" w:id="957"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) реттеліп көрсетілетін қызметтердің тізбесін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="957"/>
+    <w:bookmarkStart w:name="z3045" w:id="958"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) тарифтер тарифтік реттеудің ынталандырушы әдісін қолдана отырып бекітілетін табиғи монополиялар субъектілерінің тізбесін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="958"/>
+    <w:bookmarkStart w:name="z3046" w:id="959"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) табиғи монополиялар субъектілерімен бірлесіп кемінде айына бір рет тұтынушыларды қабылдауды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="959"/>
+    <w:bookmarkStart w:name="z3047" w:id="960"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті атқарушы органдармен есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерді тұтыну нормасын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="960"/>
+    <w:bookmarkStart w:name="z3048" w:id="961"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) құрылыс объектілерін қабылдау және пайдалануға беру жағдайларын қоспағанда, есепке алу аспаптарын сатып алу және орнату үшін ақы алу мөлшерін табиғи монополия субъектісіне көзделген тәртіппен келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="961"/>
+    <w:bookmarkStart w:name="z3049" w:id="962"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының талаптарын сақтауына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="962"/>
+    <w:bookmarkStart w:name="z3050" w:id="963"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31) 2015 жылғы 29 қазандағы Қазақстан Республикасының Кәсіпкерлік кодексіне (бұдан әрі – Кодекс) сәйкес табиғи монополиялар салаларында мемлекеттік бақылауды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="963"/>
+    <w:bookmarkStart w:name="z3051" w:id="964"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32) табиғи монополиялар салаларында мемлекеттік бақылауды және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерін сақтауын мемлекеттік бақылауды жүзеге асыру кезінде өз құзыреті шегінде, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарымен өзара іс-қимыл жасау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="964"/>
+    <w:bookmarkStart w:name="z3052" w:id="965"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33) Комитет құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілерді әзірлеуге қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="965"/>
+    <w:bookmarkStart w:name="z3053" w:id="966"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) қоғамдық маңызы бар нарық субъектілерінің бағаларын мониторинглеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="966"/>
+    <w:bookmarkStart w:name="z3054" w:id="967"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) жасалған мемлекеттік-жекешелік әріптестікті шартының, концесссия шартының негізінде тарифті айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="967"/>
+    <w:bookmarkStart w:name="z3055" w:id="968"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) лицензияны және (немесе) лицензияға қосымшаны беру кезінде өтініш берушінің біліктілік талаптарына сәйкес келуін анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="968"/>
+    <w:bookmarkStart w:name="z3056" w:id="969"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) қосалқы (шунттаушы) электр беру желілері мен кіші станцияларды жобалау мен салуды, меншік нысанына қарамастан электр энергетикасы объектілерін және (немесе) оның жекелеген бөліктерін сатып алуды-сатуды, жалға немесе сенімгерлікпен басқаруға беруді келісуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="969"/>
+    <w:bookmarkStart w:name="z3057" w:id="970"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) тұтынушылардан Қазақстан Республикасының заңнамасына сәйкес табиғи монополия субъектілері белгілеген техникалық талаптарды сақтауын талап ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="970"/>
+    <w:bookmarkStart w:name="z3058" w:id="971"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қоғамдық маңызы бар нарық субъектісіне Кодексте міндеттемелерді олардың орындауы туралы орындалуға міндетті енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="971"/>
+    <w:bookmarkStart w:name="z3059" w:id="972"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) қоғамдық маңызы бар нарық субъектісі ұйғарымды орындамаған жағдайда, қоғамдық маңызы бар нарық субъектісін ұйғарымда көрсетілген іс-әрекеттерді жасауға мәжбүрлеу туралы талап-арызды сотқа ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="972"/>
+    <w:bookmarkStart w:name="z3060" w:id="973"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) өз құзыретінің шегінде әкімшілік құқық бұзушылық туралы істерді қозғау және қарау, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік жаза қолдану, сондай-ақ сотқа қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="973"/>
+    <w:bookmarkStart w:name="z3061" w:id="974"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="974"/>
+    <w:bookmarkStart w:name="z3062" w:id="975"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) Кодексте белгіленген тәртіппен тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалар мен тарифтерді реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="975"/>
+    <w:bookmarkStart w:name="z3063" w:id="976"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="976"/>
+    <w:bookmarkStart w:name="z3064" w:id="977"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) қоғамдық маңызы бар нарықтарда баға белгілеу қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="977"/>
+    <w:bookmarkStart w:name="z3065" w:id="978"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) Кодексте белгіленген тәртіппен қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды төмендету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="978"/>
+    <w:bookmarkStart w:name="z3066" w:id="979"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарына жедел-іздестіру іс-шараларын жүргізу туралы өтініш жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="979"/>
+    <w:bookmarkStart w:name="z3067" w:id="980"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) өз өкілеттіктерін жүзеге асыру үшін қажетті ақпаратты сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="980"/>
+    <w:bookmarkStart w:name="z3068" w:id="981"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) Комитеттің құзыреті шегінде, реттеу, іске асыру және бақылау-қадағалау функцияларын жүзеге асыру және орталық атқарушы органның стратегиялық функцияларын орындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="981"/>
+    <w:bookmarkStart w:name="z3069" w:id="982"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      50) Қазақстан Республикасының заңнамасы талаптарының анықталған бұзушылықтары туралы актілерді қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="982"/>
+    <w:bookmarkStart w:name="z3070" w:id="983"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) реттелетін саладағы мәселелер бойынша республикалық және өңірлік семинарларды, ғылыми-практикалық конференцияларды ұйымдастыруға және өткізуге, бюджетті, бухгалтерлік есепті және мемлекеттік сатып алуды жоспарлауға және орындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="983"/>
+    <w:bookmarkStart w:name="z3071" w:id="984"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) өз құзыреті шегінде Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="984"/>
+    <w:bookmarkStart w:name="z3072" w:id="985"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) тексеру парақтарын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="985"/>
+    <w:bookmarkStart w:name="z3073" w:id="986"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) табиғи монополиялар субъектілерінің, қоғамдық маңызы бар нарық субъектілері және оның тұтынушыларының өтініштерін қарау; 54-1) өтініш берушілер көтеретін жүйелі проблемаларға талдау жүргізу және оларды анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="986"/>
+    <w:bookmarkStart w:name="z3074" w:id="987"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) "Монополист" базасы сервистік бағдарламалық өнім арқылы шығындары монополиялар субъектілерінің, мемлекеттік монополия субъектілерінің және қоғамдық маңызы бар нарықтардың қызметтеріне бағаларды қалыптастыру кезінде ескерілетін сатып алынатын тауарлар мен қызметтердің тізбесі бойынша барлық ақпаратты қабылдауды, беруді, сақтауды автоматтандыру, сондай-ақ ашықтықты және қол жетімділікті қамтамасыз ету".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="987"/>
+    <w:bookmarkStart w:name="z3075" w:id="988"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "55-1) мемлекеттік қызметке кіру, мемлекеттік қызметті өткеру және тоқтату, қызметтік тексерістерді жүргізу, әкімшілік мемлекеттік қызметшілердің қызметін бағалау, аттестаттау және оқыту жүргізу, оның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған дерекқорда (ақпараттық жүйеде) рәсімдерін сақтауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="988"/>
+    <w:bookmarkStart w:name="z3076" w:id="989"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-2) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын әзірлеуді, оны уәкілетті тұлғаға бекітуге енгізу бойынша жалпы үйлестіруді қамтамасыз етеді және мемлекеттік әкімшілік қызметшіні оның лауазымдық нұсқаулығымен, сондай-ақ лауазымдық нұсқаулыққа енгізілген өзгерістер мен толықтырулармен таныстыруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="989"/>
+    <w:bookmarkStart w:name="z3077" w:id="990"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-3) кадрларды іріктеуді ұйымдастыру, мемлекеттік қызметшілердің мемлекеттік қызметті өткеруіне байланысты құжаттарды  ресімдеу, мемлекеттік қызметшілердің дербес деректерін есепке алуды жүзеге асыру, мемлекеттік әкімшілік қызметшілердің қызметін бағалауды жүргізуді ұйымдастыруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="990"/>
+    <w:bookmarkStart w:name="z3078" w:id="991"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-4)  табиғи монополия субъектілерінің Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзудың анықталған белгілері туралы ақпаратты немесе материалдарды хабарлауды және уәкілетті органдарға ұсынуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="991"/>
+    <w:bookmarkStart w:name="z3079" w:id="992"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-5) табиғи монополиялар субъектілерінің республикалық тізіліміне енгізілген Комитет өкілеттік берген табиғи монополиялар субъектілерінің қызметін реттеу және бақылау жөніндегі өкілеттер мен функцияларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="992"/>
+    <w:bookmarkStart w:name="z3080" w:id="993"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-6) бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізуге техникалық сараптама жүргізетін уәкілетті тұлғалардың (сарапшылар, сараптау ұйымдары) тізімін (тіркелімін) жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="993"/>
+    <w:bookmarkStart w:name="z3081" w:id="994"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      56) Қазақстан Республикасының өзге заңдарында, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге өкілеттіктерді жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="994"/>
+    <w:bookmarkStart w:name="z3082" w:id="995"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="995"/>
+    <w:bookmarkStart w:name="z3083" w:id="996"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="996"/>
+    <w:bookmarkStart w:name="z3084" w:id="997"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке және заңды тұлғалардан, оның iшiнде мемлекеттiк органдардан, жергiлiктi өзiн-өзi басқару органдарынан, сондай-ақ олардың лауазымды адамдарынан өз өкiлеттiктерін жүзеге асыру үшiн қажеттi ақпаратты сұратады және алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="997"/>
+    <w:bookmarkStart w:name="z3085" w:id="998"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу жөніндегі ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="998"/>
+    <w:bookmarkStart w:name="z3086" w:id="999"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Департаменттің құзыретіне кіретін мәселелер бойынша кеңестер, семинарлар, конференциялар, дөңгелек үстелдер, конкурстар және өзге де іс-шаралар өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="999"/>
+    <w:bookmarkStart w:name="z3087" w:id="1000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз құзыретінің шегінде сотқа шағымдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1000"/>
+    <w:bookmarkStart w:name="z3088" w:id="1001"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де құқықтарды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1001"/>
+    <w:bookmarkStart w:name="z3089" w:id="1002"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Департаменттің қызметін ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1002"/>
+    <w:bookmarkStart w:name="z3090" w:id="1003"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1003"/>
+    <w:bookmarkStart w:name="z3091" w:id="1004"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1004"/>
+    <w:bookmarkStart w:name="z3092" w:id="1005"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент басшысының орынбасары болады, олар Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1005"/>
+    <w:bookmarkStart w:name="z3093" w:id="1006"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басшының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1006"/>
-    <w:bookmarkStart w:name="z1022" w:id="1007"/>
+    <w:bookmarkStart w:name="z3094" w:id="1007"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бұйрықтар шығарады, нұсқамалар енгізеді және қаулылар шығарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1007"/>
+    <w:bookmarkStart w:name="z3095" w:id="1008"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құрылымдық бөлімшелердің ережелерін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1008"/>
+    <w:bookmarkStart w:name="z3096" w:id="1009"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департаменттің құрылымдық бөлімшелері басшыларының міндеттерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1009"/>
+    <w:bookmarkStart w:name="z3097" w:id="1010"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1010"/>
+    <w:bookmarkStart w:name="z3098" w:id="1011"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Департаментті танытады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1011"/>
+    <w:bookmarkStart w:name="z3099" w:id="1012"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1012"/>
+    <w:bookmarkStart w:name="z3100" w:id="1013"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) басқа лауазымды адамға қол қою құқығын берместен, лицензиялауға байланысты барлық құжаттарға қол қояды. Ол болмаған жағдайда, көрсетілген құжаттарға қол қою құқығы Департамент басшысының міндетін атқарушыға жүктеледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1013"/>
+    <w:bookmarkStart w:name="z3101" w:id="1014"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1014"/>
+    <w:bookmarkStart w:name="z3102" w:id="1015"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Департаменттің құзыретіне кіретін басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1015"/>
+    <w:bookmarkStart w:name="z3103" w:id="1016"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы болмаған жағдайда оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1016"/>
+    <w:bookmarkStart w:name="z3104" w:id="1017"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1017"/>
+    <w:bookmarkStart w:name="z3105" w:id="1018"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
-[...239 lines deleted...]
-      11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve"> 4. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1018"/>
-    <w:bookmarkStart w:name="z1034" w:id="1019"/>
-[...15 lines deleted...]
-      12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z3106" w:id="1019"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1019"/>
-    <w:bookmarkStart w:name="z1035" w:id="1020"/>
+    <w:bookmarkStart w:name="z3107" w:id="1020"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметінің нәтижесінде және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге көздерден сатып алған өзге де мүлік (ақшалай кірістерді қоса алғанда) есебінен қалыптасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1020"/>
+    <w:bookmarkStart w:name="z3108" w:id="1021"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департаментке бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1021"/>
+    <w:bookmarkStart w:name="z3109" w:id="1022"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңмен өзгеше белгіленбесе, Департамент өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен айыруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1022"/>
+    <w:bookmarkStart w:name="z3110" w:id="1023"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
-[...59 lines deleted...]
-      14. Функциялары:</w:t>
+        <w:t xml:space="preserve"> 5. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1023"/>
-    <w:bookmarkStart w:name="z1039" w:id="1024"/>
-[...15 lines deleted...]
-      1) аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау;</w:t>
+    <w:bookmarkStart w:name="z3111" w:id="1024"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1024"/>
-    <w:bookmarkStart w:name="z1040" w:id="1025"/>
-[...1399 lines deleted...]
-    <w:bookmarkStart w:name="z1107" w:id="1092"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...442 lines deleted...]
-    <w:bookmarkEnd w:id="1114"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25502,2278 +25442,2296 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атқарушының бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1131" w:id="1115"/>
+    <w:bookmarkStart w:name="z1131" w:id="1025"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Қарағанды облысы бойынша департаменті туралы ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1115"/>
-    <w:bookmarkStart w:name="z1132" w:id="1116"/>
+    <w:bookmarkEnd w:id="1025"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда – ҚР Ұлттық экономика министрлігінің Табиғи монополияларды реттеу комитеті Төрағасының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3112" w:id="1026"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1116"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z1134" w:id="1118"/>
+    <w:bookmarkEnd w:id="1026"/>
+    <w:bookmarkStart w:name="z3113" w:id="1027"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Қарағанды облысы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңының талаптарын сақтауын мемлекеттік бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1027"/>
+    <w:bookmarkStart w:name="z3114" w:id="1028"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасының Президенті және Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1118"/>
-    <w:bookmarkStart w:name="z1135" w:id="1119"/>
+    <w:bookmarkEnd w:id="1028"/>
+    <w:bookmarkStart w:name="z3115" w:id="1029"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1119"/>
-    <w:bookmarkStart w:name="z1136" w:id="1120"/>
+    <w:bookmarkEnd w:id="1029"/>
+    <w:bookmarkStart w:name="z3116" w:id="1030"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1120"/>
-    <w:bookmarkStart w:name="z1137" w:id="1121"/>
+    <w:bookmarkEnd w:id="1030"/>
+    <w:bookmarkStart w:name="z3117" w:id="1031"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға Департаменттің құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1121"/>
-    <w:bookmarkStart w:name="z1138" w:id="1122"/>
+    <w:bookmarkEnd w:id="1031"/>
+    <w:bookmarkStart w:name="z3118" w:id="1032"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1122"/>
-    <w:bookmarkStart w:name="z1139" w:id="1123"/>
+    <w:bookmarkEnd w:id="1032"/>
+    <w:bookmarkStart w:name="z3119" w:id="1033"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1123"/>
-    <w:bookmarkStart w:name="z1140" w:id="1124"/>
+    <w:bookmarkEnd w:id="1033"/>
+    <w:bookmarkStart w:name="z3120" w:id="1034"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: 100000, Қазақстан Республикасы, Қарағанды облысы, Қарағанды қаласы, Қазыбек би атындағы ауданы, Костенко көшесі, 6 үй.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1124"/>
-    <w:bookmarkStart w:name="z1141" w:id="1125"/>
+    <w:bookmarkEnd w:id="1034"/>
+    <w:bookmarkStart w:name="z3121" w:id="1035"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Қарағанды облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1125"/>
-    <w:bookmarkStart w:name="z1142" w:id="1126"/>
+    <w:bookmarkEnd w:id="1035"/>
+    <w:bookmarkStart w:name="z3122" w:id="1036"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1126"/>
-    <w:bookmarkStart w:name="z1143" w:id="1127"/>
+    <w:bookmarkEnd w:id="1036"/>
+    <w:bookmarkStart w:name="z3123" w:id="1037"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1127"/>
-    <w:bookmarkStart w:name="z1144" w:id="1128"/>
+    <w:bookmarkEnd w:id="1037"/>
+    <w:bookmarkStart w:name="z3124" w:id="1038"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1128"/>
-    <w:bookmarkStart w:name="z1145" w:id="1129"/>
+    <w:bookmarkEnd w:id="1038"/>
+    <w:bookmarkStart w:name="z3125" w:id="1039"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1129"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1147" w:id="1131"/>
+    <w:bookmarkEnd w:id="1039"/>
+    <w:bookmarkStart w:name="z3126" w:id="1040"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Міндеті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1040"/>
+    <w:bookmarkStart w:name="z3127" w:id="1041"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табиғи монополиялар салаларында мемлекеттік саясатты қалыптастыруға және іске асыруға, сондай-ақ бағаларды мемлекеттік реттеуді және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібі мен міндеттерінің сақталуына мемлекеттік бақылауды жүзеге асыруға қатысу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1131"/>
-    <w:bookmarkStart w:name="z1148" w:id="1132"/>
+    <w:bookmarkEnd w:id="1041"/>
+    <w:bookmarkStart w:name="z3128" w:id="1042"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1132"/>
-    <w:bookmarkStart w:name="z1149" w:id="1133"/>
+    <w:bookmarkEnd w:id="1042"/>
+    <w:bookmarkStart w:name="z3129" w:id="1043"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1133"/>
-    <w:bookmarkStart w:name="z1150" w:id="1134"/>
+    <w:bookmarkEnd w:id="1043"/>
+    <w:bookmarkStart w:name="z3130" w:id="1044"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының Үкіметіне табиғи монополиялар салаларының жай-күйі туралы, бекітілген тарифтік сметалардың орындалуы туралы, бекітілген инвестициялық бағдарламалардың орындалуы туралы жыл сайынғы есепті ұсынуға дайындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1134"/>
-    <w:bookmarkStart w:name="z1151" w:id="1135"/>
+    <w:bookmarkEnd w:id="1044"/>
+    <w:bookmarkStart w:name="z3131" w:id="1045"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөлімін қалыптастыру және жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1135"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1153" w:id="1137"/>
+    <w:bookmarkEnd w:id="1045"/>
+    <w:bookmarkStart w:name="z3132" w:id="1046"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Тарифтерді қалыптастыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1046"/>
+    <w:bookmarkStart w:name="z3133" w:id="1047"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1137"/>
-    <w:bookmarkStart w:name="z1154" w:id="1138"/>
+    <w:bookmarkEnd w:id="1047"/>
+    <w:bookmarkStart w:name="z3134" w:id="1048"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) реттеліп көрсетілетін қызметтерді ұсынудың үлгі шарттарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1138"/>
-    <w:bookmarkStart w:name="z1155" w:id="1139"/>
+    <w:bookmarkEnd w:id="1048"/>
+    <w:bookmarkStart w:name="z3135" w:id="1049"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өтінімді қарауға қабылдау не оны қабылдаудан бас тарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1139"/>
-    <w:bookmarkStart w:name="z1156" w:id="1140"/>
+    <w:bookmarkEnd w:id="1049"/>
+    <w:bookmarkStart w:name="z3136" w:id="1050"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бұқаралық ақпарат құралдарында жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыру жариялай отырып, өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1140"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z1158" w:id="1142"/>
+    <w:bookmarkEnd w:id="1050"/>
+    <w:bookmarkStart w:name="z3137" w:id="1051"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Табиғи монополиялар туралы" 2018 жылғы 27 желтоқсандағы Қазақстан Республикасының Заңында көзделген жағдайларда тарифті бекіту және оның қолданылу мерзімі аяқталғанға дейін бекітілген тарифті өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1051"/>
+    <w:bookmarkStart w:name="z3138" w:id="1052"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қуаты аз табиғи монополия субъектісінің тарифін индекстеу деңгейін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1142"/>
-    <w:bookmarkStart w:name="z1159" w:id="1143"/>
+    <w:bookmarkEnd w:id="1052"/>
+    <w:bookmarkStart w:name="z3139" w:id="1053"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тарифтік сметаны бекіту және өзі бекіткен тарифтік сметаға өзгерістер енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1143"/>
-    <w:bookmarkStart w:name="z1160" w:id="1144"/>
+    <w:bookmarkEnd w:id="1053"/>
+    <w:bookmarkStart w:name="z3140" w:id="1054"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жергілікті атқарушы органмен бірлесіп табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне қосылған табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасына өзгерістер енгізу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1144"/>
-    <w:bookmarkStart w:name="z1161" w:id="1145"/>
+    <w:bookmarkEnd w:id="1054"/>
+    <w:bookmarkStart w:name="z3141" w:id="1055"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) уақытша өтемдік тарифті бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1145"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z1163" w:id="1147"/>
+    <w:bookmarkEnd w:id="1055"/>
+    <w:bookmarkStart w:name="z3142" w:id="1056"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының Заңына сәйкес реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыру туралы хабарлама қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1056"/>
+    <w:bookmarkStart w:name="z3143" w:id="1057"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14-1) өз құзыреті шегінде лицензиялауға жататын қызмет түрлеріне лицензия беруге байланысты қызметті жүзеге асыру және лицензиаттардың Қазақстан Республикасы заңнамасын сақтауына мемлекеттік бақылауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1147"/>
-    <w:bookmarkStart w:name="z1164" w:id="1148"/>
+    <w:bookmarkEnd w:id="1057"/>
+    <w:bookmarkStart w:name="z3144" w:id="1058"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) тиісті мемлекеттік органдармен келісу бойынша реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1148"/>
-    <w:bookmarkStart w:name="z1165" w:id="1149"/>
+    <w:bookmarkEnd w:id="1058"/>
+    <w:bookmarkStart w:name="z3145" w:id="1059"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) табиғи монополиялар субъектілері қызметі тиімділігінің көрсеткіштерін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1149"/>
-    <w:bookmarkStart w:name="z1166" w:id="1150"/>
+    <w:bookmarkEnd w:id="1059"/>
+    <w:bookmarkStart w:name="z3146" w:id="1060"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) табиғи монополия субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықтарды жою туралы нұсқама енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1150"/>
-    <w:bookmarkStart w:name="z1167" w:id="1151"/>
+    <w:bookmarkEnd w:id="1060"/>
+    <w:bookmarkStart w:name="z3147" w:id="1061"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы және сенімділігі көрсеткіштерінің сақтауы туралы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1151"/>
-    <w:bookmarkStart w:name="z1168" w:id="1152"/>
+    <w:bookmarkEnd w:id="1061"/>
+    <w:bookmarkStart w:name="z3148" w:id="1062"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттік-жекешелік әріптестік жобасының, оның ішінде концессиялық жобаның конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының, оның ішінде концессия шартының жобасын келісу, оларға тарифті қалыптастыру бөлігінде өзгерістер мен (немесе) толықтырулар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1152"/>
-    <w:bookmarkStart w:name="z1169" w:id="1153"/>
+    <w:bookmarkEnd w:id="1062"/>
+    <w:bookmarkStart w:name="z3149" w:id="1063"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті мемлекеттік немесе жергілікті атқарушы органдардан өтеусіз пайдалануға алған кезде оны, оның ішінде басқа энергия беруші ұйымдардан электр желілерін балансқа және (немесе) сенімгерлік басқаруға қабылдаған жағдайда тарифті көтермей, бекітілген тарифтік сметаға өзгеріс енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1153"/>
-    <w:bookmarkStart w:name="z1170" w:id="1154"/>
+    <w:bookmarkEnd w:id="1063"/>
+    <w:bookmarkStart w:name="z3150" w:id="1064"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) уақытша төмендету коэффициентін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1154"/>
-    <w:bookmarkStart w:name="z1171" w:id="1155"/>
+    <w:bookmarkEnd w:id="1064"/>
+    <w:bookmarkStart w:name="z3151" w:id="1065"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) табиғи монополиялар салалары бойынша бес жылдық кезеңге арналған тарифтің болжамды индексін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1155"/>
-    <w:bookmarkStart w:name="z1172" w:id="1156"/>
+    <w:bookmarkEnd w:id="1065"/>
+    <w:bookmarkStart w:name="z3152" w:id="1066"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтер үшін төлемақы мөлшерін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1156"/>
-    <w:bookmarkStart w:name="z1173" w:id="1157"/>
+    <w:bookmarkEnd w:id="1066"/>
+    <w:bookmarkStart w:name="z3153" w:id="1067"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) табиғи монополия саласын тарифтік реттеу әдісін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1157"/>
-    <w:bookmarkStart w:name="z1174" w:id="1158"/>
+    <w:bookmarkEnd w:id="1067"/>
+    <w:bookmarkStart w:name="z3154" w:id="1068"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) реттеліп көрсетілетін қызметтердің тізбесін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1158"/>
-    <w:bookmarkStart w:name="z1175" w:id="1159"/>
+    <w:bookmarkEnd w:id="1068"/>
+    <w:bookmarkStart w:name="z3155" w:id="1069"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) тарифтер тарифтік реттеудің ынталандырушы әдісін қолдана отырып бекітілетін табиғи монополиялар субъектілерінің тізбесін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1159"/>
-    <w:bookmarkStart w:name="z1176" w:id="1160"/>
+    <w:bookmarkEnd w:id="1069"/>
+    <w:bookmarkStart w:name="z3156" w:id="1070"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) табиғи монополиялар субъектілерімен бірлесіп кемінде айына бір рет тұтынушыларды қабылдауды жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1160"/>
-    <w:bookmarkStart w:name="z1177" w:id="1161"/>
+    <w:bookmarkEnd w:id="1070"/>
+    <w:bookmarkStart w:name="z3157" w:id="1071"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) жергілікті атқарушы органдармен есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерді тұтыну нормасын келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1161"/>
-    <w:bookmarkStart w:name="z1178" w:id="1162"/>
+    <w:bookmarkEnd w:id="1071"/>
+    <w:bookmarkStart w:name="z3158" w:id="1072"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) құрылыс объектілерін қабылдау және пайдалануға беру жағдайларын қоспағанда, есепке алу аспаптарын сатып алу және орнату үшін ақы алу мөлшерін табиғи монополия субъектісіне көзделген тәртіппен келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1162"/>
-    <w:bookmarkStart w:name="z1179" w:id="1163"/>
+    <w:bookmarkEnd w:id="1072"/>
+    <w:bookmarkStart w:name="z3159" w:id="1073"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының талаптарын сақтауына мемлекеттік бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1163"/>
-    <w:bookmarkStart w:name="z1180" w:id="1164"/>
+    <w:bookmarkEnd w:id="1073"/>
+    <w:bookmarkStart w:name="z3160" w:id="1074"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31) 2015 жылғы 29 қазандағы Қазақстан Республикасының Кәсіпкерлік кодексіне (бұдан әрі – Кодекс) сәйкес табиғи монополиялар салаларында мемлекеттік бақылауды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1164"/>
-    <w:bookmarkStart w:name="z1181" w:id="1165"/>
+    <w:bookmarkEnd w:id="1074"/>
+    <w:bookmarkStart w:name="z3161" w:id="1075"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32) табиғи монополиялар салаларында мемлекеттік бақылауды және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерін сақтауын мемлекеттік бақылауды жүзеге асыру кезінде өз құзыреті шегінде, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарымен өзара іс-қимыл жасау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1165"/>
-    <w:bookmarkStart w:name="z1182" w:id="1166"/>
+    <w:bookmarkEnd w:id="1075"/>
+    <w:bookmarkStart w:name="z3162" w:id="1076"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33) Комитет құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілерді әзірлеуге қатысу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1166"/>
-    <w:bookmarkStart w:name="z1183" w:id="1167"/>
+    <w:bookmarkEnd w:id="1076"/>
+    <w:bookmarkStart w:name="z3163" w:id="1077"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) қоғамдық маңызы бар нарық субъектілерінің бағаларын мониторинглеуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1167"/>
-    <w:bookmarkStart w:name="z1184" w:id="1168"/>
+    <w:bookmarkEnd w:id="1077"/>
+    <w:bookmarkStart w:name="z3164" w:id="1078"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) жасалған мемлекеттік-жекешелік әріптестікті шартының, концесссия шартының негізінде тарифті айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1168"/>
-    <w:bookmarkStart w:name="z1185" w:id="1169"/>
+    <w:bookmarkEnd w:id="1078"/>
+    <w:bookmarkStart w:name="z3165" w:id="1079"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) лицензияны және (немесе) лицензияға қосымшаны беру кезінде өтініш берушінің біліктілік талаптарына сәйкес келуін анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1169"/>
-    <w:bookmarkStart w:name="z1186" w:id="1170"/>
+    <w:bookmarkEnd w:id="1079"/>
+    <w:bookmarkStart w:name="z3166" w:id="1080"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) қосалқы (шунттаушы) электр беру желілері мен кіші станцияларды жобалау мен салуды, меншік нысанына қарамастан электр энергетикасы объектілерін және (немесе) оның жекелеген бөліктерін сатып алуды-сатуды, жалға немесе сенімгерлікпен басқаруға беруді келісуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1170"/>
-    <w:bookmarkStart w:name="z1187" w:id="1171"/>
+    <w:bookmarkEnd w:id="1080"/>
+    <w:bookmarkStart w:name="z3167" w:id="1081"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) тұтынушылардан Қазақстан Республикасының заңнамасына сәйкес табиғи монополия субъектілері белгілеген техникалық талаптарды сақтауын талап ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1171"/>
-    <w:bookmarkStart w:name="z1188" w:id="1172"/>
+    <w:bookmarkEnd w:id="1081"/>
+    <w:bookmarkStart w:name="z3168" w:id="1082"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) қоғамдық маңызы бар нарық субъектісіне Кодексте міндеттемелерді олардың орындауы туралы орындалуға міндетті енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1172"/>
-    <w:bookmarkStart w:name="z1189" w:id="1173"/>
+    <w:bookmarkEnd w:id="1082"/>
+    <w:bookmarkStart w:name="z3169" w:id="1083"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) қоғамдық маңызы бар нарық субъектісі ұйғарымды орындамаған жағдайда, қоғамдық маңызы бар нарық субъектісін ұйғарымда көрсетілген іс-әрекеттерді жасауға мәжбүрлеу туралы талап-арызды сотқа ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1173"/>
-    <w:bookmarkStart w:name="z1190" w:id="1174"/>
+    <w:bookmarkEnd w:id="1083"/>
+    <w:bookmarkStart w:name="z3170" w:id="1084"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) өз құзыретінің шегінде әкімшілік құқық бұзушылық туралы істерді қозғау және қарау, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік жаза қолдану, сондай-ақ сотқа қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1174"/>
-    <w:bookmarkStart w:name="z1191" w:id="1175"/>
+    <w:bookmarkEnd w:id="1084"/>
+    <w:bookmarkStart w:name="z3171" w:id="1085"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1175"/>
-    <w:bookmarkStart w:name="z1192" w:id="1176"/>
+    <w:bookmarkEnd w:id="1085"/>
+    <w:bookmarkStart w:name="z3172" w:id="1086"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) Кодексте белгіленген тәртіппен тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалар мен тарифтерді реттеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1176"/>
-    <w:bookmarkStart w:name="z1193" w:id="1177"/>
+    <w:bookmarkEnd w:id="1086"/>
+    <w:bookmarkStart w:name="z3173" w:id="1087"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1177"/>
-    <w:bookmarkStart w:name="z1194" w:id="1178"/>
+    <w:bookmarkEnd w:id="1087"/>
+    <w:bookmarkStart w:name="z3174" w:id="1088"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) қоғамдық маңызы бар нарықтарда баға белгілеу қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1178"/>
-    <w:bookmarkStart w:name="z1195" w:id="1179"/>
+    <w:bookmarkEnd w:id="1088"/>
+    <w:bookmarkStart w:name="z3175" w:id="1089"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) Кодексте белгіленген тәртіппен қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды төмендету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1179"/>
-    <w:bookmarkStart w:name="z1196" w:id="1180"/>
+    <w:bookmarkEnd w:id="1089"/>
+    <w:bookmarkStart w:name="z3176" w:id="1090"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарына жедел-іздестіру іс-шараларын жүргізу туралы өтініш жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1180"/>
-    <w:bookmarkStart w:name="z1197" w:id="1181"/>
+    <w:bookmarkEnd w:id="1090"/>
+    <w:bookmarkStart w:name="z3177" w:id="1091"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) өз өкілеттіктерін жүзеге асыру үшін қажетті ақпаратты сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1181"/>
-    <w:bookmarkStart w:name="z1198" w:id="1182"/>
+    <w:bookmarkEnd w:id="1091"/>
+    <w:bookmarkStart w:name="z3178" w:id="1092"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) Комитеттің құзыреті шегінде, реттеу, іске асыру және бақылау-қадағалау функцияларын жүзеге асыру және орталық атқарушы органның стратегиялық функцияларын орындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1182"/>
-    <w:bookmarkStart w:name="z1199" w:id="1183"/>
+    <w:bookmarkEnd w:id="1092"/>
+    <w:bookmarkStart w:name="z3179" w:id="1093"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50) Қазақстан Республикасының заңнамасы талаптарының анықталған бұзушылықтары туралы актілерді қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1183"/>
-    <w:bookmarkStart w:name="z1200" w:id="1184"/>
+    <w:bookmarkEnd w:id="1093"/>
+    <w:bookmarkStart w:name="z3180" w:id="1094"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) реттелетін саладағы мәселелер бойынша республикалық және өңірлік семинарларды, ғылыми-практикалық конференцияларды ұйымдастыруға және өткізуге, бюджетті, бухгалтерлік есепті және мемлекеттік сатып алуды жоспарлауға және орындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1184"/>
-    <w:bookmarkStart w:name="z1201" w:id="1185"/>
+    <w:bookmarkEnd w:id="1094"/>
+    <w:bookmarkStart w:name="z3181" w:id="1095"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) өз құзыреті шегінде Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1185"/>
-    <w:bookmarkStart w:name="z1202" w:id="1186"/>
+    <w:bookmarkEnd w:id="1095"/>
+    <w:bookmarkStart w:name="z3182" w:id="1096"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) тексеру парақтарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1186"/>
-    <w:bookmarkStart w:name="z1203" w:id="1187"/>
+    <w:bookmarkEnd w:id="1096"/>
+    <w:bookmarkStart w:name="z3183" w:id="1097"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) табиғи монополиялар субъектілерінің, қоғамдық маңызы бар нарық субъектілері және оның тұтынушыларының өтініштерін қарау; 54-1) өтініш берушілер көтеретін жүйелі проблемаларға талдау жүргізу және оларды анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1187"/>
-    <w:bookmarkStart w:name="z1204" w:id="1188"/>
+    <w:bookmarkEnd w:id="1097"/>
+    <w:bookmarkStart w:name="z3184" w:id="1098"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) "Монополист" базасы сервистік бағдарламалық өнім арқылы шығындары монополиялар субъектілерінің, мемлекеттік монополия субъектілерінің және қоғамдық маңызы бар нарықтардың қызметтеріне бағаларды қалыптастыру кезінде ескерілетін сатып алынатын тауарлар мен қызметтердің тізбесі бойынша барлық ақпаратты қабылдауды, беруді, сақтауды автоматтандыру, сондай-ақ ашықтықты және қол жетімділікті қамтамасыз ету".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1188"/>
-    <w:bookmarkStart w:name="z1205" w:id="1189"/>
+    <w:bookmarkEnd w:id="1098"/>
+    <w:bookmarkStart w:name="z3185" w:id="1099"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "55-1) мемлекеттік қызметке кіру, мемлекеттік қызметті өткеру және тоқтату, қызметтік тексерістерді жүргізу, әкімшілік мемлекеттік қызметшілердің қызметін бағалау, аттестаттау және оқыту жүргізу, оның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған дерекқорда (ақпараттық жүйеде) рәсімдерін сақтауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1189"/>
-    <w:bookmarkStart w:name="z1206" w:id="1190"/>
+    <w:bookmarkEnd w:id="1099"/>
+    <w:bookmarkStart w:name="z3186" w:id="1100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-2) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын әзірлеуді, оны уәкілетті тұлғаға бекітуге енгізу бойынша жалпы үйлестіруді қамтамасыз етеді және мемлекеттік әкімшілік қызметшіні оның лауазымдық нұсқаулығымен, сондай-ақ лауазымдық нұсқаулыққа енгізілген өзгерістер мен толықтырулармен таныстыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1190"/>
-    <w:bookmarkStart w:name="z1207" w:id="1191"/>
+    <w:bookmarkEnd w:id="1100"/>
+    <w:bookmarkStart w:name="z3187" w:id="1101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-3) кадрларды іріктеуді ұйымдастыру, мемлекеттік қызметшілердің мемлекеттік қызметті өткеруіне байланысты құжаттарды  ресімдеу, мемлекеттік қызметшілердің дербес деректерін есепке алуды жүзеге асыру, мемлекеттік әкімшілік қызметшілердің қызметін бағалауды жүргізуді ұйымдастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1191"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1209" w:id="1193"/>
+    <w:bookmarkEnd w:id="1101"/>
+    <w:bookmarkStart w:name="z3188" w:id="1102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-4)  табиғи монополия субъектілерінің Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзудың анықталған белгілері туралы ақпаратты немесе материалдарды хабарлауды және уәкілетті органдарға ұсынуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1102"/>
+    <w:bookmarkStart w:name="z3189" w:id="1103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-5) табиғи монополиялар субъектілерінің республикалық тізіліміне енгізілген Комитет өкілеттік берген табиғи монополиялар субъектілерінің қызметін реттеу және бақылау жөніндегі өкілеттер мен функцияларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1103"/>
+    <w:bookmarkStart w:name="z3190" w:id="1104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-6) бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізуге техникалық сараптама жүргізетін уәкілетті тұлғалардың (сарапшылар, сараптау ұйымдары) тізімін (тіркелімін) жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1104"/>
+    <w:bookmarkStart w:name="z3191" w:id="1105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56) Қазақстан Республикасының өзге заңдарында, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге өкілеттіктерді жүзеге асыру. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1193"/>
-    <w:bookmarkStart w:name="z1210" w:id="1194"/>
+    <w:bookmarkEnd w:id="1105"/>
+    <w:bookmarkStart w:name="z3192" w:id="1106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Құқықтары мен міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1194"/>
-    <w:bookmarkStart w:name="z1211" w:id="1195"/>
+    <w:bookmarkEnd w:id="1106"/>
+    <w:bookmarkStart w:name="z3193" w:id="1107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1195"/>
-    <w:bookmarkStart w:name="z1212" w:id="1196"/>
+    <w:bookmarkEnd w:id="1107"/>
+    <w:bookmarkStart w:name="z3194" w:id="1108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардан, оның iшiнде мемлекеттiк органдардан, жергiлiктi өзiн-өзi басқару органдарынан, сондай-ақ олардың лауазымды адамдарынан өз өкiлеттiктерін жүзеге асыру үшiн қажеттi ақпаратты сұратады және алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1196"/>
-    <w:bookmarkStart w:name="z1213" w:id="1197"/>
+    <w:bookmarkEnd w:id="1108"/>
+    <w:bookmarkStart w:name="z3195" w:id="1109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу жөніндегі ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1197"/>
-    <w:bookmarkStart w:name="z1214" w:id="1198"/>
+    <w:bookmarkEnd w:id="1109"/>
+    <w:bookmarkStart w:name="z3196" w:id="1110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департаменттің құзыретіне кіретін мәселелер бойынша кеңестер, семинарлар, конференциялар, дөңгелек үстелдер, конкурстар және өзге де іс-шаралар өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1198"/>
-    <w:bookmarkStart w:name="z1215" w:id="1199"/>
+    <w:bookmarkEnd w:id="1110"/>
+    <w:bookmarkStart w:name="z3197" w:id="1111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыретінің шегінде сотқа шағымдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1199"/>
-    <w:bookmarkStart w:name="z1216" w:id="1200"/>
+    <w:bookmarkEnd w:id="1111"/>
+    <w:bookmarkStart w:name="z3198" w:id="1112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де құқықтарды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1200"/>
-    <w:bookmarkStart w:name="z1217" w:id="1201"/>
+    <w:bookmarkEnd w:id="1112"/>
+    <w:bookmarkStart w:name="z3199" w:id="1113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Департаменттің қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1201"/>
-    <w:bookmarkStart w:name="z1218" w:id="1202"/>
+    <w:bookmarkEnd w:id="1113"/>
+    <w:bookmarkStart w:name="z3200" w:id="1114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1202"/>
-    <w:bookmarkStart w:name="z1219" w:id="1203"/>
+    <w:bookmarkEnd w:id="1114"/>
+    <w:bookmarkStart w:name="z3201" w:id="1115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент басшысы Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1203"/>
-    <w:bookmarkStart w:name="z1220" w:id="1204"/>
+    <w:bookmarkEnd w:id="1115"/>
+    <w:bookmarkStart w:name="z3202" w:id="1116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент басшысының орынбасары болады, олар Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1204"/>
-    <w:bookmarkStart w:name="z1221" w:id="1205"/>
+    <w:bookmarkEnd w:id="1116"/>
+    <w:bookmarkStart w:name="z3203" w:id="1117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басшының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1205"/>
-    <w:bookmarkStart w:name="z1222" w:id="1206"/>
+    <w:bookmarkEnd w:id="1117"/>
+    <w:bookmarkStart w:name="z3204" w:id="1118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бұйрықтар шығарады, нұсқамалар енгізеді және қаулылар шығарады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1206"/>
-    <w:bookmarkStart w:name="z1223" w:id="1207"/>
+    <w:bookmarkEnd w:id="1118"/>
+    <w:bookmarkStart w:name="z3205" w:id="1119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрылымдық бөлімшелердің ережелерін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1207"/>
-    <w:bookmarkStart w:name="z1224" w:id="1208"/>
+    <w:bookmarkEnd w:id="1119"/>
+    <w:bookmarkStart w:name="z3206" w:id="1120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Департаменттің құрылымдық бөлімшелері басшыларының міндеттерін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1208"/>
-    <w:bookmarkStart w:name="z1225" w:id="1209"/>
+    <w:bookmarkEnd w:id="1120"/>
+    <w:bookmarkStart w:name="z3207" w:id="1121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1209"/>
-    <w:bookmarkStart w:name="z1226" w:id="1210"/>
+    <w:bookmarkEnd w:id="1121"/>
+    <w:bookmarkStart w:name="z3208" w:id="1122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Департаментті танытады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1210"/>
-    <w:bookmarkStart w:name="z1227" w:id="1211"/>
+    <w:bookmarkEnd w:id="1122"/>
+    <w:bookmarkStart w:name="z3209" w:id="1123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1211"/>
-    <w:bookmarkStart w:name="z1228" w:id="1212"/>
+    <w:bookmarkEnd w:id="1123"/>
+    <w:bookmarkStart w:name="z3210" w:id="1124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) басқа лауазымды адамға қол қою құқығын берместен, лицензиялауға байланысты барлық құжаттарға қол қояды. Ол болмаған жағдайда, көрсетілген құжаттарға қол қою құқығы Департамент басшысының міндетін атқарушыға жүктеледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1212"/>
-    <w:bookmarkStart w:name="z1229" w:id="1213"/>
+    <w:bookmarkEnd w:id="1124"/>
+    <w:bookmarkStart w:name="z3211" w:id="1125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1213"/>
-    <w:bookmarkStart w:name="z1230" w:id="1214"/>
+    <w:bookmarkEnd w:id="1125"/>
+    <w:bookmarkStart w:name="z3212" w:id="1126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Департаменттің құзыретіне кіретін басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1214"/>
-    <w:bookmarkStart w:name="z1231" w:id="1215"/>
+    <w:bookmarkEnd w:id="1126"/>
+    <w:bookmarkStart w:name="z3213" w:id="1127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы болмаған жағдайда оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1215"/>
-    <w:bookmarkStart w:name="z1232" w:id="1216"/>
+    <w:bookmarkEnd w:id="1127"/>
+    <w:bookmarkStart w:name="z3214" w:id="1128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1216"/>
-    <w:bookmarkStart w:name="z1233" w:id="1217"/>
+    <w:bookmarkEnd w:id="1128"/>
+    <w:bookmarkStart w:name="z3215" w:id="1129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1217"/>
-    <w:bookmarkStart w:name="z1234" w:id="1218"/>
+    <w:bookmarkEnd w:id="1129"/>
+    <w:bookmarkStart w:name="z3216" w:id="1130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1218"/>
-    <w:bookmarkStart w:name="z1235" w:id="1219"/>
+    <w:bookmarkEnd w:id="1130"/>
+    <w:bookmarkStart w:name="z3217" w:id="1131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметінің нәтижесінде және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге көздерден сатып алған өзге де мүлік (ақшалай кірістерді қоса алғанда) есебінен қалыптасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1219"/>
-    <w:bookmarkStart w:name="z1236" w:id="1220"/>
+    <w:bookmarkEnd w:id="1131"/>
+    <w:bookmarkStart w:name="z3218" w:id="1132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаментке бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1220"/>
-    <w:bookmarkStart w:name="z1237" w:id="1221"/>
+    <w:bookmarkEnd w:id="1132"/>
+    <w:bookmarkStart w:name="z3219" w:id="1133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңмен өзгеше белгіленбесе, Департамент өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен айыруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1221"/>
-    <w:bookmarkStart w:name="z1238" w:id="1222"/>
+    <w:bookmarkEnd w:id="1133"/>
+    <w:bookmarkStart w:name="z3220" w:id="1134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1222"/>
-    <w:bookmarkStart w:name="z1239" w:id="1223"/>
+    <w:bookmarkEnd w:id="1134"/>
+    <w:bookmarkStart w:name="z3221" w:id="1135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1223"/>
+    <w:bookmarkEnd w:id="1135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27891,2298 +27849,2328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атқарушының бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1241" w:id="1224"/>
+    <w:bookmarkStart w:name="z1241" w:id="1136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Қостанай облысы бойынша департаменті туралы ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1224"/>
-    <w:bookmarkStart w:name="z1242" w:id="1225"/>
+    <w:bookmarkEnd w:id="1136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда – ҚР Ұлттық экономика министрлігінің Табиғи монополияларды реттеу комитеті Төрағасының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3222" w:id="1137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1225"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z1244" w:id="1227"/>
+    <w:bookmarkEnd w:id="1137"/>
+    <w:bookmarkStart w:name="z3223" w:id="1138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Қостанай облысы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңының талаптарын сақтауын мемлекеттік бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1138"/>
+    <w:bookmarkStart w:name="z3224" w:id="1139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасының Президенті және Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1227"/>
-    <w:bookmarkStart w:name="z1245" w:id="1228"/>
+    <w:bookmarkEnd w:id="1139"/>
+    <w:bookmarkStart w:name="z3225" w:id="1140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1228"/>
-    <w:bookmarkStart w:name="z1246" w:id="1229"/>
+    <w:bookmarkEnd w:id="1140"/>
+    <w:bookmarkStart w:name="z3226" w:id="1141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1229"/>
-    <w:bookmarkStart w:name="z1247" w:id="1230"/>
+    <w:bookmarkEnd w:id="1141"/>
+    <w:bookmarkStart w:name="z3227" w:id="1142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға Департаменттің құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1230"/>
-    <w:bookmarkStart w:name="z1248" w:id="1231"/>
+    <w:bookmarkEnd w:id="1142"/>
+    <w:bookmarkStart w:name="z3228" w:id="1143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1231"/>
-    <w:bookmarkStart w:name="z1249" w:id="1232"/>
+    <w:bookmarkEnd w:id="1143"/>
+    <w:bookmarkStart w:name="z3229" w:id="1144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1232"/>
-    <w:bookmarkStart w:name="z1250" w:id="1233"/>
+    <w:bookmarkEnd w:id="1144"/>
+    <w:bookmarkStart w:name="z3230" w:id="1145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: 110000, Қазақстан Республикасы, Қостанай облысы, Қостанай қаласы, Гоголь көшесі, 177 А үй.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1233"/>
-    <w:bookmarkStart w:name="z1251" w:id="1234"/>
+    <w:bookmarkEnd w:id="1145"/>
+    <w:bookmarkStart w:name="z3231" w:id="1146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Қостанай облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1234"/>
-    <w:bookmarkStart w:name="z1252" w:id="1235"/>
+    <w:bookmarkEnd w:id="1146"/>
+    <w:bookmarkStart w:name="z3232" w:id="1147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1235"/>
-    <w:bookmarkStart w:name="z1253" w:id="1236"/>
+    <w:bookmarkEnd w:id="1147"/>
+    <w:bookmarkStart w:name="z3233" w:id="1148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1236"/>
-    <w:bookmarkStart w:name="z1254" w:id="1237"/>
+    <w:bookmarkEnd w:id="1148"/>
+    <w:bookmarkStart w:name="z3234" w:id="1149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1237"/>
-    <w:bookmarkStart w:name="z1255" w:id="1238"/>
+    <w:bookmarkEnd w:id="1149"/>
+    <w:bookmarkStart w:name="z3235" w:id="1150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1238"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1257" w:id="1240"/>
+    <w:bookmarkEnd w:id="1150"/>
+    <w:bookmarkStart w:name="z3236" w:id="1151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Міндеті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1151"/>
+    <w:bookmarkStart w:name="z3237" w:id="1152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табиғи монополиялар салаларында мемлекеттік саясатты қалыптастыруға және іске асыруға, сондай-ақ бағаларды мемлекеттік реттеуді және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібі мен міндеттерінің сақталуына мемлекеттік бақылауды жүзеге асыруға қатысу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1240"/>
-    <w:bookmarkStart w:name="z1258" w:id="1241"/>
+    <w:bookmarkEnd w:id="1152"/>
+    <w:bookmarkStart w:name="z3238" w:id="1153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1241"/>
-    <w:bookmarkStart w:name="z1259" w:id="1242"/>
+    <w:bookmarkEnd w:id="1153"/>
+    <w:bookmarkStart w:name="z3239" w:id="1154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1242"/>
-    <w:bookmarkStart w:name="z1260" w:id="1243"/>
+    <w:bookmarkEnd w:id="1154"/>
+    <w:bookmarkStart w:name="z3240" w:id="1155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының Үкіметіне табиғи монополиялар салаларының жай-күйі туралы, бекітілген тарифтік сметалардың орындалуы туралы, бекітілген инвестициялық бағдарламалардың орындалуы туралы жыл сайынғы есепті ұсынуға дайындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1243"/>
-    <w:bookmarkStart w:name="z1261" w:id="1244"/>
+    <w:bookmarkEnd w:id="1155"/>
+    <w:bookmarkStart w:name="z3241" w:id="1156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөлімін қалыптастыру және жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1244"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1263" w:id="1246"/>
+    <w:bookmarkEnd w:id="1156"/>
+    <w:bookmarkStart w:name="z3242" w:id="1157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Тарифтерді қалыптастыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1157"/>
+    <w:bookmarkStart w:name="z3243" w:id="1158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1246"/>
-    <w:bookmarkStart w:name="z1264" w:id="1247"/>
+    <w:bookmarkEnd w:id="1158"/>
+    <w:bookmarkStart w:name="z3244" w:id="1159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) реттеліп көрсетілетін қызметтерді ұсынудың үлгі шарттарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1247"/>
-    <w:bookmarkStart w:name="z1265" w:id="1248"/>
+    <w:bookmarkEnd w:id="1159"/>
+    <w:bookmarkStart w:name="z3245" w:id="1160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өтінімді қарауға қабылдау не оны қабылдаудан бас тарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1248"/>
-    <w:bookmarkStart w:name="z1266" w:id="1249"/>
+    <w:bookmarkEnd w:id="1160"/>
+    <w:bookmarkStart w:name="z3246" w:id="1161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бұқаралық ақпарат құралдарында жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыру жариялай отырып, өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1249"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z1268" w:id="1251"/>
+    <w:bookmarkEnd w:id="1161"/>
+    <w:bookmarkStart w:name="z3247" w:id="1162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Табиғи монополиялар туралы" 2018 жылғы 27 желтоқсандағы Қазақстан Республикасының Заңында көзделген жағдайларда тарифті бекіту және оның қолданылу мерзімі аяқталғанға дейін бекітілген тарифті өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1162"/>
+    <w:bookmarkStart w:name="z3248" w:id="1163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қуаты аз табиғи монополия субъектісінің тарифін индекстеу деңгейін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1251"/>
-    <w:bookmarkStart w:name="z1269" w:id="1252"/>
+    <w:bookmarkEnd w:id="1163"/>
+    <w:bookmarkStart w:name="z3249" w:id="1164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тарифтік сметаны бекіту және өзі бекіткен тарифтік сметаға өзгерістер енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1252"/>
-    <w:bookmarkStart w:name="z1270" w:id="1253"/>
+    <w:bookmarkEnd w:id="1164"/>
+    <w:bookmarkStart w:name="z3250" w:id="1165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жергілікті атқарушы органмен бірлесіп табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне қосылған табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасына өзгерістер енгізу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1253"/>
-    <w:bookmarkStart w:name="z1271" w:id="1254"/>
+    <w:bookmarkEnd w:id="1165"/>
+    <w:bookmarkStart w:name="z3251" w:id="1166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) уақытша өтемдік тарифті бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1254"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z1273" w:id="1256"/>
+    <w:bookmarkEnd w:id="1166"/>
+    <w:bookmarkStart w:name="z3252" w:id="1167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының Заңына сәйкес реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыру туралы хабарлама қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1167"/>
+    <w:bookmarkStart w:name="z3253" w:id="1168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14-1) өз құзыреті шегінде лицензиялауға жататын қызмет түрлеріне лицензия беруге байланысты қызметті жүзеге асыру және лицензиаттардың Қазақстан Республикасы заңнамасын сақтауына мемлекеттік бақылауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1256"/>
-    <w:bookmarkStart w:name="z1274" w:id="1257"/>
+    <w:bookmarkEnd w:id="1168"/>
+    <w:bookmarkStart w:name="z3254" w:id="1169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) тиісті мемлекеттік органдармен келісу бойынша реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1257"/>
-    <w:bookmarkStart w:name="z1275" w:id="1258"/>
+    <w:bookmarkEnd w:id="1169"/>
+    <w:bookmarkStart w:name="z3255" w:id="1170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) табиғи монополиялар субъектілері қызметі тиімділігінің көрсеткіштерін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1258"/>
-    <w:bookmarkStart w:name="z1276" w:id="1259"/>
+    <w:bookmarkEnd w:id="1170"/>
+    <w:bookmarkStart w:name="z3256" w:id="1171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) табиғи монополия субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықтарды жою туралы нұсқама енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1259"/>
-    <w:bookmarkStart w:name="z1277" w:id="1260"/>
+    <w:bookmarkEnd w:id="1171"/>
+    <w:bookmarkStart w:name="z3257" w:id="1172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы және сенімділігі көрсеткіштерінің сақтауы туралы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1260"/>
-    <w:bookmarkStart w:name="z1278" w:id="1261"/>
+    <w:bookmarkEnd w:id="1172"/>
+    <w:bookmarkStart w:name="z3258" w:id="1173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттік-жекешелік әріптестік жобасының, оның ішінде концессиялық жобаның конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының, оның ішінде концессия шартының жобасын келісу, оларға тарифті қалыптастыру бөлігінде өзгерістер мен (немесе) толықтырулар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1261"/>
-    <w:bookmarkStart w:name="z1279" w:id="1262"/>
+    <w:bookmarkEnd w:id="1173"/>
+    <w:bookmarkStart w:name="z3259" w:id="1174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті мемлекеттік немесе жергілікті атқарушы органдардан өтеусіз пайдалануға алған кезде оны, оның ішінде басқа энергия беруші ұйымдардан электр желілерін балансқа және (немесе) сенімгерлік басқаруға қабылдаған жағдайда тарифті көтермей, бекітілген тарифтік сметаға өзгеріс енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1262"/>
-    <w:bookmarkStart w:name="z1280" w:id="1263"/>
+    <w:bookmarkEnd w:id="1174"/>
+    <w:bookmarkStart w:name="z3260" w:id="1175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) уақытша төмендету коэффициентін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1263"/>
-    <w:bookmarkStart w:name="z1281" w:id="1264"/>
+    <w:bookmarkEnd w:id="1175"/>
+    <w:bookmarkStart w:name="z3261" w:id="1176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) табиғи монополиялар салалары бойынша бес жылдық кезеңге арналған тарифтің болжамды индексін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1264"/>
-    <w:bookmarkStart w:name="z1282" w:id="1265"/>
+    <w:bookmarkEnd w:id="1176"/>
+    <w:bookmarkStart w:name="z3262" w:id="1177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтер үшін төлемақы мөлшерін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1265"/>
-    <w:bookmarkStart w:name="z1283" w:id="1266"/>
+    <w:bookmarkEnd w:id="1177"/>
+    <w:bookmarkStart w:name="z3263" w:id="1178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) табиғи монополия саласын тарифтік реттеу әдісін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1266"/>
-    <w:bookmarkStart w:name="z1284" w:id="1267"/>
+    <w:bookmarkEnd w:id="1178"/>
+    <w:bookmarkStart w:name="z3264" w:id="1179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) реттеліп көрсетілетін қызметтердің тізбесін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1267"/>
-    <w:bookmarkStart w:name="z1285" w:id="1268"/>
+    <w:bookmarkEnd w:id="1179"/>
+    <w:bookmarkStart w:name="z3265" w:id="1180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) тарифтер тарифтік реттеудің ынталандырушы әдісін қолдана отырып бекітілетін табиғи монополиялар субъектілерінің тізбесін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1268"/>
-    <w:bookmarkStart w:name="z1286" w:id="1269"/>
+    <w:bookmarkEnd w:id="1180"/>
+    <w:bookmarkStart w:name="z3266" w:id="1181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) табиғи монополиялар субъектілерімен бірлесіп кемінде айына бір рет тұтынушыларды қабылдауды жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1269"/>
-    <w:bookmarkStart w:name="z1287" w:id="1270"/>
+    <w:bookmarkEnd w:id="1181"/>
+    <w:bookmarkStart w:name="z3267" w:id="1182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) жергілікті атқарушы органдармен есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерді тұтыну нормасын келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1270"/>
-    <w:bookmarkStart w:name="z1288" w:id="1271"/>
+    <w:bookmarkEnd w:id="1182"/>
+    <w:bookmarkStart w:name="z3268" w:id="1183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) құрылыс объектілерін қабылдау және пайдалануға беру жағдайларын қоспағанда, есепке алу аспаптарын сатып алу және орнату үшін ақы алу мөлшерін табиғи монополия субъектісіне көзделген тәртіппен келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1271"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z1290" w:id="1273"/>
+    <w:bookmarkEnd w:id="1183"/>
+    <w:bookmarkStart w:name="z3269" w:id="1184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының талаптарын сақтауына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1184"/>
+    <w:bookmarkStart w:name="z3270" w:id="1185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31) 2015 жылғы 29 қазандағы Қазақстан Республикасының Кәсіпкерлік кодексіне (бұдан әрі – Кодекс) сәйкес табиғи монополиялар салаларында мемлекеттік бақылауды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1273"/>
-    <w:bookmarkStart w:name="z1291" w:id="1274"/>
+    <w:bookmarkEnd w:id="1185"/>
+    <w:bookmarkStart w:name="z3271" w:id="1186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32) табиғи монополиялар салаларында мемлекеттік бақылауды және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерін сақтауын мемлекеттік бақылауды жүзеге асыру кезінде өз құзыреті шегінде, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарымен өзара іс-қимыл жасау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1274"/>
-    <w:bookmarkStart w:name="z1292" w:id="1275"/>
+    <w:bookmarkEnd w:id="1186"/>
+    <w:bookmarkStart w:name="z3272" w:id="1187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33) Комитет құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілерді әзірлеуге қатысу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1275"/>
-    <w:bookmarkStart w:name="z1293" w:id="1276"/>
+    <w:bookmarkEnd w:id="1187"/>
+    <w:bookmarkStart w:name="z3273" w:id="1188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) қоғамдық маңызы бар нарық субъектілерінің бағаларын мониторинглеуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1276"/>
-    <w:bookmarkStart w:name="z1294" w:id="1277"/>
+    <w:bookmarkEnd w:id="1188"/>
+    <w:bookmarkStart w:name="z3274" w:id="1189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) жасалған мемлекеттік-жекешелік әріптестікті шартының, концесссия шартының негізінде тарифті айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1277"/>
-    <w:bookmarkStart w:name="z1295" w:id="1278"/>
+    <w:bookmarkEnd w:id="1189"/>
+    <w:bookmarkStart w:name="z3275" w:id="1190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) лицензияны және (немесе) лицензияға қосымшаны беру кезінде өтініш берушінің біліктілік талаптарына сәйкес келуін анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1278"/>
-    <w:bookmarkStart w:name="z1296" w:id="1279"/>
+    <w:bookmarkEnd w:id="1190"/>
+    <w:bookmarkStart w:name="z3276" w:id="1191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) қосалқы (шунттаушы) электр беру желілері мен кіші станцияларды жобалау мен салуды, меншік нысанына қарамастан электр энергетикасы объектілерін және (немесе) оның жекелеген бөліктерін сатып алуды-сатуды, жалға немесе сенімгерлікпен басқаруға беруді келісуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1279"/>
-    <w:bookmarkStart w:name="z1297" w:id="1280"/>
+    <w:bookmarkEnd w:id="1191"/>
+    <w:bookmarkStart w:name="z3277" w:id="1192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) тұтынушылардан Қазақстан Республикасының заңнамасына сәйкес табиғи монополия субъектілері белгілеген техникалық талаптарды сақтауын талап ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1280"/>
-    <w:bookmarkStart w:name="z1298" w:id="1281"/>
+    <w:bookmarkEnd w:id="1192"/>
+    <w:bookmarkStart w:name="z3278" w:id="1193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) қоғамдық маңызы бар нарық субъектісіне Кодексте міндеттемелерді олардың орындауы туралы орындалуға міндетті енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1281"/>
-    <w:bookmarkStart w:name="z1299" w:id="1282"/>
+    <w:bookmarkEnd w:id="1193"/>
+    <w:bookmarkStart w:name="z3279" w:id="1194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) қоғамдық маңызы бар нарық субъектісі ұйғарымды орындамаған жағдайда, қоғамдық маңызы бар нарық субъектісін ұйғарымда көрсетілген іс-әрекеттерді жасауға мәжбүрлеу туралы талап-арызды сотқа ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1282"/>
-    <w:bookmarkStart w:name="z1300" w:id="1283"/>
+    <w:bookmarkEnd w:id="1194"/>
+    <w:bookmarkStart w:name="z3280" w:id="1195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) өз құзыретінің шегінде әкімшілік құқық бұзушылық туралы істерді қозғау және қарау, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік жаза қолдану, сондай-ақ сотқа қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1283"/>
-    <w:bookmarkStart w:name="z1301" w:id="1284"/>
+    <w:bookmarkEnd w:id="1195"/>
+    <w:bookmarkStart w:name="z3281" w:id="1196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1284"/>
-    <w:bookmarkStart w:name="z1302" w:id="1285"/>
+    <w:bookmarkEnd w:id="1196"/>
+    <w:bookmarkStart w:name="z3282" w:id="1197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) Кодексте белгіленген тәртіппен тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалар мен тарифтерді реттеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1285"/>
-    <w:bookmarkStart w:name="z1303" w:id="1286"/>
+    <w:bookmarkEnd w:id="1197"/>
+    <w:bookmarkStart w:name="z3283" w:id="1198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1286"/>
-    <w:bookmarkStart w:name="z1304" w:id="1287"/>
+    <w:bookmarkEnd w:id="1198"/>
+    <w:bookmarkStart w:name="z3284" w:id="1199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) қоғамдық маңызы бар нарықтарда баға белгілеу қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1287"/>
-    <w:bookmarkStart w:name="z1305" w:id="1288"/>
+    <w:bookmarkEnd w:id="1199"/>
+    <w:bookmarkStart w:name="z3285" w:id="1200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) Кодексте белгіленген тәртіппен қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды төмендету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1288"/>
-    <w:bookmarkStart w:name="z1306" w:id="1289"/>
+    <w:bookmarkEnd w:id="1200"/>
+    <w:bookmarkStart w:name="z3286" w:id="1201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарына жедел-іздестіру іс-шараларын жүргізу туралы өтініш жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1289"/>
-    <w:bookmarkStart w:name="z1307" w:id="1290"/>
+    <w:bookmarkEnd w:id="1201"/>
+    <w:bookmarkStart w:name="z3287" w:id="1202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) өз өкілеттіктерін жүзеге асыру үшін қажетті ақпаратты сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1290"/>
-    <w:bookmarkStart w:name="z1308" w:id="1291"/>
+    <w:bookmarkEnd w:id="1202"/>
+    <w:bookmarkStart w:name="z3288" w:id="1203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) Комитеттің құзыреті шегінде, реттеу, іске асыру және бақылау-қадағалау функцияларын жүзеге асыру және орталық атқарушы органның стратегиялық функцияларын орындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1291"/>
-    <w:bookmarkStart w:name="z1309" w:id="1292"/>
+    <w:bookmarkEnd w:id="1203"/>
+    <w:bookmarkStart w:name="z3289" w:id="1204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50) Қазақстан Республикасының заңнамасы талаптарының анықталған бұзушылықтары туралы актілерді қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1292"/>
-    <w:bookmarkStart w:name="z1310" w:id="1293"/>
+    <w:bookmarkEnd w:id="1204"/>
+    <w:bookmarkStart w:name="z3290" w:id="1205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) реттелетін саладағы мәселелер бойынша республикалық және өңірлік семинарларды, ғылыми-практикалық конференцияларды ұйымдастыруға және өткізуге, бюджетті, бухгалтерлік есепті және мемлекеттік сатып алуды жоспарлауға және орындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1293"/>
-    <w:bookmarkStart w:name="z1311" w:id="1294"/>
+    <w:bookmarkEnd w:id="1205"/>
+    <w:bookmarkStart w:name="z3291" w:id="1206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) өз құзыреті шегінде Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1294"/>
-    <w:bookmarkStart w:name="z1312" w:id="1295"/>
+    <w:bookmarkEnd w:id="1206"/>
+    <w:bookmarkStart w:name="z3292" w:id="1207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) тексеру парақтарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1295"/>
-    <w:bookmarkStart w:name="z1313" w:id="1296"/>
+    <w:bookmarkEnd w:id="1207"/>
+    <w:bookmarkStart w:name="z3293" w:id="1208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) табиғи монополиялар субъектілерінің, қоғамдық маңызы бар нарық субъектілері және оның тұтынушыларының өтініштерін қарау; 54-1) өтініш берушілер көтеретін жүйелі проблемаларға талдау жүргізу және оларды анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1296"/>
-    <w:bookmarkStart w:name="z1314" w:id="1297"/>
+    <w:bookmarkEnd w:id="1208"/>
+    <w:bookmarkStart w:name="z3294" w:id="1209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) "Монополист" базасы сервистік бағдарламалық өнім арқылы шығындары монополиялар субъектілерінің, мемлекеттік монополия субъектілерінің және қоғамдық маңызы бар нарықтардың қызметтеріне бағаларды қалыптастыру кезінде ескерілетін сатып алынатын тауарлар мен қызметтердің тізбесі бойынша барлық ақпаратты қабылдауды, беруді, сақтауды автоматтандыру, сондай-ақ ашықтықты және қол жетімділікті қамтамасыз ету".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1297"/>
-    <w:bookmarkStart w:name="z1315" w:id="1298"/>
+    <w:bookmarkEnd w:id="1209"/>
+    <w:bookmarkStart w:name="z3295" w:id="1210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "55-1) мемлекеттік қызметке кіру, мемлекеттік қызметті өткеру және тоқтату, қызметтік тексерістерді жүргізу, әкімшілік мемлекеттік қызметшілердің қызметін бағалау, аттестаттау және оқыту жүргізу, оның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған дерекқорда (ақпараттық жүйеде) рәсімдерін сақтауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1298"/>
-    <w:bookmarkStart w:name="z1316" w:id="1299"/>
+    <w:bookmarkEnd w:id="1210"/>
+    <w:bookmarkStart w:name="z3296" w:id="1211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-2) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын әзірлеуді, оны уәкілетті тұлғаға бекітуге енгізу бойынша жалпы үйлестіруді қамтамасыз етеді және мемлекеттік әкімшілік қызметшіні оның лауазымдық нұсқаулығымен, сондай-ақ лауазымдық нұсқаулыққа енгізілген өзгерістер мен толықтырулармен таныстыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1299"/>
-    <w:bookmarkStart w:name="z1317" w:id="1300"/>
+    <w:bookmarkEnd w:id="1211"/>
+    <w:bookmarkStart w:name="z3297" w:id="1212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-3) кадрларды іріктеуді ұйымдастыру, мемлекеттік қызметшілердің мемлекеттік қызметті өткеруіне байланысты құжаттарды  ресімдеу, мемлекеттік қызметшілердің дербес деректерін есепке алуды жүзеге асыру, мемлекеттік әкімшілік қызметшілердің қызметін бағалауды жүргізуді ұйымдастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1300"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1319" w:id="1302"/>
+    <w:bookmarkEnd w:id="1212"/>
+    <w:bookmarkStart w:name="z3298" w:id="1213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-4)  табиғи монополия субъектілерінің Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзудың анықталған белгілері туралы ақпаратты немесе материалдарды хабарлауды және уәкілетті органдарға ұсынуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1213"/>
+    <w:bookmarkStart w:name="z3299" w:id="1214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-5) табиғи монополиялар субъектілерінің республикалық тізіліміне енгізілген Комитет өкілеттік берген табиғи монополиялар субъектілерінің қызметін реттеу және бақылау жөніндегі өкілеттер мен функцияларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1214"/>
+    <w:bookmarkStart w:name="z3300" w:id="1215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-6) бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізуге техникалық сараптама жүргізетін уәкілетті тұлғалардың (сарапшылар, сараптау ұйымдары) тізімін (тіркелімін) жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1215"/>
+    <w:bookmarkStart w:name="z3301" w:id="1216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56) Қазақстан Республикасының өзге заңдарында, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге өкілеттіктерді жүзеге асыру. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1302"/>
-    <w:bookmarkStart w:name="z1320" w:id="1303"/>
+    <w:bookmarkEnd w:id="1216"/>
+    <w:bookmarkStart w:name="z3302" w:id="1217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Құқықтары мен міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1303"/>
-    <w:bookmarkStart w:name="z1321" w:id="1304"/>
+    <w:bookmarkEnd w:id="1217"/>
+    <w:bookmarkStart w:name="z3303" w:id="1218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1304"/>
-    <w:bookmarkStart w:name="z1322" w:id="1305"/>
+    <w:bookmarkEnd w:id="1218"/>
+    <w:bookmarkStart w:name="z3304" w:id="1219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардан, оның iшiнде мемлекеттiк органдардан, жергiлiктi өзiн-өзi басқару органдарынан, сондай-ақ олардың лауазымды адамдарынан өз өкiлеттiктерін жүзеге асыру үшiн қажеттi ақпаратты сұратады және алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1305"/>
-    <w:bookmarkStart w:name="z1323" w:id="1306"/>
+    <w:bookmarkEnd w:id="1219"/>
+    <w:bookmarkStart w:name="z3305" w:id="1220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу жөніндегі ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1306"/>
-    <w:bookmarkStart w:name="z1324" w:id="1307"/>
+    <w:bookmarkEnd w:id="1220"/>
+    <w:bookmarkStart w:name="z3306" w:id="1221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департаменттің құзыретіне кіретін мәселелер бойынша кеңестер, семинарлар, конференциялар, дөңгелек үстелдер, конкурстар және өзге де іс-шаралар өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1307"/>
-    <w:bookmarkStart w:name="z1325" w:id="1308"/>
+    <w:bookmarkEnd w:id="1221"/>
+    <w:bookmarkStart w:name="z3307" w:id="1222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыретінің шегінде сотқа шағымдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1308"/>
-    <w:bookmarkStart w:name="z1326" w:id="1309"/>
+    <w:bookmarkEnd w:id="1222"/>
+    <w:bookmarkStart w:name="z3308" w:id="1223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де құқықтарды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1309"/>
-    <w:bookmarkStart w:name="z1327" w:id="1310"/>
+    <w:bookmarkEnd w:id="1223"/>
+    <w:bookmarkStart w:name="z3309" w:id="1224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Департаменттің қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1310"/>
-    <w:bookmarkStart w:name="z1328" w:id="1311"/>
+    <w:bookmarkEnd w:id="1224"/>
+    <w:bookmarkStart w:name="z3310" w:id="1225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1311"/>
-    <w:bookmarkStart w:name="z1329" w:id="1312"/>
+    <w:bookmarkEnd w:id="1225"/>
+    <w:bookmarkStart w:name="z3311" w:id="1226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент басшысы Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1312"/>
-    <w:bookmarkStart w:name="z1330" w:id="1313"/>
+    <w:bookmarkEnd w:id="1226"/>
+    <w:bookmarkStart w:name="z3312" w:id="1227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент басшысының орынбасары болады, олар Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1313"/>
-    <w:bookmarkStart w:name="z1331" w:id="1314"/>
+    <w:bookmarkEnd w:id="1227"/>
+    <w:bookmarkStart w:name="z3313" w:id="1228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басшының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1314"/>
-    <w:bookmarkStart w:name="z1332" w:id="1315"/>
+    <w:bookmarkEnd w:id="1228"/>
+    <w:bookmarkStart w:name="z3314" w:id="1229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бұйрықтар шығарады, нұсқамалар енгізеді және қаулылар шығарады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1315"/>
-    <w:bookmarkStart w:name="z1333" w:id="1316"/>
+    <w:bookmarkEnd w:id="1229"/>
+    <w:bookmarkStart w:name="z3315" w:id="1230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрылымдық бөлімшелердің ережелерін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1316"/>
-    <w:bookmarkStart w:name="z1334" w:id="1317"/>
+    <w:bookmarkEnd w:id="1230"/>
+    <w:bookmarkStart w:name="z3316" w:id="1231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Департаменттің құрылымдық бөлімшелері басшыларының міндеттерін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1317"/>
-    <w:bookmarkStart w:name="z1335" w:id="1318"/>
+    <w:bookmarkEnd w:id="1231"/>
+    <w:bookmarkStart w:name="z3317" w:id="1232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1318"/>
-    <w:bookmarkStart w:name="z1336" w:id="1319"/>
+    <w:bookmarkEnd w:id="1232"/>
+    <w:bookmarkStart w:name="z3318" w:id="1233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Департаментті танытады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1319"/>
-    <w:bookmarkStart w:name="z1337" w:id="1320"/>
+    <w:bookmarkEnd w:id="1233"/>
+    <w:bookmarkStart w:name="z3319" w:id="1234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1320"/>
-    <w:bookmarkStart w:name="z1338" w:id="1321"/>
+    <w:bookmarkEnd w:id="1234"/>
+    <w:bookmarkStart w:name="z3320" w:id="1235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) басқа лауазымды адамға қол қою құқығын берместен, лицензиялауға байланысты барлық құжаттарға қол қояды. Ол болмаған жағдайда, көрсетілген құжаттарға қол қою құқығы Департамент басшысының міндетін атқарушыға жүктеледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1321"/>
-    <w:bookmarkStart w:name="z1339" w:id="1322"/>
+    <w:bookmarkEnd w:id="1235"/>
+    <w:bookmarkStart w:name="z3321" w:id="1236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1322"/>
-    <w:bookmarkStart w:name="z1340" w:id="1323"/>
+    <w:bookmarkEnd w:id="1236"/>
+    <w:bookmarkStart w:name="z3322" w:id="1237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Департаменттің құзыретіне кіретін басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1323"/>
-    <w:bookmarkStart w:name="z1341" w:id="1324"/>
+    <w:bookmarkEnd w:id="1237"/>
+    <w:bookmarkStart w:name="z3323" w:id="1238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы болмаған жағдайда оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1324"/>
-    <w:bookmarkStart w:name="z1342" w:id="1325"/>
+    <w:bookmarkEnd w:id="1238"/>
+    <w:bookmarkStart w:name="z3324" w:id="1239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1325"/>
-    <w:bookmarkStart w:name="z1343" w:id="1326"/>
+    <w:bookmarkEnd w:id="1239"/>
+    <w:bookmarkStart w:name="z3325" w:id="1240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1326"/>
-    <w:bookmarkStart w:name="z1344" w:id="1327"/>
+    <w:bookmarkEnd w:id="1240"/>
+    <w:bookmarkStart w:name="z3326" w:id="1241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1327"/>
-    <w:bookmarkStart w:name="z1345" w:id="1328"/>
+    <w:bookmarkEnd w:id="1241"/>
+    <w:bookmarkStart w:name="z3327" w:id="1242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметінің нәтижесінде және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге көздерден сатып алған өзге де мүлік (ақшалай кірістерді қоса алғанда) есебінен қалыптасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1328"/>
-    <w:bookmarkStart w:name="z1346" w:id="1329"/>
+    <w:bookmarkEnd w:id="1242"/>
+    <w:bookmarkStart w:name="z3328" w:id="1243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаментке бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1329"/>
-    <w:bookmarkStart w:name="z1347" w:id="1330"/>
+    <w:bookmarkEnd w:id="1243"/>
+    <w:bookmarkStart w:name="z3329" w:id="1244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңмен өзгеше белгіленбесе, Департамент өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен айыруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1330"/>
-    <w:bookmarkStart w:name="z1348" w:id="1331"/>
+    <w:bookmarkEnd w:id="1244"/>
+    <w:bookmarkStart w:name="z3330" w:id="1245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1331"/>
-    <w:bookmarkStart w:name="z1349" w:id="1332"/>
+    <w:bookmarkEnd w:id="1245"/>
+    <w:bookmarkStart w:name="z3331" w:id="1246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1332"/>
+    <w:bookmarkEnd w:id="1246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30300,2278 +30288,2296 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атқарушының бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1351" w:id="1333"/>
+    <w:bookmarkStart w:name="z1351" w:id="1247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Қызылорда облысы бойынша департаменті туралы ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1333"/>
-    <w:bookmarkStart w:name="z1352" w:id="1334"/>
+    <w:bookmarkEnd w:id="1247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда – ҚР Ұлттық экономика министрлігінің Табиғи монополияларды реттеу комитеті Төрағасының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3332" w:id="1248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1334"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z1354" w:id="1336"/>
+    <w:bookmarkEnd w:id="1248"/>
+    <w:bookmarkStart w:name="z3333" w:id="1249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Қызылорда облысы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңының талаптарын сақтауын мемлекеттік бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1249"/>
+    <w:bookmarkStart w:name="z3334" w:id="1250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасының Президенті және Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1336"/>
-    <w:bookmarkStart w:name="z1355" w:id="1337"/>
+    <w:bookmarkEnd w:id="1250"/>
+    <w:bookmarkStart w:name="z3335" w:id="1251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1337"/>
-    <w:bookmarkStart w:name="z1356" w:id="1338"/>
+    <w:bookmarkEnd w:id="1251"/>
+    <w:bookmarkStart w:name="z3336" w:id="1252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1338"/>
-    <w:bookmarkStart w:name="z1357" w:id="1339"/>
+    <w:bookmarkEnd w:id="1252"/>
+    <w:bookmarkStart w:name="z3337" w:id="1253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға Департаменттің құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1339"/>
-    <w:bookmarkStart w:name="z1358" w:id="1340"/>
+    <w:bookmarkEnd w:id="1253"/>
+    <w:bookmarkStart w:name="z3338" w:id="1254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1340"/>
-    <w:bookmarkStart w:name="z1359" w:id="1341"/>
+    <w:bookmarkEnd w:id="1254"/>
+    <w:bookmarkStart w:name="z3339" w:id="1255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1341"/>
-    <w:bookmarkStart w:name="z1360" w:id="1342"/>
+    <w:bookmarkEnd w:id="1255"/>
+    <w:bookmarkStart w:name="z3340" w:id="1256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: 120014, Қазақстан Республикасы, Қызылорда облысы, Қызылорда қаласы, Ы. Жахаев көшесі, 71 үй.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1342"/>
-    <w:bookmarkStart w:name="z1361" w:id="1343"/>
+    <w:bookmarkEnd w:id="1256"/>
+    <w:bookmarkStart w:name="z3341" w:id="1257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Қызылорда облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1343"/>
-    <w:bookmarkStart w:name="z1362" w:id="1344"/>
+    <w:bookmarkEnd w:id="1257"/>
+    <w:bookmarkStart w:name="z3342" w:id="1258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1344"/>
-    <w:bookmarkStart w:name="z1363" w:id="1345"/>
+    <w:bookmarkEnd w:id="1258"/>
+    <w:bookmarkStart w:name="z3343" w:id="1259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1345"/>
-    <w:bookmarkStart w:name="z1364" w:id="1346"/>
+    <w:bookmarkEnd w:id="1259"/>
+    <w:bookmarkStart w:name="z3344" w:id="1260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1346"/>
-    <w:bookmarkStart w:name="z1365" w:id="1347"/>
+    <w:bookmarkEnd w:id="1260"/>
+    <w:bookmarkStart w:name="z3345" w:id="1261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1347"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1367" w:id="1349"/>
+    <w:bookmarkEnd w:id="1261"/>
+    <w:bookmarkStart w:name="z3346" w:id="1262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Міндеті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1262"/>
+    <w:bookmarkStart w:name="z3347" w:id="1263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табиғи монополиялар салаларында мемлекеттік саясатты қалыптастыруға және іске асыруға, сондай-ақ бағаларды мемлекеттік реттеуді және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібі мен міндеттерінің сақталуына мемлекеттік бақылауды жүзеге асыруға қатысу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1349"/>
-    <w:bookmarkStart w:name="z1368" w:id="1350"/>
+    <w:bookmarkEnd w:id="1263"/>
+    <w:bookmarkStart w:name="z3348" w:id="1264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1350"/>
-    <w:bookmarkStart w:name="z1369" w:id="1351"/>
+    <w:bookmarkEnd w:id="1264"/>
+    <w:bookmarkStart w:name="z3349" w:id="1265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1351"/>
-    <w:bookmarkStart w:name="z1370" w:id="1352"/>
+    <w:bookmarkEnd w:id="1265"/>
+    <w:bookmarkStart w:name="z3350" w:id="1266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының Үкіметіне табиғи монополиялар салаларының жай-күйі туралы, бекітілген тарифтік сметалардың орындалуы туралы, бекітілген инвестициялық бағдарламалардың орындалуы туралы жыл сайынғы есепті ұсынуға дайындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1352"/>
-    <w:bookmarkStart w:name="z1371" w:id="1353"/>
+    <w:bookmarkEnd w:id="1266"/>
+    <w:bookmarkStart w:name="z3351" w:id="1267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөлімін қалыптастыру және жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1353"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1373" w:id="1355"/>
+    <w:bookmarkEnd w:id="1267"/>
+    <w:bookmarkStart w:name="z3352" w:id="1268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Тарифтерді қалыптастыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1268"/>
+    <w:bookmarkStart w:name="z3353" w:id="1269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1355"/>
-    <w:bookmarkStart w:name="z1374" w:id="1356"/>
+    <w:bookmarkEnd w:id="1269"/>
+    <w:bookmarkStart w:name="z3354" w:id="1270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) реттеліп көрсетілетін қызметтерді ұсынудың үлгі шарттарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1356"/>
-    <w:bookmarkStart w:name="z1375" w:id="1357"/>
+    <w:bookmarkEnd w:id="1270"/>
+    <w:bookmarkStart w:name="z3355" w:id="1271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өтінімді қарауға қабылдау не оны қабылдаудан бас тарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1357"/>
-    <w:bookmarkStart w:name="z1376" w:id="1358"/>
+    <w:bookmarkEnd w:id="1271"/>
+    <w:bookmarkStart w:name="z3356" w:id="1272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бұқаралық ақпарат құралдарында жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыру жариялай отырып, өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1358"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z1378" w:id="1360"/>
+    <w:bookmarkEnd w:id="1272"/>
+    <w:bookmarkStart w:name="z3357" w:id="1273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Табиғи монополиялар туралы" 2018 жылғы 27 желтоқсандағы Қазақстан Республикасының Заңында көзделген жағдайларда тарифті бекіту және оның қолданылу мерзімі аяқталғанға дейін бекітілген тарифті өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1273"/>
+    <w:bookmarkStart w:name="z3358" w:id="1274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қуаты аз табиғи монополия субъектісінің тарифін индекстеу деңгейін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1360"/>
-    <w:bookmarkStart w:name="z1379" w:id="1361"/>
+    <w:bookmarkEnd w:id="1274"/>
+    <w:bookmarkStart w:name="z3359" w:id="1275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тарифтік сметаны бекіту және өзі бекіткен тарифтік сметаға өзгерістер енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1361"/>
-    <w:bookmarkStart w:name="z1380" w:id="1362"/>
+    <w:bookmarkEnd w:id="1275"/>
+    <w:bookmarkStart w:name="z3360" w:id="1276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жергілікті атқарушы органмен бірлесіп табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне қосылған табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасына өзгерістер енгізу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1362"/>
-    <w:bookmarkStart w:name="z1381" w:id="1363"/>
+    <w:bookmarkEnd w:id="1276"/>
+    <w:bookmarkStart w:name="z3361" w:id="1277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) уақытша өтемдік тарифті бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1363"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z1383" w:id="1365"/>
+    <w:bookmarkEnd w:id="1277"/>
+    <w:bookmarkStart w:name="z3362" w:id="1278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының Заңына сәйкес реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыру туралы хабарлама қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1278"/>
+    <w:bookmarkStart w:name="z3363" w:id="1279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14-1) өз құзыреті шегінде лицензиялауға жататын қызмет түрлеріне лицензия беруге байланысты қызметті жүзеге асыру және лицензиаттардың Қазақстан Республикасы заңнамасын сақтауына мемлекеттік бақылауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1365"/>
-    <w:bookmarkStart w:name="z1384" w:id="1366"/>
+    <w:bookmarkEnd w:id="1279"/>
+    <w:bookmarkStart w:name="z3364" w:id="1280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) тиісті мемлекеттік органдармен келісу бойынша реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1366"/>
-    <w:bookmarkStart w:name="z1385" w:id="1367"/>
+    <w:bookmarkEnd w:id="1280"/>
+    <w:bookmarkStart w:name="z3365" w:id="1281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) табиғи монополиялар субъектілері қызметі тиімділігінің көрсеткіштерін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1367"/>
-    <w:bookmarkStart w:name="z1386" w:id="1368"/>
+    <w:bookmarkEnd w:id="1281"/>
+    <w:bookmarkStart w:name="z3366" w:id="1282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) табиғи монополия субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықтарды жою туралы нұсқама енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1368"/>
-    <w:bookmarkStart w:name="z1387" w:id="1369"/>
+    <w:bookmarkEnd w:id="1282"/>
+    <w:bookmarkStart w:name="z3367" w:id="1283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы және сенімділігі көрсеткіштерінің сақтауы туралы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1369"/>
-    <w:bookmarkStart w:name="z1388" w:id="1370"/>
+    <w:bookmarkEnd w:id="1283"/>
+    <w:bookmarkStart w:name="z3368" w:id="1284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттік-жекешелік әріптестік жобасының, оның ішінде концессиялық жобаның конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының, оның ішінде концессия шартының жобасын келісу, оларға тарифті қалыптастыру бөлігінде өзгерістер мен (немесе) толықтырулар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1370"/>
-    <w:bookmarkStart w:name="z1389" w:id="1371"/>
+    <w:bookmarkEnd w:id="1284"/>
+    <w:bookmarkStart w:name="z3369" w:id="1285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті мемлекеттік немесе жергілікті атқарушы органдардан өтеусіз пайдалануға алған кезде оны, оның ішінде басқа энергия беруші ұйымдардан электр желілерін балансқа және (немесе) сенімгерлік басқаруға қабылдаған жағдайда тарифті көтермей, бекітілген тарифтік сметаға өзгеріс енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1371"/>
-    <w:bookmarkStart w:name="z1390" w:id="1372"/>
+    <w:bookmarkEnd w:id="1285"/>
+    <w:bookmarkStart w:name="z3370" w:id="1286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) уақытша төмендету коэффициентін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1372"/>
-    <w:bookmarkStart w:name="z1391" w:id="1373"/>
+    <w:bookmarkEnd w:id="1286"/>
+    <w:bookmarkStart w:name="z3371" w:id="1287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) табиғи монополиялар салалары бойынша бес жылдық кезеңге арналған тарифтің болжамды индексін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1373"/>
-    <w:bookmarkStart w:name="z1392" w:id="1374"/>
+    <w:bookmarkEnd w:id="1287"/>
+    <w:bookmarkStart w:name="z3372" w:id="1288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтер үшін төлемақы мөлшерін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1374"/>
-    <w:bookmarkStart w:name="z1393" w:id="1375"/>
+    <w:bookmarkEnd w:id="1288"/>
+    <w:bookmarkStart w:name="z3373" w:id="1289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) табиғи монополия саласын тарифтік реттеу әдісін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1375"/>
-    <w:bookmarkStart w:name="z1394" w:id="1376"/>
+    <w:bookmarkEnd w:id="1289"/>
+    <w:bookmarkStart w:name="z3374" w:id="1290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) реттеліп көрсетілетін қызметтердің тізбесін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1376"/>
-    <w:bookmarkStart w:name="z1395" w:id="1377"/>
+    <w:bookmarkEnd w:id="1290"/>
+    <w:bookmarkStart w:name="z3375" w:id="1291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) тарифтер тарифтік реттеудің ынталандырушы әдісін қолдана отырып бекітілетін табиғи монополиялар субъектілерінің тізбесін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1377"/>
-    <w:bookmarkStart w:name="z1396" w:id="1378"/>
+    <w:bookmarkEnd w:id="1291"/>
+    <w:bookmarkStart w:name="z3376" w:id="1292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) табиғи монополиялар субъектілерімен бірлесіп кемінде айына бір рет тұтынушыларды қабылдауды жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1378"/>
-    <w:bookmarkStart w:name="z1397" w:id="1379"/>
+    <w:bookmarkEnd w:id="1292"/>
+    <w:bookmarkStart w:name="z3377" w:id="1293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) жергілікті атқарушы органдармен есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерді тұтыну нормасын келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1379"/>
-    <w:bookmarkStart w:name="z1398" w:id="1380"/>
+    <w:bookmarkEnd w:id="1293"/>
+    <w:bookmarkStart w:name="z3378" w:id="1294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) құрылыс объектілерін қабылдау және пайдалануға беру жағдайларын қоспағанда, есепке алу аспаптарын сатып алу және орнату үшін ақы алу мөлшерін табиғи монополия субъектісіне көзделген тәртіппен келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1380"/>
-    <w:bookmarkStart w:name="z1399" w:id="1381"/>
+    <w:bookmarkEnd w:id="1294"/>
+    <w:bookmarkStart w:name="z3379" w:id="1295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының талаптарын сақтауына мемлекеттік бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1381"/>
-    <w:bookmarkStart w:name="z1400" w:id="1382"/>
+    <w:bookmarkEnd w:id="1295"/>
+    <w:bookmarkStart w:name="z3380" w:id="1296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31) 2015 жылғы 29 қазандағы Қазақстан Республикасының Кәсіпкерлік кодексіне (бұдан әрі – Кодекс) сәйкес табиғи монополиялар салаларында мемлекеттік бақылауды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1382"/>
-    <w:bookmarkStart w:name="z1401" w:id="1383"/>
+    <w:bookmarkEnd w:id="1296"/>
+    <w:bookmarkStart w:name="z3381" w:id="1297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32) табиғи монополиялар салаларында мемлекеттік бақылауды және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерін сақтауын мемлекеттік бақылауды жүзеге асыру кезінде өз құзыреті шегінде, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарымен өзара іс-қимыл жасау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1383"/>
-    <w:bookmarkStart w:name="z1402" w:id="1384"/>
+    <w:bookmarkEnd w:id="1297"/>
+    <w:bookmarkStart w:name="z3382" w:id="1298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33) Комитет құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілерді әзірлеуге қатысу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1384"/>
-    <w:bookmarkStart w:name="z1403" w:id="1385"/>
+    <w:bookmarkEnd w:id="1298"/>
+    <w:bookmarkStart w:name="z3383" w:id="1299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) қоғамдық маңызы бар нарық субъектілерінің бағаларын мониторинглеуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1385"/>
-    <w:bookmarkStart w:name="z1404" w:id="1386"/>
+    <w:bookmarkEnd w:id="1299"/>
+    <w:bookmarkStart w:name="z3384" w:id="1300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) жасалған мемлекеттік-жекешелік әріптестікті шартының, концесссия шартының негізінде тарифті айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1386"/>
-    <w:bookmarkStart w:name="z1405" w:id="1387"/>
+    <w:bookmarkEnd w:id="1300"/>
+    <w:bookmarkStart w:name="z3385" w:id="1301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) лицензияны және (немесе) лицензияға қосымшаны беру кезінде өтініш берушінің біліктілік талаптарына сәйкес келуін анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1387"/>
-    <w:bookmarkStart w:name="z1406" w:id="1388"/>
+    <w:bookmarkEnd w:id="1301"/>
+    <w:bookmarkStart w:name="z3386" w:id="1302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) қосалқы (шунттаушы) электр беру желілері мен кіші станцияларды жобалау мен салуды, меншік нысанына қарамастан электр энергетикасы объектілерін және (немесе) оның жекелеген бөліктерін сатып алуды-сатуды, жалға немесе сенімгерлікпен басқаруға беруді келісуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1388"/>
-    <w:bookmarkStart w:name="z1407" w:id="1389"/>
+    <w:bookmarkEnd w:id="1302"/>
+    <w:bookmarkStart w:name="z3387" w:id="1303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) тұтынушылардан Қазақстан Республикасының заңнамасына сәйкес табиғи монополия субъектілері белгілеген техникалық талаптарды сақтауын талап ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1389"/>
-    <w:bookmarkStart w:name="z1408" w:id="1390"/>
+    <w:bookmarkEnd w:id="1303"/>
+    <w:bookmarkStart w:name="z3388" w:id="1304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) қоғамдық маңызы бар нарық субъектісіне Кодексте міндеттемелерді олардың орындауы туралы орындалуға міндетті енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1390"/>
-    <w:bookmarkStart w:name="z1409" w:id="1391"/>
+    <w:bookmarkEnd w:id="1304"/>
+    <w:bookmarkStart w:name="z3389" w:id="1305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) қоғамдық маңызы бар нарық субъектісі ұйғарымды орындамаған жағдайда, қоғамдық маңызы бар нарық субъектісін ұйғарымда көрсетілген іс-әрекеттерді жасауға мәжбүрлеу туралы талап-арызды сотқа ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1391"/>
-    <w:bookmarkStart w:name="z1410" w:id="1392"/>
+    <w:bookmarkEnd w:id="1305"/>
+    <w:bookmarkStart w:name="z3390" w:id="1306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) өз құзыретінің шегінде әкімшілік құқық бұзушылық туралы істерді қозғау және қарау, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік жаза қолдану, сондай-ақ сотқа қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1392"/>
-    <w:bookmarkStart w:name="z1411" w:id="1393"/>
+    <w:bookmarkEnd w:id="1306"/>
+    <w:bookmarkStart w:name="z3391" w:id="1307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1393"/>
-    <w:bookmarkStart w:name="z1412" w:id="1394"/>
+    <w:bookmarkEnd w:id="1307"/>
+    <w:bookmarkStart w:name="z3392" w:id="1308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) Кодексте белгіленген тәртіппен тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалар мен тарифтерді реттеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1394"/>
-    <w:bookmarkStart w:name="z1413" w:id="1395"/>
+    <w:bookmarkEnd w:id="1308"/>
+    <w:bookmarkStart w:name="z3393" w:id="1309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1395"/>
-    <w:bookmarkStart w:name="z1414" w:id="1396"/>
+    <w:bookmarkEnd w:id="1309"/>
+    <w:bookmarkStart w:name="z3394" w:id="1310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) қоғамдық маңызы бар нарықтарда баға белгілеу қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1396"/>
-    <w:bookmarkStart w:name="z1415" w:id="1397"/>
+    <w:bookmarkEnd w:id="1310"/>
+    <w:bookmarkStart w:name="z3395" w:id="1311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) Кодексте белгіленген тәртіппен қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды төмендету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1397"/>
-    <w:bookmarkStart w:name="z1416" w:id="1398"/>
+    <w:bookmarkEnd w:id="1311"/>
+    <w:bookmarkStart w:name="z3396" w:id="1312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарына жедел-іздестіру іс-шараларын жүргізу туралы өтініш жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1398"/>
-    <w:bookmarkStart w:name="z1417" w:id="1399"/>
+    <w:bookmarkEnd w:id="1312"/>
+    <w:bookmarkStart w:name="z3397" w:id="1313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) өз өкілеттіктерін жүзеге асыру үшін қажетті ақпаратты сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1399"/>
-    <w:bookmarkStart w:name="z1418" w:id="1400"/>
+    <w:bookmarkEnd w:id="1313"/>
+    <w:bookmarkStart w:name="z3398" w:id="1314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) Комитеттің құзыреті шегінде, реттеу, іске асыру және бақылау-қадағалау функцияларын жүзеге асыру және орталық атқарушы органның стратегиялық функцияларын орындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1400"/>
-    <w:bookmarkStart w:name="z1419" w:id="1401"/>
+    <w:bookmarkEnd w:id="1314"/>
+    <w:bookmarkStart w:name="z3399" w:id="1315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50) Қазақстан Республикасының заңнамасы талаптарының анықталған бұзушылықтары туралы актілерді қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1401"/>
-    <w:bookmarkStart w:name="z1420" w:id="1402"/>
+    <w:bookmarkEnd w:id="1315"/>
+    <w:bookmarkStart w:name="z3400" w:id="1316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) реттелетін саладағы мәселелер бойынша республикалық және өңірлік семинарларды, ғылыми-практикалық конференцияларды ұйымдастыруға және өткізуге, бюджетті, бухгалтерлік есепті және мемлекеттік сатып алуды жоспарлауға және орындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1402"/>
-    <w:bookmarkStart w:name="z1421" w:id="1403"/>
+    <w:bookmarkEnd w:id="1316"/>
+    <w:bookmarkStart w:name="z3401" w:id="1317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) өз құзыреті шегінде Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1403"/>
-    <w:bookmarkStart w:name="z1422" w:id="1404"/>
+    <w:bookmarkEnd w:id="1317"/>
+    <w:bookmarkStart w:name="z3402" w:id="1318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) тексеру парақтарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1404"/>
-    <w:bookmarkStart w:name="z1423" w:id="1405"/>
+    <w:bookmarkEnd w:id="1318"/>
+    <w:bookmarkStart w:name="z3403" w:id="1319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) табиғи монополиялар субъектілерінің, қоғамдық маңызы бар нарық субъектілері және оның тұтынушыларының өтініштерін қарау; 54-1) өтініш берушілер көтеретін жүйелі проблемаларға талдау жүргізу және оларды анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1405"/>
-    <w:bookmarkStart w:name="z1424" w:id="1406"/>
+    <w:bookmarkEnd w:id="1319"/>
+    <w:bookmarkStart w:name="z3404" w:id="1320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) "Монополист" базасы сервистік бағдарламалық өнім арқылы шығындары монополиялар субъектілерінің, мемлекеттік монополия субъектілерінің және қоғамдық маңызы бар нарықтардың қызметтеріне бағаларды қалыптастыру кезінде ескерілетін сатып алынатын тауарлар мен қызметтердің тізбесі бойынша барлық ақпаратты қабылдауды, беруді, сақтауды автоматтандыру, сондай-ақ ашықтықты және қол жетімділікті қамтамасыз ету".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1406"/>
-    <w:bookmarkStart w:name="z1425" w:id="1407"/>
+    <w:bookmarkEnd w:id="1320"/>
+    <w:bookmarkStart w:name="z3405" w:id="1321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "55-1) мемлекеттік қызметке кіру, мемлекеттік қызметті өткеру және тоқтату, қызметтік тексерістерді жүргізу, әкімшілік мемлекеттік қызметшілердің қызметін бағалау, аттестаттау және оқыту жүргізу, оның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған дерекқорда (ақпараттық жүйеде) рәсімдерін сақтауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1407"/>
-    <w:bookmarkStart w:name="z1426" w:id="1408"/>
+    <w:bookmarkEnd w:id="1321"/>
+    <w:bookmarkStart w:name="z3406" w:id="1322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-2) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын әзірлеуді, оны уәкілетті тұлғаға бекітуге енгізу бойынша жалпы үйлестіруді қамтамасыз етеді және мемлекеттік әкімшілік қызметшіні оның лауазымдық нұсқаулығымен, сондай-ақ лауазымдық нұсқаулыққа енгізілген өзгерістер мен толықтырулармен таныстыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1408"/>
-    <w:bookmarkStart w:name="z1427" w:id="1409"/>
+    <w:bookmarkEnd w:id="1322"/>
+    <w:bookmarkStart w:name="z3407" w:id="1323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-3) кадрларды іріктеуді ұйымдастыру, мемлекеттік қызметшілердің мемлекеттік қызметті өткеруіне байланысты құжаттарды  ресімдеу, мемлекеттік қызметшілердің дербес деректерін есепке алуды жүзеге асыру, мемлекеттік әкімшілік қызметшілердің қызметін бағалауды жүргізуді ұйымдастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1409"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1429" w:id="1411"/>
+    <w:bookmarkEnd w:id="1323"/>
+    <w:bookmarkStart w:name="z3408" w:id="1324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-4)  табиғи монополия субъектілерінің Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзудың анықталған белгілері туралы ақпаратты немесе материалдарды хабарлауды және уәкілетті органдарға ұсынуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1324"/>
+    <w:bookmarkStart w:name="z3409" w:id="1325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-5) табиғи монополиялар субъектілерінің республикалық тізіліміне енгізілген Комитет өкілеттік берген табиғи монополиялар субъектілерінің қызметін реттеу және бақылау жөніндегі өкілеттер мен функцияларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1325"/>
+    <w:bookmarkStart w:name="z3410" w:id="1326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-6) бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізуге техникалық сараптама жүргізетін уәкілетті тұлғалардың (сарапшылар, сараптау ұйымдары) тізімін (тіркелімін) жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1326"/>
+    <w:bookmarkStart w:name="z3411" w:id="1327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56) Қазақстан Республикасының өзге заңдарында, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге өкілеттіктерді жүзеге асыру. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1411"/>
-    <w:bookmarkStart w:name="z1430" w:id="1412"/>
+    <w:bookmarkEnd w:id="1327"/>
+    <w:bookmarkStart w:name="z3412" w:id="1328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Құқықтары мен міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1412"/>
-    <w:bookmarkStart w:name="z1431" w:id="1413"/>
+    <w:bookmarkEnd w:id="1328"/>
+    <w:bookmarkStart w:name="z3413" w:id="1329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1413"/>
-    <w:bookmarkStart w:name="z1432" w:id="1414"/>
+    <w:bookmarkEnd w:id="1329"/>
+    <w:bookmarkStart w:name="z3414" w:id="1330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардан, оның iшiнде мемлекеттiк органдардан, жергiлiктi өзiн-өзi басқару органдарынан, сондай-ақ олардың лауазымды адамдарынан өз өкiлеттiктерін жүзеге асыру үшiн қажеттi ақпаратты сұратады және алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1414"/>
-    <w:bookmarkStart w:name="z1433" w:id="1415"/>
+    <w:bookmarkEnd w:id="1330"/>
+    <w:bookmarkStart w:name="z3415" w:id="1331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу жөніндегі ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1415"/>
-    <w:bookmarkStart w:name="z1434" w:id="1416"/>
+    <w:bookmarkEnd w:id="1331"/>
+    <w:bookmarkStart w:name="z3416" w:id="1332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департаменттің құзыретіне кіретін мәселелер бойынша кеңестер, семинарлар, конференциялар, дөңгелек үстелдер, конкурстар және өзге де іс-шаралар өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1416"/>
-    <w:bookmarkStart w:name="z1435" w:id="1417"/>
+    <w:bookmarkEnd w:id="1332"/>
+    <w:bookmarkStart w:name="z3417" w:id="1333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыретінің шегінде сотқа шағымдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1417"/>
-    <w:bookmarkStart w:name="z1436" w:id="1418"/>
+    <w:bookmarkEnd w:id="1333"/>
+    <w:bookmarkStart w:name="z3418" w:id="1334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де құқықтарды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1418"/>
-    <w:bookmarkStart w:name="z1437" w:id="1419"/>
+    <w:bookmarkEnd w:id="1334"/>
+    <w:bookmarkStart w:name="z3419" w:id="1335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Департаменттің қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1419"/>
-    <w:bookmarkStart w:name="z1438" w:id="1420"/>
+    <w:bookmarkEnd w:id="1335"/>
+    <w:bookmarkStart w:name="z3420" w:id="1336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1420"/>
-    <w:bookmarkStart w:name="z1439" w:id="1421"/>
+    <w:bookmarkEnd w:id="1336"/>
+    <w:bookmarkStart w:name="z3421" w:id="1337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент басшысы Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1421"/>
-    <w:bookmarkStart w:name="z1440" w:id="1422"/>
+    <w:bookmarkEnd w:id="1337"/>
+    <w:bookmarkStart w:name="z3422" w:id="1338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент басшысының орынбасары болады, олар Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1422"/>
-    <w:bookmarkStart w:name="z1441" w:id="1423"/>
+    <w:bookmarkEnd w:id="1338"/>
+    <w:bookmarkStart w:name="z3423" w:id="1339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басшының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1423"/>
-    <w:bookmarkStart w:name="z1442" w:id="1424"/>
+    <w:bookmarkEnd w:id="1339"/>
+    <w:bookmarkStart w:name="z3424" w:id="1340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бұйрықтар шығарады, нұсқамалар енгізеді және қаулылар шығарады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1424"/>
-    <w:bookmarkStart w:name="z1443" w:id="1425"/>
+    <w:bookmarkEnd w:id="1340"/>
+    <w:bookmarkStart w:name="z3425" w:id="1341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрылымдық бөлімшелердің ережелерін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1425"/>
-    <w:bookmarkStart w:name="z1444" w:id="1426"/>
+    <w:bookmarkEnd w:id="1341"/>
+    <w:bookmarkStart w:name="z3426" w:id="1342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Департаменттің құрылымдық бөлімшелері басшыларының міндеттерін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1426"/>
-    <w:bookmarkStart w:name="z1445" w:id="1427"/>
+    <w:bookmarkEnd w:id="1342"/>
+    <w:bookmarkStart w:name="z3427" w:id="1343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1427"/>
-    <w:bookmarkStart w:name="z1446" w:id="1428"/>
+    <w:bookmarkEnd w:id="1343"/>
+    <w:bookmarkStart w:name="z3428" w:id="1344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Департаментті танытады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1428"/>
-    <w:bookmarkStart w:name="z1447" w:id="1429"/>
+    <w:bookmarkEnd w:id="1344"/>
+    <w:bookmarkStart w:name="z3429" w:id="1345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1429"/>
-    <w:bookmarkStart w:name="z1448" w:id="1430"/>
+    <w:bookmarkEnd w:id="1345"/>
+    <w:bookmarkStart w:name="z3430" w:id="1346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) басқа лауазымды адамға қол қою құқығын берместен, лицензиялауға байланысты барлық құжаттарға қол қояды. Ол болмаған жағдайда, көрсетілген құжаттарға қол қою құқығы Департамент басшысының міндетін атқарушыға жүктеледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1430"/>
-    <w:bookmarkStart w:name="z1449" w:id="1431"/>
+    <w:bookmarkEnd w:id="1346"/>
+    <w:bookmarkStart w:name="z3431" w:id="1347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1431"/>
-    <w:bookmarkStart w:name="z1450" w:id="1432"/>
+    <w:bookmarkEnd w:id="1347"/>
+    <w:bookmarkStart w:name="z3432" w:id="1348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Департаменттің құзыретіне кіретін басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1432"/>
-    <w:bookmarkStart w:name="z1451" w:id="1433"/>
+    <w:bookmarkEnd w:id="1348"/>
+    <w:bookmarkStart w:name="z3433" w:id="1349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы болмаған жағдайда оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1433"/>
-    <w:bookmarkStart w:name="z1452" w:id="1434"/>
+    <w:bookmarkEnd w:id="1349"/>
+    <w:bookmarkStart w:name="z3434" w:id="1350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1434"/>
-    <w:bookmarkStart w:name="z1453" w:id="1435"/>
+    <w:bookmarkEnd w:id="1350"/>
+    <w:bookmarkStart w:name="z3435" w:id="1351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1435"/>
-    <w:bookmarkStart w:name="z1454" w:id="1436"/>
+    <w:bookmarkEnd w:id="1351"/>
+    <w:bookmarkStart w:name="z3436" w:id="1352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1436"/>
-    <w:bookmarkStart w:name="z1455" w:id="1437"/>
+    <w:bookmarkEnd w:id="1352"/>
+    <w:bookmarkStart w:name="z3437" w:id="1353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметінің нәтижесінде және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге көздерден сатып алған өзге де мүлік (ақшалай кірістерді қоса алғанда) есебінен қалыптасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1437"/>
-    <w:bookmarkStart w:name="z1456" w:id="1438"/>
+    <w:bookmarkEnd w:id="1353"/>
+    <w:bookmarkStart w:name="z3438" w:id="1354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаментке бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1438"/>
-    <w:bookmarkStart w:name="z1457" w:id="1439"/>
+    <w:bookmarkEnd w:id="1354"/>
+    <w:bookmarkStart w:name="z3439" w:id="1355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңмен өзгеше белгіленбесе, Департамент өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен айыруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1439"/>
-    <w:bookmarkStart w:name="z1458" w:id="1440"/>
+    <w:bookmarkEnd w:id="1355"/>
+    <w:bookmarkStart w:name="z3440" w:id="1356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1440"/>
-    <w:bookmarkStart w:name="z1459" w:id="1441"/>
+    <w:bookmarkEnd w:id="1356"/>
+    <w:bookmarkStart w:name="z3441" w:id="1357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1441"/>
+    <w:bookmarkEnd w:id="1357"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32689,2298 +32695,2328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атқарушының бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1461" w:id="1442"/>
+    <w:bookmarkStart w:name="z1461" w:id="1358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Маңғыстау облысы бойынша департаменті туралы ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда – ҚР Ұлттық экономика министрлігінің Табиғи монополияларды реттеу комитеті Төрағасының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3442" w:id="1359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1359"/>
+    <w:bookmarkStart w:name="z3443" w:id="1360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Маңғыстау облысы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңының талаптарын сақтауын мемлекеттік бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1360"/>
+    <w:bookmarkStart w:name="z3444" w:id="1361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасының Президенті және Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1361"/>
+    <w:bookmarkStart w:name="z3445" w:id="1362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1362"/>
+    <w:bookmarkStart w:name="z3446" w:id="1363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1363"/>
+    <w:bookmarkStart w:name="z3447" w:id="1364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға Департаменттің құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1364"/>
+    <w:bookmarkStart w:name="z3448" w:id="1365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1365"/>
+    <w:bookmarkStart w:name="z3449" w:id="1366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1366"/>
+    <w:bookmarkStart w:name="z3450" w:id="1367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департаменттің заңды мекенжайы: 130000, Қазақстан Республикасы, Маңғыстау облысы, Ақтау қаласы, 9 шағын ауданы, 23 "А" ғиммарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1367"/>
+    <w:bookmarkStart w:name="z3451" w:id="1368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Маңғыстау облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1368"/>
+    <w:bookmarkStart w:name="z3452" w:id="1369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1369"/>
+    <w:bookmarkStart w:name="z3453" w:id="1370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1370"/>
+    <w:bookmarkStart w:name="z3454" w:id="1371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1371"/>
+    <w:bookmarkStart w:name="z3455" w:id="1372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1372"/>
+    <w:bookmarkStart w:name="z3456" w:id="1373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Міндеті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1373"/>
+    <w:bookmarkStart w:name="z3457" w:id="1374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табиғи монополиялар салаларында мемлекеттік саясатты қалыптастыруға және іске асыруға, сондай-ақ бағаларды мемлекеттік реттеуді және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібі мен міндеттерінің сақталуына мемлекеттік бақылауды жүзеге асыруға қатысу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1374"/>
+    <w:bookmarkStart w:name="z3458" w:id="1375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1375"/>
+    <w:bookmarkStart w:name="z3459" w:id="1376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1376"/>
+    <w:bookmarkStart w:name="z3460" w:id="1377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының Үкіметіне табиғи монополиялар салаларының жай-күйі туралы, бекітілген тарифтік сметалардың орындалуы туралы, бекітілген инвестициялық бағдарламалардың орындалуы туралы жыл сайынғы есепті ұсынуға дайындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1377"/>
+    <w:bookmarkStart w:name="z3461" w:id="1378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөлімін қалыптастыру және жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1378"/>
+    <w:bookmarkStart w:name="z3462" w:id="1379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Тарифтерді қалыптастыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1379"/>
+    <w:bookmarkStart w:name="z3463" w:id="1380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1380"/>
+    <w:bookmarkStart w:name="z3464" w:id="1381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) реттеліп көрсетілетін қызметтерді ұсынудың үлгі шарттарын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1381"/>
+    <w:bookmarkStart w:name="z3465" w:id="1382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өтінімді қарауға қабылдау не оны қабылдаудан бас тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1382"/>
+    <w:bookmarkStart w:name="z3466" w:id="1383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) бұқаралық ақпарат құралдарында жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыру жариялай отырып, өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1383"/>
+    <w:bookmarkStart w:name="z3467" w:id="1384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Табиғи монополиялар туралы" 2018 жылғы 27 желтоқсандағы Қазақстан Республикасының Заңында көзделген жағдайларда тарифті бекіту және оның қолданылу мерзімі аяқталғанға дейін бекітілген тарифті өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1384"/>
+    <w:bookmarkStart w:name="z3468" w:id="1385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қуаты аз табиғи монополия субъектісінің тарифін индекстеу деңгейін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1385"/>
+    <w:bookmarkStart w:name="z3469" w:id="1386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) тарифтік сметаны бекіту және өзі бекіткен тарифтік сметаға өзгерістер енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1386"/>
+    <w:bookmarkStart w:name="z3470" w:id="1387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жергілікті атқарушы органмен бірлесіп табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне қосылған табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасына өзгерістер енгізу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1387"/>
+    <w:bookmarkStart w:name="z3471" w:id="1388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) уақытша өтемдік тарифті бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1388"/>
+    <w:bookmarkStart w:name="z3472" w:id="1389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының Заңына сәйкес реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыру туралы хабарлама қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1389"/>
+    <w:bookmarkStart w:name="z3473" w:id="1390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14-1) өз құзыреті шегінде лицензиялауға жататын қызмет түрлеріне лицензия беруге байланысты қызметті жүзеге асыру және лицензиаттардың Қазақстан Республикасы заңнамасын сақтауына мемлекеттік бақылауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1390"/>
+    <w:bookmarkStart w:name="z3474" w:id="1391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) тиісті мемлекеттік органдармен келісу бойынша реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1391"/>
+    <w:bookmarkStart w:name="z3475" w:id="1392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) табиғи монополиялар субъектілері қызметі тиімділігінің көрсеткіштерін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1392"/>
+    <w:bookmarkStart w:name="z3476" w:id="1393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) табиғи монополия субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықтарды жою туралы нұсқама енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1393"/>
+    <w:bookmarkStart w:name="z3477" w:id="1394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы және сенімділігі көрсеткіштерінің сақтауы туралы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1394"/>
+    <w:bookmarkStart w:name="z3478" w:id="1395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) мемлекеттік-жекешелік әріптестік жобасының, оның ішінде концессиялық жобаның конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының, оның ішінде концессия шартының жобасын келісу, оларға тарифті қалыптастыру бөлігінде өзгерістер мен (немесе) толықтырулар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1395"/>
+    <w:bookmarkStart w:name="z3479" w:id="1396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті мемлекеттік немесе жергілікті атқарушы органдардан өтеусіз пайдалануға алған кезде оны, оның ішінде басқа энергия беруші ұйымдардан электр желілерін балансқа және (немесе) сенімгерлік басқаруға қабылдаған жағдайда тарифті көтермей, бекітілген тарифтік сметаға өзгеріс енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1396"/>
+    <w:bookmarkStart w:name="z3480" w:id="1397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) уақытша төмендету коэффициентін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1397"/>
+    <w:bookmarkStart w:name="z3481" w:id="1398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) табиғи монополиялар салалары бойынша бес жылдық кезеңге арналған тарифтің болжамды индексін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1398"/>
+    <w:bookmarkStart w:name="z3482" w:id="1399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтер үшін төлемақы мөлшерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1399"/>
+    <w:bookmarkStart w:name="z3483" w:id="1400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) табиғи монополия саласын тарифтік реттеу әдісін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1400"/>
+    <w:bookmarkStart w:name="z3484" w:id="1401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) реттеліп көрсетілетін қызметтердің тізбесін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1401"/>
+    <w:bookmarkStart w:name="z3485" w:id="1402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) тарифтер тарифтік реттеудің ынталандырушы әдісін қолдана отырып бекітілетін табиғи монополиялар субъектілерінің тізбесін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1402"/>
+    <w:bookmarkStart w:name="z3486" w:id="1403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) табиғи монополиялар субъектілерімен бірлесіп кемінде айына бір рет тұтынушыларды қабылдауды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1403"/>
+    <w:bookmarkStart w:name="z3487" w:id="1404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті атқарушы органдармен есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерді тұтыну нормасын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1404"/>
+    <w:bookmarkStart w:name="z3488" w:id="1405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) құрылыс объектілерін қабылдау және пайдалануға беру жағдайларын қоспағанда, есепке алу аспаптарын сатып алу және орнату үшін ақы алу мөлшерін табиғи монополия субъектісіне көзделген тәртіппен келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1405"/>
+    <w:bookmarkStart w:name="z3489" w:id="1406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының талаптарын сақтауына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1406"/>
+    <w:bookmarkStart w:name="z3490" w:id="1407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31) 2015 жылғы 29 қазандағы Қазақстан Республикасының Кәсіпкерлік кодексіне (бұдан әрі – Кодекс) сәйкес табиғи монополиялар салаларында мемлекеттік бақылауды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1407"/>
+    <w:bookmarkStart w:name="z3491" w:id="1408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32) табиғи монополиялар салаларында мемлекеттік бақылауды және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерін сақтауын мемлекеттік бақылауды жүзеге асыру кезінде өз құзыреті шегінде, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарымен өзара іс-қимыл жасау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1408"/>
+    <w:bookmarkStart w:name="z3492" w:id="1409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33) Комитет құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілерді әзірлеуге қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1409"/>
+    <w:bookmarkStart w:name="z3493" w:id="1410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) қоғамдық маңызы бар нарық субъектілерінің бағаларын мониторинглеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1410"/>
+    <w:bookmarkStart w:name="z3494" w:id="1411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) жасалған мемлекеттік-жекешелік әріптестікті шартының, концесссия шартының негізінде тарифті айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1411"/>
+    <w:bookmarkStart w:name="z3495" w:id="1412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) лицензияны және (немесе) лицензияға қосымшаны беру кезінде өтініш берушінің біліктілік талаптарына сәйкес келуін анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1412"/>
+    <w:bookmarkStart w:name="z3496" w:id="1413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) қосалқы (шунттаушы) электр беру желілері мен кіші станцияларды жобалау мен салуды, меншік нысанына қарамастан электр энергетикасы объектілерін және (немесе) оның жекелеген бөліктерін сатып алуды-сатуды, жалға немесе сенімгерлікпен басқаруға беруді келісуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1413"/>
+    <w:bookmarkStart w:name="z3497" w:id="1414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) тұтынушылардан Қазақстан Республикасының заңнамасына сәйкес табиғи монополия субъектілері белгілеген техникалық талаптарды сақтауын талап ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1414"/>
+    <w:bookmarkStart w:name="z3498" w:id="1415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қоғамдық маңызы бар нарық субъектісіне Кодексте міндеттемелерді олардың орындауы туралы орындалуға міндетті енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1415"/>
+    <w:bookmarkStart w:name="z3499" w:id="1416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) қоғамдық маңызы бар нарық субъектісі ұйғарымды орындамаған жағдайда, қоғамдық маңызы бар нарық субъектісін ұйғарымда көрсетілген іс-әрекеттерді жасауға мәжбүрлеу туралы талап-арызды сотқа ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1416"/>
+    <w:bookmarkStart w:name="z3500" w:id="1417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) өз құзыретінің шегінде әкімшілік құқық бұзушылық туралы істерді қозғау және қарау, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік жаза қолдану, сондай-ақ сотқа қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1417"/>
+    <w:bookmarkStart w:name="z3501" w:id="1418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1418"/>
+    <w:bookmarkStart w:name="z3502" w:id="1419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) Кодексте белгіленген тәртіппен тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалар мен тарифтерді реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1419"/>
+    <w:bookmarkStart w:name="z3503" w:id="1420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1420"/>
+    <w:bookmarkStart w:name="z3504" w:id="1421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) қоғамдық маңызы бар нарықтарда баға белгілеу қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1421"/>
+    <w:bookmarkStart w:name="z3505" w:id="1422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) Кодексте белгіленген тәртіппен қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды төмендету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1422"/>
+    <w:bookmarkStart w:name="z3506" w:id="1423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарына жедел-іздестіру іс-шараларын жүргізу туралы өтініш жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1423"/>
+    <w:bookmarkStart w:name="z3507" w:id="1424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) өз өкілеттіктерін жүзеге асыру үшін қажетті ақпаратты сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1424"/>
+    <w:bookmarkStart w:name="z3508" w:id="1425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) Комитеттің құзыреті шегінде, реттеу, іске асыру және бақылау-қадағалау функцияларын жүзеге асыру және орталық атқарушы органның стратегиялық функцияларын орындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1425"/>
+    <w:bookmarkStart w:name="z3509" w:id="1426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      50) Қазақстан Республикасының заңнамасы талаптарының анықталған бұзушылықтары туралы актілерді қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1426"/>
+    <w:bookmarkStart w:name="z3510" w:id="1427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) реттелетін саладағы мәселелер бойынша республикалық және өңірлік семинарларды, ғылыми-практикалық конференцияларды ұйымдастыруға және өткізуге, бюджетті, бухгалтерлік есепті және мемлекеттік сатып алуды жоспарлауға және орындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1427"/>
+    <w:bookmarkStart w:name="z3511" w:id="1428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) өз құзыреті шегінде Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1428"/>
+    <w:bookmarkStart w:name="z3512" w:id="1429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) тексеру парақтарын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1429"/>
+    <w:bookmarkStart w:name="z3513" w:id="1430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) табиғи монополиялар субъектілерінің, қоғамдық маңызы бар нарық субъектілері және оның тұтынушыларының өтініштерін қарау; 54-1) өтініш берушілер көтеретін жүйелі проблемаларға талдау жүргізу және оларды анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1430"/>
+    <w:bookmarkStart w:name="z3514" w:id="1431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) "Монополист" базасы сервистік бағдарламалық өнім арқылы шығындары монополиялар субъектілерінің, мемлекеттік монополия субъектілерінің және қоғамдық маңызы бар нарықтардың қызметтеріне бағаларды қалыптастыру кезінде ескерілетін сатып алынатын тауарлар мен қызметтердің тізбесі бойынша барлық ақпаратты қабылдауды, беруді, сақтауды автоматтандыру, сондай-ақ ашықтықты және қол жетімділікті қамтамасыз ету".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1431"/>
+    <w:bookmarkStart w:name="z3515" w:id="1432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "55-1) мемлекеттік қызметке кіру, мемлекеттік қызметті өткеру және тоқтату, қызметтік тексерістерді жүргізу, әкімшілік мемлекеттік қызметшілердің қызметін бағалау, аттестаттау және оқыту жүргізу, оның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған дерекқорда (ақпараттық жүйеде) рәсімдерін сақтауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1432"/>
+    <w:bookmarkStart w:name="z3516" w:id="1433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-2) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын әзірлеуді, оны уәкілетті тұлғаға бекітуге енгізу бойынша жалпы үйлестіруді қамтамасыз етеді және мемлекеттік әкімшілік қызметшіні оның лауазымдық нұсқаулығымен, сондай-ақ лауазымдық нұсқаулыққа енгізілген өзгерістер мен толықтырулармен таныстыруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1433"/>
+    <w:bookmarkStart w:name="z3517" w:id="1434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-3) кадрларды іріктеуді ұйымдастыру, мемлекеттік қызметшілердің мемлекеттік қызметті өткеруіне байланысты құжаттарды  ресімдеу, мемлекеттік қызметшілердің дербес деректерін есепке алуды жүзеге асыру, мемлекеттік әкімшілік қызметшілердің қызметін бағалауды жүргізуді ұйымдастыруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1434"/>
+    <w:bookmarkStart w:name="z3518" w:id="1435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-4)  табиғи монополия субъектілерінің Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзудың анықталған белгілері туралы ақпаратты немесе материалдарды хабарлауды және уәкілетті органдарға ұсынуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1435"/>
+    <w:bookmarkStart w:name="z3519" w:id="1436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-5) табиғи монополиялар субъектілерінің республикалық тізіліміне енгізілген Комитет өкілеттік берген табиғи монополиялар субъектілерінің қызметін реттеу және бақылау жөніндегі өкілеттер мен функцияларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1436"/>
+    <w:bookmarkStart w:name="z3520" w:id="1437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-6) бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізуге техникалық сараптама жүргізетін уәкілетті тұлғалардың (сарапшылар, сараптау ұйымдары) тізімін (тіркелімін) жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1437"/>
+    <w:bookmarkStart w:name="z3521" w:id="1438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      56) Қазақстан Республикасының өзге заңдарында, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге өкілеттіктерді жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1438"/>
+    <w:bookmarkStart w:name="z3522" w:id="1439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1439"/>
+    <w:bookmarkStart w:name="z3523" w:id="1440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1440"/>
+    <w:bookmarkStart w:name="z3524" w:id="1441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке және заңды тұлғалардан, оның iшiнде мемлекеттiк органдардан, жергiлiктi өзiн-өзi басқару органдарынан, сондай-ақ олардың лауазымды адамдарынан өз өкiлеттiктерін жүзеге асыру үшiн қажеттi ақпаратты сұратады және алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1441"/>
+    <w:bookmarkStart w:name="z3525" w:id="1442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу жөніндегі ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1442"/>
-    <w:bookmarkStart w:name="z1462" w:id="1443"/>
+    <w:bookmarkStart w:name="z3526" w:id="1443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Департаменттің құзыретіне кіретін мәселелер бойынша кеңестер, семинарлар, конференциялар, дөңгелек үстелдер, конкурстар және өзге де іс-шаралар өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1443"/>
+    <w:bookmarkStart w:name="z3527" w:id="1444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз құзыретінің шегінде сотқа шағымдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1444"/>
+    <w:bookmarkStart w:name="z3528" w:id="1445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де құқықтарды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1445"/>
+    <w:bookmarkStart w:name="z3529" w:id="1446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
-[...79 lines deleted...]
-      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар.</w:t>
+        <w:t xml:space="preserve"> 3. Департаменттің қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1446"/>
-    <w:bookmarkStart w:name="z1466" w:id="1447"/>
-[...15 lines deleted...]
-      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
+    <w:bookmarkStart w:name="z3530" w:id="1447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1447"/>
-    <w:bookmarkStart w:name="z1467" w:id="1448"/>
-[...15 lines deleted...]
-      5. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға Департаменттің құқығы бар.</w:t>
+    <w:bookmarkStart w:name="z3531" w:id="1448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1448"/>
-    <w:bookmarkStart w:name="z1468" w:id="1449"/>
-[...15 lines deleted...]
-      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z3532" w:id="1449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент басшысының орынбасары болады, олар Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1449"/>
-    <w:bookmarkStart w:name="z1469" w:id="1450"/>
-[...15 lines deleted...]
-      7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі;</w:t>
+    <w:bookmarkStart w:name="z3533" w:id="1450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басшының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1450"/>
-    <w:bookmarkStart w:name="z1470" w:id="1451"/>
-[...15 lines deleted...]
-      8. Департаменттің заңды мекенжайы: 130000, Қазақстан Республикасы, Маңғыстау облысы, Ақтау қаласы, 9 шағын ауданы, 23 "А" ғиммарат.</w:t>
+    <w:bookmarkStart w:name="z3534" w:id="1451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бұйрықтар шығарады, нұсқамалар енгізеді және қаулылар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1451"/>
-    <w:bookmarkStart w:name="z1471" w:id="1452"/>
-[...15 lines deleted...]
-      9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Маңғыстау облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z3535" w:id="1452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құрылымдық бөлімшелердің ережелерін бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1452"/>
-    <w:bookmarkStart w:name="z1472" w:id="1453"/>
-[...15 lines deleted...]
-      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+    <w:bookmarkStart w:name="z3536" w:id="1453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департаменттің құрылымдық бөлімшелері басшыларының міндеттерін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1453"/>
-    <w:bookmarkStart w:name="z1473" w:id="1454"/>
-[...15 lines deleted...]
-      11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z3537" w:id="1454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1454"/>
-    <w:bookmarkStart w:name="z1474" w:id="1455"/>
-[...15 lines deleted...]
-      12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z3538" w:id="1455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Департаментті танытады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1455"/>
-    <w:bookmarkStart w:name="z1475" w:id="1456"/>
+    <w:bookmarkStart w:name="z3539" w:id="1456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1456"/>
+    <w:bookmarkStart w:name="z3540" w:id="1457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) басқа лауазымды адамға қол қою құқығын берместен, лицензиялауға байланысты барлық құжаттарға қол қояды. Ол болмаған жағдайда, көрсетілген құжаттарға қол қою құқығы Департамент басшысының міндетін атқарушыға жүктеледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1457"/>
+    <w:bookmarkStart w:name="z3541" w:id="1458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1458"/>
+    <w:bookmarkStart w:name="z3542" w:id="1459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Департаменттің құзыретіне кіретін басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1459"/>
+    <w:bookmarkStart w:name="z3543" w:id="1460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы болмаған жағдайда оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1460"/>
+    <w:bookmarkStart w:name="z3544" w:id="1461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1461"/>
+    <w:bookmarkStart w:name="z3545" w:id="1462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
-[...119 lines deleted...]
-      3) Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөлімін қалыптастыру және жүргізу;</w:t>
+        <w:t xml:space="preserve"> 4. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1462"/>
-    <w:bookmarkStart w:name="z1482" w:id="1463"/>
-[...15 lines deleted...]
-      4) тарифтерді қалыптастыру қағидаларын әзірлеуге қатысу;</w:t>
+    <w:bookmarkStart w:name="z3546" w:id="1463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1463"/>
-    <w:bookmarkStart w:name="z1483" w:id="1464"/>
-[...15 lines deleted...]
-      5) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын әзірлеуге қатысу;</w:t>
+    <w:bookmarkStart w:name="z3547" w:id="1464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметінің нәтижесінде және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге көздерден сатып алған өзге де мүлік (ақшалай кірістерді қоса алғанда) есебінен қалыптасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1464"/>
-    <w:bookmarkStart w:name="z1484" w:id="1465"/>
-[...15 lines deleted...]
-      6) реттеліп көрсетілетін қызметтерді ұсынудың үлгі шарттарын әзірлеуге қатысу;</w:t>
+    <w:bookmarkStart w:name="z3548" w:id="1465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департаментке бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1465"/>
-    <w:bookmarkStart w:name="z1485" w:id="1466"/>
-[...15 lines deleted...]
-      7) өтінімді қарауға қабылдау не оны қабылдаудан бас тарту;</w:t>
+    <w:bookmarkStart w:name="z3549" w:id="1466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңмен өзгеше белгіленбесе, Департамент өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен айыруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1466"/>
-    <w:bookmarkStart w:name="z1486" w:id="1467"/>
-[...15 lines deleted...]
-      8) бұқаралық ақпарат құралдарында жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыру жариялай отырып, өткізу;</w:t>
+    <w:bookmarkStart w:name="z3550" w:id="1467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1467"/>
-    <w:bookmarkStart w:name="z1487" w:id="1468"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> көзделген жағдайларда тарифті бекіту және оның қолданылу мерзімі аяқталғанға дейін бекітілген тарифті өзгерту;</w:t>
+    <w:bookmarkStart w:name="z3551" w:id="1468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1468"/>
-    <w:bookmarkStart w:name="z1488" w:id="1469"/>
-[...1219 lines deleted...]
-    <w:bookmarkStart w:name="z1547" w:id="1528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...442 lines deleted...]
-    <w:bookmarkEnd w:id="1550"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -35098,2278 +35134,2328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атқарушының бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1571" w:id="1551"/>
+    <w:bookmarkStart w:name="z1571" w:id="1469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Павлодар облысы бойынша департаменті туралы ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1551"/>
-    <w:bookmarkStart w:name="z1572" w:id="1552"/>
+    <w:bookmarkEnd w:id="1469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда – ҚР Ұлттық экономика министрлігінің Табиғи монополияларды реттеу комитеті Төрағасының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3552" w:id="1470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1552"/>
-    <w:bookmarkStart w:name="z1573" w:id="1553"/>
+    <w:bookmarkEnd w:id="1470"/>
+    <w:bookmarkStart w:name="z3553" w:id="1471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Павлодар облысы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңының талаптарын сақтауын мемлекеттік бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1471"/>
+    <w:bookmarkStart w:name="z3554" w:id="1472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасының Президенті және Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1472"/>
+    <w:bookmarkStart w:name="z3555" w:id="1473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Павлодар облысы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z1576" w:id="1556"/>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1473"/>
+    <w:bookmarkStart w:name="z3556" w:id="1474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1556"/>
-    <w:bookmarkStart w:name="z1577" w:id="1557"/>
+    <w:bookmarkEnd w:id="1474"/>
+    <w:bookmarkStart w:name="z3557" w:id="1475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға Департаменттің құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1557"/>
-    <w:bookmarkStart w:name="z1578" w:id="1558"/>
+    <w:bookmarkEnd w:id="1475"/>
+    <w:bookmarkStart w:name="z3558" w:id="1476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1558"/>
-    <w:bookmarkStart w:name="z1579" w:id="1559"/>
+    <w:bookmarkEnd w:id="1476"/>
+    <w:bookmarkStart w:name="z3559" w:id="1477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1559"/>
-    <w:bookmarkStart w:name="z1580" w:id="1560"/>
+    <w:bookmarkEnd w:id="1477"/>
+    <w:bookmarkStart w:name="z3560" w:id="1478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: 140000, Қазақстан Республикасы, Павлодар облысы, Павлодар қаласы, Ак. Сәтбаев көшесі, 136.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1560"/>
-    <w:bookmarkStart w:name="z1581" w:id="1561"/>
+    <w:bookmarkEnd w:id="1478"/>
+    <w:bookmarkStart w:name="z3561" w:id="1479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Павлодар облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1561"/>
-    <w:bookmarkStart w:name="z1582" w:id="1562"/>
+    <w:bookmarkEnd w:id="1479"/>
+    <w:bookmarkStart w:name="z3562" w:id="1480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1562"/>
-    <w:bookmarkStart w:name="z1583" w:id="1563"/>
+    <w:bookmarkEnd w:id="1480"/>
+    <w:bookmarkStart w:name="z3563" w:id="1481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1563"/>
-    <w:bookmarkStart w:name="z1584" w:id="1564"/>
+    <w:bookmarkEnd w:id="1481"/>
+    <w:bookmarkStart w:name="z3564" w:id="1482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1564"/>
-    <w:bookmarkStart w:name="z1585" w:id="1565"/>
+    <w:bookmarkEnd w:id="1482"/>
+    <w:bookmarkStart w:name="z3565" w:id="1483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1565"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1587" w:id="1567"/>
+    <w:bookmarkEnd w:id="1483"/>
+    <w:bookmarkStart w:name="z3566" w:id="1484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Міндеті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1484"/>
+    <w:bookmarkStart w:name="z3567" w:id="1485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табиғи монополиялар салаларында мемлекеттік саясатты қалыптастыруға және іске асыруға, сондай-ақ бағаларды мемлекеттік реттеуді және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібі мен міндеттерінің сақталуына мемлекеттік бақылауды жүзеге асыруға қатысу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1567"/>
-    <w:bookmarkStart w:name="z1588" w:id="1568"/>
+    <w:bookmarkEnd w:id="1485"/>
+    <w:bookmarkStart w:name="z3568" w:id="1486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1568"/>
-    <w:bookmarkStart w:name="z1589" w:id="1569"/>
+    <w:bookmarkEnd w:id="1486"/>
+    <w:bookmarkStart w:name="z3569" w:id="1487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1569"/>
-    <w:bookmarkStart w:name="z1590" w:id="1570"/>
+    <w:bookmarkEnd w:id="1487"/>
+    <w:bookmarkStart w:name="z3570" w:id="1488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының Үкіметіне табиғи монополиялар салаларының жай-күйі туралы, бекітілген тарифтік сметалардың орындалуы туралы, бекітілген инвестициялық бағдарламалардың орындалуы туралы жыл сайынғы есепті ұсынуға дайындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1570"/>
-    <w:bookmarkStart w:name="z1591" w:id="1571"/>
+    <w:bookmarkEnd w:id="1488"/>
+    <w:bookmarkStart w:name="z3571" w:id="1489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөлімін қалыптастыру және жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1571"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1593" w:id="1573"/>
+    <w:bookmarkEnd w:id="1489"/>
+    <w:bookmarkStart w:name="z3572" w:id="1490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Тарифтерді қалыптастыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1490"/>
+    <w:bookmarkStart w:name="z3573" w:id="1491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1573"/>
-    <w:bookmarkStart w:name="z1594" w:id="1574"/>
+    <w:bookmarkEnd w:id="1491"/>
+    <w:bookmarkStart w:name="z3574" w:id="1492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) реттеліп көрсетілетін қызметтерді ұсынудың үлгі шарттарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1574"/>
-    <w:bookmarkStart w:name="z1595" w:id="1575"/>
+    <w:bookmarkEnd w:id="1492"/>
+    <w:bookmarkStart w:name="z3575" w:id="1493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өтінімді қарауға қабылдау не оны қабылдаудан бас тарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1575"/>
-    <w:bookmarkStart w:name="z1596" w:id="1576"/>
+    <w:bookmarkEnd w:id="1493"/>
+    <w:bookmarkStart w:name="z3576" w:id="1494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бұқаралық ақпарат құралдарында жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыру жариялай отырып, өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1576"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z1598" w:id="1578"/>
+    <w:bookmarkEnd w:id="1494"/>
+    <w:bookmarkStart w:name="z3577" w:id="1495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Табиғи монополиялар туралы" 2018 жылғы 27 желтоқсандағы Қазақстан Республикасының Заңында көзделген жағдайларда тарифті бекіту және оның қолданылу мерзімі аяқталғанға дейін бекітілген тарифті өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1495"/>
+    <w:bookmarkStart w:name="z3578" w:id="1496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қуаты аз табиғи монополия субъектісінің тарифін индекстеу деңгейін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1578"/>
-    <w:bookmarkStart w:name="z1599" w:id="1579"/>
+    <w:bookmarkEnd w:id="1496"/>
+    <w:bookmarkStart w:name="z3579" w:id="1497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тарифтік сметаны бекіту және өзі бекіткен тарифтік сметаға өзгерістер енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1579"/>
-    <w:bookmarkStart w:name="z1600" w:id="1580"/>
+    <w:bookmarkEnd w:id="1497"/>
+    <w:bookmarkStart w:name="z3580" w:id="1498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жергілікті атқарушы органмен бірлесіп табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне қосылған табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасына өзгерістер енгізу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1580"/>
-    <w:bookmarkStart w:name="z1601" w:id="1581"/>
+    <w:bookmarkEnd w:id="1498"/>
+    <w:bookmarkStart w:name="z3581" w:id="1499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) уақытша өтемдік тарифті бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1581"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z1603" w:id="1583"/>
+    <w:bookmarkEnd w:id="1499"/>
+    <w:bookmarkStart w:name="z3582" w:id="1500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының Заңына сәйкес реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыру туралы хабарлама қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1500"/>
+    <w:bookmarkStart w:name="z3583" w:id="1501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14-1) өз құзыреті шегінде лицензиялауға жататын қызмет түрлеріне лицензия беруге байланысты қызметті жүзеге асыру және лицензиаттардың Қазақстан Республикасы заңнамасын сақтауына мемлекеттік бақылауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1583"/>
-    <w:bookmarkStart w:name="z1604" w:id="1584"/>
+    <w:bookmarkEnd w:id="1501"/>
+    <w:bookmarkStart w:name="z3584" w:id="1502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) тиісті мемлекеттік органдармен келісу бойынша реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1584"/>
-    <w:bookmarkStart w:name="z1605" w:id="1585"/>
+    <w:bookmarkEnd w:id="1502"/>
+    <w:bookmarkStart w:name="z3585" w:id="1503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) табиғи монополиялар субъектілері қызметі тиімділігінің көрсеткіштерін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1585"/>
-    <w:bookmarkStart w:name="z1606" w:id="1586"/>
+    <w:bookmarkEnd w:id="1503"/>
+    <w:bookmarkStart w:name="z3586" w:id="1504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) табиғи монополия субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықтарды жою туралы нұсқама енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1586"/>
-    <w:bookmarkStart w:name="z1607" w:id="1587"/>
+    <w:bookmarkEnd w:id="1504"/>
+    <w:bookmarkStart w:name="z3587" w:id="1505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы және сенімділігі көрсеткіштерінің сақтауы туралы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1587"/>
-    <w:bookmarkStart w:name="z1608" w:id="1588"/>
+    <w:bookmarkEnd w:id="1505"/>
+    <w:bookmarkStart w:name="z3588" w:id="1506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттік-жекешелік әріптестік жобасының, оның ішінде концессиялық жобаның конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының, оның ішінде концессия шартының жобасын келісу, оларға тарифті қалыптастыру бөлігінде өзгерістер мен (немесе) толықтырулар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1588"/>
-    <w:bookmarkStart w:name="z1609" w:id="1589"/>
+    <w:bookmarkEnd w:id="1506"/>
+    <w:bookmarkStart w:name="z3589" w:id="1507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті мемлекеттік немесе жергілікті атқарушы органдардан өтеусіз пайдалануға алған кезде оны, оның ішінде басқа энергия беруші ұйымдардан электр желілерін балансқа және (немесе) сенімгерлік басқаруға қабылдаған жағдайда тарифті көтермей, бекітілген тарифтік сметаға өзгеріс енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1589"/>
-    <w:bookmarkStart w:name="z1610" w:id="1590"/>
+    <w:bookmarkEnd w:id="1507"/>
+    <w:bookmarkStart w:name="z3590" w:id="1508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) уақытша төмендету коэффициентін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1590"/>
-    <w:bookmarkStart w:name="z1611" w:id="1591"/>
+    <w:bookmarkEnd w:id="1508"/>
+    <w:bookmarkStart w:name="z3591" w:id="1509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) табиғи монополиялар салалары бойынша бес жылдық кезеңге арналған тарифтің болжамды индексін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1591"/>
-    <w:bookmarkStart w:name="z1612" w:id="1592"/>
+    <w:bookmarkEnd w:id="1509"/>
+    <w:bookmarkStart w:name="z3592" w:id="1510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтер үшін төлемақы мөлшерін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1592"/>
-    <w:bookmarkStart w:name="z1613" w:id="1593"/>
+    <w:bookmarkEnd w:id="1510"/>
+    <w:bookmarkStart w:name="z3593" w:id="1511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) табиғи монополия саласын тарифтік реттеу әдісін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1593"/>
-    <w:bookmarkStart w:name="z1614" w:id="1594"/>
+    <w:bookmarkEnd w:id="1511"/>
+    <w:bookmarkStart w:name="z3594" w:id="1512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) реттеліп көрсетілетін қызметтердің тізбесін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1594"/>
-    <w:bookmarkStart w:name="z1615" w:id="1595"/>
+    <w:bookmarkEnd w:id="1512"/>
+    <w:bookmarkStart w:name="z3595" w:id="1513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) тарифтер тарифтік реттеудің ынталандырушы әдісін қолдана отырып бекітілетін табиғи монополиялар субъектілерінің тізбесін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1595"/>
-    <w:bookmarkStart w:name="z1616" w:id="1596"/>
+    <w:bookmarkEnd w:id="1513"/>
+    <w:bookmarkStart w:name="z3596" w:id="1514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) табиғи монополиялар субъектілерімен бірлесіп кемінде айына бір рет тұтынушыларды қабылдауды жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1596"/>
-    <w:bookmarkStart w:name="z1617" w:id="1597"/>
+    <w:bookmarkEnd w:id="1514"/>
+    <w:bookmarkStart w:name="z3597" w:id="1515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) жергілікті атқарушы органдармен есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерді тұтыну нормасын келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1597"/>
-    <w:bookmarkStart w:name="z1618" w:id="1598"/>
+    <w:bookmarkEnd w:id="1515"/>
+    <w:bookmarkStart w:name="z3598" w:id="1516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) құрылыс объектілерін қабылдау және пайдалануға беру жағдайларын қоспағанда, есепке алу аспаптарын сатып алу және орнату үшін ақы алу мөлшерін табиғи монополия субъектісіне көзделген тәртіппен келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1598"/>
-    <w:bookmarkStart w:name="z1619" w:id="1599"/>
+    <w:bookmarkEnd w:id="1516"/>
+    <w:bookmarkStart w:name="z3599" w:id="1517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының талаптарын сақтауына мемлекеттік бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1599"/>
-    <w:bookmarkStart w:name="z1620" w:id="1600"/>
+    <w:bookmarkEnd w:id="1517"/>
+    <w:bookmarkStart w:name="z3600" w:id="1518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31) 2015 жылғы 29 қазандағы Қазақстан Республикасының Кәсіпкерлік кодексіне (бұдан әрі – Кодекс) сәйкес табиғи монополиялар салаларында мемлекеттік бақылауды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1600"/>
-    <w:bookmarkStart w:name="z1621" w:id="1601"/>
+    <w:bookmarkEnd w:id="1518"/>
+    <w:bookmarkStart w:name="z3601" w:id="1519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32) табиғи монополиялар салаларында мемлекеттік бақылауды және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерін сақтауын мемлекеттік бақылауды жүзеге асыру кезінде өз құзыреті шегінде, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарымен өзара іс-қимыл жасау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1601"/>
-    <w:bookmarkStart w:name="z1622" w:id="1602"/>
+    <w:bookmarkEnd w:id="1519"/>
+    <w:bookmarkStart w:name="z3602" w:id="1520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33) Комитет құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілерді әзірлеуге қатысу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1602"/>
-    <w:bookmarkStart w:name="z1623" w:id="1603"/>
+    <w:bookmarkEnd w:id="1520"/>
+    <w:bookmarkStart w:name="z3603" w:id="1521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) қоғамдық маңызы бар нарық субъектілерінің бағаларын мониторинглеуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1603"/>
-    <w:bookmarkStart w:name="z1624" w:id="1604"/>
+    <w:bookmarkEnd w:id="1521"/>
+    <w:bookmarkStart w:name="z3604" w:id="1522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) жасалған мемлекеттік-жекешелік әріптестікті шартының, концесссия шартының негізінде тарифті айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1604"/>
-    <w:bookmarkStart w:name="z1625" w:id="1605"/>
+    <w:bookmarkEnd w:id="1522"/>
+    <w:bookmarkStart w:name="z3605" w:id="1523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) лицензияны және (немесе) лицензияға қосымшаны беру кезінде өтініш берушінің біліктілік талаптарына сәйкес келуін анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1605"/>
-    <w:bookmarkStart w:name="z1626" w:id="1606"/>
+    <w:bookmarkEnd w:id="1523"/>
+    <w:bookmarkStart w:name="z3606" w:id="1524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) қосалқы (шунттаушы) электр беру желілері мен кіші станцияларды жобалау мен салуды, меншік нысанына қарамастан электр энергетикасы объектілерін және (немесе) оның жекелеген бөліктерін сатып алуды-сатуды, жалға немесе сенімгерлікпен басқаруға беруді келісуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1606"/>
-    <w:bookmarkStart w:name="z1627" w:id="1607"/>
+    <w:bookmarkEnd w:id="1524"/>
+    <w:bookmarkStart w:name="z3607" w:id="1525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) тұтынушылардан Қазақстан Республикасының заңнамасына сәйкес табиғи монополия субъектілері белгілеген техникалық талаптарды сақтауын талап ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1607"/>
-    <w:bookmarkStart w:name="z1628" w:id="1608"/>
+    <w:bookmarkEnd w:id="1525"/>
+    <w:bookmarkStart w:name="z3608" w:id="1526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) қоғамдық маңызы бар нарық субъектісіне Кодексте міндеттемелерді олардың орындауы туралы орындалуға міндетті енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1608"/>
-    <w:bookmarkStart w:name="z1629" w:id="1609"/>
+    <w:bookmarkEnd w:id="1526"/>
+    <w:bookmarkStart w:name="z3609" w:id="1527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) қоғамдық маңызы бар нарық субъектісі ұйғарымды орындамаған жағдайда, қоғамдық маңызы бар нарық субъектісін ұйғарымда көрсетілген іс-әрекеттерді жасауға мәжбүрлеу туралы талап-арызды сотқа ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1609"/>
-    <w:bookmarkStart w:name="z1630" w:id="1610"/>
+    <w:bookmarkEnd w:id="1527"/>
+    <w:bookmarkStart w:name="z3610" w:id="1528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) өз құзыретінің шегінде әкімшілік құқық бұзушылық туралы істерді қозғау және қарау, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік жаза қолдану, сондай-ақ сотқа қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1610"/>
-    <w:bookmarkStart w:name="z1631" w:id="1611"/>
+    <w:bookmarkEnd w:id="1528"/>
+    <w:bookmarkStart w:name="z3611" w:id="1529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1611"/>
-    <w:bookmarkStart w:name="z1632" w:id="1612"/>
+    <w:bookmarkEnd w:id="1529"/>
+    <w:bookmarkStart w:name="z3612" w:id="1530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) Кодексте белгіленген тәртіппен тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалар мен тарифтерді реттеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1612"/>
-    <w:bookmarkStart w:name="z1633" w:id="1613"/>
+    <w:bookmarkEnd w:id="1530"/>
+    <w:bookmarkStart w:name="z3613" w:id="1531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1613"/>
-    <w:bookmarkStart w:name="z1634" w:id="1614"/>
+    <w:bookmarkEnd w:id="1531"/>
+    <w:bookmarkStart w:name="z3614" w:id="1532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) қоғамдық маңызы бар нарықтарда баға белгілеу қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1614"/>
-    <w:bookmarkStart w:name="z1635" w:id="1615"/>
+    <w:bookmarkEnd w:id="1532"/>
+    <w:bookmarkStart w:name="z3615" w:id="1533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) Кодексте белгіленген тәртіппен қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды төмендету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1615"/>
-    <w:bookmarkStart w:name="z1636" w:id="1616"/>
+    <w:bookmarkEnd w:id="1533"/>
+    <w:bookmarkStart w:name="z3616" w:id="1534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарына жедел-іздестіру іс-шараларын жүргізу туралы өтініш жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1616"/>
-    <w:bookmarkStart w:name="z1637" w:id="1617"/>
+    <w:bookmarkEnd w:id="1534"/>
+    <w:bookmarkStart w:name="z3617" w:id="1535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) өз өкілеттіктерін жүзеге асыру үшін қажетті ақпаратты сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1617"/>
-    <w:bookmarkStart w:name="z1638" w:id="1618"/>
+    <w:bookmarkEnd w:id="1535"/>
+    <w:bookmarkStart w:name="z3618" w:id="1536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) Комитеттің құзыреті шегінде, реттеу, іске асыру және бақылау-қадағалау функцияларын жүзеге асыру және орталық атқарушы органның стратегиялық функцияларын орындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1618"/>
-    <w:bookmarkStart w:name="z1639" w:id="1619"/>
+    <w:bookmarkEnd w:id="1536"/>
+    <w:bookmarkStart w:name="z3619" w:id="1537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50) Қазақстан Республикасының заңнамасы талаптарының анықталған бұзушылықтары туралы актілерді қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1619"/>
-    <w:bookmarkStart w:name="z1640" w:id="1620"/>
+    <w:bookmarkEnd w:id="1537"/>
+    <w:bookmarkStart w:name="z3620" w:id="1538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) реттелетін саладағы мәселелер бойынша республикалық және өңірлік семинарларды, ғылыми-практикалық конференцияларды ұйымдастыруға және өткізуге, бюджетті, бухгалтерлік есепті және мемлекеттік сатып алуды жоспарлауға және орындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1620"/>
-    <w:bookmarkStart w:name="z1641" w:id="1621"/>
+    <w:bookmarkEnd w:id="1538"/>
+    <w:bookmarkStart w:name="z3621" w:id="1539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) өз құзыреті шегінде Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1621"/>
-    <w:bookmarkStart w:name="z1642" w:id="1622"/>
+    <w:bookmarkEnd w:id="1539"/>
+    <w:bookmarkStart w:name="z3622" w:id="1540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) тексеру парақтарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1622"/>
-    <w:bookmarkStart w:name="z1643" w:id="1623"/>
+    <w:bookmarkEnd w:id="1540"/>
+    <w:bookmarkStart w:name="z3623" w:id="1541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) табиғи монополиялар субъектілерінің, қоғамдық маңызы бар нарық субъектілері және оның тұтынушыларының өтініштерін қарау; 54-1) өтініш берушілер көтеретін жүйелі проблемаларға талдау жүргізу және оларды анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1623"/>
-    <w:bookmarkStart w:name="z1644" w:id="1624"/>
+    <w:bookmarkEnd w:id="1541"/>
+    <w:bookmarkStart w:name="z3624" w:id="1542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) "Монополист" базасы сервистік бағдарламалық өнім арқылы шығындары монополиялар субъектілерінің, мемлекеттік монополия субъектілерінің және қоғамдық маңызы бар нарықтардың қызметтеріне бағаларды қалыптастыру кезінде ескерілетін сатып алынатын тауарлар мен қызметтердің тізбесі бойынша барлық ақпаратты қабылдауды, беруді, сақтауды автоматтандыру, сондай-ақ ашықтықты және қол жетімділікті қамтамасыз ету".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1624"/>
-    <w:bookmarkStart w:name="z1645" w:id="1625"/>
+    <w:bookmarkEnd w:id="1542"/>
+    <w:bookmarkStart w:name="z3625" w:id="1543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "55-1) мемлекеттік қызметке кіру, мемлекеттік қызметті өткеру және тоқтату, қызметтік тексерістерді жүргізу, әкімшілік мемлекеттік қызметшілердің қызметін бағалау, аттестаттау және оқыту жүргізу, оның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған дерекқорда (ақпараттық жүйеде) рәсімдерін сақтауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1625"/>
-    <w:bookmarkStart w:name="z1646" w:id="1626"/>
+    <w:bookmarkEnd w:id="1543"/>
+    <w:bookmarkStart w:name="z3626" w:id="1544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-2) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын әзірлеуді, оны уәкілетті тұлғаға бекітуге енгізу бойынша жалпы үйлестіруді қамтамасыз етеді және мемлекеттік әкімшілік қызметшіні оның лауазымдық нұсқаулығымен, сондай-ақ лауазымдық нұсқаулыққа енгізілген өзгерістер мен толықтырулармен таныстыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1626"/>
-    <w:bookmarkStart w:name="z1647" w:id="1627"/>
+    <w:bookmarkEnd w:id="1544"/>
+    <w:bookmarkStart w:name="z3627" w:id="1545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-3) кадрларды іріктеуді ұйымдастыру, мемлекеттік қызметшілердің мемлекеттік қызметті өткеруіне байланысты құжаттарды  ресімдеу, мемлекеттік қызметшілердің дербес деректерін есепке алуды жүзеге асыру, мемлекеттік әкімшілік қызметшілердің қызметін бағалауды жүргізуді ұйымдастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1627"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1649" w:id="1629"/>
+    <w:bookmarkEnd w:id="1545"/>
+    <w:bookmarkStart w:name="z3628" w:id="1546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-4)  табиғи монополия субъектілерінің Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзудың анықталған белгілері туралы ақпаратты немесе материалдарды хабарлауды және уәкілетті органдарға ұсынуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1546"/>
+    <w:bookmarkStart w:name="z3629" w:id="1547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-5) табиғи монополиялар субъектілерінің республикалық тізіліміне енгізілген Комитет өкілеттік берген табиғи монополиялар субъектілерінің қызметін реттеу және бақылау жөніндегі өкілеттер мен функцияларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1547"/>
+    <w:bookmarkStart w:name="z3630" w:id="1548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-6) бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізуге техникалық сараптама жүргізетін уәкілетті тұлғалардың (сарапшылар, сараптау ұйымдары) тізімін (тіркелімін) жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1548"/>
+    <w:bookmarkStart w:name="z3631" w:id="1549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56) Қазақстан Республикасының өзге заңдарында, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге өкілеттіктерді жүзеге асыру. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1629"/>
-    <w:bookmarkStart w:name="z1650" w:id="1630"/>
+    <w:bookmarkEnd w:id="1549"/>
+    <w:bookmarkStart w:name="z3632" w:id="1550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Құқықтары мен міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1630"/>
-    <w:bookmarkStart w:name="z1651" w:id="1631"/>
+    <w:bookmarkEnd w:id="1550"/>
+    <w:bookmarkStart w:name="z3633" w:id="1551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1631"/>
-    <w:bookmarkStart w:name="z1652" w:id="1632"/>
+    <w:bookmarkEnd w:id="1551"/>
+    <w:bookmarkStart w:name="z3634" w:id="1552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардан, оның iшiнде мемлекеттiк органдардан, жергiлiктi өзiн-өзi басқару органдарынан, сондай-ақ олардың лауазымды адамдарынан өз өкiлеттiктерін жүзеге асыру үшiн қажеттi ақпаратты сұратады және алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1632"/>
-    <w:bookmarkStart w:name="z1653" w:id="1633"/>
+    <w:bookmarkEnd w:id="1552"/>
+    <w:bookmarkStart w:name="z3635" w:id="1553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу жөніндегі ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1633"/>
-    <w:bookmarkStart w:name="z1654" w:id="1634"/>
+    <w:bookmarkEnd w:id="1553"/>
+    <w:bookmarkStart w:name="z3636" w:id="1554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департаменттің құзыретіне кіретін мәселелер бойынша кеңестер, семинарлар, конференциялар, дөңгелек үстелдер, конкурстар және өзге де іс-шаралар өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1634"/>
-    <w:bookmarkStart w:name="z1655" w:id="1635"/>
+    <w:bookmarkEnd w:id="1554"/>
+    <w:bookmarkStart w:name="z3637" w:id="1555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыретінің шегінде сотқа шағымдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1635"/>
-    <w:bookmarkStart w:name="z1656" w:id="1636"/>
+    <w:bookmarkEnd w:id="1555"/>
+    <w:bookmarkStart w:name="z3638" w:id="1556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де құқықтарды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1636"/>
-    <w:bookmarkStart w:name="z1657" w:id="1637"/>
+    <w:bookmarkEnd w:id="1556"/>
+    <w:bookmarkStart w:name="z3639" w:id="1557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Департаменттің қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1637"/>
-    <w:bookmarkStart w:name="z1658" w:id="1638"/>
+    <w:bookmarkEnd w:id="1557"/>
+    <w:bookmarkStart w:name="z3640" w:id="1558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1638"/>
-    <w:bookmarkStart w:name="z1659" w:id="1639"/>
+    <w:bookmarkEnd w:id="1558"/>
+    <w:bookmarkStart w:name="z3641" w:id="1559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент басшысы Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1639"/>
-    <w:bookmarkStart w:name="z1660" w:id="1640"/>
+    <w:bookmarkEnd w:id="1559"/>
+    <w:bookmarkStart w:name="z3642" w:id="1560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент басшысының орынбасары болады, олар Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1640"/>
-    <w:bookmarkStart w:name="z1661" w:id="1641"/>
+    <w:bookmarkEnd w:id="1560"/>
+    <w:bookmarkStart w:name="z3643" w:id="1561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басшының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1641"/>
-    <w:bookmarkStart w:name="z1662" w:id="1642"/>
+    <w:bookmarkEnd w:id="1561"/>
+    <w:bookmarkStart w:name="z3644" w:id="1562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бұйрықтар шығарады, нұсқамалар енгізеді және қаулылар шығарады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1642"/>
-    <w:bookmarkStart w:name="z1663" w:id="1643"/>
+    <w:bookmarkEnd w:id="1562"/>
+    <w:bookmarkStart w:name="z3645" w:id="1563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрылымдық бөлімшелердің ережелерін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1643"/>
-    <w:bookmarkStart w:name="z1664" w:id="1644"/>
+    <w:bookmarkEnd w:id="1563"/>
+    <w:bookmarkStart w:name="z3646" w:id="1564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Департаменттің құрылымдық бөлімшелері басшыларының міндеттерін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1644"/>
-    <w:bookmarkStart w:name="z1665" w:id="1645"/>
+    <w:bookmarkEnd w:id="1564"/>
+    <w:bookmarkStart w:name="z3647" w:id="1565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1645"/>
-    <w:bookmarkStart w:name="z1666" w:id="1646"/>
+    <w:bookmarkEnd w:id="1565"/>
+    <w:bookmarkStart w:name="z3648" w:id="1566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Департаментті танытады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1646"/>
-    <w:bookmarkStart w:name="z1667" w:id="1647"/>
+    <w:bookmarkEnd w:id="1566"/>
+    <w:bookmarkStart w:name="z3649" w:id="1567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1647"/>
-    <w:bookmarkStart w:name="z1668" w:id="1648"/>
+    <w:bookmarkEnd w:id="1567"/>
+    <w:bookmarkStart w:name="z3650" w:id="1568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) басқа лауазымды адамға қол қою құқығын берместен, лицензиялауға байланысты барлық құжаттарға қол қояды. Ол болмаған жағдайда, көрсетілген құжаттарға қол қою құқығы Департамент басшысының міндетін атқарушыға жүктеледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1648"/>
-    <w:bookmarkStart w:name="z1669" w:id="1649"/>
+    <w:bookmarkEnd w:id="1568"/>
+    <w:bookmarkStart w:name="z3651" w:id="1569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1649"/>
-    <w:bookmarkStart w:name="z1670" w:id="1650"/>
+    <w:bookmarkEnd w:id="1569"/>
+    <w:bookmarkStart w:name="z3652" w:id="1570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Департаменттің құзыретіне кіретін басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1650"/>
-    <w:bookmarkStart w:name="z1671" w:id="1651"/>
+    <w:bookmarkEnd w:id="1570"/>
+    <w:bookmarkStart w:name="z3653" w:id="1571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы болмаған жағдайда оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1651"/>
-    <w:bookmarkStart w:name="z1672" w:id="1652"/>
+    <w:bookmarkEnd w:id="1571"/>
+    <w:bookmarkStart w:name="z3654" w:id="1572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1652"/>
-    <w:bookmarkStart w:name="z1673" w:id="1653"/>
+    <w:bookmarkEnd w:id="1572"/>
+    <w:bookmarkStart w:name="z3655" w:id="1573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1653"/>
-    <w:bookmarkStart w:name="z1674" w:id="1654"/>
+    <w:bookmarkEnd w:id="1573"/>
+    <w:bookmarkStart w:name="z3656" w:id="1574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1654"/>
-    <w:bookmarkStart w:name="z1675" w:id="1655"/>
+    <w:bookmarkEnd w:id="1574"/>
+    <w:bookmarkStart w:name="z3657" w:id="1575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметінің нәтижесінде және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге көздерден сатып алған өзге де мүлік (ақшалай кірістерді қоса алғанда) есебінен қалыптасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1655"/>
-    <w:bookmarkStart w:name="z1676" w:id="1656"/>
+    <w:bookmarkEnd w:id="1575"/>
+    <w:bookmarkStart w:name="z3658" w:id="1576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаментке бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1656"/>
-    <w:bookmarkStart w:name="z1677" w:id="1657"/>
+    <w:bookmarkEnd w:id="1576"/>
+    <w:bookmarkStart w:name="z3659" w:id="1577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңмен өзгеше белгіленбесе, Департамент өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен айыруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1657"/>
-    <w:bookmarkStart w:name="z1678" w:id="1658"/>
+    <w:bookmarkEnd w:id="1577"/>
+    <w:bookmarkStart w:name="z3660" w:id="1578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1658"/>
-    <w:bookmarkStart w:name="z1679" w:id="1659"/>
+    <w:bookmarkEnd w:id="1578"/>
+    <w:bookmarkStart w:name="z3661" w:id="1579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1659"/>
+    <w:bookmarkEnd w:id="1579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -37487,2278 +37573,2328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атқарушының бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1681" w:id="1660"/>
+    <w:bookmarkStart w:name="z1681" w:id="1580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Солтүстік Қазақстан облысы бойынша департаменті туралы ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда – ҚР Ұлттық экономика министрлігінің Табиғи монополияларды реттеу комитеті Төрағасының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3662" w:id="1581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1581"/>
+    <w:bookmarkStart w:name="z3663" w:id="1582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Солтүстік Қазақстан облысы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңының талаптарын сақтауын мемлекеттік бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1582"/>
+    <w:bookmarkStart w:name="z3664" w:id="1583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасының Президенті және Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1583"/>
+    <w:bookmarkStart w:name="z3665" w:id="1584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1584"/>
+    <w:bookmarkStart w:name="z3666" w:id="1585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1585"/>
+    <w:bookmarkStart w:name="z3667" w:id="1586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға Департаменттің құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1586"/>
+    <w:bookmarkStart w:name="z3668" w:id="1587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1587"/>
+    <w:bookmarkStart w:name="z3669" w:id="1588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1588"/>
+    <w:bookmarkStart w:name="z3670" w:id="1589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департаменттің заңды мекенжайы: 150007, Қазақстан Республикасы, Солтүстік Қазақстан облысы, Петропавл қаласы, Парковая көшесі, 57 "В" үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1589"/>
+    <w:bookmarkStart w:name="z3671" w:id="1590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Солтүстік Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1590"/>
+    <w:bookmarkStart w:name="z3672" w:id="1591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1591"/>
+    <w:bookmarkStart w:name="z3673" w:id="1592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1592"/>
+    <w:bookmarkStart w:name="z3674" w:id="1593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1593"/>
+    <w:bookmarkStart w:name="z3675" w:id="1594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1594"/>
+    <w:bookmarkStart w:name="z3676" w:id="1595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Міндеті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1595"/>
+    <w:bookmarkStart w:name="z3677" w:id="1596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табиғи монополиялар салаларында мемлекеттік саясатты қалыптастыруға және іске асыруға, сондай-ақ бағаларды мемлекеттік реттеуді және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібі мен міндеттерінің сақталуына мемлекеттік бақылауды жүзеге асыруға қатысу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1596"/>
+    <w:bookmarkStart w:name="z3678" w:id="1597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1597"/>
+    <w:bookmarkStart w:name="z3679" w:id="1598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1598"/>
+    <w:bookmarkStart w:name="z3680" w:id="1599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының Үкіметіне табиғи монополиялар салаларының жай-күйі туралы, бекітілген тарифтік сметалардың орындалуы туралы, бекітілген инвестициялық бағдарламалардың орындалуы туралы жыл сайынғы есепті ұсынуға дайындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1599"/>
+    <w:bookmarkStart w:name="z3681" w:id="1600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөлімін қалыптастыру және жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1600"/>
+    <w:bookmarkStart w:name="z3682" w:id="1601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Тарифтерді қалыптастыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1601"/>
+    <w:bookmarkStart w:name="z3683" w:id="1602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1602"/>
+    <w:bookmarkStart w:name="z3684" w:id="1603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) реттеліп көрсетілетін қызметтерді ұсынудың үлгі шарттарын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1603"/>
+    <w:bookmarkStart w:name="z3685" w:id="1604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өтінімді қарауға қабылдау не оны қабылдаудан бас тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1604"/>
+    <w:bookmarkStart w:name="z3686" w:id="1605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) бұқаралық ақпарат құралдарында жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыру жариялай отырып, өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1605"/>
+    <w:bookmarkStart w:name="z3687" w:id="1606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Табиғи монополиялар туралы" 2018 жылғы 27 желтоқсандағы Қазақстан Республикасының Заңында көзделген жағдайларда тарифті бекіту және оның қолданылу мерзімі аяқталғанға дейін бекітілген тарифті өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1606"/>
+    <w:bookmarkStart w:name="z3688" w:id="1607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қуаты аз табиғи монополия субъектісінің тарифін индекстеу деңгейін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1607"/>
+    <w:bookmarkStart w:name="z3689" w:id="1608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) тарифтік сметаны бекіту және өзі бекіткен тарифтік сметаға өзгерістер енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1608"/>
+    <w:bookmarkStart w:name="z3690" w:id="1609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жергілікті атқарушы органмен бірлесіп табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне қосылған табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасына өзгерістер енгізу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1609"/>
+    <w:bookmarkStart w:name="z3691" w:id="1610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) уақытша өтемдік тарифті бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1610"/>
+    <w:bookmarkStart w:name="z3692" w:id="1611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының Заңына сәйкес реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыру туралы хабарлама қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1611"/>
+    <w:bookmarkStart w:name="z3693" w:id="1612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14-1) өз құзыреті шегінде лицензиялауға жататын қызмет түрлеріне лицензия беруге байланысты қызметті жүзеге асыру және лицензиаттардың Қазақстан Республикасы заңнамасын сақтауына мемлекеттік бақылауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1612"/>
+    <w:bookmarkStart w:name="z3694" w:id="1613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) тиісті мемлекеттік органдармен келісу бойынша реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1613"/>
+    <w:bookmarkStart w:name="z3695" w:id="1614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) табиғи монополиялар субъектілері қызметі тиімділігінің көрсеткіштерін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1614"/>
+    <w:bookmarkStart w:name="z3696" w:id="1615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) табиғи монополия субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықтарды жою туралы нұсқама енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1615"/>
+    <w:bookmarkStart w:name="z3697" w:id="1616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы және сенімділігі көрсеткіштерінің сақтауы туралы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1616"/>
+    <w:bookmarkStart w:name="z3698" w:id="1617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) мемлекеттік-жекешелік әріптестік жобасының, оның ішінде концессиялық жобаның конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының, оның ішінде концессия шартының жобасын келісу, оларға тарифті қалыптастыру бөлігінде өзгерістер мен (немесе) толықтырулар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1617"/>
+    <w:bookmarkStart w:name="z3699" w:id="1618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті мемлекеттік немесе жергілікті атқарушы органдардан өтеусіз пайдалануға алған кезде оны, оның ішінде басқа энергия беруші ұйымдардан электр желілерін балансқа және (немесе) сенімгерлік басқаруға қабылдаған жағдайда тарифті көтермей, бекітілген тарифтік сметаға өзгеріс енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1618"/>
+    <w:bookmarkStart w:name="z3700" w:id="1619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) уақытша төмендету коэффициентін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1619"/>
+    <w:bookmarkStart w:name="z3701" w:id="1620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) табиғи монополиялар салалары бойынша бес жылдық кезеңге арналған тарифтің болжамды индексін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1620"/>
+    <w:bookmarkStart w:name="z3702" w:id="1621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтер үшін төлемақы мөлшерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1621"/>
+    <w:bookmarkStart w:name="z3703" w:id="1622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) табиғи монополия саласын тарифтік реттеу әдісін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1622"/>
+    <w:bookmarkStart w:name="z3704" w:id="1623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) реттеліп көрсетілетін қызметтердің тізбесін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1623"/>
+    <w:bookmarkStart w:name="z3705" w:id="1624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) тарифтер тарифтік реттеудің ынталандырушы әдісін қолдана отырып бекітілетін табиғи монополиялар субъектілерінің тізбесін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1624"/>
+    <w:bookmarkStart w:name="z3706" w:id="1625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) табиғи монополиялар субъектілерімен бірлесіп кемінде айына бір рет тұтынушыларды қабылдауды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1625"/>
+    <w:bookmarkStart w:name="z3707" w:id="1626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті атқарушы органдармен есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерді тұтыну нормасын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1626"/>
+    <w:bookmarkStart w:name="z3708" w:id="1627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) құрылыс объектілерін қабылдау және пайдалануға беру жағдайларын қоспағанда, есепке алу аспаптарын сатып алу және орнату үшін ақы алу мөлшерін табиғи монополия субъектісіне көзделген тәртіппен келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1627"/>
+    <w:bookmarkStart w:name="z3709" w:id="1628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының талаптарын сақтауына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1628"/>
+    <w:bookmarkStart w:name="z3710" w:id="1629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31) 2015 жылғы 29 қазандағы Қазақстан Республикасының Кәсіпкерлік кодексіне (бұдан әрі – Кодекс) сәйкес табиғи монополиялар салаларында мемлекеттік бақылауды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1629"/>
+    <w:bookmarkStart w:name="z3711" w:id="1630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32) табиғи монополиялар салаларында мемлекеттік бақылауды және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерін сақтауын мемлекеттік бақылауды жүзеге асыру кезінде өз құзыреті шегінде, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарымен өзара іс-қимыл жасау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1630"/>
+    <w:bookmarkStart w:name="z3712" w:id="1631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33) Комитет құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілерді әзірлеуге қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1631"/>
+    <w:bookmarkStart w:name="z3713" w:id="1632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) қоғамдық маңызы бар нарық субъектілерінің бағаларын мониторинглеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1632"/>
+    <w:bookmarkStart w:name="z3714" w:id="1633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) жасалған мемлекеттік-жекешелік әріптестікті шартының, концесссия шартының негізінде тарифті айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1633"/>
+    <w:bookmarkStart w:name="z3715" w:id="1634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) лицензияны және (немесе) лицензияға қосымшаны беру кезінде өтініш берушінің біліктілік талаптарына сәйкес келуін анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1634"/>
+    <w:bookmarkStart w:name="z3716" w:id="1635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) қосалқы (шунттаушы) электр беру желілері мен кіші станцияларды жобалау мен салуды, меншік нысанына қарамастан электр энергетикасы объектілерін және (немесе) оның жекелеген бөліктерін сатып алуды-сатуды, жалға немесе сенімгерлікпен басқаруға беруді келісуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1635"/>
+    <w:bookmarkStart w:name="z3717" w:id="1636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) тұтынушылардан Қазақстан Республикасының заңнамасына сәйкес табиғи монополия субъектілері белгілеген техникалық талаптарды сақтауын талап ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1636"/>
+    <w:bookmarkStart w:name="z3718" w:id="1637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қоғамдық маңызы бар нарық субъектісіне Кодексте міндеттемелерді олардың орындауы туралы орындалуға міндетті енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1637"/>
+    <w:bookmarkStart w:name="z3719" w:id="1638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) қоғамдық маңызы бар нарық субъектісі ұйғарымды орындамаған жағдайда, қоғамдық маңызы бар нарық субъектісін ұйғарымда көрсетілген іс-әрекеттерді жасауға мәжбүрлеу туралы талап-арызды сотқа ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1638"/>
+    <w:bookmarkStart w:name="z3720" w:id="1639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) өз құзыретінің шегінде әкімшілік құқық бұзушылық туралы істерді қозғау және қарау, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік жаза қолдану, сондай-ақ сотқа қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1639"/>
+    <w:bookmarkStart w:name="z3721" w:id="1640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1640"/>
+    <w:bookmarkStart w:name="z3722" w:id="1641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) Кодексте белгіленген тәртіппен тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалар мен тарифтерді реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1641"/>
+    <w:bookmarkStart w:name="z3723" w:id="1642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1642"/>
+    <w:bookmarkStart w:name="z3724" w:id="1643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) қоғамдық маңызы бар нарықтарда баға белгілеу қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1643"/>
+    <w:bookmarkStart w:name="z3725" w:id="1644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) Кодексте белгіленген тәртіппен қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды төмендету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1644"/>
+    <w:bookmarkStart w:name="z3726" w:id="1645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарына жедел-іздестіру іс-шараларын жүргізу туралы өтініш жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1645"/>
+    <w:bookmarkStart w:name="z3727" w:id="1646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) өз өкілеттіктерін жүзеге асыру үшін қажетті ақпаратты сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1646"/>
+    <w:bookmarkStart w:name="z3728" w:id="1647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) Комитеттің құзыреті шегінде, реттеу, іске асыру және бақылау-қадағалау функцияларын жүзеге асыру және орталық атқарушы органның стратегиялық функцияларын орындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1647"/>
+    <w:bookmarkStart w:name="z3729" w:id="1648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      50) Қазақстан Республикасының заңнамасы талаптарының анықталған бұзушылықтары туралы актілерді қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1648"/>
+    <w:bookmarkStart w:name="z3730" w:id="1649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) реттелетін саладағы мәселелер бойынша республикалық және өңірлік семинарларды, ғылыми-практикалық конференцияларды ұйымдастыруға және өткізуге, бюджетті, бухгалтерлік есепті және мемлекеттік сатып алуды жоспарлауға және орындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1649"/>
+    <w:bookmarkStart w:name="z3731" w:id="1650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) өз құзыреті шегінде Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1650"/>
+    <w:bookmarkStart w:name="z3732" w:id="1651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) тексеру парақтарын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1651"/>
+    <w:bookmarkStart w:name="z3733" w:id="1652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) табиғи монополиялар субъектілерінің, қоғамдық маңызы бар нарық субъектілері және оның тұтынушыларының өтініштерін қарау; 54-1) өтініш берушілер көтеретін жүйелі проблемаларға талдау жүргізу және оларды анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1652"/>
+    <w:bookmarkStart w:name="z3734" w:id="1653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) "Монополист" базасы сервистік бағдарламалық өнім арқылы шығындары монополиялар субъектілерінің, мемлекеттік монополия субъектілерінің және қоғамдық маңызы бар нарықтардың қызметтеріне бағаларды қалыптастыру кезінде ескерілетін сатып алынатын тауарлар мен қызметтердің тізбесі бойынша барлық ақпаратты қабылдауды, беруді, сақтауды автоматтандыру, сондай-ақ ашықтықты және қол жетімділікті қамтамасыз ету".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1653"/>
+    <w:bookmarkStart w:name="z3735" w:id="1654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "55-1) мемлекеттік қызметке кіру, мемлекеттік қызметті өткеру және тоқтату, қызметтік тексерістерді жүргізу, әкімшілік мемлекеттік қызметшілердің қызметін бағалау, аттестаттау және оқыту жүргізу, оның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған дерекқорда (ақпараттық жүйеде) рәсімдерін сақтауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1654"/>
+    <w:bookmarkStart w:name="z3736" w:id="1655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-2) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын әзірлеуді, оны уәкілетті тұлғаға бекітуге енгізу бойынша жалпы үйлестіруді қамтамасыз етеді және мемлекеттік әкімшілік қызметшіні оның лауазымдық нұсқаулығымен, сондай-ақ лауазымдық нұсқаулыққа енгізілген өзгерістер мен толықтырулармен таныстыруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1655"/>
+    <w:bookmarkStart w:name="z3737" w:id="1656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-3) кадрларды іріктеуді ұйымдастыру, мемлекеттік қызметшілердің мемлекеттік қызметті өткеруіне байланысты құжаттарды  ресімдеу, мемлекеттік қызметшілердің дербес деректерін есепке алуды жүзеге асыру, мемлекеттік әкімшілік қызметшілердің қызметін бағалауды жүргізуді ұйымдастыруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1656"/>
+    <w:bookmarkStart w:name="z3738" w:id="1657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-4)  табиғи монополия субъектілерінің Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзудың анықталған белгілері туралы ақпаратты немесе материалдарды хабарлауды және уәкілетті органдарға ұсынуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1657"/>
+    <w:bookmarkStart w:name="z3739" w:id="1658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-5) табиғи монополиялар субъектілерінің республикалық тізіліміне енгізілген Комитет өкілеттік берген табиғи монополиялар субъектілерінің қызметін реттеу және бақылау жөніндегі өкілеттер мен функцияларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1658"/>
+    <w:bookmarkStart w:name="z3740" w:id="1659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-6) бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізуге техникалық сараптама жүргізетін уәкілетті тұлғалардың (сарапшылар, сараптау ұйымдары) тізімін (тіркелімін) жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1659"/>
+    <w:bookmarkStart w:name="z3741" w:id="1660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      56) Қазақстан Республикасының өзге заңдарында, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге өкілеттіктерді жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1660"/>
-    <w:bookmarkStart w:name="z1682" w:id="1661"/>
+    <w:bookmarkStart w:name="z3742" w:id="1661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1661"/>
+    <w:bookmarkStart w:name="z3743" w:id="1662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1662"/>
+    <w:bookmarkStart w:name="z3744" w:id="1663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке және заңды тұлғалардан, оның iшiнде мемлекеттiк органдардан, жергiлiктi өзiн-өзi басқару органдарынан, сондай-ақ олардың лауазымды адамдарынан өз өкiлеттiктерін жүзеге асыру үшiн қажеттi ақпаратты сұратады және алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1663"/>
+    <w:bookmarkStart w:name="z3745" w:id="1664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу жөніндегі ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1664"/>
+    <w:bookmarkStart w:name="z3746" w:id="1665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Департаменттің құзыретіне кіретін мәселелер бойынша кеңестер, семинарлар, конференциялар, дөңгелек үстелдер, конкурстар және өзге де іс-шаралар өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1665"/>
+    <w:bookmarkStart w:name="z3747" w:id="1666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз құзыретінің шегінде сотқа шағымдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1666"/>
+    <w:bookmarkStart w:name="z3748" w:id="1667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де құқықтарды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1667"/>
+    <w:bookmarkStart w:name="z3749" w:id="1668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
-[...159 lines deleted...]
-      7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі;</w:t>
+        <w:t xml:space="preserve"> 3. Департаменттің қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1668"/>
-    <w:bookmarkStart w:name="z1690" w:id="1669"/>
-[...15 lines deleted...]
-      8. Департаменттің заңды мекенжайы: 150007, Қазақстан Республикасы, Солтүстік Қазақстан облысы, Петропавл қаласы, Парковая көшесі, 57 "В" үй.</w:t>
+    <w:bookmarkStart w:name="z3750" w:id="1669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1669"/>
-    <w:bookmarkStart w:name="z1691" w:id="1670"/>
-[...15 lines deleted...]
-      9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Солтүстік Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z3751" w:id="1670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1670"/>
-    <w:bookmarkStart w:name="z1692" w:id="1671"/>
-[...15 lines deleted...]
-      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+    <w:bookmarkStart w:name="z3752" w:id="1671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент басшысының орынбасары болады, олар Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1671"/>
-    <w:bookmarkStart w:name="z1693" w:id="1672"/>
-[...15 lines deleted...]
-      11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z3753" w:id="1672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басшының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1672"/>
-    <w:bookmarkStart w:name="z1694" w:id="1673"/>
-[...15 lines deleted...]
-      12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z3754" w:id="1673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бұйрықтар шығарады, нұсқамалар енгізеді және қаулылар шығарады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1673"/>
-    <w:bookmarkStart w:name="z1695" w:id="1674"/>
+    <w:bookmarkStart w:name="z3755" w:id="1674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құрылымдық бөлімшелердің ережелерін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1674"/>
+    <w:bookmarkStart w:name="z3756" w:id="1675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департаменттің құрылымдық бөлімшелері басшыларының міндеттерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1675"/>
+    <w:bookmarkStart w:name="z3757" w:id="1676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1676"/>
+    <w:bookmarkStart w:name="z3758" w:id="1677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Департаментті танытады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1677"/>
+    <w:bookmarkStart w:name="z3759" w:id="1678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1678"/>
+    <w:bookmarkStart w:name="z3760" w:id="1679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) басқа лауазымды адамға қол қою құқығын берместен, лицензиялауға байланысты барлық құжаттарға қол қояды. Ол болмаған жағдайда, көрсетілген құжаттарға қол қою құқығы Департамент басшысының міндетін атқарушыға жүктеледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1679"/>
+    <w:bookmarkStart w:name="z3761" w:id="1680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1680"/>
+    <w:bookmarkStart w:name="z3762" w:id="1681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Департаменттің құзыретіне кіретін басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1681"/>
+    <w:bookmarkStart w:name="z3763" w:id="1682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы болмаған жағдайда оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1682"/>
+    <w:bookmarkStart w:name="z3764" w:id="1683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1683"/>
+    <w:bookmarkStart w:name="z3765" w:id="1684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
-[...199 lines deleted...]
-      7) өтінімді қарауға қабылдау не оны қабылдаудан бас тарту;</w:t>
+        <w:t xml:space="preserve"> 4. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1684"/>
-    <w:bookmarkStart w:name="z1706" w:id="1685"/>
-[...15 lines deleted...]
-      8) бұқаралық ақпарат құралдарында жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыру жариялай отырып, өткізу;</w:t>
+    <w:bookmarkStart w:name="z3766" w:id="1685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1685"/>
-    <w:bookmarkStart w:name="z1707" w:id="1686"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> көзделген жағдайларда тарифті бекіту және оның қолданылу мерзімі аяқталғанға дейін бекітілген тарифті өзгерту;</w:t>
+    <w:bookmarkStart w:name="z3767" w:id="1686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметінің нәтижесінде және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге көздерден сатып алған өзге де мүлік (ақшалай кірістерді қоса алғанда) есебінен қалыптасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1686"/>
-    <w:bookmarkStart w:name="z1708" w:id="1687"/>
-[...15 lines deleted...]
-      10) қуаты аз табиғи монополия субъектісінің тарифін индекстеу деңгейін айқындау;</w:t>
+    <w:bookmarkStart w:name="z3768" w:id="1687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департаментке бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1687"/>
-    <w:bookmarkStart w:name="z1709" w:id="1688"/>
-[...15 lines deleted...]
-      11) тарифтік сметаны бекіту және өзі бекіткен тарифтік сметаға өзгерістер енгізу;</w:t>
+    <w:bookmarkStart w:name="z3769" w:id="1688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңмен өзгеше белгіленбесе, Департамент өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен айыруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1688"/>
-    <w:bookmarkStart w:name="z1710" w:id="1689"/>
-[...15 lines deleted...]
-      12) жергілікті атқарушы органмен бірлесіп табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне қосылған табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасына өзгерістер енгізу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z3770" w:id="1689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1689"/>
-    <w:bookmarkStart w:name="z1711" w:id="1690"/>
-[...15 lines deleted...]
-      13) уақытша өтемдік тарифті бекіту;</w:t>
+    <w:bookmarkStart w:name="z3771" w:id="1690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1690"/>
-    <w:bookmarkStart w:name="z1712" w:id="1691"/>
-[...1119 lines deleted...]
-    <w:bookmarkStart w:name="z1767" w:id="1746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...442 lines deleted...]
-    <w:bookmarkEnd w:id="1768"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -39876,2220 +40012,2328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атқарушының бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1791" w:id="1769"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z1792" w:id="1770"/>
+    <w:bookmarkStart w:name="z1791" w:id="1691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Түркістан облысы бойынша департаменті туралы ережесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда – ҚР Ұлттық экономика министрлігінің Табиғи монополияларды реттеу комитеті Төрағасының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3772" w:id="1692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1770"/>
-    <w:bookmarkStart w:name="z1793" w:id="1771"/>
+    <w:bookmarkEnd w:id="1692"/>
+    <w:bookmarkStart w:name="z3773" w:id="1693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Түркістан облысы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңының талаптарын сақтауын мемлекеттік бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1771"/>
-    <w:bookmarkStart w:name="z1794" w:id="1772"/>
+    <w:bookmarkEnd w:id="1693"/>
+    <w:bookmarkStart w:name="z3774" w:id="1694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасының Президенті және Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1772"/>
-    <w:bookmarkStart w:name="z1795" w:id="1773"/>
+    <w:bookmarkEnd w:id="1694"/>
+    <w:bookmarkStart w:name="z3775" w:id="1695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1773"/>
-    <w:bookmarkStart w:name="z1796" w:id="1774"/>
+    <w:bookmarkEnd w:id="1695"/>
+    <w:bookmarkStart w:name="z3776" w:id="1696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1774"/>
-    <w:bookmarkStart w:name="z1797" w:id="1775"/>
+    <w:bookmarkEnd w:id="1696"/>
+    <w:bookmarkStart w:name="z3777" w:id="1697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға Департаменттің құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1775"/>
-    <w:bookmarkStart w:name="z1798" w:id="1776"/>
+    <w:bookmarkEnd w:id="1697"/>
+    <w:bookmarkStart w:name="z3778" w:id="1698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1776"/>
-    <w:bookmarkStart w:name="z1799" w:id="1777"/>
+    <w:bookmarkEnd w:id="1698"/>
+    <w:bookmarkStart w:name="z3779" w:id="1699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1777"/>
-    <w:bookmarkStart w:name="z1800" w:id="1778"/>
+    <w:bookmarkEnd w:id="1699"/>
+    <w:bookmarkStart w:name="z3780" w:id="1700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департаменттің заңды мекенжайы: 161200, Қазақстан Республикасы, Түркістан облысы, Түркістан қаласы, Жаңа Қала ықшам ауданы, 32 көше, 16-ғимарат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1778"/>
-    <w:bookmarkStart w:name="z1801" w:id="1779"/>
+    <w:bookmarkEnd w:id="1700"/>
+    <w:bookmarkStart w:name="z3781" w:id="1701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Түркістан облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1779"/>
-    <w:bookmarkStart w:name="z1802" w:id="1780"/>
+    <w:bookmarkEnd w:id="1701"/>
+    <w:bookmarkStart w:name="z3782" w:id="1702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1780"/>
-    <w:bookmarkStart w:name="z1803" w:id="1781"/>
+    <w:bookmarkEnd w:id="1702"/>
+    <w:bookmarkStart w:name="z3783" w:id="1703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1781"/>
-    <w:bookmarkStart w:name="z1804" w:id="1782"/>
+    <w:bookmarkEnd w:id="1703"/>
+    <w:bookmarkStart w:name="z3784" w:id="1704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1782"/>
-    <w:bookmarkStart w:name="z1805" w:id="1783"/>
+    <w:bookmarkEnd w:id="1704"/>
+    <w:bookmarkStart w:name="z3785" w:id="1705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1783"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1807" w:id="1785"/>
+    <w:bookmarkEnd w:id="1705"/>
+    <w:bookmarkStart w:name="z3786" w:id="1706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Міндеті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1706"/>
+    <w:bookmarkStart w:name="z3787" w:id="1707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табиғи монополиялар салаларында мемлекеттік саясатты қалыптастыруға және іске асыруға, сондай-ақ бағаларды мемлекеттік реттеуді және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібі мен міндеттерінің сақталуына мемлекеттік бақылауды жүзеге асыруға қатысу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1785"/>
-    <w:bookmarkStart w:name="z1808" w:id="1786"/>
+    <w:bookmarkEnd w:id="1707"/>
+    <w:bookmarkStart w:name="z3788" w:id="1708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1786"/>
-    <w:bookmarkStart w:name="z1809" w:id="1787"/>
+    <w:bookmarkEnd w:id="1708"/>
+    <w:bookmarkStart w:name="z3789" w:id="1709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1787"/>
-    <w:bookmarkStart w:name="z1810" w:id="1788"/>
+    <w:bookmarkEnd w:id="1709"/>
+    <w:bookmarkStart w:name="z3790" w:id="1710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының Үкіметіне табиғи монополиялар салаларының жай-күйі туралы, бекітілген тарифтік сметалардың орындалуы туралы, бекітілген инвестициялық бағдарламалардың орындалуы туралы жыл сайынғы есепті ұсынуға дайындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1788"/>
-    <w:bookmarkStart w:name="z1811" w:id="1789"/>
+    <w:bookmarkEnd w:id="1710"/>
+    <w:bookmarkStart w:name="z3791" w:id="1711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөлімін қалыптастыру және жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1789"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1813" w:id="1791"/>
+    <w:bookmarkEnd w:id="1711"/>
+    <w:bookmarkStart w:name="z3792" w:id="1712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Тарифтерді қалыптастыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1712"/>
+    <w:bookmarkStart w:name="z3793" w:id="1713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1791"/>
-    <w:bookmarkStart w:name="z1814" w:id="1792"/>
+    <w:bookmarkEnd w:id="1713"/>
+    <w:bookmarkStart w:name="z3794" w:id="1714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) реттеліп көрсетілетін қызметтерді ұсынудың үлгі шарттарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1792"/>
-    <w:bookmarkStart w:name="z1815" w:id="1793"/>
+    <w:bookmarkEnd w:id="1714"/>
+    <w:bookmarkStart w:name="z3795" w:id="1715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өтінімді қарауға қабылдау не оны қабылдаудан бас тарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1793"/>
-    <w:bookmarkStart w:name="z1816" w:id="1794"/>
+    <w:bookmarkEnd w:id="1715"/>
+    <w:bookmarkStart w:name="z3796" w:id="1716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бұқаралық ақпарат құралдарында жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыру жариялай отырып, өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1794"/>
-    <w:bookmarkStart w:name="z1817" w:id="1795"/>
+    <w:bookmarkEnd w:id="1716"/>
+    <w:bookmarkStart w:name="z3797" w:id="1717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) "Табиғи монополиялар туралы" 2018 жылғы 27 желтоқсандағы Қазақстан Республикасының Заңында көзделген жағдайларда тарифті бекіту және оның қолданылу мерзімі аяқталғанға дейін бекітілген тарифті өзгерту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1795"/>
-    <w:bookmarkStart w:name="z1818" w:id="1796"/>
+    <w:bookmarkEnd w:id="1717"/>
+    <w:bookmarkStart w:name="z3798" w:id="1718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қуаты аз табиғи монополия субъектісінің тарифін индекстеу деңгейін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1796"/>
-    <w:bookmarkStart w:name="z1819" w:id="1797"/>
+    <w:bookmarkEnd w:id="1718"/>
+    <w:bookmarkStart w:name="z3799" w:id="1719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тарифтік сметаны бекіту және өзі бекіткен тарифтік сметаға өзгерістер енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1797"/>
-    <w:bookmarkStart w:name="z1820" w:id="1798"/>
+    <w:bookmarkEnd w:id="1719"/>
+    <w:bookmarkStart w:name="z3800" w:id="1720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жергілікті атқарушы органмен бірлесіп табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне қосылған табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасына өзгерістер енгізу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1798"/>
-    <w:bookmarkStart w:name="z1821" w:id="1799"/>
+    <w:bookmarkEnd w:id="1720"/>
+    <w:bookmarkStart w:name="z3801" w:id="1721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) уақытша өтемдік тарифті бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1799"/>
-    <w:bookmarkStart w:name="z1822" w:id="1800"/>
+    <w:bookmarkEnd w:id="1721"/>
+    <w:bookmarkStart w:name="z3802" w:id="1722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының Заңына сәйкес реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыру туралы хабарлама қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1800"/>
-    <w:bookmarkStart w:name="z1823" w:id="1801"/>
+    <w:bookmarkEnd w:id="1722"/>
+    <w:bookmarkStart w:name="z3803" w:id="1723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14-1) өз құзыреті шегінде лицензиялауға жататын қызмет түрлеріне лицензия беруге байланысты қызметті жүзеге асыру және лицензиаттардың Қазақстан Республикасы заңнамасын сақтауына мемлекеттік бақылауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1801"/>
-    <w:bookmarkStart w:name="z1824" w:id="1802"/>
+    <w:bookmarkEnd w:id="1723"/>
+    <w:bookmarkStart w:name="z3804" w:id="1724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) тиісті мемлекеттік органдармен келісу бойынша реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1802"/>
-    <w:bookmarkStart w:name="z1825" w:id="1803"/>
+    <w:bookmarkEnd w:id="1724"/>
+    <w:bookmarkStart w:name="z3805" w:id="1725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) табиғи монополиялар субъектілері қызметі тиімділігінің көрсеткіштерін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1803"/>
-    <w:bookmarkStart w:name="z1826" w:id="1804"/>
+    <w:bookmarkEnd w:id="1725"/>
+    <w:bookmarkStart w:name="z3806" w:id="1726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) табиғи монополия субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықтарды жою туралы нұсқама енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1804"/>
-    <w:bookmarkStart w:name="z1827" w:id="1805"/>
+    <w:bookmarkEnd w:id="1726"/>
+    <w:bookmarkStart w:name="z3807" w:id="1727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы және сенімділігі көрсеткіштерінің сақтауы туралы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1805"/>
-    <w:bookmarkStart w:name="z1828" w:id="1806"/>
+    <w:bookmarkEnd w:id="1727"/>
+    <w:bookmarkStart w:name="z3808" w:id="1728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттік-жекешелік әріптестік жобасының, оның ішінде концессиялық жобаның конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының, оның ішінде концессия шартының жобасын келісу, оларға тарифті қалыптастыру бөлігінде өзгерістер мен (немесе) толықтырулар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1806"/>
-    <w:bookmarkStart w:name="z1829" w:id="1807"/>
+    <w:bookmarkEnd w:id="1728"/>
+    <w:bookmarkStart w:name="z3809" w:id="1729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті мемлекеттік немесе жергілікті атқарушы органдардан өтеусіз пайдалануға алған кезде оны, оның ішінде басқа энергия беруші ұйымдардан электр желілерін балансқа және (немесе) сенімгерлік басқаруға қабылдаған жағдайда тарифті көтермей, бекітілген тарифтік сметаға өзгеріс енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1807"/>
-    <w:bookmarkStart w:name="z1830" w:id="1808"/>
+    <w:bookmarkEnd w:id="1729"/>
+    <w:bookmarkStart w:name="z3810" w:id="1730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) уақытша төмендету коэффициентін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1808"/>
-    <w:bookmarkStart w:name="z1831" w:id="1809"/>
+    <w:bookmarkEnd w:id="1730"/>
+    <w:bookmarkStart w:name="z3811" w:id="1731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) табиғи монополиялар салалары бойынша бес жылдық кезеңге арналған тарифтің болжамды индексін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1809"/>
-    <w:bookmarkStart w:name="z1832" w:id="1810"/>
+    <w:bookmarkEnd w:id="1731"/>
+    <w:bookmarkStart w:name="z3812" w:id="1732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтер үшін төлемақы мөлшерін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1810"/>
-    <w:bookmarkStart w:name="z1833" w:id="1811"/>
+    <w:bookmarkEnd w:id="1732"/>
+    <w:bookmarkStart w:name="z3813" w:id="1733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) табиғи монополия саласын тарифтік реттеу әдісін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1811"/>
-    <w:bookmarkStart w:name="z1834" w:id="1812"/>
+    <w:bookmarkEnd w:id="1733"/>
+    <w:bookmarkStart w:name="z3814" w:id="1734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) реттеліп көрсетілетін қызметтердің тізбесін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1812"/>
-    <w:bookmarkStart w:name="z1835" w:id="1813"/>
+    <w:bookmarkEnd w:id="1734"/>
+    <w:bookmarkStart w:name="z3815" w:id="1735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) тарифтер тарифтік реттеудің ынталандырушы әдісін қолдана отырып бекітілетін табиғи монополиялар субъектілерінің тізбесін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1813"/>
-    <w:bookmarkStart w:name="z1836" w:id="1814"/>
+    <w:bookmarkEnd w:id="1735"/>
+    <w:bookmarkStart w:name="z3816" w:id="1736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) табиғи монополиялар субъектілерімен бірлесіп кемінде айына бір рет тұтынушыларды қабылдауды жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1814"/>
-    <w:bookmarkStart w:name="z1837" w:id="1815"/>
+    <w:bookmarkEnd w:id="1736"/>
+    <w:bookmarkStart w:name="z3817" w:id="1737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) жергілікті атқарушы органдармен есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерді тұтыну нормасын келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1815"/>
-    <w:bookmarkStart w:name="z1838" w:id="1816"/>
+    <w:bookmarkEnd w:id="1737"/>
+    <w:bookmarkStart w:name="z3818" w:id="1738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) құрылыс объектілерін қабылдау және пайдалануға беру жағдайларын қоспағанда, есепке алу аспаптарын сатып алу және орнату үшін ақы алу мөлшерін табиғи монополия субъектісіне көзделген тәртіппен келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1816"/>
-    <w:bookmarkStart w:name="z1839" w:id="1817"/>
+    <w:bookmarkEnd w:id="1738"/>
+    <w:bookmarkStart w:name="z3819" w:id="1739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының талаптарын сақтауына мемлекеттік бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1817"/>
-    <w:bookmarkStart w:name="z1840" w:id="1818"/>
+    <w:bookmarkEnd w:id="1739"/>
+    <w:bookmarkStart w:name="z3820" w:id="1740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31) 2015 жылғы 29 қазандағы Қазақстан Республикасының Кәсіпкерлік кодексіне (бұдан әрі – Кодекс) сәйкес табиғи монополиялар салаларында мемлекеттік бақылауды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1818"/>
-    <w:bookmarkStart w:name="z1841" w:id="1819"/>
+    <w:bookmarkEnd w:id="1740"/>
+    <w:bookmarkStart w:name="z3821" w:id="1741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32) табиғи монополиялар салаларында мемлекеттік бақылауды және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерін сақтауын мемлекеттік бақылауды жүзеге асыру кезінде өз құзыреті шегінде, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарымен өзара іс-қимыл жасау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1819"/>
-    <w:bookmarkStart w:name="z1842" w:id="1820"/>
+    <w:bookmarkEnd w:id="1741"/>
+    <w:bookmarkStart w:name="z3822" w:id="1742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33) Комитет құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілерді әзірлеуге қатысу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1820"/>
-    <w:bookmarkStart w:name="z1843" w:id="1821"/>
+    <w:bookmarkEnd w:id="1742"/>
+    <w:bookmarkStart w:name="z3823" w:id="1743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) қоғамдық маңызы бар нарық субъектілерінің бағаларын мониторинглеуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1821"/>
-    <w:bookmarkStart w:name="z1844" w:id="1822"/>
+    <w:bookmarkEnd w:id="1743"/>
+    <w:bookmarkStart w:name="z3824" w:id="1744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) жасалған мемлекеттік-жекешелік әріптестікті шартының, концесссия шартының негізінде тарифті айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1822"/>
-    <w:bookmarkStart w:name="z1845" w:id="1823"/>
+    <w:bookmarkEnd w:id="1744"/>
+    <w:bookmarkStart w:name="z3825" w:id="1745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) лицензияны және (немесе) лицензияға қосымшаны беру кезінде өтініш берушінің біліктілік талаптарына сәйкес келуін анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1823"/>
-    <w:bookmarkStart w:name="z1846" w:id="1824"/>
+    <w:bookmarkEnd w:id="1745"/>
+    <w:bookmarkStart w:name="z3826" w:id="1746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) қосалқы (шунттаушы) электр беру желілері мен кіші станцияларды жобалау мен салуды, меншік нысанына қарамастан электр энергетикасы объектілерін және (немесе) оның жекелеген бөліктерін сатып алуды-сатуды, жалға немесе сенімгерлікпен басқаруға беруді келісуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1824"/>
-    <w:bookmarkStart w:name="z1847" w:id="1825"/>
+    <w:bookmarkEnd w:id="1746"/>
+    <w:bookmarkStart w:name="z3827" w:id="1747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) тұтынушылардан Қазақстан Республикасының заңнамасына сәйкес табиғи монополия субъектілері белгілеген техникалық талаптарды сақтауын талап ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1825"/>
-    <w:bookmarkStart w:name="z1848" w:id="1826"/>
+    <w:bookmarkEnd w:id="1747"/>
+    <w:bookmarkStart w:name="z3828" w:id="1748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) қоғамдық маңызы бар нарық субъектісіне Кодексте міндеттемелерді олардың орындауы туралы орындалуға міндетті енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1826"/>
-    <w:bookmarkStart w:name="z1849" w:id="1827"/>
+    <w:bookmarkEnd w:id="1748"/>
+    <w:bookmarkStart w:name="z3829" w:id="1749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) қоғамдық маңызы бар нарық субъектісі ұйғарымды орындамаған жағдайда, қоғамдық маңызы бар нарық субъектісін ұйғарымда көрсетілген іс-әрекеттерді жасауға мәжбүрлеу туралы талап-арызды сотқа ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1827"/>
-    <w:bookmarkStart w:name="z1850" w:id="1828"/>
+    <w:bookmarkEnd w:id="1749"/>
+    <w:bookmarkStart w:name="z3830" w:id="1750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) өз құзыретінің шегінде әкімшілік құқық бұзушылық туралы істерді қозғау және қарау, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік жаза қолдану, сондай-ақ сотқа қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1828"/>
-    <w:bookmarkStart w:name="z1851" w:id="1829"/>
+    <w:bookmarkEnd w:id="1750"/>
+    <w:bookmarkStart w:name="z3831" w:id="1751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1829"/>
-    <w:bookmarkStart w:name="z1852" w:id="1830"/>
+    <w:bookmarkEnd w:id="1751"/>
+    <w:bookmarkStart w:name="z3832" w:id="1752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) Кодексте белгіленген тәртіппен тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалар мен тарифтерді реттеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1830"/>
-    <w:bookmarkStart w:name="z1853" w:id="1831"/>
+    <w:bookmarkEnd w:id="1752"/>
+    <w:bookmarkStart w:name="z3833" w:id="1753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1831"/>
-    <w:bookmarkStart w:name="z1854" w:id="1832"/>
+    <w:bookmarkEnd w:id="1753"/>
+    <w:bookmarkStart w:name="z3834" w:id="1754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) қоғамдық маңызы бар нарықтарда баға белгілеу қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1832"/>
-    <w:bookmarkStart w:name="z1855" w:id="1833"/>
+    <w:bookmarkEnd w:id="1754"/>
+    <w:bookmarkStart w:name="z3835" w:id="1755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) Кодексте белгіленген тәртіппен қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды төмендету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1833"/>
-    <w:bookmarkStart w:name="z1856" w:id="1834"/>
+    <w:bookmarkEnd w:id="1755"/>
+    <w:bookmarkStart w:name="z3836" w:id="1756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарына жедел-іздестіру іс-шараларын жүргізу туралы өтініш жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1834"/>
-    <w:bookmarkStart w:name="z1857" w:id="1835"/>
+    <w:bookmarkEnd w:id="1756"/>
+    <w:bookmarkStart w:name="z3837" w:id="1757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) өз өкілеттіктерін жүзеге асыру үшін қажетті ақпаратты сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1835"/>
-    <w:bookmarkStart w:name="z1858" w:id="1836"/>
+    <w:bookmarkEnd w:id="1757"/>
+    <w:bookmarkStart w:name="z3838" w:id="1758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) Комитеттің құзыреті шегінде, реттеу, іске асыру және бақылау-қадағалау функцияларын жүзеге асыру және орталық атқарушы органның стратегиялық функцияларын орындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1836"/>
-    <w:bookmarkStart w:name="z1859" w:id="1837"/>
+    <w:bookmarkEnd w:id="1758"/>
+    <w:bookmarkStart w:name="z3839" w:id="1759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50) Қазақстан Республикасының заңнамасы талаптарының анықталған бұзушылықтары туралы актілерді қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1837"/>
-    <w:bookmarkStart w:name="z1860" w:id="1838"/>
+    <w:bookmarkEnd w:id="1759"/>
+    <w:bookmarkStart w:name="z3840" w:id="1760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) реттелетін саладағы мәселелер бойынша республикалық және өңірлік семинарларды, ғылыми-практикалық конференцияларды ұйымдастыруға және өткізуге, бюджетті, бухгалтерлік есепті және мемлекеттік сатып алуды жоспарлауға және орындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1838"/>
-    <w:bookmarkStart w:name="z1861" w:id="1839"/>
+    <w:bookmarkEnd w:id="1760"/>
+    <w:bookmarkStart w:name="z3841" w:id="1761"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) өз құзыреті шегінде Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1839"/>
-    <w:bookmarkStart w:name="z1862" w:id="1840"/>
+    <w:bookmarkEnd w:id="1761"/>
+    <w:bookmarkStart w:name="z3842" w:id="1762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) тексеру парақтарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1840"/>
-    <w:bookmarkStart w:name="z1863" w:id="1841"/>
+    <w:bookmarkEnd w:id="1762"/>
+    <w:bookmarkStart w:name="z3843" w:id="1763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) табиғи монополиялар субъектілерінің, қоғамдық маңызы бар нарық субъектілері және оның тұтынушыларының өтініштерін қарау; 54-1) өтініш берушілер көтеретін жүйелі проблемаларға талдау жүргізу және оларды анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1841"/>
-    <w:bookmarkStart w:name="z1864" w:id="1842"/>
+    <w:bookmarkEnd w:id="1763"/>
+    <w:bookmarkStart w:name="z3844" w:id="1764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) "Монополист" базасы сервистік бағдарламалық өнім арқылы шығындары монополиялар субъектілерінің, мемлекеттік монополия субъектілерінің және қоғамдық маңызы бар нарықтардың қызметтеріне бағаларды қалыптастыру кезінде ескерілетін сатып алынатын тауарлар мен қызметтердің тізбесі бойынша барлық ақпаратты қабылдауды, беруді, сақтауды автоматтандыру, сондай-ақ ашықтықты және қол жетімділікті қамтамасыз ету".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1842"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1866" w:id="1844"/>
+    <w:bookmarkEnd w:id="1764"/>
+    <w:bookmarkStart w:name="z3845" w:id="1765"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "55-1) мемлекеттік қызметке кіру, мемлекеттік қызметті өткеру және тоқтату, қызметтік тексерістерді жүргізу, әкімшілік мемлекеттік қызметшілердің қызметін бағалау, аттестаттау және оқыту жүргізу, оның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған дерекқорда (ақпараттық жүйеде) рәсімдерін сақтауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1765"/>
+    <w:bookmarkStart w:name="z3846" w:id="1766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-2) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын әзірлеуді, оны уәкілетті тұлғаға бекітуге енгізу бойынша жалпы үйлестіруді қамтамасыз етеді және мемлекеттік әкімшілік қызметшіні оның лауазымдық нұсқаулығымен, сондай-ақ лауазымдық нұсқаулыққа енгізілген өзгерістер мен толықтырулармен таныстыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1844"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z1869" w:id="1847"/>
+    <w:bookmarkEnd w:id="1766"/>
+    <w:bookmarkStart w:name="z3847" w:id="1767"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-3) кадрларды іріктеуді ұйымдастыру, мемлекеттік қызметшілердің мемлекеттік қызметті өткеруіне байланысты құжаттарды  ресімдеу, мемлекеттік қызметшілердің дербес деректерін есепке алуды жүзеге асыру, мемлекеттік әкімшілік қызметшілердің қызметін бағалауды жүргізуді ұйымдастыруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1767"/>
+    <w:bookmarkStart w:name="z3848" w:id="1768"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-4)  табиғи монополия субъектілерінің Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзудың анықталған белгілері туралы ақпаратты немесе материалдарды хабарлауды және уәкілетті органдарға ұсынуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1768"/>
+    <w:bookmarkStart w:name="z3849" w:id="1769"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-5) табиғи монополиялар субъектілерінің республикалық тізіліміне енгізілген Комитет өкілеттік берген табиғи монополиялар субъектілерінің қызметін реттеу және бақылау жөніндегі өкілеттер мен функцияларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1769"/>
+    <w:bookmarkStart w:name="z3850" w:id="1770"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-6) бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізуге техникалық сараптама жүргізетін уәкілетті тұлғалардың (сарапшылар, сараптау ұйымдары) тізімін (тіркелімін) жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1770"/>
+    <w:bookmarkStart w:name="z3851" w:id="1771"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56) Қазақстан Республикасының өзге заңдарында, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге өкілеттіктерді жүзеге асыру. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1847"/>
-    <w:bookmarkStart w:name="z1870" w:id="1848"/>
+    <w:bookmarkEnd w:id="1771"/>
+    <w:bookmarkStart w:name="z3852" w:id="1772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Құқықтары мен міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1848"/>
-    <w:bookmarkStart w:name="z1871" w:id="1849"/>
+    <w:bookmarkEnd w:id="1772"/>
+    <w:bookmarkStart w:name="z3853" w:id="1773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1849"/>
-    <w:bookmarkStart w:name="z1872" w:id="1850"/>
+    <w:bookmarkEnd w:id="1773"/>
+    <w:bookmarkStart w:name="z3854" w:id="1774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардан, оның iшiнде мемлекеттiк органдардан, жергiлiктi өзiн-өзi басқару органдарынан, сондай-ақ олардың лауазымды адамдарынан өз өкiлеттiктерін жүзеге асыру үшiн қажеттi ақпаратты сұратады және алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1850"/>
-    <w:bookmarkStart w:name="z1873" w:id="1851"/>
+    <w:bookmarkEnd w:id="1774"/>
+    <w:bookmarkStart w:name="z3855" w:id="1775"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу жөніндегі ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1851"/>
-    <w:bookmarkStart w:name="z1874" w:id="1852"/>
+    <w:bookmarkEnd w:id="1775"/>
+    <w:bookmarkStart w:name="z3856" w:id="1776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департаменттің құзыретіне кіретін мәселелер бойынша кеңестер, семинарлар, конференциялар, дөңгелек үстелдер, конкурстар және өзге де іс-шаралар өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1852"/>
-    <w:bookmarkStart w:name="z1875" w:id="1853"/>
+    <w:bookmarkEnd w:id="1776"/>
+    <w:bookmarkStart w:name="z3857" w:id="1777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыретінің шегінде сотқа шағымдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1853"/>
-    <w:bookmarkStart w:name="z1876" w:id="1854"/>
+    <w:bookmarkEnd w:id="1777"/>
+    <w:bookmarkStart w:name="z3858" w:id="1778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де құқықтарды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1854"/>
-    <w:bookmarkStart w:name="z1877" w:id="1855"/>
+    <w:bookmarkEnd w:id="1778"/>
+    <w:bookmarkStart w:name="z3859" w:id="1779"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Департаменттің қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1855"/>
-    <w:bookmarkStart w:name="z1878" w:id="1856"/>
+    <w:bookmarkEnd w:id="1779"/>
+    <w:bookmarkStart w:name="z3860" w:id="1780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1856"/>
-    <w:bookmarkStart w:name="z1879" w:id="1857"/>
+    <w:bookmarkEnd w:id="1780"/>
+    <w:bookmarkStart w:name="z3861" w:id="1781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент басшысы Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1857"/>
-    <w:bookmarkStart w:name="z1880" w:id="1858"/>
+    <w:bookmarkEnd w:id="1781"/>
+    <w:bookmarkStart w:name="z3862" w:id="1782"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент басшысының орынбасары болады, олар Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1858"/>
-    <w:bookmarkStart w:name="z1881" w:id="1859"/>
+    <w:bookmarkEnd w:id="1782"/>
+    <w:bookmarkStart w:name="z3863" w:id="1783"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басшының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1859"/>
-    <w:bookmarkStart w:name="z1882" w:id="1860"/>
+    <w:bookmarkEnd w:id="1783"/>
+    <w:bookmarkStart w:name="z3864" w:id="1784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бұйрықтар шығарады, нұсқамалар енгізеді және қаулылар шығарады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1860"/>
-    <w:bookmarkStart w:name="z1883" w:id="1861"/>
+    <w:bookmarkEnd w:id="1784"/>
+    <w:bookmarkStart w:name="z3865" w:id="1785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрылымдық бөлімшелердің ережелерін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1861"/>
-    <w:bookmarkStart w:name="z1884" w:id="1862"/>
+    <w:bookmarkEnd w:id="1785"/>
+    <w:bookmarkStart w:name="z3866" w:id="1786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Департаменттің құрылымдық бөлімшелері басшыларының міндеттерін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1862"/>
-    <w:bookmarkStart w:name="z1885" w:id="1863"/>
+    <w:bookmarkEnd w:id="1786"/>
+    <w:bookmarkStart w:name="z3867" w:id="1787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1863"/>
-    <w:bookmarkStart w:name="z1886" w:id="1864"/>
+    <w:bookmarkEnd w:id="1787"/>
+    <w:bookmarkStart w:name="z3868" w:id="1788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Департаментті танытады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1864"/>
-    <w:bookmarkStart w:name="z1887" w:id="1865"/>
+    <w:bookmarkEnd w:id="1788"/>
+    <w:bookmarkStart w:name="z3869" w:id="1789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1865"/>
-    <w:bookmarkStart w:name="z1888" w:id="1866"/>
+    <w:bookmarkEnd w:id="1789"/>
+    <w:bookmarkStart w:name="z3870" w:id="1790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) басқа лауазымды адамға қол қою құқығын берместен, лицензиялауға байланысты барлық құжаттарға қол қояды. Ол болмаған жағдайда, көрсетілген құжаттарға қол қою құқығы Департамент басшысының міндетін атқарушыға жүктеледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1866"/>
-    <w:bookmarkStart w:name="z1889" w:id="1867"/>
+    <w:bookmarkEnd w:id="1790"/>
+    <w:bookmarkStart w:name="z3871" w:id="1791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1867"/>
-    <w:bookmarkStart w:name="z1890" w:id="1868"/>
+    <w:bookmarkEnd w:id="1791"/>
+    <w:bookmarkStart w:name="z3872" w:id="1792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Департаменттің құзыретіне кіретін басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1868"/>
-    <w:bookmarkStart w:name="z1891" w:id="1869"/>
+    <w:bookmarkEnd w:id="1792"/>
+    <w:bookmarkStart w:name="z3873" w:id="1793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы болмаған жағдайда оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1869"/>
-    <w:bookmarkStart w:name="z1892" w:id="1870"/>
+    <w:bookmarkEnd w:id="1793"/>
+    <w:bookmarkStart w:name="z3874" w:id="1794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1870"/>
-    <w:bookmarkStart w:name="z1893" w:id="1871"/>
+    <w:bookmarkEnd w:id="1794"/>
+    <w:bookmarkStart w:name="z3875" w:id="1795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1871"/>
-    <w:bookmarkStart w:name="z1894" w:id="1872"/>
+    <w:bookmarkEnd w:id="1795"/>
+    <w:bookmarkStart w:name="z3876" w:id="1796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1872"/>
-    <w:bookmarkStart w:name="z1895" w:id="1873"/>
+    <w:bookmarkEnd w:id="1796"/>
+    <w:bookmarkStart w:name="z3877" w:id="1797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметінің нәтижесінде және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге көздерден сатып алған өзге де мүлік (ақшалай кірістерді қоса алғанда) есебінен қалыптасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1873"/>
-    <w:bookmarkStart w:name="z1896" w:id="1874"/>
+    <w:bookmarkEnd w:id="1797"/>
+    <w:bookmarkStart w:name="z3878" w:id="1798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаментке бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1874"/>
-    <w:bookmarkStart w:name="z1897" w:id="1875"/>
+    <w:bookmarkEnd w:id="1798"/>
+    <w:bookmarkStart w:name="z3879" w:id="1799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңмен өзгеше белгіленбесе, Департамент өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен айыруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1875"/>
-    <w:bookmarkStart w:name="z1898" w:id="1876"/>
+    <w:bookmarkEnd w:id="1799"/>
+    <w:bookmarkStart w:name="z3880" w:id="1800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1876"/>
-    <w:bookmarkStart w:name="z1899" w:id="1877"/>
+    <w:bookmarkEnd w:id="1800"/>
+    <w:bookmarkStart w:name="z3881" w:id="1801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1877"/>
+    <w:bookmarkEnd w:id="1801"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -42207,2220 +42451,2328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атқарушының бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1901" w:id="1878"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z1902" w:id="1879"/>
+    <w:bookmarkStart w:name="z1901" w:id="1802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Абай облысы бойынша департаменті туралы ережесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1802"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда – ҚР Ұлттық экономика министрлігінің Табиғи монополияларды реттеу комитеті Төрағасының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3882" w:id="1803"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1879"/>
-    <w:bookmarkStart w:name="z1903" w:id="1880"/>
+    <w:bookmarkEnd w:id="1803"/>
+    <w:bookmarkStart w:name="z3883" w:id="1804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Абай облысы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңының талаптарын сақтауын мемлекеттік бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1880"/>
-    <w:bookmarkStart w:name="z1904" w:id="1881"/>
+    <w:bookmarkEnd w:id="1804"/>
+    <w:bookmarkStart w:name="z3884" w:id="1805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департамент өз қызметін Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасының Президенті және Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1881"/>
-    <w:bookmarkStart w:name="z1905" w:id="1882"/>
+    <w:bookmarkEnd w:id="1805"/>
+    <w:bookmarkStart w:name="z3885" w:id="1806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1882"/>
-    <w:bookmarkStart w:name="z1906" w:id="1883"/>
+    <w:bookmarkEnd w:id="1806"/>
+    <w:bookmarkStart w:name="z3886" w:id="1807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1883"/>
-    <w:bookmarkStart w:name="z1907" w:id="1884"/>
+    <w:bookmarkEnd w:id="1807"/>
+    <w:bookmarkStart w:name="z3887" w:id="1808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға Департаменттің құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1884"/>
-    <w:bookmarkStart w:name="z1908" w:id="1885"/>
+    <w:bookmarkEnd w:id="1808"/>
+    <w:bookmarkStart w:name="z3888" w:id="1809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1885"/>
-    <w:bookmarkStart w:name="z1909" w:id="1886"/>
+    <w:bookmarkEnd w:id="1809"/>
+    <w:bookmarkStart w:name="z3889" w:id="1810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1886"/>
-    <w:bookmarkStart w:name="z1910" w:id="1887"/>
+    <w:bookmarkEnd w:id="1810"/>
+    <w:bookmarkStart w:name="z3890" w:id="1811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Департаменттің заңды мекенжайы: 071400, Қазақстан Республикасы, Абай облысы, Семей қаласы, Мәңгілік ел көшесі, 9 үй. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1887"/>
-    <w:bookmarkStart w:name="z1911" w:id="1888"/>
+    <w:bookmarkEnd w:id="1811"/>
+    <w:bookmarkStart w:name="z3891" w:id="1812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Абай облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1888"/>
-    <w:bookmarkStart w:name="z1912" w:id="1889"/>
+    <w:bookmarkEnd w:id="1812"/>
+    <w:bookmarkStart w:name="z3892" w:id="1813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1889"/>
-    <w:bookmarkStart w:name="z1913" w:id="1890"/>
+    <w:bookmarkEnd w:id="1813"/>
+    <w:bookmarkStart w:name="z3893" w:id="1814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1890"/>
-    <w:bookmarkStart w:name="z1914" w:id="1891"/>
+    <w:bookmarkEnd w:id="1814"/>
+    <w:bookmarkStart w:name="z3894" w:id="1815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1891"/>
-    <w:bookmarkStart w:name="z1915" w:id="1892"/>
+    <w:bookmarkEnd w:id="1815"/>
+    <w:bookmarkStart w:name="z3895" w:id="1816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1892"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1917" w:id="1894"/>
+    <w:bookmarkEnd w:id="1816"/>
+    <w:bookmarkStart w:name="z3896" w:id="1817"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Міндеті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1817"/>
+    <w:bookmarkStart w:name="z3897" w:id="1818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       табиғи монополиялар салаларында мемлекеттік саясатты қалыптастыруға және іске асыруға, сондай-ақ бағаларды мемлекеттік реттеуді және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібі мен міндеттерінің сақталуына мемлекеттік бақылауды жүзеге асыруға қатысу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1894"/>
-    <w:bookmarkStart w:name="z1918" w:id="1895"/>
+    <w:bookmarkEnd w:id="1818"/>
+    <w:bookmarkStart w:name="z3898" w:id="1819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1895"/>
-    <w:bookmarkStart w:name="z1919" w:id="1896"/>
+    <w:bookmarkEnd w:id="1819"/>
+    <w:bookmarkStart w:name="z3899" w:id="1820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1896"/>
-    <w:bookmarkStart w:name="z1920" w:id="1897"/>
+    <w:bookmarkEnd w:id="1820"/>
+    <w:bookmarkStart w:name="z3900" w:id="1821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының Үкіметіне табиғи монополиялар салаларының жай-күйі туралы, бекітілген тарифтік сметалардың орындалуы туралы, бекітілген инвестициялық бағдарламалардың орындалуы туралы жыл сайынғы есепті ұсынуға дайындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1897"/>
-    <w:bookmarkStart w:name="z1921" w:id="1898"/>
+    <w:bookmarkEnd w:id="1821"/>
+    <w:bookmarkStart w:name="z3901" w:id="1822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөлімін қалыптастыру және жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1898"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1923" w:id="1900"/>
+    <w:bookmarkEnd w:id="1822"/>
+    <w:bookmarkStart w:name="z3902" w:id="1823"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Тарифтерді қалыптастыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1823"/>
+    <w:bookmarkStart w:name="z3903" w:id="1824"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1900"/>
-    <w:bookmarkStart w:name="z1924" w:id="1901"/>
+    <w:bookmarkEnd w:id="1824"/>
+    <w:bookmarkStart w:name="z3904" w:id="1825"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) реттеліп көрсетілетін қызметтерді ұсынудың үлгі шарттарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1901"/>
-    <w:bookmarkStart w:name="z1925" w:id="1902"/>
+    <w:bookmarkEnd w:id="1825"/>
+    <w:bookmarkStart w:name="z3905" w:id="1826"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өтінімді қарауға қабылдау не оны қабылдаудан бас тарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1902"/>
-    <w:bookmarkStart w:name="z1926" w:id="1903"/>
+    <w:bookmarkEnd w:id="1826"/>
+    <w:bookmarkStart w:name="z3906" w:id="1827"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бұқаралық ақпарат құралдарында жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыру жариялай отырып, өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1903"/>
-    <w:bookmarkStart w:name="z1927" w:id="1904"/>
+    <w:bookmarkEnd w:id="1827"/>
+    <w:bookmarkStart w:name="z3907" w:id="1828"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) "Табиғи монополиялар туралы" 2018 жылғы 27 желтоқсандағы Қазақстан Республикасының Заңында көзделген жағдайларда тарифті бекіту және оның қолданылу мерзімі аяқталғанға дейін бекітілген тарифті өзгерту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1904"/>
-    <w:bookmarkStart w:name="z1928" w:id="1905"/>
+    <w:bookmarkEnd w:id="1828"/>
+    <w:bookmarkStart w:name="z3908" w:id="1829"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қуаты аз табиғи монополия субъектісінің тарифін индекстеу деңгейін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1905"/>
-    <w:bookmarkStart w:name="z1929" w:id="1906"/>
+    <w:bookmarkEnd w:id="1829"/>
+    <w:bookmarkStart w:name="z3909" w:id="1830"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тарифтік сметаны бекіту және өзі бекіткен тарифтік сметаға өзгерістер енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1906"/>
-    <w:bookmarkStart w:name="z1930" w:id="1907"/>
+    <w:bookmarkEnd w:id="1830"/>
+    <w:bookmarkStart w:name="z3910" w:id="1831"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жергілікті атқарушы органмен бірлесіп табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне қосылған табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасына өзгерістер енгізу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1907"/>
-    <w:bookmarkStart w:name="z1931" w:id="1908"/>
+    <w:bookmarkEnd w:id="1831"/>
+    <w:bookmarkStart w:name="z3911" w:id="1832"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) уақытша өтемдік тарифті бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1908"/>
-    <w:bookmarkStart w:name="z1932" w:id="1909"/>
+    <w:bookmarkEnd w:id="1832"/>
+    <w:bookmarkStart w:name="z3912" w:id="1833"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының Заңына сәйкес реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыру туралы хабарлама қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1909"/>
-    <w:bookmarkStart w:name="z1933" w:id="1910"/>
+    <w:bookmarkEnd w:id="1833"/>
+    <w:bookmarkStart w:name="z3913" w:id="1834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14-1) өз құзыреті шегінде лицензиялауға жататын қызмет түрлеріне лицензия беруге байланысты қызметті жүзеге асыру және лицензиаттардың Қазақстан Республикасы заңнамасын сақтауына мемлекеттік бақылауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1910"/>
-    <w:bookmarkStart w:name="z1934" w:id="1911"/>
+    <w:bookmarkEnd w:id="1834"/>
+    <w:bookmarkStart w:name="z3914" w:id="1835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) тиісті мемлекеттік органдармен келісу бойынша реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1911"/>
-    <w:bookmarkStart w:name="z1935" w:id="1912"/>
+    <w:bookmarkEnd w:id="1835"/>
+    <w:bookmarkStart w:name="z3915" w:id="1836"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) табиғи монополиялар субъектілері қызметі тиімділігінің көрсеткіштерін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1912"/>
-    <w:bookmarkStart w:name="z1936" w:id="1913"/>
+    <w:bookmarkEnd w:id="1836"/>
+    <w:bookmarkStart w:name="z3916" w:id="1837"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) табиғи монополия субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықтарды жою туралы нұсқама енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1913"/>
-    <w:bookmarkStart w:name="z1937" w:id="1914"/>
+    <w:bookmarkEnd w:id="1837"/>
+    <w:bookmarkStart w:name="z3917" w:id="1838"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы және сенімділігі көрсеткіштерінің сақтауы туралы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1914"/>
-    <w:bookmarkStart w:name="z1938" w:id="1915"/>
+    <w:bookmarkEnd w:id="1838"/>
+    <w:bookmarkStart w:name="z3918" w:id="1839"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттік-жекешелік әріптестік жобасының, оның ішінде концессиялық жобаның конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының, оның ішінде концессия шартының жобасын келісу, оларға тарифті қалыптастыру бөлігінде өзгерістер мен (немесе) толықтырулар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1915"/>
-    <w:bookmarkStart w:name="z1939" w:id="1916"/>
+    <w:bookmarkEnd w:id="1839"/>
+    <w:bookmarkStart w:name="z3919" w:id="1840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті мемлекеттік немесе жергілікті атқарушы органдардан өтеусіз пайдалануға алған кезде оны, оның ішінде басқа энергия беруші ұйымдардан электр желілерін балансқа және (немесе) сенімгерлік басқаруға қабылдаған жағдайда тарифті көтермей, бекітілген тарифтік сметаға өзгеріс енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1916"/>
-    <w:bookmarkStart w:name="z1940" w:id="1917"/>
+    <w:bookmarkEnd w:id="1840"/>
+    <w:bookmarkStart w:name="z3920" w:id="1841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) уақытша төмендету коэффициентін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1917"/>
-    <w:bookmarkStart w:name="z1941" w:id="1918"/>
+    <w:bookmarkEnd w:id="1841"/>
+    <w:bookmarkStart w:name="z3921" w:id="1842"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) табиғи монополиялар салалары бойынша бес жылдық кезеңге арналған тарифтің болжамды индексін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1918"/>
-    <w:bookmarkStart w:name="z1942" w:id="1919"/>
+    <w:bookmarkEnd w:id="1842"/>
+    <w:bookmarkStart w:name="z3922" w:id="1843"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтер үшін төлемақы мөлшерін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1919"/>
-    <w:bookmarkStart w:name="z1943" w:id="1920"/>
+    <w:bookmarkEnd w:id="1843"/>
+    <w:bookmarkStart w:name="z3923" w:id="1844"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) табиғи монополия саласын тарифтік реттеу әдісін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1920"/>
-    <w:bookmarkStart w:name="z1944" w:id="1921"/>
+    <w:bookmarkEnd w:id="1844"/>
+    <w:bookmarkStart w:name="z3924" w:id="1845"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) реттеліп көрсетілетін қызметтердің тізбесін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1921"/>
-    <w:bookmarkStart w:name="z1945" w:id="1922"/>
+    <w:bookmarkEnd w:id="1845"/>
+    <w:bookmarkStart w:name="z3925" w:id="1846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) тарифтер тарифтік реттеудің ынталандырушы әдісін қолдана отырып бекітілетін табиғи монополиялар субъектілерінің тізбесін әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1922"/>
-    <w:bookmarkStart w:name="z1946" w:id="1923"/>
+    <w:bookmarkEnd w:id="1846"/>
+    <w:bookmarkStart w:name="z3926" w:id="1847"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) табиғи монополиялар субъектілерімен бірлесіп кемінде айына бір рет тұтынушыларды қабылдауды жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1923"/>
-    <w:bookmarkStart w:name="z1947" w:id="1924"/>
+    <w:bookmarkEnd w:id="1847"/>
+    <w:bookmarkStart w:name="z3927" w:id="1848"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) жергілікті атқарушы органдармен есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерді тұтыну нормасын келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1924"/>
-    <w:bookmarkStart w:name="z1948" w:id="1925"/>
+    <w:bookmarkEnd w:id="1848"/>
+    <w:bookmarkStart w:name="z3928" w:id="1849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) құрылыс объектілерін қабылдау және пайдалануға беру жағдайларын қоспағанда, есепке алу аспаптарын сатып алу және орнату үшін ақы алу мөлшерін табиғи монополия субъектісіне көзделген тәртіппен келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1925"/>
-    <w:bookmarkStart w:name="z1949" w:id="1926"/>
+    <w:bookmarkEnd w:id="1849"/>
+    <w:bookmarkStart w:name="z3929" w:id="1850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының талаптарын сақтауына мемлекеттік бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1926"/>
-    <w:bookmarkStart w:name="z1950" w:id="1927"/>
+    <w:bookmarkEnd w:id="1850"/>
+    <w:bookmarkStart w:name="z3930" w:id="1851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31) 2015 жылғы 29 қазандағы Қазақстан Республикасының Кәсіпкерлік кодексіне (бұдан әрі – Кодекс) сәйкес табиғи монополиялар салаларында мемлекеттік бақылауды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1927"/>
-    <w:bookmarkStart w:name="z1951" w:id="1928"/>
+    <w:bookmarkEnd w:id="1851"/>
+    <w:bookmarkStart w:name="z3931" w:id="1852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32) табиғи монополиялар салаларында мемлекеттік бақылауды және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерін сақтауын мемлекеттік бақылауды жүзеге асыру кезінде өз құзыреті шегінде, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарымен өзара іс-қимыл жасау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1928"/>
-    <w:bookmarkStart w:name="z1952" w:id="1929"/>
+    <w:bookmarkEnd w:id="1852"/>
+    <w:bookmarkStart w:name="z3932" w:id="1853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33) Комитет құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілерді әзірлеуге қатысу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1929"/>
-    <w:bookmarkStart w:name="z1953" w:id="1930"/>
+    <w:bookmarkEnd w:id="1853"/>
+    <w:bookmarkStart w:name="z3933" w:id="1854"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) қоғамдық маңызы бар нарық субъектілерінің бағаларын мониторинглеуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1930"/>
-    <w:bookmarkStart w:name="z1954" w:id="1931"/>
+    <w:bookmarkEnd w:id="1854"/>
+    <w:bookmarkStart w:name="z3934" w:id="1855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) жасалған мемлекеттік-жекешелік әріптестікті шартының, концесссия шартының негізінде тарифті айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1931"/>
-    <w:bookmarkStart w:name="z1955" w:id="1932"/>
+    <w:bookmarkEnd w:id="1855"/>
+    <w:bookmarkStart w:name="z3935" w:id="1856"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) лицензияны және (немесе) лицензияға қосымшаны беру кезінде өтініш берушінің біліктілік талаптарына сәйкес келуін анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1932"/>
-    <w:bookmarkStart w:name="z1956" w:id="1933"/>
+    <w:bookmarkEnd w:id="1856"/>
+    <w:bookmarkStart w:name="z3936" w:id="1857"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) қосалқы (шунттаушы) электр беру желілері мен кіші станцияларды жобалау мен салуды, меншік нысанына қарамастан электр энергетикасы объектілерін және (немесе) оның жекелеген бөліктерін сатып алуды-сатуды, жалға немесе сенімгерлікпен басқаруға беруді келісуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1933"/>
-    <w:bookmarkStart w:name="z1957" w:id="1934"/>
+    <w:bookmarkEnd w:id="1857"/>
+    <w:bookmarkStart w:name="z3937" w:id="1858"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) тұтынушылардан Қазақстан Республикасының заңнамасына сәйкес табиғи монополия субъектілері белгілеген техникалық талаптарды сақтауын талап ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1934"/>
-    <w:bookmarkStart w:name="z1958" w:id="1935"/>
+    <w:bookmarkEnd w:id="1858"/>
+    <w:bookmarkStart w:name="z3938" w:id="1859"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) қоғамдық маңызы бар нарық субъектісіне Кодексте міндеттемелерді олардың орындауы туралы орындалуға міндетті енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1935"/>
-    <w:bookmarkStart w:name="z1959" w:id="1936"/>
+    <w:bookmarkEnd w:id="1859"/>
+    <w:bookmarkStart w:name="z3939" w:id="1860"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) қоғамдық маңызы бар нарық субъектісі ұйғарымды орындамаған жағдайда, қоғамдық маңызы бар нарық субъектісін ұйғарымда көрсетілген іс-әрекеттерді жасауға мәжбүрлеу туралы талап-арызды сотқа ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1936"/>
-    <w:bookmarkStart w:name="z1960" w:id="1937"/>
+    <w:bookmarkEnd w:id="1860"/>
+    <w:bookmarkStart w:name="z3940" w:id="1861"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) өз құзыретінің шегінде әкімшілік құқық бұзушылық туралы істерді қозғау және қарау, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік жаза қолдану, сондай-ақ сотқа қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1937"/>
-    <w:bookmarkStart w:name="z1961" w:id="1938"/>
+    <w:bookmarkEnd w:id="1861"/>
+    <w:bookmarkStart w:name="z3941" w:id="1862"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1938"/>
-    <w:bookmarkStart w:name="z1962" w:id="1939"/>
+    <w:bookmarkEnd w:id="1862"/>
+    <w:bookmarkStart w:name="z3942" w:id="1863"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) Кодексте белгіленген тәртіппен тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалар мен тарифтерді реттеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1939"/>
-    <w:bookmarkStart w:name="z1963" w:id="1940"/>
+    <w:bookmarkEnd w:id="1863"/>
+    <w:bookmarkStart w:name="z3943" w:id="1864"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1940"/>
-    <w:bookmarkStart w:name="z1964" w:id="1941"/>
+    <w:bookmarkEnd w:id="1864"/>
+    <w:bookmarkStart w:name="z3944" w:id="1865"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) қоғамдық маңызы бар нарықтарда баға белгілеу қағидаларын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1941"/>
-    <w:bookmarkStart w:name="z1965" w:id="1942"/>
+    <w:bookmarkEnd w:id="1865"/>
+    <w:bookmarkStart w:name="z3945" w:id="1866"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) Кодексте белгіленген тәртіппен қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды төмендету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1942"/>
-    <w:bookmarkStart w:name="z1966" w:id="1943"/>
+    <w:bookmarkEnd w:id="1866"/>
+    <w:bookmarkStart w:name="z3946" w:id="1867"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарына жедел-іздестіру іс-шараларын жүргізу туралы өтініш жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1943"/>
-    <w:bookmarkStart w:name="z1967" w:id="1944"/>
+    <w:bookmarkEnd w:id="1867"/>
+    <w:bookmarkStart w:name="z3947" w:id="1868"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) өз өкілеттіктерін жүзеге асыру үшін қажетті ақпаратты сұрату және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1944"/>
-    <w:bookmarkStart w:name="z1968" w:id="1945"/>
+    <w:bookmarkEnd w:id="1868"/>
+    <w:bookmarkStart w:name="z3948" w:id="1869"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) Комитеттің құзыреті шегінде, реттеу, іске асыру және бақылау-қадағалау функцияларын жүзеге асыру және орталық атқарушы органның стратегиялық функцияларын орындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1945"/>
-    <w:bookmarkStart w:name="z1969" w:id="1946"/>
+    <w:bookmarkEnd w:id="1869"/>
+    <w:bookmarkStart w:name="z3949" w:id="1870"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50) Қазақстан Республикасының заңнамасы талаптарының анықталған бұзушылықтары туралы актілерді қабылдау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1946"/>
-    <w:bookmarkStart w:name="z1970" w:id="1947"/>
+    <w:bookmarkEnd w:id="1870"/>
+    <w:bookmarkStart w:name="z3950" w:id="1871"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) реттелетін саладағы мәселелер бойынша республикалық және өңірлік семинарларды, ғылыми-практикалық конференцияларды ұйымдастыруға және өткізуге, бюджетті, бухгалтерлік есепті және мемлекеттік сатып алуды жоспарлауға және орындауға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1947"/>
-    <w:bookmarkStart w:name="z1971" w:id="1948"/>
+    <w:bookmarkEnd w:id="1871"/>
+    <w:bookmarkStart w:name="z3951" w:id="1872"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) өз құзыреті шегінде Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1948"/>
-    <w:bookmarkStart w:name="z1972" w:id="1949"/>
+    <w:bookmarkEnd w:id="1872"/>
+    <w:bookmarkStart w:name="z3952" w:id="1873"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) тексеру парақтарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1949"/>
-    <w:bookmarkStart w:name="z1973" w:id="1950"/>
+    <w:bookmarkEnd w:id="1873"/>
+    <w:bookmarkStart w:name="z3953" w:id="1874"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) табиғи монополиялар субъектілерінің, қоғамдық маңызы бар нарық субъектілері және оның тұтынушыларының өтініштерін қарау; 54-1) өтініш берушілер көтеретін жүйелі проблемаларға талдау жүргізу және оларды анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1950"/>
-    <w:bookmarkStart w:name="z1974" w:id="1951"/>
+    <w:bookmarkEnd w:id="1874"/>
+    <w:bookmarkStart w:name="z3954" w:id="1875"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) "Монополист" базасы сервистік бағдарламалық өнім арқылы шығындары монополиялар субъектілерінің, мемлекеттік монополия субъектілерінің және қоғамдық маңызы бар нарықтардың қызметтеріне бағаларды қалыптастыру кезінде ескерілетін сатып алынатын тауарлар мен қызметтердің тізбесі бойынша барлық ақпаратты қабылдауды, беруді, сақтауды автоматтандыру, сондай-ақ ашықтықты және қол жетімділікті қамтамасыз ету".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1951"/>
-    <w:bookmarkStart w:name="z1975" w:id="1952"/>
+    <w:bookmarkEnd w:id="1875"/>
+    <w:bookmarkStart w:name="z3955" w:id="1876"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "55-1) мемлекеттік қызметке кіру, мемлекеттік қызметті өткеру және тоқтату, қызметтік тексерістерді жүргізу, әкімшілік мемлекеттік қызметшілердің қызметін бағалау, аттестаттау және оқыту жүргізу, оның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған дерекқорда (ақпараттық жүйеде) рәсімдерін сақтауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1952"/>
-    <w:bookmarkStart w:name="z1976" w:id="1953"/>
+    <w:bookmarkEnd w:id="1876"/>
+    <w:bookmarkStart w:name="z3956" w:id="1877"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-2) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын әзірлеуді, оны уәкілетті тұлғаға бекітуге енгізу бойынша жалпы үйлестіруді қамтамасыз етеді және мемлекеттік әкімшілік қызметшіні оның лауазымдық нұсқаулығымен, сондай-ақ лауазымдық нұсқаулыққа енгізілген өзгерістер мен толықтырулармен таныстыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1953"/>
-    <w:bookmarkStart w:name="z1977" w:id="1954"/>
+    <w:bookmarkEnd w:id="1877"/>
+    <w:bookmarkStart w:name="z3957" w:id="1878"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-3) кадрларды іріктеуді ұйымдастыру, мемлекеттік қызметшілердің мемлекеттік қызметті өткеруіне байланысты құжаттарды  ресімдеу, мемлекеттік қызметшілердің дербес деректерін есепке алуды жүзеге асыру, мемлекеттік әкімшілік қызметшілердің қызметін бағалауды жүргізуді ұйымдастыруды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1954"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1979" w:id="1956"/>
+    <w:bookmarkEnd w:id="1878"/>
+    <w:bookmarkStart w:name="z3958" w:id="1879"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-4)  табиғи монополия субъектілерінің Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзудың анықталған белгілері туралы ақпаратты немесе материалдарды хабарлауды және уәкілетті органдарға ұсынуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1879"/>
+    <w:bookmarkStart w:name="z3959" w:id="1880"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-5) табиғи монополиялар субъектілерінің республикалық тізіліміне енгізілген Комитет өкілеттік берген табиғи монополиялар субъектілерінің қызметін реттеу және бақылау жөніндегі өкілеттер мен функцияларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1880"/>
+    <w:bookmarkStart w:name="z3960" w:id="1881"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-6) бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізуге техникалық сараптама жүргізетін уәкілетті тұлғалардың (сарапшылар, сараптау ұйымдары) тізімін (тіркелімін) жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1881"/>
+    <w:bookmarkStart w:name="z3961" w:id="1882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56) Қазақстан Республикасының өзге заңдарында, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге өкілеттіктерді жүзеге асыру. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1956"/>
-    <w:bookmarkStart w:name="z1980" w:id="1957"/>
+    <w:bookmarkEnd w:id="1882"/>
+    <w:bookmarkStart w:name="z3962" w:id="1883"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Құқықтары мен міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1957"/>
-    <w:bookmarkStart w:name="z1981" w:id="1958"/>
+    <w:bookmarkEnd w:id="1883"/>
+    <w:bookmarkStart w:name="z3963" w:id="1884"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1958"/>
-    <w:bookmarkStart w:name="z1982" w:id="1959"/>
+    <w:bookmarkEnd w:id="1884"/>
+    <w:bookmarkStart w:name="z3964" w:id="1885"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардан, оның iшiнде мемлекеттiк органдардан, жергiлiктi өзiн-өзi басқару органдарынан, сондай-ақ олардың лауазымды адамдарынан өз өкiлеттiктерін жүзеге асыру үшiн қажеттi ақпаратты сұратады және алады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1959"/>
-    <w:bookmarkStart w:name="z1983" w:id="1960"/>
+    <w:bookmarkEnd w:id="1885"/>
+    <w:bookmarkStart w:name="z3965" w:id="1886"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу жөніндегі ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1960"/>
-    <w:bookmarkStart w:name="z1984" w:id="1961"/>
+    <w:bookmarkEnd w:id="1886"/>
+    <w:bookmarkStart w:name="z3966" w:id="1887"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департаменттің құзыретіне кіретін мәселелер бойынша кеңестер, семинарлар, конференциялар, дөңгелек үстелдер, конкурстар және өзге де іс-шаралар өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1961"/>
-    <w:bookmarkStart w:name="z1985" w:id="1962"/>
+    <w:bookmarkEnd w:id="1887"/>
+    <w:bookmarkStart w:name="z3967" w:id="1888"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыретінің шегінде сотқа шағымдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1962"/>
-    <w:bookmarkStart w:name="z1986" w:id="1963"/>
+    <w:bookmarkEnd w:id="1888"/>
+    <w:bookmarkStart w:name="z3968" w:id="1889"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де құқықтарды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1963"/>
-    <w:bookmarkStart w:name="z1987" w:id="1964"/>
+    <w:bookmarkEnd w:id="1889"/>
+    <w:bookmarkStart w:name="z3969" w:id="1890"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Департаменттің қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1964"/>
-    <w:bookmarkStart w:name="z1988" w:id="1965"/>
+    <w:bookmarkEnd w:id="1890"/>
+    <w:bookmarkStart w:name="z3970" w:id="1891"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1965"/>
-    <w:bookmarkStart w:name="z1989" w:id="1966"/>
+    <w:bookmarkEnd w:id="1891"/>
+    <w:bookmarkStart w:name="z3971" w:id="1892"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Департамент басшысы Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1966"/>
-    <w:bookmarkStart w:name="z1990" w:id="1967"/>
+    <w:bookmarkEnd w:id="1892"/>
+    <w:bookmarkStart w:name="z3972" w:id="1893"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Департамент басшысының орынбасары болады, олар Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1967"/>
-    <w:bookmarkStart w:name="z1991" w:id="1968"/>
+    <w:bookmarkEnd w:id="1893"/>
+    <w:bookmarkStart w:name="z3973" w:id="1894"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басшының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1968"/>
-    <w:bookmarkStart w:name="z1992" w:id="1969"/>
+    <w:bookmarkEnd w:id="1894"/>
+    <w:bookmarkStart w:name="z3974" w:id="1895"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бұйрықтар шығарады, нұсқамалар енгізеді және қаулылар шығарады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1969"/>
-    <w:bookmarkStart w:name="z1993" w:id="1970"/>
+    <w:bookmarkEnd w:id="1895"/>
+    <w:bookmarkStart w:name="z3975" w:id="1896"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрылымдық бөлімшелердің ережелерін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1970"/>
-    <w:bookmarkStart w:name="z1994" w:id="1971"/>
+    <w:bookmarkEnd w:id="1896"/>
+    <w:bookmarkStart w:name="z3976" w:id="1897"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Департаменттің құрылымдық бөлімшелері басшыларының міндеттерін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1971"/>
-    <w:bookmarkStart w:name="z1995" w:id="1972"/>
+    <w:bookmarkEnd w:id="1897"/>
+    <w:bookmarkStart w:name="z3977" w:id="1898"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1972"/>
-    <w:bookmarkStart w:name="z1996" w:id="1973"/>
+    <w:bookmarkEnd w:id="1898"/>
+    <w:bookmarkStart w:name="z3978" w:id="1899"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Департаментті танытады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1973"/>
-    <w:bookmarkStart w:name="z1997" w:id="1974"/>
+    <w:bookmarkEnd w:id="1899"/>
+    <w:bookmarkStart w:name="z3979" w:id="1900"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1974"/>
-    <w:bookmarkStart w:name="z1998" w:id="1975"/>
+    <w:bookmarkEnd w:id="1900"/>
+    <w:bookmarkStart w:name="z3980" w:id="1901"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) басқа лауазымды адамға қол қою құқығын берместен, лицензиялауға байланысты барлық құжаттарға қол қояды. Ол болмаған жағдайда, көрсетілген құжаттарға қол қою құқығы Департамент басшысының міндетін атқарушыға жүктеледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1975"/>
-    <w:bookmarkStart w:name="z1999" w:id="1976"/>
+    <w:bookmarkEnd w:id="1901"/>
+    <w:bookmarkStart w:name="z3981" w:id="1902"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1976"/>
-    <w:bookmarkStart w:name="z2000" w:id="1977"/>
+    <w:bookmarkEnd w:id="1902"/>
+    <w:bookmarkStart w:name="z3982" w:id="1903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Департаменттің құзыретіне кіретін басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1977"/>
-    <w:bookmarkStart w:name="z2001" w:id="1978"/>
+    <w:bookmarkEnd w:id="1903"/>
+    <w:bookmarkStart w:name="z3983" w:id="1904"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы болмаған жағдайда оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1978"/>
-    <w:bookmarkStart w:name="z2002" w:id="1979"/>
+    <w:bookmarkEnd w:id="1904"/>
+    <w:bookmarkStart w:name="z3984" w:id="1905"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1979"/>
-    <w:bookmarkStart w:name="z2003" w:id="1980"/>
+    <w:bookmarkEnd w:id="1905"/>
+    <w:bookmarkStart w:name="z3985" w:id="1906"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1980"/>
-    <w:bookmarkStart w:name="z2004" w:id="1981"/>
+    <w:bookmarkEnd w:id="1906"/>
+    <w:bookmarkStart w:name="z3986" w:id="1907"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1981"/>
-    <w:bookmarkStart w:name="z2005" w:id="1982"/>
+    <w:bookmarkEnd w:id="1907"/>
+    <w:bookmarkStart w:name="z3987" w:id="1908"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметінің нәтижесінде және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге көздерден сатып алған өзге де мүлік (ақшалай кірістерді қоса алғанда) есебінен қалыптасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1982"/>
-    <w:bookmarkStart w:name="z2006" w:id="1983"/>
+    <w:bookmarkEnd w:id="1908"/>
+    <w:bookmarkStart w:name="z3988" w:id="1909"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Департаментке бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1983"/>
-    <w:bookmarkStart w:name="z2007" w:id="1984"/>
+    <w:bookmarkEnd w:id="1909"/>
+    <w:bookmarkStart w:name="z3989" w:id="1910"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңмен өзгеше белгіленбесе, Департамент өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен айыруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1984"/>
-    <w:bookmarkStart w:name="z2008" w:id="1985"/>
+    <w:bookmarkEnd w:id="1910"/>
+    <w:bookmarkStart w:name="z3990" w:id="1911"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1985"/>
-    <w:bookmarkStart w:name="z2009" w:id="1986"/>
+    <w:bookmarkEnd w:id="1911"/>
+    <w:bookmarkStart w:name="z3991" w:id="1912"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1986"/>
+    <w:bookmarkEnd w:id="1912"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -44538,2220 +44890,2296 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атқарушының бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2011" w:id="1987"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Ұлытау облысы бойынша департаменті туралы ережесі</w:t>
+    <w:bookmarkStart w:name="z2011" w:id="1913"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Ұлытау облысы бойынша департаменті туралы ережесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1913"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда – ҚР Ұлттық экономика министрлігінің Табиғи монополияларды реттеу комитеті Төрағасының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3992" w:id="1914"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1914"/>
+    <w:bookmarkStart w:name="z3993" w:id="1915"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Ұлытау облысы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңының талаптарын сақтауын мемлекеттік бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1915"/>
+    <w:bookmarkStart w:name="z3994" w:id="1916"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасының Президенті және Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1916"/>
+    <w:bookmarkStart w:name="z3995" w:id="1917"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1917"/>
+    <w:bookmarkStart w:name="z3996" w:id="1918"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1918"/>
+    <w:bookmarkStart w:name="z3997" w:id="1919"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға Департаменттің құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1919"/>
+    <w:bookmarkStart w:name="z3998" w:id="1920"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1920"/>
+    <w:bookmarkStart w:name="z3999" w:id="1921"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1921"/>
+    <w:bookmarkStart w:name="z4000" w:id="1922"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Департаменттің заңды мекенжайы: 100600, Қазақстан Республикасы, Жезқазған қаласы, Шевченко көшесі, 36 үй. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1922"/>
+    <w:bookmarkStart w:name="z4001" w:id="1923"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Ұлытау облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1923"/>
+    <w:bookmarkStart w:name="z4002" w:id="1924"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1924"/>
+    <w:bookmarkStart w:name="z4003" w:id="1925"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1925"/>
+    <w:bookmarkStart w:name="z4004" w:id="1926"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1926"/>
+    <w:bookmarkStart w:name="z4005" w:id="1927"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1927"/>
+    <w:bookmarkStart w:name="z4006" w:id="1928"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Міндеті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1928"/>
+    <w:bookmarkStart w:name="z4007" w:id="1929"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табиғи монополиялар салаларында мемлекеттік саясатты қалыптастыруға және іске асыруға, сондай-ақ бағаларды мемлекеттік реттеуді және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібі мен міндеттерінің сақталуына мемлекеттік бақылауды жүзеге асыруға қатысу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1929"/>
+    <w:bookmarkStart w:name="z4008" w:id="1930"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1930"/>
+    <w:bookmarkStart w:name="z4009" w:id="1931"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1931"/>
+    <w:bookmarkStart w:name="z4010" w:id="1932"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының Үкіметіне табиғи монополиялар салаларының жай-күйі туралы, бекітілген тарифтік сметалардың орындалуы туралы, бекітілген инвестициялық бағдарламалардың орындалуы туралы жыл сайынғы есепті ұсынуға дайындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1932"/>
+    <w:bookmarkStart w:name="z4011" w:id="1933"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөлімін қалыптастыру және жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1933"/>
+    <w:bookmarkStart w:name="z4012" w:id="1934"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Тарифтерді қалыптастыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1934"/>
+    <w:bookmarkStart w:name="z4013" w:id="1935"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1935"/>
+    <w:bookmarkStart w:name="z4014" w:id="1936"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) реттеліп көрсетілетін қызметтерді ұсынудың үлгі шарттарын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1936"/>
+    <w:bookmarkStart w:name="z4015" w:id="1937"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өтінімді қарауға қабылдау не оны қабылдаудан бас тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1937"/>
+    <w:bookmarkStart w:name="z4016" w:id="1938"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) бұқаралық ақпарат құралдарында жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыру жариялай отырып, өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1938"/>
+    <w:bookmarkStart w:name="z4017" w:id="1939"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Табиғи монополиялар туралы" 2018 жылғы 27 желтоқсандағы Қазақстан Республикасының Заңында көзделген жағдайларда тарифті бекіту және оның қолданылу мерзімі аяқталғанға дейін бекітілген тарифті өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1939"/>
+    <w:bookmarkStart w:name="z4018" w:id="1940"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қуаты аз табиғи монополия субъектісінің тарифін индекстеу деңгейін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1940"/>
+    <w:bookmarkStart w:name="z4019" w:id="1941"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) тарифтік сметаны бекіту және өзі бекіткен тарифтік сметаға өзгерістер енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1941"/>
+    <w:bookmarkStart w:name="z4020" w:id="1942"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жергілікті атқарушы органмен бірлесіп табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне қосылған табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасына өзгерістер енгізу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1942"/>
+    <w:bookmarkStart w:name="z4021" w:id="1943"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) уақытша өтемдік тарифті бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1943"/>
+    <w:bookmarkStart w:name="z4022" w:id="1944"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының Заңына сәйкес реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыру туралы хабарлама қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1944"/>
+    <w:bookmarkStart w:name="z4023" w:id="1945"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14-1) өз құзыреті шегінде лицензиялауға жататын қызмет түрлеріне лицензия беруге байланысты қызметті жүзеге асыру және лицензиаттардың Қазақстан Республикасы заңнамасын сақтауына мемлекеттік бақылауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1945"/>
+    <w:bookmarkStart w:name="z4024" w:id="1946"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) тиісті мемлекеттік органдармен келісу бойынша реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1946"/>
+    <w:bookmarkStart w:name="z4025" w:id="1947"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) табиғи монополиялар субъектілері қызметі тиімділігінің көрсеткіштерін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1947"/>
+    <w:bookmarkStart w:name="z4026" w:id="1948"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) табиғи монополия субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықтарды жою туралы нұсқама енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1948"/>
+    <w:bookmarkStart w:name="z4027" w:id="1949"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы және сенімділігі көрсеткіштерінің сақтауы туралы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1949"/>
+    <w:bookmarkStart w:name="z4028" w:id="1950"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) мемлекеттік-жекешелік әріптестік жобасының, оның ішінде концессиялық жобаның конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының, оның ішінде концессия шартының жобасын келісу, оларға тарифті қалыптастыру бөлігінде өзгерістер мен (немесе) толықтырулар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1950"/>
+    <w:bookmarkStart w:name="z4029" w:id="1951"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті мемлекеттік немесе жергілікті атқарушы органдардан өтеусіз пайдалануға алған кезде оны, оның ішінде басқа энергия беруші ұйымдардан электр желілерін балансқа және (немесе) сенімгерлік басқаруға қабылдаған жағдайда тарифті көтермей, бекітілген тарифтік сметаға өзгеріс енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1951"/>
+    <w:bookmarkStart w:name="z4030" w:id="1952"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) уақытша төмендету коэффициентін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1952"/>
+    <w:bookmarkStart w:name="z4031" w:id="1953"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) табиғи монополиялар салалары бойынша бес жылдық кезеңге арналған тарифтің болжамды индексін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1953"/>
+    <w:bookmarkStart w:name="z4032" w:id="1954"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтер үшін төлемақы мөлшерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1954"/>
+    <w:bookmarkStart w:name="z4033" w:id="1955"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) табиғи монополия саласын тарифтік реттеу әдісін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1955"/>
+    <w:bookmarkStart w:name="z4034" w:id="1956"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) реттеліп көрсетілетін қызметтердің тізбесін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1956"/>
+    <w:bookmarkStart w:name="z4035" w:id="1957"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) тарифтер тарифтік реттеудің ынталандырушы әдісін қолдана отырып бекітілетін табиғи монополиялар субъектілерінің тізбесін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1957"/>
+    <w:bookmarkStart w:name="z4036" w:id="1958"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) табиғи монополиялар субъектілерімен бірлесіп кемінде айына бір рет тұтынушыларды қабылдауды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1958"/>
+    <w:bookmarkStart w:name="z4037" w:id="1959"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті атқарушы органдармен есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерді тұтыну нормасын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1959"/>
+    <w:bookmarkStart w:name="z4038" w:id="1960"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) құрылыс объектілерін қабылдау және пайдалануға беру жағдайларын қоспағанда, есепке алу аспаптарын сатып алу және орнату үшін ақы алу мөлшерін табиғи монополия субъектісіне көзделген тәртіппен келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1960"/>
+    <w:bookmarkStart w:name="z4039" w:id="1961"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының талаптарын сақтауына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1961"/>
+    <w:bookmarkStart w:name="z4040" w:id="1962"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31) 2015 жылғы 29 қазандағы Қазақстан Республикасының Кәсіпкерлік кодексіне (бұдан әрі – Кодекс) сәйкес табиғи монополиялар салаларында мемлекеттік бақылауды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1962"/>
+    <w:bookmarkStart w:name="z4041" w:id="1963"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32) табиғи монополиялар салаларында мемлекеттік бақылауды және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерін сақтауын мемлекеттік бақылауды жүзеге асыру кезінде өз құзыреті шегінде, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарымен өзара іс-қимыл жасау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1963"/>
+    <w:bookmarkStart w:name="z4042" w:id="1964"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33) Комитет құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілерді әзірлеуге қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1964"/>
+    <w:bookmarkStart w:name="z4043" w:id="1965"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) қоғамдық маңызы бар нарық субъектілерінің бағаларын мониторинглеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1965"/>
+    <w:bookmarkStart w:name="z4044" w:id="1966"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) жасалған мемлекеттік-жекешелік әріптестікті шартының, концесссия шартының негізінде тарифті айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1966"/>
+    <w:bookmarkStart w:name="z4045" w:id="1967"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) лицензияны және (немесе) лицензияға қосымшаны беру кезінде өтініш берушінің біліктілік талаптарына сәйкес келуін анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1967"/>
+    <w:bookmarkStart w:name="z4046" w:id="1968"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) қосалқы (шунттаушы) электр беру желілері мен кіші станцияларды жобалау мен салуды, меншік нысанына қарамастан электр энергетикасы объектілерін және (немесе) оның жекелеген бөліктерін сатып алуды-сатуды, жалға немесе сенімгерлікпен басқаруға беруді келісуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1968"/>
+    <w:bookmarkStart w:name="z4047" w:id="1969"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) тұтынушылардан Қазақстан Республикасының заңнамасына сәйкес табиғи монополия субъектілері белгілеген техникалық талаптарды сақтауын талап ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1969"/>
+    <w:bookmarkStart w:name="z4048" w:id="1970"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қоғамдық маңызы бар нарық субъектісіне Кодексте міндеттемелерді олардың орындауы туралы орындалуға міндетті енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1970"/>
+    <w:bookmarkStart w:name="z4049" w:id="1971"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) қоғамдық маңызы бар нарық субъектісі ұйғарымды орындамаған жағдайда, қоғамдық маңызы бар нарық субъектісін ұйғарымда көрсетілген іс-әрекеттерді жасауға мәжбүрлеу туралы талап-арызды сотқа ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1971"/>
+    <w:bookmarkStart w:name="z4050" w:id="1972"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) өз құзыретінің шегінде әкімшілік құқық бұзушылық туралы істерді қозғау және қарау, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік жаза қолдану, сондай-ақ сотқа қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1972"/>
+    <w:bookmarkStart w:name="z4051" w:id="1973"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1973"/>
+    <w:bookmarkStart w:name="z4052" w:id="1974"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) Кодексте белгіленген тәртіппен тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалар мен тарифтерді реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1974"/>
+    <w:bookmarkStart w:name="z4053" w:id="1975"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1975"/>
+    <w:bookmarkStart w:name="z4054" w:id="1976"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) қоғамдық маңызы бар нарықтарда баға белгілеу қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1976"/>
+    <w:bookmarkStart w:name="z4055" w:id="1977"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) Кодексте белгіленген тәртіппен қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды төмендету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1977"/>
+    <w:bookmarkStart w:name="z4056" w:id="1978"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарына жедел-іздестіру іс-шараларын жүргізу туралы өтініш жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1978"/>
+    <w:bookmarkStart w:name="z4057" w:id="1979"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) өз өкілеттіктерін жүзеге асыру үшін қажетті ақпаратты сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1979"/>
+    <w:bookmarkStart w:name="z4058" w:id="1980"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) Комитеттің құзыреті шегінде, реттеу, іске асыру және бақылау-қадағалау функцияларын жүзеге асыру және орталық атқарушы органның стратегиялық функцияларын орындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1980"/>
+    <w:bookmarkStart w:name="z4059" w:id="1981"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      50) Қазақстан Республикасының заңнамасы талаптарының анықталған бұзушылықтары туралы актілерді қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1981"/>
+    <w:bookmarkStart w:name="z4060" w:id="1982"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) реттелетін саладағы мәселелер бойынша республикалық және өңірлік семинарларды, ғылыми-практикалық конференцияларды ұйымдастыруға және өткізуге, бюджетті, бухгалтерлік есепті және мемлекеттік сатып алуды жоспарлауға және орындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1982"/>
+    <w:bookmarkStart w:name="z4061" w:id="1983"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) өз құзыреті шегінде Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1983"/>
+    <w:bookmarkStart w:name="z4062" w:id="1984"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) тексеру парақтарын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1984"/>
+    <w:bookmarkStart w:name="z4063" w:id="1985"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) табиғи монополиялар субъектілерінің, қоғамдық маңызы бар нарық субъектілері және оның тұтынушыларының өтініштерін қарау; 54-1) өтініш берушілер көтеретін жүйелі проблемаларға талдау жүргізу және оларды анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1985"/>
+    <w:bookmarkStart w:name="z4064" w:id="1986"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) "Монополист" базасы сервистік бағдарламалық өнім арқылы шығындары монополиялар субъектілерінің, мемлекеттік монополия субъектілерінің және қоғамдық маңызы бар нарықтардың қызметтеріне бағаларды қалыптастыру кезінде ескерілетін сатып алынатын тауарлар мен қызметтердің тізбесі бойынша барлық ақпаратты қабылдауды, беруді, сақтауды автоматтандыру, сондай-ақ ашықтықты және қол жетімділікті қамтамасыз ету".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1986"/>
+    <w:bookmarkStart w:name="z4065" w:id="1987"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "55-1) мемлекеттік қызметке кіру, мемлекеттік қызметті өткеру және тоқтату, қызметтік тексерістерді жүргізу, әкімшілік мемлекеттік қызметшілердің қызметін бағалау, аттестаттау және оқыту жүргізу, оның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған дерекқорда (ақпараттық жүйеде) рәсімдерін сақтауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1987"/>
-    <w:bookmarkStart w:name="z2012" w:id="1988"/>
+    <w:bookmarkStart w:name="z4066" w:id="1988"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-2) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын әзірлеуді, оны уәкілетті тұлғаға бекітуге енгізу бойынша жалпы үйлестіруді қамтамасыз етеді және мемлекеттік әкімшілік қызметшіні оның лауазымдық нұсқаулығымен, сондай-ақ лауазымдық нұсқаулыққа енгізілген өзгерістер мен толықтырулармен таныстыруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1988"/>
+    <w:bookmarkStart w:name="z4067" w:id="1989"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-3) кадрларды іріктеуді ұйымдастыру, мемлекеттік қызметшілердің мемлекеттік қызметті өткеруіне байланысты құжаттарды  ресімдеу, мемлекеттік қызметшілердің дербес деректерін есепке алуды жүзеге асыру, мемлекеттік әкімшілік қызметшілердің қызметін бағалауды жүргізуді ұйымдастыруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1989"/>
+    <w:bookmarkStart w:name="z4068" w:id="1990"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-4)  табиғи монополия субъектілерінің Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзудың анықталған белгілері туралы ақпаратты немесе материалдарды хабарлауды және уәкілетті органдарға ұсынуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1990"/>
+    <w:bookmarkStart w:name="z4069" w:id="1991"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-5) табиғи монополиялар субъектілерінің республикалық тізіліміне енгізілген Комитет өкілеттік берген табиғи монополиялар субъектілерінің қызметін реттеу және бақылау жөніндегі өкілеттер мен функцияларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1991"/>
+    <w:bookmarkStart w:name="z4070" w:id="1992"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-6) бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізуге техникалық сараптама жүргізетін уәкілетті тұлғалардың (сарапшылар, сараптау ұйымдары) тізімін (тіркелімін) жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1992"/>
+    <w:bookmarkStart w:name="z4071" w:id="1993"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      56) Қазақстан Республикасының өзге заңдарында, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге өкілеттіктерді жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1993"/>
+    <w:bookmarkStart w:name="z4072" w:id="1994"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1994"/>
+    <w:bookmarkStart w:name="z4073" w:id="1995"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1995"/>
+    <w:bookmarkStart w:name="z4074" w:id="1996"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке және заңды тұлғалардан, оның iшiнде мемлекеттiк органдардан, жергiлiктi өзiн-өзi басқару органдарынан, сондай-ақ олардың лауазымды адамдарынан өз өкiлеттiктерін жүзеге асыру үшiн қажеттi ақпаратты сұратады және алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1996"/>
+    <w:bookmarkStart w:name="z4075" w:id="1997"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу жөніндегі ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1997"/>
+    <w:bookmarkStart w:name="z4076" w:id="1998"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Департаменттің құзыретіне кіретін мәселелер бойынша кеңестер, семинарлар, конференциялар, дөңгелек үстелдер, конкурстар және өзге де іс-шаралар өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1998"/>
+    <w:bookmarkStart w:name="z4077" w:id="1999"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз құзыретінің шегінде сотқа шағымдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1999"/>
+    <w:bookmarkStart w:name="z4078" w:id="2000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де құқықтарды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2000"/>
+    <w:bookmarkStart w:name="z4079" w:id="2001"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
-[...243 lines deleted...]
-    <w:bookmarkStart w:name="z2025" w:id="2001"/>
+        <w:t xml:space="preserve"> 3. Департаменттің қызметін ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2001"/>
+    <w:bookmarkStart w:name="z4080" w:id="2002"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2002"/>
+    <w:bookmarkStart w:name="z4081" w:id="2003"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2003"/>
+    <w:bookmarkStart w:name="z4082" w:id="2004"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент басшысының орынбасары болады, олар Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2004"/>
+    <w:bookmarkStart w:name="z4083" w:id="2005"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басшының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2005"/>
+    <w:bookmarkStart w:name="z4084" w:id="2006"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бұйрықтар шығарады, нұсқамалар енгізеді және қаулылар шығарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2006"/>
+    <w:bookmarkStart w:name="z4085" w:id="2007"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құрылымдық бөлімшелердің ережелерін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2007"/>
+    <w:bookmarkStart w:name="z4086" w:id="2008"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департаменттің құрылымдық бөлімшелері басшыларының міндеттерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2008"/>
+    <w:bookmarkStart w:name="z4087" w:id="2009"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2009"/>
+    <w:bookmarkStart w:name="z4088" w:id="2010"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Департаментті танытады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2010"/>
+    <w:bookmarkStart w:name="z4089" w:id="2011"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2011"/>
+    <w:bookmarkStart w:name="z4090" w:id="2012"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) басқа лауазымды адамға қол қою құқығын берместен, лицензиялауға байланысты барлық құжаттарға қол қояды. Ол болмаған жағдайда, көрсетілген құжаттарға қол қою құқығы Департамент басшысының міндетін атқарушыға жүктеледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2012"/>
+    <w:bookmarkStart w:name="z4091" w:id="2013"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2013"/>
+    <w:bookmarkStart w:name="z4092" w:id="2014"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Департаменттің құзыретіне кіретін басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2014"/>
+    <w:bookmarkStart w:name="z4093" w:id="2015"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы болмаған жағдайда оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2015"/>
+    <w:bookmarkStart w:name="z4094" w:id="2016"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2016"/>
+    <w:bookmarkStart w:name="z4095" w:id="2017"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
-[...319 lines deleted...]
-      13) уақытша өтемдік тарифті бекіту;</w:t>
+        <w:t xml:space="preserve"> 4. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2017"/>
-    <w:bookmarkStart w:name="z2042" w:id="2018"/>
-[...15 lines deleted...]
-      14) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының Заңына сәйкес реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыру туралы хабарлама қабылдау;</w:t>
+    <w:bookmarkStart w:name="z4096" w:id="2018"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2018"/>
-    <w:bookmarkStart w:name="z2043" w:id="2019"/>
-[...15 lines deleted...]
-      "14-1) өз құзыреті шегінде лицензиялауға жататын қызмет түрлеріне лицензия беруге байланысты қызметті жүзеге асыру және лицензиаттардың Қазақстан Республикасы заңнамасын сақтауына мемлекеттік бақылауды қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z4097" w:id="2019"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметінің нәтижесінде және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге көздерден сатып алған өзге де мүлік (ақшалай кірістерді қоса алғанда) есебінен қалыптасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2019"/>
-    <w:bookmarkStart w:name="z2044" w:id="2020"/>
-[...15 lines deleted...]
-      15) тиісті мемлекеттік органдармен келісу бойынша реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін әзірлеуге қатысу;</w:t>
+    <w:bookmarkStart w:name="z4098" w:id="2020"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департаментке бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2020"/>
-    <w:bookmarkStart w:name="z2045" w:id="2021"/>
-[...15 lines deleted...]
-      16) табиғи монополиялар субъектілері қызметі тиімділігінің көрсеткіштерін әзірлеуге қатысу;</w:t>
+    <w:bookmarkStart w:name="z4099" w:id="2021"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңмен өзгеше белгіленбесе, Департамент өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен айыруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2021"/>
-    <w:bookmarkStart w:name="z2046" w:id="2022"/>
-[...15 lines deleted...]
-      17) табиғи монополия субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықтарды жою туралы нұсқама енгізу;</w:t>
+    <w:bookmarkStart w:name="z4100" w:id="2022"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2022"/>
-    <w:bookmarkStart w:name="z2047" w:id="2023"/>
-[...15 lines deleted...]
-      18) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы және сенімділігі көрсеткіштерінің сақтауы туралы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізу;</w:t>
+    <w:bookmarkStart w:name="z4101" w:id="2023"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2023"/>
-    <w:bookmarkStart w:name="z2048" w:id="2024"/>
-[...1432 lines deleted...]
-    <w:bookmarkEnd w:id="2095"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -46869,2274 +47297,2382 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атқарушының бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2121" w:id="2096"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Жетісу облысы бойынша департаменті туралы ережесі</w:t>
+    <w:bookmarkStart w:name="z2121" w:id="2024"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Жетісу облысы бойынша департаменті туралы ережесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2024"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда – ҚР Ұлттық экономика министрлігінің Табиғи монополияларды реттеу комитеті Төрағасының 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4102" w:id="2025"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2025"/>
+    <w:bookmarkStart w:name="z4103" w:id="2026"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Жетісу облысы бойынша департаменті (бұдан әрі – Департамент) мынадай заңнамада көзделген шекте салааралық үйлестiрудi және өзге де арнайы атқарушылық, рұқсат ету және бақылау функцияларын, аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау, сондай-ақ энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңының талаптарын сақтауын мемлекеттік бақылау функцияларын жүзеге асыратын Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің (бұдан әрі – Комитет) аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2026"/>
+    <w:bookmarkStart w:name="z4104" w:id="2027"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасының Президенті және Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2027"/>
+    <w:bookmarkStart w:name="z4105" w:id="2028"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, өз атауы мемлекеттік тілде жазылған мөрі мен мөртабандары, Қазақстан Республикасының заңнамасына сәйкес белгіленген үлгідегі бланкілері бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2028"/>
+    <w:bookmarkStart w:name="z4106" w:id="2029"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2029"/>
+    <w:bookmarkStart w:name="z4107" w:id="2030"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға Департаменттің құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2030"/>
+    <w:bookmarkStart w:name="z4108" w:id="2031"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2031"/>
+    <w:bookmarkStart w:name="z4109" w:id="2032"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Департаменттің құрылымы және штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2032"/>
+    <w:bookmarkStart w:name="z4110" w:id="2033"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департаменттің заңды мекенжайы: 040000, Қазақстан Республикасы, Талдықорған қаласы, Қабанбай батыр көшесі, 78 үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2033"/>
+    <w:bookmarkStart w:name="z4111" w:id="2034"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу комитетінің Жетісу облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2034"/>
+    <w:bookmarkStart w:name="z4112" w:id="2035"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2035"/>
+    <w:bookmarkStart w:name="z4113" w:id="2036"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Департаменттің қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2036"/>
+    <w:bookmarkStart w:name="z4114" w:id="2037"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке Комитеттің функциялары болып табылатын міндеттерді орындау мәніне кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2037"/>
+    <w:bookmarkStart w:name="z4115" w:id="2038"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2038"/>
+    <w:bookmarkStart w:name="z4116" w:id="2039"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Міндеті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2039"/>
+    <w:bookmarkStart w:name="z4117" w:id="2040"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табиғи монополиялар салаларында мемлекеттік саясатты қалыптастыруға және іске асыруға, сондай-ақ бағаларды мемлекеттік реттеуді және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібі мен міндеттерінің сақталуына мемлекеттік бақылауды жүзеге асыруға қатысу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2040"/>
+    <w:bookmarkStart w:name="z4118" w:id="2041"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2041"/>
+    <w:bookmarkStart w:name="z4119" w:id="2042"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аэронавигация, әуежайлар және кәбілді арнаны мүліктік жалдауға (жалға) немесе пайдалануға беру салаларын қоспағанда, табиғи монополиялар салаларында, ішкі рейстерде әуежайлардың мынадай қызметтерін көрсетуді: жолаушыларды отырғызу-түсіру (телескоптық трап арқылы), тасымалдау процесін қамтамасыз ету мақсатында пайдаланылатын әуежайдың үй-жайларын жалға беру, жүктерді өңдеу, жолаушыларды тіркеу үшін жұмыс орнын (алаңдар) ұсыну, әуе кемелерін авиациялық жанар-жағармай материалдарымен қамтамасыз етуді қоспағанда, қоғамдық маңызы бар нарықтарда мемлекеттік реттеу және бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2042"/>
+    <w:bookmarkStart w:name="z4120" w:id="2043"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының Үкіметіне табиғи монополиялар салаларының жай-күйі туралы, бекітілген тарифтік сметалардың орындалуы туралы, бекітілген инвестициялық бағдарламалардың орындалуы туралы жыл сайынғы есепті ұсынуға дайындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2043"/>
+    <w:bookmarkStart w:name="z4121" w:id="2044"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Табиғи монополиялар субъектілерінің мемлекеттік тіркелімінің жергілікті бөлімін қалыптастыру және жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2044"/>
+    <w:bookmarkStart w:name="z4122" w:id="2045"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Тарифтерді қалыптастыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2045"/>
+    <w:bookmarkStart w:name="z4123" w:id="2046"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) табиғи монополиялар субъектілерінің қызметін жүзеге асыру қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2046"/>
+    <w:bookmarkStart w:name="z4124" w:id="2047"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) реттеліп көрсетілетін қызметтерді ұсынудың үлгі шарттарын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2047"/>
+    <w:bookmarkStart w:name="z4125" w:id="2048"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өтінімді қарауға қабылдау не оны қабылдаудан бас тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2048"/>
+    <w:bookmarkStart w:name="z4126" w:id="2049"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) бұқаралық ақпарат құралдарында жария тыңдаулардың өткізілетін күні мен орны туралы хабарландыру жариялай отырып, өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2049"/>
+    <w:bookmarkStart w:name="z4127" w:id="2050"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Табиғи монополиялар туралы" 2018 жылғы 27 желтоқсандағы Қазақстан Республикасының Заңында көзделген жағдайларда тарифті бекіту және оның қолданылу мерзімі аяқталғанға дейін бекітілген тарифті өзгерту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2050"/>
+    <w:bookmarkStart w:name="z4128" w:id="2051"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қуаты аз табиғи монополия субъектісінің тарифін индекстеу деңгейін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2051"/>
+    <w:bookmarkStart w:name="z4129" w:id="2052"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) тарифтік сметаны бекіту және өзі бекіткен тарифтік сметаға өзгерістер енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2052"/>
+    <w:bookmarkStart w:name="z4130" w:id="2053"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жергілікті атқарушы органмен бірлесіп табиғи монополиялар субъектілері мемлекеттік тіркелімінің жергілікті бөліміне қосылған табиғи монополия субъектісінің бекітілген инвестициялық бағдарламасына өзгерістер енгізу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2053"/>
+    <w:bookmarkStart w:name="z4131" w:id="2054"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) уақытша өтемдік тарифті бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2054"/>
+    <w:bookmarkStart w:name="z4132" w:id="2055"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) табиғи монополия субъектісінің жекелеген іс-әрекеттер жасауына келісім беру, сондай-ақ табиғи монополия субъектісінен "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасының Заңына сәйкес реттеліп көрсетілетін қызметтерге жатпайтын қызметті жүзеге асыру туралы хабарлама қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2055"/>
+    <w:bookmarkStart w:name="z4133" w:id="2056"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14-1) өз құзыреті шегінде лицензиялауға жататын қызмет түрлеріне лицензия беруге байланысты қызметті жүзеге асыру және лицензиаттардың Қазақстан Республикасы заңнамасын сақтауына мемлекеттік бақылауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2056"/>
+    <w:bookmarkStart w:name="z4134" w:id="2057"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) тиісті мемлекеттік органдармен келісу бойынша реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2057"/>
+    <w:bookmarkStart w:name="z4135" w:id="2058"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) табиғи монополиялар субъектілері қызметі тиімділігінің көрсеткіштерін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2058"/>
+    <w:bookmarkStart w:name="z4136" w:id="2059"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) табиғи монополия субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықтарды жою туралы нұсқама енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2059"/>
+    <w:bookmarkStart w:name="z4137" w:id="2060"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы және сенімділігі көрсеткіштерінің сақтауы туралы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2060"/>
+    <w:bookmarkStart w:name="z4138" w:id="2061"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) мемлекеттік-жекешелік әріптестік жобасының, оның ішінде концессиялық жобаның конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының, оның ішінде концессия шартының жобасын келісу, оларға тарифті қалыптастыру бөлігінде өзгерістер мен (немесе) толықтырулар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2061"/>
+    <w:bookmarkStart w:name="z4139" w:id="2062"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті мемлекеттік немесе жергілікті атқарушы органдардан өтеусіз пайдалануға алған кезде оны, оның ішінде басқа энергия беруші ұйымдардан электр желілерін балансқа және (немесе) сенімгерлік басқаруға қабылдаған жағдайда тарифті көтермей, бекітілген тарифтік сметаға өзгеріс енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2062"/>
+    <w:bookmarkStart w:name="z4140" w:id="2063"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) уақытша төмендету коэффициентін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2063"/>
+    <w:bookmarkStart w:name="z4141" w:id="2064"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) табиғи монополиялар салалары бойынша бес жылдық кезеңге арналған тарифтің болжамды индексін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2064"/>
+    <w:bookmarkStart w:name="z4142" w:id="2065"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтер үшін төлемақы мөлшерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2065"/>
+    <w:bookmarkStart w:name="z4143" w:id="2066"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) табиғи монополия саласын тарифтік реттеу әдісін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2066"/>
+    <w:bookmarkStart w:name="z4144" w:id="2067"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) реттеліп көрсетілетін қызметтердің тізбесін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2067"/>
+    <w:bookmarkStart w:name="z4145" w:id="2068"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) тарифтер тарифтік реттеудің ынталандырушы әдісін қолдана отырып бекітілетін табиғи монополиялар субъектілерінің тізбесін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2068"/>
+    <w:bookmarkStart w:name="z4146" w:id="2069"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) табиғи монополиялар субъектілерімен бірлесіп кемінде айына бір рет тұтынушыларды қабылдауды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2069"/>
+    <w:bookmarkStart w:name="z4147" w:id="2070"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті атқарушы органдармен есепке алу аспаптары жоқ тұтынушылар үшін табиғи монополиялар салаларындағы коммуналдық көрсетілетін қызметтерді тұтыну нормасын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2070"/>
+    <w:bookmarkStart w:name="z4148" w:id="2071"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) құрылыс объектілерін қабылдау және пайдалануға беру жағдайларын қоспағанда, есепке алу аспаптарын сатып алу және орнату үшін ақы алу мөлшерін табиғи монополия субъектісіне көзделген тәртіппен келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2071"/>
+    <w:bookmarkStart w:name="z4149" w:id="2072"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) энергия өндіруші және энергиямен жабдықтаушы ұйымдардың "Электр энергетикасы туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының талаптарын сақтауына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2072"/>
+    <w:bookmarkStart w:name="z4150" w:id="2073"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31) 2015 жылғы 29 қазандағы Қазақстан Республикасының Кәсіпкерлік кодексіне (бұдан әрі – Кодекс) сәйкес табиғи монополиялар салаларында мемлекеттік бақылауды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2073"/>
+    <w:bookmarkStart w:name="z4151" w:id="2074"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32) табиғи монополиялар салаларында мемлекеттік бақылауды және қоғамдық маңызы бар нарық субъектісінің баға белгілеу тәртібін және міндеттерін сақтауын мемлекеттік бақылауды жүзеге асыру кезінде өз құзыреті шегінде, сондай-ақ Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарымен өзара іс-қимыл жасау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2074"/>
+    <w:bookmarkStart w:name="z4152" w:id="2075"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33) Комитет құзыретіне кіретін мәселелер бойынша нормативтік құқықтық актілерді әзірлеуге қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2075"/>
+    <w:bookmarkStart w:name="z4153" w:id="2076"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) қоғамдық маңызы бар нарық субъектілерінің бағаларын мониторинглеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2076"/>
+    <w:bookmarkStart w:name="z4154" w:id="2077"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) жасалған мемлекеттік-жекешелік әріптестікті шартының, концесссия шартының негізінде тарифті айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2077"/>
+    <w:bookmarkStart w:name="z4155" w:id="2078"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) лицензияны және (немесе) лицензияға қосымшаны беру кезінде өтініш берушінің біліктілік талаптарына сәйкес келуін анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2078"/>
+    <w:bookmarkStart w:name="z4156" w:id="2079"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) қосалқы (шунттаушы) электр беру желілері мен кіші станцияларды жобалау мен салуды, меншік нысанына қарамастан электр энергетикасы объектілерін және (немесе) оның жекелеген бөліктерін сатып алуды-сатуды, жалға немесе сенімгерлікпен басқаруға беруді келісуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2079"/>
+    <w:bookmarkStart w:name="z4157" w:id="2080"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) тұтынушылардан Қазақстан Республикасының заңнамасына сәйкес табиғи монополия субъектілері белгілеген техникалық талаптарды сақтауын талап ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2080"/>
+    <w:bookmarkStart w:name="z4158" w:id="2081"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) қоғамдық маңызы бар нарық субъектісіне Кодексте міндеттемелерді олардың орындауы туралы орындалуға міндетті енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2081"/>
+    <w:bookmarkStart w:name="z4159" w:id="2082"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) қоғамдық маңызы бар нарық субъектісі ұйғарымды орындамаған жағдайда, қоғамдық маңызы бар нарық субъектісін ұйғарымда көрсетілген іс-әрекеттерді жасауға мәжбүрлеу туралы талап-арызды сотқа ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2082"/>
+    <w:bookmarkStart w:name="z4160" w:id="2083"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) өз құзыретінің шегінде әкімшілік құқық бұзушылық туралы істерді қозғау және қарау, сондай-ақ Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінде белгіленген тәртіппен әкімшілік жаза қолдану, сондай-ақ сотқа қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2083"/>
+    <w:bookmarkStart w:name="z4161" w:id="2084"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) табиғи монополиялар салаларындағы мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2084"/>
+    <w:bookmarkStart w:name="z4162" w:id="2085"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) Кодексте белгіленген тәртіппен тауарларға, жұмыстарға, көрсетілетін қызметтерге бағалар мен тарифтерді реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2085"/>
+    <w:bookmarkStart w:name="z4163" w:id="2086"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2086"/>
+    <w:bookmarkStart w:name="z4164" w:id="2087"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) қоғамдық маңызы бар нарықтарда баға белгілеу қағидаларын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2087"/>
+    <w:bookmarkStart w:name="z4165" w:id="2088"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) Кодексте белгіленген тәртіппен қоғамдық маңызы бар нарық субъектілері өткізетін тауарларға (жұмыстарға, көрсетілетін қызметтерге) шекті бағаларды төмендету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2088"/>
+    <w:bookmarkStart w:name="z4166" w:id="2089"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) Қазақстан Республикасының заңнамасында белгіленген тәртіппен құқық қорғау органдарына жедел-іздестіру іс-шараларын жүргізу туралы өтініш жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2089"/>
+    <w:bookmarkStart w:name="z4167" w:id="2090"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) өз өкілеттіктерін жүзеге асыру үшін қажетті ақпаратты сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2090"/>
+    <w:bookmarkStart w:name="z4168" w:id="2091"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) Комитеттің құзыреті шегінде, реттеу, іске асыру және бақылау-қадағалау функцияларын жүзеге асыру және орталық атқарушы органның стратегиялық функцияларын орындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2091"/>
+    <w:bookmarkStart w:name="z4169" w:id="2092"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      50) Қазақстан Республикасының заңнамасы талаптарының анықталған бұзушылықтары туралы актілерді қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2092"/>
+    <w:bookmarkStart w:name="z4170" w:id="2093"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) реттелетін саладағы мәселелер бойынша республикалық және өңірлік семинарларды, ғылыми-практикалық конференцияларды ұйымдастыруға және өткізуге, бюджетті, бухгалтерлік есепті және мемлекеттік сатып алуды жоспарлауға және орындауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2093"/>
+    <w:bookmarkStart w:name="z4171" w:id="2094"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) өз құзыреті шегінде Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерінің сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2094"/>
+    <w:bookmarkStart w:name="z4172" w:id="2095"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) тексеру парақтарын әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2095"/>
+    <w:bookmarkStart w:name="z4173" w:id="2096"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) табиғи монополиялар субъектілерінің, қоғамдық маңызы бар нарық субъектілері және оның тұтынушыларының өтініштерін қарау; 54-1) өтініш берушілер көтеретін жүйелі проблемаларға талдау жүргізу және оларды анықтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2096"/>
-    <w:bookmarkStart w:name="z2122" w:id="2097"/>
+    <w:bookmarkStart w:name="z4174" w:id="2097"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) "Монополист" базасы сервистік бағдарламалық өнім арқылы шығындары монополиялар субъектілерінің, мемлекеттік монополия субъектілерінің және қоғамдық маңызы бар нарықтардың қызметтеріне бағаларды қалыптастыру кезінде ескерілетін сатып алынатын тауарлар мен қызметтердің тізбесі бойынша барлық ақпаратты қабылдауды, беруді, сақтауды автоматтандыру, сондай-ақ ашықтықты және қол жетімділікті қамтамасыз ету".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2097"/>
+    <w:bookmarkStart w:name="z4175" w:id="2098"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "55-1) мемлекеттік қызметке кіру, мемлекеттік қызметті өткеру және тоқтату, қызметтік тексерістерді жүргізу, әкімшілік мемлекеттік қызметшілердің қызметін бағалау, аттестаттау және оқыту жүргізу, оның ішінде мемлекеттік қызмет персоналы бойынша бірыңғай автоматтандырылған дерекқорда (ақпараттық жүйеде) рәсімдерін сақтауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2098"/>
+    <w:bookmarkStart w:name="z4176" w:id="2099"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-2) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын әзірлеуді, оны уәкілетті тұлғаға бекітуге енгізу бойынша жалпы үйлестіруді қамтамасыз етеді және мемлекеттік әкімшілік қызметшіні оның лауазымдық нұсқаулығымен, сондай-ақ лауазымдық нұсқаулыққа енгізілген өзгерістер мен толықтырулармен таныстыруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2099"/>
+    <w:bookmarkStart w:name="z4177" w:id="2100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-3) кадрларды іріктеуді ұйымдастыру, мемлекеттік қызметшілердің мемлекеттік қызметті өткеруіне байланысты құжаттарды  ресімдеу, мемлекеттік қызметшілердің дербес деректерін есепке алуды жүзеге асыру, мемлекеттік әкімшілік қызметшілердің қызметін бағалауды жүргізуді ұйымдастыруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2100"/>
+    <w:bookmarkStart w:name="z4178" w:id="2101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-4)  табиғи монополия субъектілерінің Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзудың анықталған белгілері туралы ақпаратты немесе материалдарды хабарлауды және уәкілетті органдарға ұсынуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2101"/>
+    <w:bookmarkStart w:name="z4179" w:id="2102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-5) табиғи монополиялар субъектілерінің республикалық тізіліміне енгізілген Комитет өкілеттік берген табиғи монополиялар субъектілерінің қызметін реттеу және бақылау жөніндегі өкілеттер мен функцияларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2102"/>
+    <w:bookmarkStart w:name="z4180" w:id="2103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-6) бекітілген инвестициялық бағдарламаның орындалуына, реттеліп көрсетілетін қызметтердің сапасы мен сенімділігі көрсеткіштерінің сақталуына және табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізуге техникалық сараптама жүргізетін уәкілетті тұлғалардың (сарапшылар, сараптау ұйымдары) тізімін (тіркелімін) жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2103"/>
+    <w:bookmarkStart w:name="z4181" w:id="2104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      56) Қазақстан Республикасының өзге заңдарында, Қазақстан Республикасының Президенті мен Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге өкілеттіктерді жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2104"/>
+    <w:bookmarkStart w:name="z4182" w:id="2105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2105"/>
+    <w:bookmarkStart w:name="z4183" w:id="2106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өз құзыреті шегінде құқықтық актілерді шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2106"/>
+    <w:bookmarkStart w:name="z4184" w:id="2107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке және заңды тұлғалардан, оның iшiнде мемлекеттiк органдардан, жергiлiктi өзiн-өзi басқару органдарынан, сондай-ақ олардың лауазымды адамдарынан өз өкiлеттiктерін жүзеге асыру үшiн қажеттi ақпаратты сұратады және алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2107"/>
+    <w:bookmarkStart w:name="z4185" w:id="2108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу жөніндегі ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2108"/>
+    <w:bookmarkStart w:name="z4186" w:id="2109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Департаменттің құзыретіне кіретін мәселелер бойынша кеңестер, семинарлар, конференциялар, дөңгелек үстелдер, конкурстар және өзге де іс-шаралар өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2109"/>
+    <w:bookmarkStart w:name="z4187" w:id="2110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз құзыретінің шегінде сотқа шағымдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2110"/>
+    <w:bookmarkStart w:name="z4188" w:id="2111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де құқықтарды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2111"/>
+    <w:bookmarkStart w:name="z4189" w:id="2112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
-[...243 lines deleted...]
-    <w:bookmarkStart w:name="z2135" w:id="2110"/>
+        <w:t xml:space="preserve"> 3. Департаменттің қызметін ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2112"/>
+    <w:bookmarkStart w:name="z4190" w:id="2113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментке басшылықты Департаментке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2113"/>
+    <w:bookmarkStart w:name="z4191" w:id="2114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасында белгіленген тәртіппен қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2114"/>
+    <w:bookmarkStart w:name="z4192" w:id="2115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент басшысының орынбасары болады, олар Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2115"/>
+    <w:bookmarkStart w:name="z4193" w:id="2116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басшының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2116"/>
+    <w:bookmarkStart w:name="z4194" w:id="2117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бұйрықтар шығарады, нұсқамалар енгізеді және қаулылар шығарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2117"/>
+    <w:bookmarkStart w:name="z4195" w:id="2118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құрылымдық бөлімшелердің ережелерін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2118"/>
+    <w:bookmarkStart w:name="z4196" w:id="2119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Департаменттің құрылымдық бөлімшелері басшыларының міндеттерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2119"/>
+    <w:bookmarkStart w:name="z4197" w:id="2120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлерін лауазымға тағайындайды және лауазымнан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2120"/>
+    <w:bookmarkStart w:name="z4198" w:id="2121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қолданыстағы заңнамаға сәйкес мемлекеттік органдарда және өзге де ұйымдарда Департаментті танытады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2121"/>
+    <w:bookmarkStart w:name="z4199" w:id="2122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департамент басшысының орынбасарын қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2122"/>
+    <w:bookmarkStart w:name="z4200" w:id="2123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) басқа лауазымды адамға қол қою құқығын берместен, лицензиялауға байланысты барлық құжаттарға қол қояды. Ол болмаған жағдайда, көрсетілген құжаттарға қол қою құқығы Департамент басшысының міндетін атқарушыға жүктеледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2123"/>
+    <w:bookmarkStart w:name="z4201" w:id="2124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Департамент қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2124"/>
+    <w:bookmarkStart w:name="z4202" w:id="2125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Департаменттің құзыретіне кіретін басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2125"/>
+    <w:bookmarkStart w:name="z4203" w:id="2126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы болмаған жағдайда оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2126"/>
+    <w:bookmarkStart w:name="z4204" w:id="2127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2127"/>
+    <w:bookmarkStart w:name="z4205" w:id="2128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Департаменттің негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
-[...359 lines deleted...]
-      "14-1) өз құзыреті шегінде лицензиялауға жататын қызмет түрлеріне лицензия беруге байланысты қызметті жүзеге асыру және лицензиаттардың Қазақстан Республикасы заңнамасын сақтауына мемлекеттік бақылауды қамтамасыз ету;</w:t>
+        <w:t xml:space="preserve"> 4. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2128"/>
-    <w:bookmarkStart w:name="z2154" w:id="2129"/>
-[...15 lines deleted...]
-      15) тиісті мемлекеттік органдармен келісу бойынша реттеліп көрсетілетін қызметтердің сапа және сенімділік көрсеткіштерін әзірлеуге қатысу;</w:t>
+    <w:bookmarkStart w:name="z4206" w:id="2129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2129"/>
-    <w:bookmarkStart w:name="z2155" w:id="2130"/>
-[...15 lines deleted...]
-      16) табиғи монополиялар субъектілері қызметі тиімділігінің көрсеткіштерін әзірлеуге қатысу;</w:t>
+    <w:bookmarkStart w:name="z4207" w:id="2130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің мүлкі оған мемлекет берген мүлік, сондай-ақ өз қызметінің нәтижесінде және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге көздерден сатып алған өзге де мүлік (ақшалай кірістерді қоса алғанда) есебінен қалыптасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2130"/>
-    <w:bookmarkStart w:name="z2156" w:id="2131"/>
-[...15 lines deleted...]
-      17) табиғи монополия субъектісіне Қазақстан Республикасының табиғи монополиялар туралы заңнамасын бұзушылықтарды жою туралы нұсқама енгізу;</w:t>
+    <w:bookmarkStart w:name="z4208" w:id="2131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департаментке бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2131"/>
-    <w:bookmarkStart w:name="z2157" w:id="2132"/>
-[...15 lines deleted...]
-      18) табиғи монополиялар субъектілерінің бекітілген тарифтік сметаның орындалуы туралы, бекітілген инвестициялық бағдарламаның орындалуы туралы, реттеліп көрсетілетін қызметтердің сапасы және сенімділігі көрсеткіштерінің сақтауы туралы, сондай-ақ табиғи монополиялар субъектілері қызметінің тиімділік көрсеткіштеріне қол жеткізу туралы есептеріне талдау жүргізу;</w:t>
+    <w:bookmarkStart w:name="z4209" w:id="2132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңмен өзгеше белгіленбесе, Департамент өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен айыруға немесе оған өзге тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2132"/>
-    <w:bookmarkStart w:name="z2158" w:id="2133"/>
-[...15 lines deleted...]
-      19) мемлекеттік-жекешелік әріптестік жобасының, оның ішінде концессиялық жобаның конкурстық құжаттамасын, мемлекеттік-жекешелік әріптестік шартының, оның ішінде концессия шартының жобасын келісу, оларға тарифті қалыптастыру бөлігінде өзгерістер мен (немесе) толықтырулар енгізу;</w:t>
+    <w:bookmarkStart w:name="z4210" w:id="2133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2133"/>
-    <w:bookmarkStart w:name="z2159" w:id="2134"/>
-[...15 lines deleted...]
-      20) реттеліп көрсетілетін қызметтерді ұсыну кезінде технологиялық циклде пайдаланылатын мүлікті мемлекеттік немесе жергілікті атқарушы органдардан өтеусіз пайдалануға алған кезде оны, оның ішінде басқа энергия беруші ұйымдардан электр желілерін балансқа және (немесе) сенімгерлік басқаруға қабылдаған жағдайда тарифті көтермей, бекітілген тарифтік сметаға өзгеріс енгізу;</w:t>
+    <w:bookmarkStart w:name="z4211" w:id="2134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2134"/>
-    <w:bookmarkStart w:name="z2160" w:id="2135"/>
-[...939 lines deleted...]
-    <w:bookmarkStart w:name="z2207" w:id="2182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...442 lines deleted...]
-    <w:bookmarkEnd w:id="2204"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>