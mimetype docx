--- v0 (2025-11-08)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ba8a6a3" w14:textId="ba8a6a3">
+    <w:p w14:paraId="16cc8e7" w14:textId="16cc8e7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1282,51 +1282,113 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Комитетке кәсiпкерлiк субъектiлерiмен Комитет функциялары болып табылатын мiндеттердi орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер Комитетке заңнамалық актiлермен кірістер әкелетін қызметтi жүзеге асыру құқығы берiлсе, онда осы қызметтен алынған кірістер мемлекеттік бюджеттiң кiрiсiне жіберіледі.</w:t>
+      Егер Комитетке заңдармен кірістер әкелетін қызметтi жүзеге асыру құқығы берiлсе, онда осы қызметтен алынған кірістер мемлекеттік бюджеттiң кiрiсiне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді – ҚР Қаржы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 431</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Комитеттің мiндеттерi, функциялары,  құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1916,51 +1978,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Комитеттің құрылымдық бөлімшелері мен мемлекеттік қазынашылық органдарының қызметтеріне тексеруді жүзеге асыру, оларды жетілдіру бойынша ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) мемлекеттік бюджетке қатысты және оның есебінен ұлттық және шетелдік валютада (оларды жүзеге асыруға үшінші тұлғаларға өкілеттік беру құқығынсыз), мемлекеттік мекемелердің тауарларды (жұмыстарды, көрсетілетін қызметтердi) өткiзуінен түскен ақшаға; Қазақстан Республикасының заңнамалық актілеріне сәйкес олар алатын, мемлекеттік мекемелер үшін, филантропиялық қызметтен және (немесе) демеушілік қызметтен, және (немесе) меценаттық қызметтен және (немесе) кіші отанға қолдау көрсету жөніндегі қызметтен түскен ақшаға; Қазақстан Республикасының заңнамалық актілеріне сәйкес жеке және (немесе) заңды тұлғалардың қайтарымдылық не белгілі бір жағдайлар туындағанда тиісті бюджетке немесе үшінші тұлғаларға аудару шартымен мемлекеттік мекемелерге беретін ақшаларына; квазимемлекеттiк сектор субъектiлерiнiң жарғылық капиталдарын ұлғайту және оларды инвестициялық жобаларды іске асыруға немесе мемлекеттік тапсырманы орындауға арналған республикалық бюджет туралы заңда не жергілікті бюджет туралы мәслихат шешімінде тиісті қаржы жылына көзделген ақшаға; қазынашылық сүйемелдеу шеңберінде бас мердігерлерге аударылатын ақшаға; мемлекеттік бағдарламаларды қаржылық қолдауды жүзеге асыруға арналған бюджет ақшасына; Қазақстан Республикасының мемлекеттік кепілдігімен берілген қарыз шарттарына сәйкес мемлекеттік кепілдікпен қамтамасыз етілген мемлекеттік емес қарыздардың ақшасына мынадай банк операцияларын іске асыру;</w:t>
+      12) мемлекеттік бюджетке қатысты және оның есебінен ұлттық және шетелдік валютада (оларды жүзеге асыруға үшінші тұлғаларға өкілеттік беру құқығынсыз), мемлекеттік мекемелердің тауарларды (жұмыстарды, көрсетілетін қызметтердi) өткiзуінен түскен ақшаға; Қазақстан Республикасының заңдарына сәйкес олар алатын, мемлекеттік мекемелер үшін, филантропиялық қызметтен және (немесе) демеушілік қызметтен, және (немесе) меценаттық қызметтен және (немесе) кіші отанға қолдау көрсету жөніндегі қызметтен түскен ақшаға; Қазақстан Республикасының заңдарына сәйкес жеке және (немесе) заңды тұлғалардың қайтарымдылық не белгілі бір жағдайлар туындағанда тиісті бюджетке немесе үшінші тұлғаларға аудару шартымен мемлекеттік мекемелерге беретін ақшаларына; квазимемлекеттiк сектор субъектiлерiнiң жарғылық капиталдарын ұлғайту және оларды инвестициялық жобаларды іске асыруға немесе мемлекеттік тапсырманы орындауға арналған республикалық бюджет туралы заңда не жергілікті бюджет туралы мәслихат шешімінде тиісті қаржы жылына көзделген ақшаға; қазынашылық сүйемелдеу шеңберінде бас мердігерлерге аударылатын ақшаға; мемлекеттік бағдарламаларды қаржылық қолдауды жүзеге асыруға арналған бюджет ақшасына; Қазақстан Республикасының мемлекеттік кепілдігімен берілген қарыз шарттарына сәйкес мемлекеттік кепілдікпен қамтамасыз етілген мемлекеттік емес қарыздардың ақшасына мынадай банк операцияларын іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қолма-қол ақшаны бақылау шоттарын ашу, жүргiзу және жабу және бюджет заңнамасында көзделген шоттарды ашу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2018,51 +2080,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді – ҚР Қаржы министрінің 03.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 565</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+        <w:t xml:space="preserve">; 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 431</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4079,514 +4161,646 @@
         <w:t>
       17. Комитет басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Комитет басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
-[...15 lines deleted...]
-      19. Облыстар, республикалық маңызы бар қалалар және астана бойынша Қазынашылық департаменттерінің басшыларын орталық мемлекеттік органның басшысымен келісу бойынша аппарат басшысы лауазымға тағайындайды және лауазымнан босатады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Алып тасталды – ҚР Қаржы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 431</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Комитет басшысының өкілеттігі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
-[...15 lines deleted...]
-      20. Комитет басшысының өкілеттігі:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өз орынбасарларының, Комитеттің астана, облыстар және республикалық маңызы бар қалалар бойынша Мемлекеттік қазынашылық департаменттері басшыларының және құрылымдық бөлімшелері басшыларының міндеттері мен өкілеттіктерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет басшының орынбасарларын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет қызметкерлерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      астана, облыстар және республикалық маңызы бар қалалар бойынша Мемлекеттік қазынашылық департаменттер басшыларын лауазымға тағайындайды және лауазымнан босатады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заңнамада белгіленген тәртіппен тәртіптік жаза қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Комитеттің құрылымдық бөлімшелері туралы, астана, облыстар және республикалық маңызы бар қалалар бойынша Мемлекеттік қазынашылық департаменттері туралы ережелерді бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Комитеттің штат саны лимитінің шегінде штаттық кестені бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Комитет қызметкерлерін іссапарға жіберу, демалыс беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемақы төлеу және сыйақы беру мәселелерін белгіленген тәртіппен шешеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) астана, облыстар және республикалық маңызы бар қалалар бойынша Мемлекеттік қазынашылық департаменттерінің басшыларын іссапарға жіберу, демалыс беру, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, сыйақылар беру мәселелерін белгіленген тәртіппен шешеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыретінің шегінде Комитеттің құқықтық актілеріне қол қояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заңнамаға сәйкес Комитетті барлық мемлекеттік органдар мен өзге де ұйымдарда білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сыбайлас жемқорлыққа қарсы іс-қимыл бойынша дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасының заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы Қазақстан Республикасының заңнамасына сәйкес оны ауыстыратын адам жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармаққа өзгеріс енгізілді – ҚР Қаржы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 431</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:p>
-[...267 lines deleted...]
-      21. Басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Комитеттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Комитеттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді коса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Комитетке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Егер заңнамада өзгеше белгіленбесе, Комитеттің өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Комитеттің мүлкі</w:t>
-[...77 lines deleted...]
-      24. Егер заңнамада өзгеше белгіленбесе, Комитеттің өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Комитетті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Комитетті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-тарау. Комитетті қайта ұйымдастыру және тарату</w:t>
-[...19 lines deleted...]
-      25. Комитетті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің республикалық мемлекеттік мекемелері органдарының тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбе жаңа редакцияда – ҚР Қаржы министрінің 03.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4613,4290 +4827,4290 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z253" w:id="38"/>
+    <w:bookmarkStart w:name="z253" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Ақмола облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z254" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Ақкөл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z254" w:id="39"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Ақкөл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z255" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Аршалы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z255" w:id="40"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Аршалы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z256" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Астрахан аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z256" w:id="41"/>
-[...15 lines deleted...]
-      4. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Астрахан аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z257" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Атбасар аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z257" w:id="42"/>
-[...15 lines deleted...]
-      5. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Атбасар аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z258" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Бұланды аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z258" w:id="43"/>
-[...15 lines deleted...]
-      6. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Бұланды аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z259" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Зеренді аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z259" w:id="44"/>
-[...15 lines deleted...]
-      7. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Зеренді аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z260" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Біржан сал аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z260" w:id="45"/>
-[...15 lines deleted...]
-      8. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Біржан сал аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z261" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Ерейментау аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z261" w:id="46"/>
-[...15 lines deleted...]
-      9. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Ерейментау аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z262" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Егіндікөл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z262" w:id="47"/>
-[...15 lines deleted...]
-      10. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Егіндікөл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z263" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Есіл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z263" w:id="48"/>
-[...15 lines deleted...]
-      11. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Есіл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z264" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Жақсы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z264" w:id="49"/>
-[...15 lines deleted...]
-      12. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Жақсы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z265" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Жарқайың аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z265" w:id="50"/>
-[...15 lines deleted...]
-      13. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Жарқайың аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z266" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Қорғалжын аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z266" w:id="51"/>
-[...15 lines deleted...]
-      14. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Қорғалжын аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z267" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Қосшы қаласы бойынша мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z267" w:id="52"/>
-[...15 lines deleted...]
-      15. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Қосшы қаласы бойынша мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z268" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Сандықтау аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z268" w:id="53"/>
-[...15 lines deleted...]
-      16. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Сандықтау аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z269" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Степногорск қалалық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z269" w:id="54"/>
-[...15 lines deleted...]
-      17. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Степногорск қалалық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z270" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Шортанды аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z270" w:id="55"/>
-[...15 lines deleted...]
-      18. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Шортанды аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z271" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Бурабай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z271" w:id="56"/>
-[...15 lines deleted...]
-      19. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Бурабай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z272" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Целиноград аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z272" w:id="57"/>
-[...15 lines deleted...]
-      20. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақмола облысы бойынша Мемлекеттік қазынашылық департаментінің Целиноград аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z273" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z273" w:id="58"/>
-[...15 lines deleted...]
-      21. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
+    <w:bookmarkStart w:name="z274" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Алға аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z274" w:id="59"/>
-[...15 lines deleted...]
-      22. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Алға аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z275" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Әйтеке би аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z275" w:id="60"/>
-[...15 lines deleted...]
-      23. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Әйтеке би аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z276" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Байғанин аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z276" w:id="61"/>
-[...15 lines deleted...]
-      24. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Байғанин аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z277" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Ырғыз аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z277" w:id="62"/>
-[...15 lines deleted...]
-      25. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Ырғыз аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z278" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Қарғалы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z278" w:id="63"/>
-[...15 lines deleted...]
-      26. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Қарғалы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z279" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Мұғалжар аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z279" w:id="64"/>
-[...15 lines deleted...]
-      27. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Мұғалжар аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z280" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Мәртөк аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z280" w:id="65"/>
-[...15 lines deleted...]
-      28. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Мәртөк аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z281" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Темір аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z281" w:id="66"/>
-[...15 lines deleted...]
-      29. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Темір аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z282" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Ойыл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z282" w:id="67"/>
-[...15 lines deleted...]
-      30. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Ойыл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z283" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Хромтау аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z283" w:id="68"/>
-[...15 lines deleted...]
-      31. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Хромтау аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z284" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Қобда аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z284" w:id="69"/>
-[...15 lines deleted...]
-      32. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Қобда аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z285" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Шалқар аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z285" w:id="70"/>
-[...15 lines deleted...]
-      33. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ақтөбе облысы бойынша Мемлекеттік қазынашылық департаментінің Шалқар аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z286" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Алматы облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z286" w:id="71"/>
-[...15 lines deleted...]
-      34. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Алматы облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
+    <w:bookmarkStart w:name="z287" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Алматы облысы бойынша Мемлекеттік қазынашылық департаментінің Балқаш аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z287" w:id="72"/>
-[...15 lines deleted...]
-      35. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Алматы облысы бойынша Мемлекеттік қазынашылық департаментінің Балқаш аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z288" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Алматы облысы бойынша Мемлекеттік қазынашылық департаментінің Еңбекшіқазақ аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z288" w:id="73"/>
-[...15 lines deleted...]
-      36. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Алматы облысы бойынша Мемлекеттік қазынашылық департаментінің Еңбекшіқазақ аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z289" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Алматы облысы бойынша Мемлекеттік қазынашылық департаментінің Жамбыл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z289" w:id="74"/>
-[...15 lines deleted...]
-      37. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Алматы облысы бойынша Мемлекеттік қазынашылық департаментінің Жамбыл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z290" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Алматы облысы бойынша Мемлекеттік қазынашылық департаментінің Іле аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z290" w:id="75"/>
-[...15 lines deleted...]
-      38. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Алматы облысы бойынша Мемлекеттік қазынашылық департаментінің Іле аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z291" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Алматы облысы бойынша Мемлекеттік қазынашылық департаментінің Қарасай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z291" w:id="76"/>
-[...15 lines deleted...]
-      39. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Алматы облысы бойынша Мемлекеттік қазынашылық департаментінің Қарасай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z292" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Алматы облысы бойынша Мемлекеттік қазынашылық департаментінің Кеген аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z292" w:id="77"/>
-[...15 lines deleted...]
-      40. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Алматы облысы бойынша Мемлекеттік қазынашылық департаментінің Кеген аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z293" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Алматы облысы бойынша Мемлекеттік қазынашылық департаментінің Талғар аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z293" w:id="78"/>
-[...15 lines deleted...]
-      41. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Алматы облысы бойынша Мемлекеттік қазынашылық департаментінің Талғар аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z294" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Алматы облысы бойынша Мемлекеттік қазынашылық департаментінің Ұйғыр аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z294" w:id="79"/>
-[...15 lines deleted...]
-      42. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Алматы облысы бойынша Мемлекеттік қазынашылық департаментінің Ұйғыр аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z295" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Алматы облысы бойынша Мемлекеттік қазынашылық департаментінің Райымбек аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z295" w:id="80"/>
-[...15 lines deleted...]
-      43. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Алматы облысы бойынша Мемлекеттік қазынашылық департаментінің Райымбек аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z296" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Алматы облысы бойынша Мемлекеттік қазынашылық департаментінің Алатау қаласы бойынша мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z296" w:id="81"/>
-[...15 lines deleted...]
-      44. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Алматы облысы бойынша Мемлекеттік қазынашылық департаментінің Алатау қаласы бойынша мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z297" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Атырау облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z297" w:id="82"/>
-[...15 lines deleted...]
-      45. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Атырау облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
+    <w:bookmarkStart w:name="z298" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Атырау облысы бойынша Мемлекеттік қазынашылық департаментінің Жылыой аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z298" w:id="83"/>
-[...15 lines deleted...]
-      46. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Атырау облысы бойынша Мемлекеттік қазынашылық департаментінің Жылыой аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z299" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Атырау облысы бойынша Мемлекеттік қазынашылық департаментінің Индер аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z299" w:id="84"/>
-[...15 lines deleted...]
-      47. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Атырау облысы бойынша Мемлекеттік қазынашылық департаментінің Индер аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z300" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Атырау облысы бойынша Мемлекеттік қазынашылық департаментінің Исатай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z300" w:id="85"/>
-[...15 lines deleted...]
-      48. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Атырау облысы бойынша Мемлекеттік қазынашылық департаментінің Исатай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z301" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Атырау облысы бойынша Мемлекеттік қазынашылық департаментінің Қызылқоға аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z301" w:id="86"/>
-[...15 lines deleted...]
-      49. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Атырау облысы бойынша Мемлекеттік қазынашылық департаментінің Қызылқоға аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z302" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Атырау облысы бойынша Мемлекеттік қазынашылық департаментінің Құрманғазы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z302" w:id="87"/>
-[...15 lines deleted...]
-      50. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Атырау облысы бойынша Мемлекеттік қазынашылық департаментінің Құрманғазы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z303" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Атырау облысы бойынша Мемлекеттік қазынашылық департаментінің Мақат аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z303" w:id="88"/>
-[...15 lines deleted...]
-      51. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Атырау облысы бойынша Мемлекеттік қазынашылық департаментінің Мақат аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z304" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Атырау облысы бойынша Мемлекеттік қазынашылық департаментінің Махамбет аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z304" w:id="89"/>
-[...15 lines deleted...]
-      52. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Атырау облысы бойынша Мемлекеттік қазынашылық департаментінің Махамбет аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z305" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z305" w:id="90"/>
-[...15 lines deleted...]
-      53. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
+    <w:bookmarkStart w:name="z306" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Глубокое аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z306" w:id="91"/>
-[...15 lines deleted...]
-      54. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Глубокое аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z307" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Зайсан аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z307" w:id="92"/>
-[...15 lines deleted...]
-      55. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Зайсан аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z308" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Алтай қаласының мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z308" w:id="93"/>
-[...15 lines deleted...]
-      56. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Алтай қаласының мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z309" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Катонқарағай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z309" w:id="94"/>
-[...15 lines deleted...]
-      57. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Катонқарағай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z310" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Самар ауданы бойынша мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z310" w:id="95"/>
-[...15 lines deleted...]
-      58. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Самар ауданы бойынша мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z311" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Күршім аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z311" w:id="96"/>
-[...15 lines deleted...]
-      59. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Күршім аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z312" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Риддер қалалық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z312" w:id="97"/>
-[...15 lines deleted...]
-      60. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Риддер қалалық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z313" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Тарбағатай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z313" w:id="98"/>
-[...15 lines deleted...]
-      61. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Тарбағатай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z314" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Ұлан аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z314" w:id="99"/>
-[...15 lines deleted...]
-      62. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Ұлан аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z315" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Шемонаиха аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z315" w:id="100"/>
-[...15 lines deleted...]
-      63. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Шемонаиха аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z316" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Үлкен Нарын ауданы бойынша мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z316" w:id="101"/>
-[...15 lines deleted...]
-      64. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Үлкен Нарын ауданы бойынша мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z317" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Марқакөл ауданы бойынша мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z317" w:id="102"/>
-[...15 lines deleted...]
-      65. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Шығыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Марқакөл ауданы бойынша мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z318" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Жамбыл облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z318" w:id="103"/>
-[...15 lines deleted...]
-      66. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Жамбыл облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
+    <w:bookmarkStart w:name="z319" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жамбыл облысы бойынша Мемлекеттік қазынашылық департаментінің Байзақ аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z319" w:id="104"/>
-[...15 lines deleted...]
-      67. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жамбыл облысы бойынша Мемлекеттік қазынашылық департаментінің Байзақ аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z320" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жамбыл облысы бойынша Мемлекеттік қазынашылық департаментінің Жамбыл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z320" w:id="105"/>
-[...15 lines deleted...]
-      68. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жамбыл облысы бойынша Мемлекеттік қазынашылық департаментінің Жамбыл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z321" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жамбыл облысы бойынша Мемлекеттік қазынашылық департаментінің Жуалы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z321" w:id="106"/>
-[...15 lines deleted...]
-      69. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жамбыл облысы бойынша Мемлекеттік қазынашылық департаментінің Жуалы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z322" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жамбыл облысы бойынша Мемлекеттік қазынашылық департаментінің Қордай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z322" w:id="107"/>
-[...15 lines deleted...]
-      70. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жамбыл облысы бойынша Мемлекеттік қазынашылық департаментінің Қордай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z323" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жамбыл облысы бойынша Мемлекеттік қазынашылық департаментінің Тұрар Рысқұлов атындағы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z323" w:id="108"/>
-[...15 lines deleted...]
-      71. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жамбыл облысы бойынша Мемлекеттік қазынашылық департаментінің Тұрар Рысқұлов атындағы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z324" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жамбыл облысы бойынша Мемлекеттік қазынашылық департаментінің Меркі аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z324" w:id="109"/>
-[...15 lines deleted...]
-      72. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жамбыл облысы бойынша Мемлекеттік қазынашылық департаментінің Меркі аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z325" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жамбыл облысы бойынша Мемлекеттік қазынашылық департаментінің Мойынқұм аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z325" w:id="110"/>
-[...15 lines deleted...]
-      73. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жамбыл облысы бойынша Мемлекеттік қазынашылық департаментінің Мойынқұм аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z326" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жамбыл облысы бойынша Мемлекеттік қазынашылық департаментінің Сарысу аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z326" w:id="111"/>
-[...15 lines deleted...]
-      74. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жамбыл облысы бойынша Мемлекеттік қазынашылық департаментінің Сарысу аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z327" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жамбыл облысы бойынша Мемлекеттік қазынашылық департаментінің Талас аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z327" w:id="112"/>
-[...15 lines deleted...]
-      75. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жамбыл облысы бойынша Мемлекеттік қазынашылық департаментінің Талас аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z328" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жамбыл облысы бойынша Мемлекеттік қазынашылық департаментінің Шу аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z328" w:id="113"/>
-[...15 lines deleted...]
-      76. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жамбыл облысы бойынша Мемлекеттік қазынашылық департаментінің Шу аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z329" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z329" w:id="114"/>
-[...15 lines deleted...]
-      77. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
+    <w:bookmarkStart w:name="z330" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Ақжайық аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z330" w:id="115"/>
-[...15 lines deleted...]
-      78. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Ақжайық аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z331" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Бөрлі аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z331" w:id="116"/>
-[...15 lines deleted...]
-      79. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Бөрлі аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z332" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Жаңақала аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z332" w:id="117"/>
-[...15 lines deleted...]
-      80. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Жаңақала аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z333" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Жәнібек аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z333" w:id="118"/>
-[...15 lines deleted...]
-      81. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Жәнібек аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z334" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Бәйтерек аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z334" w:id="119"/>
-[...15 lines deleted...]
-      82. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Бәйтерек аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z335" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Қаратөбе аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z335" w:id="120"/>
-[...15 lines deleted...]
-      83. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Қаратөбе аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z336" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Казталов аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z336" w:id="121"/>
-[...15 lines deleted...]
-      84. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Казталов аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z337" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Сырым аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z337" w:id="122"/>
-[...15 lines deleted...]
-      85. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Сырым аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z338" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Тасқала аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z338" w:id="123"/>
-[...15 lines deleted...]
-      86. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Тасқала аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z339" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Теректі аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z339" w:id="124"/>
-[...15 lines deleted...]
-      87. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Теректі аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z340" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Бөкей ордасы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z340" w:id="125"/>
-[...15 lines deleted...]
-      88. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Бөкей ордасы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z341" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Шыңғырлау аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z341" w:id="126"/>
-[...15 lines deleted...]
-      89. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Батыс Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Шыңғырлау аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z342" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Қарағанды облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z342" w:id="127"/>
-[...15 lines deleted...]
-      90. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Қарағанды облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
+    <w:bookmarkStart w:name="z343" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Абай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z343" w:id="128"/>
-[...15 lines deleted...]
-      91. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Абай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z344" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Ақтоғай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z344" w:id="129"/>
-[...15 lines deleted...]
-      92. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Ақтоғай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z345" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Балқаш қалалық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z345" w:id="130"/>
-[...15 lines deleted...]
-      93. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Балқаш қалалық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z346" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Бұқар жырау аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z346" w:id="131"/>
-[...15 lines deleted...]
-      94. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Бұқар жырау аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z347" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Қарқаралы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z347" w:id="132"/>
-[...15 lines deleted...]
-      95. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Қарқаралы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z348" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Нұра аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z348" w:id="133"/>
-[...15 lines deleted...]
-      96. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Нұра аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z349" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Осакаров аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z349" w:id="134"/>
-[...15 lines deleted...]
-      97. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Осакаров аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z350" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Приозерск қалалық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z350" w:id="135"/>
-[...15 lines deleted...]
-      98. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Приозерск қалалық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z351" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Саран қалалық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z351" w:id="136"/>
-[...15 lines deleted...]
-      99. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Саран қалалық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z352" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Теміртау қалалық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z352" w:id="137"/>
-[...15 lines deleted...]
-      100. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Теміртау қалалық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z353" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Шахтинск қалалық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z353" w:id="138"/>
-[...15 lines deleted...]
-      101. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Шахтинск қалалық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z354" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Шет аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z354" w:id="139"/>
-[...15 lines deleted...]
-      102. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қарағанды облысы бойынша Мемлекеттік қазынашылық департаментінің Шет аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z355" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Қызылорда облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z355" w:id="140"/>
-[...15 lines deleted...]
-      103. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Қызылорда облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
+    <w:bookmarkStart w:name="z356" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қызылорда облысы бойынша Мемлекеттік қазынашылық департаментінің Арал аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z356" w:id="141"/>
-[...15 lines deleted...]
-      104. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қызылорда облысы бойынша Мемлекеттік қазынашылық департаментінің Арал аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z357" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қызылорда облысы бойынша Мемлекеттік қазынашылық департаментінің Байқоңыр қалалық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z357" w:id="142"/>
-[...15 lines deleted...]
-      105. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қызылорда облысы бойынша Мемлекеттік қазынашылық департаментінің Байқоңыр қалалық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z358" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қызылорда облысы бойынша Мемлекеттік қазынашылық департаментінің Жалағаш аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z358" w:id="143"/>
-[...15 lines deleted...]
-      106. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қызылорда облысы бойынша Мемлекеттік қазынашылық департаментінің Жалағаш аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z359" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қызылорда облысы бойынша Мемлекеттік қазынашылық департаментінің Жаңақорған аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z359" w:id="144"/>
-[...15 lines deleted...]
-      107. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қызылорда облысы бойынша Мемлекеттік қазынашылық департаментінің Жаңақорған аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z360" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қызылорда облысы бойынша Мемлекеттік қазынашылық департаментінің Қазалы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z360" w:id="145"/>
-[...15 lines deleted...]
-      108. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қызылорда облысы бойынша Мемлекеттік қазынашылық департаментінің Қазалы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z361" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қызылорда облысы бойынша Мемлекеттік қазынашылық департаментінің Қармақшы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z361" w:id="146"/>
-[...15 lines deleted...]
-      109. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қызылорда облысы бойынша Мемлекеттік қазынашылық департаментінің Қармақшы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z362" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қызылорда облысы бойынша Мемлекеттік қазынашылық департаментінің Сырдария аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z362" w:id="147"/>
-[...15 lines deleted...]
-      110. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қызылорда облысы бойынша Мемлекеттік қазынашылық департаментінің Сырдария аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z363" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қызылорда облысы бойынша Мемлекеттік қазынашылық департаментінің Шиелі аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z363" w:id="148"/>
-[...15 lines deleted...]
-      111. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қызылорда облысы бойынша Мемлекеттік қазынашылық департаментінің Шиелі аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z364" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Қостанай облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z364" w:id="149"/>
-[...15 lines deleted...]
-      112. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Қостанай облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
+    <w:bookmarkStart w:name="z365" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Алтынсарин аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z365" w:id="150"/>
-[...15 lines deleted...]
-      113. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Алтынсарин аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z366" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Амангелді аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z366" w:id="151"/>
-[...15 lines deleted...]
-      114. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Амангелді аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z367" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Арқалық қалалық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z367" w:id="152"/>
-[...15 lines deleted...]
-      115. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Арқалық қалалық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z368" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Әулиекөл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z368" w:id="153"/>
-[...15 lines deleted...]
-      116. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Әулиекөл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z369" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      117. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Денисов аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z369" w:id="154"/>
-[...15 lines deleted...]
-      117. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Денисов аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z370" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Жангелдин аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z370" w:id="155"/>
-[...15 lines deleted...]
-      118. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Жангелдин аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z371" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      119. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Жітіқара аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z371" w:id="156"/>
-[...15 lines deleted...]
-      119. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Жітіқара аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z372" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      120. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Қамысты аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z372" w:id="157"/>
-[...15 lines deleted...]
-      120. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Қамысты аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z373" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      121. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Қарабалық аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z373" w:id="158"/>
-[...15 lines deleted...]
-      121. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Қарабалық аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z374" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      122. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Қарасу аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z374" w:id="159"/>
-[...15 lines deleted...]
-      122. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Қарасу аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z375" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      123. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Қостанай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z375" w:id="160"/>
-[...15 lines deleted...]
-      123. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Қостанай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z376" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      124. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Лисаков қалалық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z376" w:id="161"/>
-[...15 lines deleted...]
-      124. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Лисаков қалалық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z377" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Меңдіқара аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z377" w:id="162"/>
-[...15 lines deleted...]
-      125. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Меңдіқара аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z378" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      126. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Наурызым аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z378" w:id="163"/>
-[...15 lines deleted...]
-      126. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Наурызым аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z379" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      127. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Рудный қалалық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z379" w:id="164"/>
-[...15 lines deleted...]
-      127. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Рудный қалалық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z380" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      128. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Сарыкөл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z380" w:id="165"/>
-[...15 lines deleted...]
-      128. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Сарыкөл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z381" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      129. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Бейімбет Майлин ауданының мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z381" w:id="166"/>
-[...15 lines deleted...]
-      129. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Бейімбет Майлин ауданының мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z382" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      130. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Ұзынкөл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z382" w:id="167"/>
-[...15 lines deleted...]
-      130. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Ұзынкөл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z383" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Федоров аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z383" w:id="168"/>
-[...15 lines deleted...]
-      131. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Қостанай облысы бойынша Мемлекеттік қазынашылық департаментінің Федоров аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z384" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Маңғыстау облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z384" w:id="169"/>
-[...15 lines deleted...]
-      132. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Маңғыстау облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
+    <w:bookmarkStart w:name="z385" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      133. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Маңғыстау облысы бойынша Мемлекеттік қазынашылық департаментінің Бейнеу аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z385" w:id="170"/>
-[...15 lines deleted...]
-      133. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Маңғыстау облысы бойынша Мемлекеттік қазынашылық департаментінің Бейнеу аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z386" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      134. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Маңғыстау облысы бойынша Мемлекеттік қазынашылық департаментінің Жаңаөзен қалалық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z386" w:id="171"/>
-[...15 lines deleted...]
-      134. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Маңғыстау облысы бойынша Мемлекеттік қазынашылық департаментінің Жаңаөзен қалалық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z387" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      135. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Маңғыстау облысы бойынша Мемлекеттік қазынашылық департаментінің Қарақия аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z387" w:id="172"/>
-[...15 lines deleted...]
-      135. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Маңғыстау облысы бойынша Мемлекеттік қазынашылық департаментінің Қарақия аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z388" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      136. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Маңғыстау облысы бойынша Мемлекеттік қазынашылық департаментінің Маңғыстау аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z388" w:id="173"/>
-[...15 lines deleted...]
-      136. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Маңғыстау облысы бойынша Мемлекеттік қазынашылық департаментінің Маңғыстау аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z389" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      137. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Маңғыстау облысы бойынша Мемлекеттік қазынашылық департаментінің Мұнайлы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z389" w:id="174"/>
-[...15 lines deleted...]
-      137. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Маңғыстау облысы бойынша Мемлекеттік қазынашылық департаментінің Мұнайлы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z390" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Маңғыстау облысы бойынша Мемлекеттік қазынашылық департаментінің Түпқараған аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z390" w:id="175"/>
-[...15 lines deleted...]
-      138. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Маңғыстау облысы бойынша Мемлекеттік қазынашылық департаментінің Түпқараған аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z391" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      139. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Павлодар облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z391" w:id="176"/>
-[...15 lines deleted...]
-      139. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Павлодар облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
+    <w:bookmarkStart w:name="z392" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      140. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Ақсу қалалық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z392" w:id="177"/>
-[...15 lines deleted...]
-      140. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Ақсу қалалық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z393" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      141. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Ақтоғай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z393" w:id="178"/>
-[...15 lines deleted...]
-      141. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Ақтоғай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z394" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      142. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Баянауыл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z394" w:id="179"/>
-[...15 lines deleted...]
-      142. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Баянауыл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z395" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      143. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Железин аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z395" w:id="180"/>
-[...15 lines deleted...]
-      143. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Железин аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z396" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      144. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Ертіс аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z396" w:id="181"/>
-[...15 lines deleted...]
-      144. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Ертіс аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z397" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      145. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Тереңкөл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z397" w:id="182"/>
-[...15 lines deleted...]
-      145. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Тереңкөл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z398" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      146. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Аққулы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z398" w:id="183"/>
-[...15 lines deleted...]
-      146. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Аққулы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z399" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      147. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Май аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z399" w:id="184"/>
-[...15 lines deleted...]
-      147. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Май аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z400" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      148. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Павлодар аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z400" w:id="185"/>
-[...15 lines deleted...]
-      148. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Павлодар аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z401" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      149. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Успен аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z401" w:id="186"/>
-[...15 lines deleted...]
-      149. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Успен аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z402" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      150. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Шарбақты аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z402" w:id="187"/>
-[...15 lines deleted...]
-      150. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Шарбақты аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z403" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      151. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Екібастұз қалалық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z403" w:id="188"/>
-[...15 lines deleted...]
-      151. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Павлодар облысы бойынша Мемлекеттік қазынашылық департаментінің Екібастұз қалалық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z404" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      152. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z404" w:id="189"/>
-[...15 lines deleted...]
-      152. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
+    <w:bookmarkStart w:name="z405" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      153. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Ақжар аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z405" w:id="190"/>
-[...15 lines deleted...]
-      153. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Ақжар аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z406" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      154. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Аққайың аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z406" w:id="191"/>
-[...15 lines deleted...]
-      154. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Аққайың аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z407" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      155. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Айыртау аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z407" w:id="192"/>
-[...15 lines deleted...]
-      155. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Айыртау аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z408" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      156. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Мағжан Жұмабаев ауданының мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z408" w:id="193"/>
-[...15 lines deleted...]
-      156. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Мағжан Жұмабаев ауданының мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z409" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      157. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Есіл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z409" w:id="194"/>
-[...15 lines deleted...]
-      157. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Есіл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z410" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      158. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Жамбыл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z410" w:id="195"/>
-[...15 lines deleted...]
-      158. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Жамбыл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z411" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      159. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Қызылжар аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z411" w:id="196"/>
-[...15 lines deleted...]
-      159. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Қызылжар аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z412" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      160. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Мамлют аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z412" w:id="197"/>
-[...15 lines deleted...]
-      160. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Мамлют аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z413" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      161. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Шал ақын атындағы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z413" w:id="198"/>
-[...15 lines deleted...]
-      161. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Шал ақын атындағы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z414" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Тимирязев аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z414" w:id="199"/>
-[...15 lines deleted...]
-      162. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Тимирязев аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z415" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      163. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Тайынша аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z415" w:id="200"/>
-[...15 lines deleted...]
-      163. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Тайынша аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z416" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      164. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Уәлиханов аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z416" w:id="201"/>
-[...15 lines deleted...]
-      164. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Уәлиханов аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z417" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      165. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Ғабит Мүсірепов атындағы ауданның мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z417" w:id="202"/>
-[...15 lines deleted...]
-      165. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік қазынашылық департаментінің Ғабит Мүсірепов атындағы ауданның мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z418" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      166. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Түркістан облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z418" w:id="203"/>
-[...15 lines deleted...]
-      166. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Түркістан облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
+    <w:bookmarkStart w:name="z419" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      167. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Шымкент қаласы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z419" w:id="204"/>
-[...15 lines deleted...]
-      167. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Шымкент қаласы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
+    <w:bookmarkStart w:name="z420" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      168. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Арыс қалалық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z420" w:id="205"/>
-[...15 lines deleted...]
-      168. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Арыс қалалық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z421" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      169. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Бәйдібек аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z421" w:id="206"/>
-[...15 lines deleted...]
-      169. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Бәйдібек аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z422" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      170. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Қазығұрт аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z422" w:id="207"/>
-[...15 lines deleted...]
-      170. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Қазығұрт аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z423" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      171. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Кентау қалалық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z423" w:id="208"/>
-[...15 lines deleted...]
-      171. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Кентау қалалық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z424" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      172. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Жетісай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z424" w:id="209"/>
-[...15 lines deleted...]
-      172. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Жетісай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z425" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      173. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Ордабасы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z425" w:id="210"/>
-[...15 lines deleted...]
-      173. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Ордабасы аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z426" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      174. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Отырар аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z426" w:id="211"/>
-[...15 lines deleted...]
-      174. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Отырар аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z427" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      175. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Сайрам аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z427" w:id="212"/>
-[...15 lines deleted...]
-      175. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Сайрам аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z428" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      176. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Сарыағаш аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z428" w:id="213"/>
-[...15 lines deleted...]
-      176. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Сарыағаш аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z429" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Созақ аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z429" w:id="214"/>
-[...15 lines deleted...]
-      177. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Созақ аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z430" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      178. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Төлеби аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z430" w:id="215"/>
-[...15 lines deleted...]
-      178. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Төлеби аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z431" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      179. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Түркістан қалалық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z431" w:id="216"/>
-[...15 lines deleted...]
-      179. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Түркістан қалалық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z432" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      180. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Түлкібас аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z432" w:id="217"/>
-[...15 lines deleted...]
-      180. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Түлкібас аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z433" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      181. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Шардара аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z433" w:id="218"/>
-[...15 lines deleted...]
-      181. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Шардара аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z434" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      182. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Мақтаарал аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z434" w:id="219"/>
-[...15 lines deleted...]
-      182. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Мақтаарал аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z435" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      183. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Келес аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z435" w:id="220"/>
-[...15 lines deleted...]
-      183. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Келес аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z436" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      184. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Сауран ауданы бойынша мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z436" w:id="221"/>
-[...15 lines deleted...]
-      184. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Түркістан облысы бойынша Мемлекеттік қазынашылық департаментінің Сауран ауданы бойынша мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z437" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жетісу облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z437" w:id="222"/>
-[...15 lines deleted...]
-      185. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жетісу облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
+    <w:bookmarkStart w:name="z438" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      186. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жетісу облысы бойынша Мемлекеттік қазынашылық департаментінің Алакөл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z438" w:id="223"/>
-[...15 lines deleted...]
-      186. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жетісу облысы бойынша Мемлекеттік қазынашылық департаментінің Алакөл аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z439" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      187. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жетісу облысы бойынша Мемлекеттік қазынашылық департаментінің Ақсу аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z439" w:id="224"/>
-[...15 lines deleted...]
-      187. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жетісу облысы бойынша Мемлекеттік қазынашылық департаментінің Ақсу аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z440" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      188. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жетісу облысы бойынша Мемлекеттік қазынашылық департаментінің Қаратал аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z440" w:id="225"/>
-[...15 lines deleted...]
-      188. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жетісу облысы бойынша Мемлекеттік қазынашылық департаментінің Қаратал аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z441" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      189. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жетісу облысы бойынша Мемлекеттік қазынашылық департаментінің Кербұлақ аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z441" w:id="226"/>
-[...15 lines deleted...]
-      189. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жетісу облысы бойынша Мемлекеттік қазынашылық департаментінің Кербұлақ аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z442" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      190. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жетісу облысы бойынша Мемлекеттік қазынашылық департаментінің Көксу аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z442" w:id="227"/>
-[...15 lines deleted...]
-      190. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жетісу облысы бойынша Мемлекеттік қазынашылық департаментінің Көксу аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z443" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      191. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жетісу облысы бойынша Мемлекеттік қазынашылық департаментінің Панфилов аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z443" w:id="228"/>
-[...15 lines deleted...]
-      191. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жетісу облысы бойынша Мемлекеттік қазынашылық департаментінің Панфилов аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z444" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      192. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жетісу облысы бойынша Мемлекеттік қазынашылық департаментінің Сарқан аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z444" w:id="229"/>
-[...15 lines deleted...]
-      192. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жетісу облысы бойынша Мемлекеттік қазынашылық департаментінің Сарқан аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z445" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      193. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жетісу облысы бойынша Мемлекеттік қазынашылық департаментінің Ескелді аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z445" w:id="230"/>
-[...15 lines deleted...]
-      193. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жетісу облысы бойынша Мемлекеттік қазынашылық департаментінің Ескелді аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z446" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      194. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жетісу облысы бойынша Мемлекеттік қазынашылық департаментінің Текелі қалалық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z446" w:id="231"/>
-[...15 lines deleted...]
-      194. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Жетісу облысы бойынша Мемлекеттік қазынашылық департаментінің Текелі қалалық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z447" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      195. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Абай облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z447" w:id="232"/>
-[...15 lines deleted...]
-      195. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Абай облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
+    <w:bookmarkStart w:name="z448" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      196. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Абай облысы бойынша Мемлекеттік қазынашылық департаментінің Абай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z448" w:id="233"/>
-[...15 lines deleted...]
-      196. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Абай облысы бойынша Мемлекеттік қазынашылық департаментінің Абай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z449" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      197. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Абай облысы бойынша Мемлекеттік қазынашылық департаментінің Аягөз аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z449" w:id="234"/>
-[...15 lines deleted...]
-      197. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Абай облысы бойынша Мемлекеттік қазынашылық департаментінің Аягөз аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z450" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      198. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Абай облысы бойынша Мемлекеттік қазынашылық департаментінің Бесқарағай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z450" w:id="235"/>
-[...15 lines deleted...]
-      198. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Абай облысы бойынша Мемлекеттік қазынашылық департаментінің Бесқарағай аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z451" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      199. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Абай облысы бойынша Мемлекеттік қазынашылық департаментінің Бородулиха аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z451" w:id="236"/>
-[...15 lines deleted...]
-      199. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Абай облысы бойынша Мемлекеттік қазынашылық департаментінің Бородулиха аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z452" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      200. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Абай облысы бойынша Мемлекеттік қазынашылық департаментінің Жарма аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z452" w:id="237"/>
-[...15 lines deleted...]
-      200. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Абай облысы бойынша Мемлекеттік қазынашылық департаментінің Жарма аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z453" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      201. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Абай облысы бойынша Мемлекеттік қазынашылық департаментінің Көкпекті аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z453" w:id="238"/>
-[...15 lines deleted...]
-      201. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Абай облысы бойынша Мемлекеттік қазынашылық департаментінің Көкпекті аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z454" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      202. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Абай облысы бойынша Мемлекеттік қазынашылық департаментінің Курчатов қалалық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z454" w:id="239"/>
-[...15 lines deleted...]
-      202. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Абай облысы бойынша Мемлекеттік қазынашылық департаментінің Курчатов қалалық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z455" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      203. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Абай облысы бойынша Мемлекеттік қазынашылық департаментінің Ақсуат ауданы бойынша мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z455" w:id="240"/>
-[...15 lines deleted...]
-      203. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Абай облысы бойынша Мемлекеттік қазынашылық департаментінің Ақсуат ауданы бойынша мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z456" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      204. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Абай облысы бойынша Мемлекеттік қазынашылық департаментінің Үржар аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z456" w:id="241"/>
-[...15 lines deleted...]
-      204. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Абай облысы бойынша Мемлекеттік қазынашылық департаментінің Үржар аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z457" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      205. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Абай облысы бойынша Мемлекеттік қазынашылық департаментінің Мақаншы ауданы бойынша мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z457" w:id="242"/>
-[...15 lines deleted...]
-      205. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Абай облысы бойынша Мемлекеттік қазынашылық департаментінің Мақаншы ауданы бойынша мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z458" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      206. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ұлытау облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z458" w:id="243"/>
-[...15 lines deleted...]
-      206. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ұлытау облысы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
+    <w:bookmarkStart w:name="z459" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      207. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ұлытау облысы бойынша Мемлекеттік қазынашылық департаментінің Жаңаарқа аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z459" w:id="244"/>
-[...15 lines deleted...]
-      207. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ұлытау облысы бойынша Мемлекеттік қазынашылық департаментінің Жаңаарқа аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z460" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      208. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ұлытау облысы бойынша Мемлекеттік қазынашылық департаментінің Қаражал қалалық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z460" w:id="245"/>
-[...15 lines deleted...]
-      208. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ұлытау облысы бойынша Мемлекеттік қазынашылық департаментінің Қаражал қалалық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z461" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      209. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ұлытау облысы бойынша Мемлекеттік қазынашылық департаментінің Сәтбаев қалалық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z461" w:id="246"/>
-[...15 lines deleted...]
-      209. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ұлытау облысы бойынша Мемлекеттік қазынашылық департаментінің Сәтбаев қалалық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z462" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      210. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ұлытау облысы бойынша Мемлекеттік қазынашылық департаментінің Ұлытау аудандық мемлекеттік қазынашылық басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z462" w:id="247"/>
-[...15 lines deleted...]
-      210. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік қазынашылық комитеті Ұлытау облысы бойынша Мемлекеттік қазынашылық департаментінің Ұлытау аудандық мемлекеттік қазынашылық басқармасы.</w:t>
+    <w:bookmarkStart w:name="z463" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      211. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Алматы қаласы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z463" w:id="248"/>
-[...15 lines deleted...]
-      211. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Алматы қаласы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
+    <w:bookmarkStart w:name="z464" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      212. Қазақстан Республикасы Қаржы министрлігі Мемлекеттік қазынашылық комитетінің Астана қаласы бойынша Мемлекеттік қазынашылық департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z464" w:id="249"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8934,55 +9148,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>