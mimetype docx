--- v0 (2025-11-09)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1583de1" w14:textId="1583de1">
+    <w:p w14:paraId="5b30d7f" w14:textId="5b30d7f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,101 +100,192 @@
         </w:rPr>
         <w:t>Мемлекеттік кірістер органдарының Қазақстан Республикасы Еңбек және халықты әлеуметтiк қорғау министрлігіне салықтық құпияны құрайтын салық төлеушінің (салық агентінің) жазбаша рұқсатын алмастан салық төлеуші (салық агенті) туралы мәліметтерді беру қағидаларын және ұсынатын мәліметтердің тізбесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Премьер-Министрінің Бірінші орынбасары - Қазақстан Республикасы Қаржы министрінің 2019 жылғы 25 желтоқсандағы № 1416 және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 26 желтоқсандағы № 700 бірлескен бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-    </w:p>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Күшін жою көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Қаржы министрінің 2026 жылғы 3 маусымдағы № 358 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасы Кодексінің (Салық кодексі) 30-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫЗ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -213,210 +304,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Еңбек және халықты әлеуметтік қорғау министрінің 09.02.2023 № 41 бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса беріліп отырған:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бірлескен бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік кірістер органдарының Қазақстан Республикасы Еңбек және халықты әлеуметтiк қорғау министрлігіне салықтық құпияны құрайтын салық төлеушінің (салық агентінің) жазбаша рұқсатын алмастан салық төлеуші (салық агенті) туралы мәліметтерді ұсыну қағидалары; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бірлескен бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік кірістер органдарының Қазақстан Республикасы Еңбек және халықты әлеуметтiк қорғау министрлігіне салықтық құпияны құрайтын салық төлеушінің (салық агентінің) жазбаша рұқсатын алмастан ұсынатын салық төлеуші (салық агенті) туралы мәліметтер тізбесі бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті және Қазақстан Республикасы Еңбек және халықты әлеуметтiк қорғау министрлігінің Цифрландыру департаменті заңнамада белгіленген тәртіппен осы бірлескен бұйрықтың Қазақстан Республикасы Қаржы министрлігінің және Қазақстан Республикасы Еңбек және халықты әлеуметтiк қорғау министрлігінің интернет-ресурстарында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бірлескен бұйрықтың орындалуын бақылауды жетекшілік ететін Қазақстан Республикасының еңбек және халықты әлеуметтiк қорғау және қаржы вице-министрлеріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бірлескен бұйрық мемлекеттік органдары басшыларының соңғысы қол қойған күннен бастап күшіне енеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -439,80 +530,80 @@
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z12" w:id="6"/>
+          <w:bookmarkStart w:name="z12" w:id="7"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="6"/>
+          <w:bookmarkEnd w:id="7"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -586,80 +677,80 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">___________ Б. Нұрымбетов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z15" w:id="7"/>
+          <w:bookmarkStart w:name="z15" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="7"/>
+          <w:bookmarkEnd w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -970,131 +1061,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 700 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="8"/>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік кірістер органдарының Қазақстан Республикасы Еңбек және халықты әлеуметтiк қорғау министрлігіне салықтық құпияны құрайтын салық төлеушінің (салық агентінің) жазбаша рұқсатын алмастан салық төлеуші (салық агенті) туралы мәліметтерді ұсыну қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z21" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Мемлекеттік кірістер органдарының Қазақстан Республикасы Еңбек және халықты әлеуметтiк қорғау министрлігіне салықтық құпияны құрайтын салық төлеушінің (салық агентінің) жазбаша рұқсатын алмастан салық төлеуші (салық агенті) туралы мәліметтерді беру қағидалары (бұдан әрі − Қағидалар) "Салық және басқа да міндетті төлемдер туралы" Қазақстан Республикасы Кодексінің 30-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасына сәйкес әзірленді және мемлекеттік кірістер органдарының Қазақстан Республикасы Еңбек және халықты әлеуметтiк қорғау министрлігіне салықтық құпияны құрайтын салық төлеушінің (салық агентінің) жазбаша рұқсатын алмастан салық төлеуші (салық агенті) туралы мәліметтерді беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1113,220 +1199,240 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Еңбек және халықты әлеуметтік қорғау министрінің 09.02.2023 № 41 бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="10"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидалардың шеңберінде мемлекеттік органдар арасында мәліметтермен алмасу жөніндегі ақпараттық өзара іс-қимыл Қазақстан Республикасының мемлекеттік құпияларды құрайтын мәліметтерге жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалардың шеңберінде мемлекеттік органдар арасында мәліметтермен алмасу жөніндегі ақпараттық өзара іс-қимыл мемлекеттік қызметтерді көрсету кезінде, ол кезде азаматтарға заңдық маңызы бар фактілерді растайтын құжаттардың ең аз санын ұсыну қажет қағаз құжат айналымын болдырмауды (азайтуды) қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларда мынадай анықтамалар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақпараттық жүйе – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешу үшін көзделген, техникалық құжаттамалар мен персоналдар қызмет көрсететін ақпараттық-коммуникациялық технологияның ұйымдастыру реттеу кешені;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпараттық-коммуникациялық инфрақұрылым – электрондық ақпараттық ресурстарды қалыптастыру және оларға қол жеткізуді ұсыну мақсатында технологиялық ортаның жұмыс істеуін қамтамасыз етуге арналған ақпараттық-коммуникациялық инфрақұрылым объектілерінің жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3) алып тасталды – ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 13.02.2023 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) алып тасталды – ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 13.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Еңбек және халықты әлеуметтік қорғау министрінің 09.02.2023 № 41 бірлескен бұйрығымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4) алып тасталды – ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 13.02.2023 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) алып тасталды – ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 13.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Еңбек және халықты әлеуметтік қорғау министрінің 09.02.2023 № 41 бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1363,262 +1469,246 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Еңбек және халықты әлеуметтік қорғау министрінің 09.02.2023 № 41 бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Ақпараттық өзара іс-қимыл тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Салықтық құпияны құрайтын салық төлеуші (салық агенті) туралы мәліметтерге қол жеткізу лауазымдық тұлғалардың тізбесін Қазақстан Республикасының Қаржы министрлігінің деректер қоры мен ақпараттық жүйелері арқылы электрондық түрде ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қазақстан Республикасының қаржы, еңбек және халықты әлеуметтік қорғау министрліктерінің ақпараттық жүйелерімен ақпараттық өзара іс-қимыл процесі тұрақты негізде жүзеге асырылады. Жаңарту мерзімі Online/нақты уақыт режимі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпараттық өзара іс-қимылды және өзектендіруді Online режимінде техникалық іске асырғанға дейін мәліметтерді ұсыну сұрау салудың негізінде алу түрінде жүзеге асырылатын болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ақпараттық жүйелердің меншік иелері олардың ақпараттық жүйелеріне үздіксіз қол жеткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ақпараттық-коммуникациялық инфрақұрылым иелері деректерді жаңартып отыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мәліметтердің құпиялылығын қамтамасыз ету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Салықтық құпияны құрайтын салық төлеуші (салық агенті) туралы мәліметтерге қолжетімділік "Ақпараттық жүйелер мен дерекқорларды қолдап отырудың және оларға қол жеткізудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2016 жылғы 28 қаңтардағы № 63 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық тіркеу тізілімінде № 13371 тіркелген) Ақпараттық жүйелер мен дерекқорларды қолдап отыру және оларға қол жеткізу қағидаларына сәйкес рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Салық құпиясын құрайтын салық төлеуші (салық агенті) туралы мәліметтерді өздерінің міндеттерін атқару кезеңінде де, оларды орындау аяқталғаннан кейін де осындай мәліметтерге қол жеткізе алатын адамдар жария етуге жатпайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1876,68 +1966,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 700  бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="23"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік кірістер органдарының Қазақстан Республикасы Еңбек және халықты әлеуметтiк қорғау министрлігіне салықтық құпияны құрайтын салық төлеушінің (салық агентінің) жазбаша рұқсатын алмастан ұсынатын салық төлеуші (салық агенті) туралы мәліметтер тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбе жаңа редакцияда – ҚР Қаржы министрінің 28.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2885,55 +2975,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>