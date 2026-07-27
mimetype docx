--- v0 (2025-12-27)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9470e98" w14:textId="9470e98">
+    <w:p w14:paraId="0ebc510" w14:textId="0ebc510">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -110,1492 +110,676 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрлігі Статистика комитеті төрағасының 2017 жылғы 28 желтоқсандағы № 214 және Қазақстан Республикасы Білім және ғылым министрінің 2018 жылғы 31 қаңтардағы № 34 бірлескен бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...186 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
-        <w:br/>
-[...675 lines deleted...]
-</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Тәртіп Қазақстан Республикасы Білім және ғылым министрлігі (бұдан әрі - Білім министрлігі) Қазақстан Республикасы Ұлттық экономика министрлігі Статистика комитетіне (бұдан әрі - Статистика комитеті) мектепке дейінгі және жалпы орта білім беру туралы әкімшілік деректерді беру тәртібін айқындайды.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Тақырыбы жаңа редакцияда көзделген – ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Оқу-ағарту министрінің 30.05.2026 № 149-НҚ (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Тәртіп қатысушылары:</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Білім министрлігі;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген – ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Оқу-ағарту министрінің 30.05.2026 № 149-НҚ (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) Статистика комитеті.</w:t>
+        <w:t xml:space="preserve">
+      "Мемлекеттік статистика туралы" Қазақстан Республикасының 2010 жылғы 19 наурыздағы Заңының 16-бабы 3-тармағының 3) тармақшасына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫЗ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мектепке дейінгі және жалпы орта білім беру бойынша әкімшілік деректерді</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t>ұсыну тәртібі </w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген – ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Оқу-ағарту министрінің 30.05.2026 № 149-НҚ (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған Қазақстан Республикасы Ұлттық экономика министрлігі Статистика комитеті мен Қазақстан Республикасы Білім және ғылым министрлігі арасындағы ақпараттық жүйелердің интеграциялаусыз өзара іс-қимылы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тәртібі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      4. Мектепке дейінгі және жалпы орта білім беру бойынша әкімшілік деректер (бұдан әрі - әкімшілік деректер) Ұлттық білім беру деректер қоры (бұдан әрі - ҰБДҚ) бағдарламалық кешені арқылы әкімшілік деректерге қол жеткізуді қамтамасыз ету жолымен Статистика комитетіне беріледі.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақты алып тастау көзделген – ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Оқу-ағарту министрінің 30.05.2026 № 149-НҚ (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Білім министрлігі ҰБДҚ бағдарламалық кешеніне қол жеткізу шеңберінде Статистика комитетіне әкімшілік деректерді беру үшін мыналарды қамтамасыз етеді:</w:t>
+      2. Осы бірлескен бұйрыққа қол қойылған күннен бастап бес жұмыс күні ішінде Қазақстан Республикасы Ұлттық экономика министрлігі Статистика комитеті мектепке дейінгі және жалпы орта білім беру бойынша әкімшілік деректерді қалыптастыруға жауапты адамдардың құрамын айқындасын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) жыл сайын есепті жылғы 5 қазаннан кешіктірмей әкімшілік деректерді қалыптастыруға жауапты адамдарға ҰБДҚ бағдарламалық кешеніне қол жеткізуді қамтамасыз етеді;</w:t>
+        <w:t xml:space="preserve">
+      3. "Қазақстан Республикасы Білім және ғылым министрлігінің әкімшілік деректерін Қазақстан Республикасының Статистика агенттігіне беру туралы" Қазақстан Республикасы Статистика агенттігі төрағасының 2014 жылғы 9 шілдедегі № 116 және Қазақстан Республикасы Білім және ғылым министрінің 2014 жылғы 4 шілдедегі № 264 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бірлескен бұйрығының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> күші жойылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) әкімшілік деректерді қалыптастыруға жауапты адамдарға ҰБДҚ бағдарламалық кешенінің жұмысындағы жоспарланған өзгерістер және уақытша тоқтату туралы бес күнтізбелік күннен кешіктірмей, мерзімінде (бұдан әрі - жауапты адамдар) мәлімдейді;</w:t>
+      4. Қазақстан Республикасы Білім және ғылым министрлігі мен Қазақстан Республикасы Ұлттық экономика министрлігі Статистика комитеті осы бірлескен бұйрықты облыстардың, Астана, Алматы қалаларының Білім басқармаларына және облыстардың, Астана, Алматы қалаларының Статистика департаменттеріне жұмыс бабында басшылық алу үшін жеткізсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жауапты адамдарға Комитет және Білім министрлігі тұлғасындағы Тараптардың келісімі бойынша ҰБДҚ бағдарламалық кешенін пайдалану бойынша әдістемелік және тәжірибелік көмек көрсетеді;</w:t>
+      5. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Ұлттық экономика министрлігі Статистика комитеті төрағасының орынбасары Қ.К. Орынхановқа және Қазақстан Республикасы Білім және ғылым вице-министрі А.К. Әмринге жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) әкімшілік деректерге қол жеткізудің толықтығын, анықтығын және уақтылығын қамтамасыз етеді.</w:t>
+      6. Осы бірлескен бұйрық мемлекеттік орган басшыларының соңғысы қол қойған күннен бастап күшіне енеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...119 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...189 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1608,50 +792,1397 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық экономика министрлігі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Статистика комитетінің</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төрағасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Білім және ғылым</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________ Н. Айдапкелов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________ Е. Сағадиев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12000"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық экономика министрлігі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Статистика комитеті төрағасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2017 жылғы 28 желтоқсандағы № 214</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Білім және ғылым министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2018 жылғы 31 қаңтардағы № 34</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірлескен бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Тәртібі жаңа редакцияда көзделген – ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Оқу-ағарту министрінің 30.05.2026 № 149-НҚ (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігі Статистика комитеті мен</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Білім және ғылым министрлігі арасындағы ақпараттық</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>жүйелердің интеграциялаусыз өзара іс-қимылы тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Қазақстан Республикасы Білім және ғылым министрлігі мен Қазақстан Республикасы Ұлттық экономика министрлігі Статистика комитеті арасындағы ақпараттық жүйелердің интеграциялаусыз өзара іс-қимылы тәртібі (бұдан әрі - Қағидалар) "Мемлекеттік статистика туралы" Қазақстан Республикасының 2010 жылғы 19 наурыздағы Заңының 16-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тәртіп Қазақстан Республикасы Білім және ғылым министрлігі (бұдан әрі - Білім министрлігі) Қазақстан Республикасы Ұлттық экономика министрлігі Статистика комитетіне (бұдан әрі - Статистика комитеті) мектепке дейінгі және жалпы орта білім беру туралы әкімшілік деректерді беру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тәртіп қатысушылары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Білім министрлігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Статистика комитеті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мектепке дейінгі және жалпы орта білім беру бойынша әкімшілік деректерді</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ұсыну тәртібі </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мектепке дейінгі және жалпы орта білім беру бойынша әкімшілік деректер (бұдан әрі - әкімшілік деректер) Ұлттық білім беру деректер қоры (бұдан әрі - ҰБДҚ) бағдарламалық кешені арқылы әкімшілік деректерге қол жеткізуді қамтамасыз ету жолымен Статистика комитетіне беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Білім министрлігі ҰБДҚ бағдарламалық кешеніне қол жеткізу шеңберінде Статистика комитетіне әкімшілік деректерді беру үшін мыналарды қамтамасыз етеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жыл сайын есепті жылғы 5 қазаннан кешіктірмей әкімшілік деректерді қалыптастыруға жауапты адамдарға ҰБДҚ бағдарламалық кешеніне қол жеткізуді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әкімшілік деректерді қалыптастыруға жауапты адамдарға ҰБДҚ бағдарламалық кешенінің жұмысындағы жоспарланған өзгерістер және уақытша тоқтату туралы бес күнтізбелік күннен кешіктірмей, мерзімінде (бұдан әрі - жауапты адамдар) мәлімдейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жауапты адамдарға Комитет және Білім министрлігі тұлғасындағы Тараптардың келісімі бойынша ҰБДҚ бағдарламалық кешенін пайдалану бойынша әдістемелік және тәжірибелік көмек көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әкімшілік деректерге қол жеткізудің толықтығын, анықтығын және уақтылығын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Статистика комитеті ҰБДҚ бағдарламалық кешені арқылы әкімшілік деректерге қол жеткізгеннен кейін мыналарды қамтамасыз етеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әкімшілік деректерді тек статистикалық ақпаратты түзу және үшінші тарапқа беру құқығынсыз статистикалық тіркелімдерді өзектілендіру үшін пайдаланады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әкімшілік деректерді осы қағидаларға қосымшада келтірілген ҰБДҚ бағдарламалық кешеніне қол жеткізу шеңберіндегі әкімшілік деректердің тізбесіне сәйкес қалыптастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әкімшілік деректерді қалыптастыруға жауапты адамдар дан басқа бөгде адамдардың ҰБДҚ-ның бағдарламалық кешенін пайдалануына қол жеткізуін болдырмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өзгерістер енгізілген күннен бастап үш күнтізбелік күннен кешіктірмей әкімшілік деректерді қалыптастыруға жауапты адамдардың құрамындағы өзгерістер туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Білім министрлігі есепті жылғы 5 қазандағы жағдай бойынша қалыптастырылатын өңірлердің және Астана, Алматы қалаларының бөлінісіндегі жиынтық әкімшілік деректерді Статистика комитетінің сұранымы негізінде Мемлекеттік органдардың бірыңғай құжатайналымы жүйесі арқылы жылына бір рет ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы Ұлттық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экономика министрлігі Статистика</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитеті мен Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Білім және ғылым министрлігі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арасындағы ақпараттық жүйелердің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>интеграциялаусыз өзара іс-қимылы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тәртібіне қосымша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҰБДҚ бағдарламалық кешеніне қол жеткізу шеңберіндегі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>әкімшілік деректердің тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6841,55 +7372,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7215,31 +7746,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>