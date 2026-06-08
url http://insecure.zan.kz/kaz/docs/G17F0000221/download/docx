--- v1 (2025-12-25)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cf927a0" w14:textId="cf927a0">
+    <w:p w14:paraId="3778fcd" w14:textId="3778fcd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4338,50 +4338,356 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114) еңбек жөніндегі уәкілетті мемлекеттік органмен келісуі бойынша ұйымдардың еңбек жөніндегі үлгілік нормалар мен нормативтерді әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114-1) тұқым шаруашылығы және астық нарығы саласында жергілікті атқарушы органдарды үйлестіруді және оларға әдістемелік басшылық жасауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-2) сорттық және тұқымдық бақылауды, жерге егiп бағалауды, зертханалық сорттық сынақтардан өткiзудi, тұқым сапасына сараптама жасауды жүзеге асыру қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-3) кәсіпкерлік жөніндегі уәкілетті органмен бірлесіп тұқым шаруашылығы саласындағы тәуекел дәрежесін бағалау өлшемшарттарын және тексеру парақтарын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-4) тұқымдардың, оның iшiнде отандық ауыл шаруашылығы тауарын өндiрушiлердiң егуiне арналған тұқымдардың сорттық және егiстiк сапасына сараптама жүргізу қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-5) бiрегей және элиталық тұқымдар, бiрiншi, екiншi және үшiншi репродукция тұқым өндiрушiлердi, тұқым өткізушілерді аттестаттау қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-6) Қазақстан Республикасының тұқым шаруашылығы туралы заңнамасының талаптарын бұзуды жою туралы нұсқаманың, әкімшілік құқық бұзушылық туралы хаттаманың, әкімшілік құқық бұзушылық туралы іс бойынша қаулының нысандарын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-7) кәсіпкерлік жөніндегі уәкілетті органмен астық нарыңын реттеу саласындағы тәуекел дәрежесін бағалау өлшемшарттарын және тексеру парақтарын бірлесіп әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-8) астық қабылдау кәсіпорнын уақытша басқаруды жүргізу қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-9) "Астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсетуге лицензия беру" мемлекеттік қызметін көрсету қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-10) астық қолхаттарын шығара отырып, қойма қызметі бойынша қызметтер көрсету жөніндегі қызметке қойылатын бiлiктiлiк талаптарын және оларға сәйкестікті растайтын құжаттар тізбесін әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-11) астықтың сандық-сапалық есебiн жүргiзу қағидаларын әзірлейді және бекiтеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-12) астық қабылдау кәсiпорны мен астық иесi арасындағы жария шарттардың үлгiлік нысанын әзірлейді және бекiтеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-13) астықты сақтау қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-14) астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізілімін қалыптастыру және жүргізу қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-15) астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізіліміне деректерді берудің нысандарын, көлемін және мерзімділігін әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-16) астық қолхаттары бойынша мiндеттемелердi орындауға кепiлдiк беру қорларын құруға, олардың жұмыс iстеуі мен таратылуына қойылатын талаптарды, астық қабылдау кәсiпорындарының астық қолхаттары бойынша мiндеттемелердi орындауға кепiлдiк беру жүйесiне қатысу шарттарын, астық қолхаттары бойынша мiндеттемелердi орындауға кепiлдiк беру қорының (қорларының) кепiлдiктер алу тәртiбiн, астық қолхаттары бойынша мiндеттемелердi орындауға кепiлдiк беру қорының (қорларының), астық қолхаттары бойынша мiндеттемелердi өтеу тәртiбiн әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-17) Қазақстан Республикасы астық туралы заңнамасы талаптарының бұзылуын жою туралы нұсқаманың, әкімшілік құқық бұзушылық туралы хаттаманың, әкімшілік құқық бұзушылық туралы іс жөніндегі қаулының нысандарын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-18) мемлекеттік астық инспекторлары туралы ережені әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z177" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115) Қазақстан Республикасының заңнамасына сәйкес өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4403,51 +4709,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 03.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 414</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+        <w:t xml:space="preserve">; 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z178" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5206,50 +5532,88 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің "Республикалық фитосанитариялық диагностика және болжамдар әдістемелік орталығы" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
     <w:bookmarkStart w:name="z217" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Комитеттің қарамағындағы аумақтық бөлімшелердің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тізбеге өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z218" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ақмола облыстық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
     <w:bookmarkStart w:name="z219" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7846,50 +8210,86 @@
         <w:t>
       131. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Арқалық қалалық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
     <w:bookmarkStart w:name="z349" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қостанай қалалық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132-1. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Петропавл қалалық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132-2. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ақсуат ауданының аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z350" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қызылорда облыстық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
     <w:bookmarkStart w:name="z351" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9095,55 +9495,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9469,31 +9869,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>