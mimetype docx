--- v2 (2026-06-08)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3778fcd" w14:textId="3778fcd">
+    <w:p w14:paraId="2c675ba" w14:textId="2c675ba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4300,414 +4300,832 @@
         <w:t>
       112) патогенді және өнеркәсіптік микроорганизмдердің ұлттық коллекцияларын қалыптастыруға, жүргізуге және күтіп-бағуға уәкілеттік берілген ұйымдардың қызметін бюджет қаражатының есебінен қамтамасыз етуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
     <w:bookmarkStart w:name="z175" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113) патогенді биологиялық агенттермен жұмыс істеуді жүзеге асыратын ықтимал қауіпті биологиялық объектілерге қатысты мемлекеттік фитосанитариялық бақылау және қадағалау Қазақстан Республикасының биологиялық қауіпсіздік саласындағы заңнамасында көзделген ерекшеліктер ескеріле отырып жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z176" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114) еңбек жөніндегі уәкілетті мемлекеттік органмен келісуі бойынша ұйымдардың еңбек жөніндегі үлгілік нормалар мен нормативтерді әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-1) тұқым шаруашылығы және астық нарығы саласында жергілікті атқарушы органдарды үйлестіруді және оларға әдістемелік басшылық жасауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-2) сорттық және тұқымдық бақылауды, жерге егiп бағалауды, зертханалық сорттық сынақтардан өткiзудi, тұқым сапасына сараптама жасауды жүзеге асыру қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-3) кәсіпкерлік жөніндегі уәкілетті органмен бірлесіп тұқым шаруашылығы саласындағы тәуекел дәрежесін бағалау өлшемшарттарын және тексеру парақтарын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-4) тұқымдардың, оның iшiнде отандық ауыл шаруашылығы тауарын өндiрушiлердiң егуiне арналған тұқымдардың сорттық және егiстiк сапасына сараптама жүргізу қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-5) бiрегей және элиталық тұқымдар, бiрiншi, екiншi және үшiншi репродукция тұқым өндiрушiлердi, тұқым өткізушілерді аттестаттау қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-6) Қазақстан Республикасының тұқым шаруашылығы туралы заңнамасының талаптарын бұзуды жою туралы нұсқаманың, әкімшілік құқық бұзушылық туралы хаттаманың, әкімшілік құқық бұзушылық туралы іс бойынша қаулының нысандарын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-7) кәсіпкерлік жөніндегі уәкілетті органмен астық нарыңын реттеу саласындағы тәуекел дәрежесін бағалау өлшемшарттарын және тексеру парақтарын бірлесіп әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-8) астық қабылдау кәсіпорнын уақытша басқаруды жүргізу қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-9) "Астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсетуге лицензия беру" мемлекеттік қызметін көрсету қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-10) астық қолхаттарын шығара отырып, қойма қызметі бойынша қызметтер көрсету жөніндегі қызметке қойылатын бiлiктiлiк талаптарын және оларға сәйкестікті растайтын құжаттар тізбесін әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-11) астықтың сандық-сапалық есебiн жүргiзу қағидаларын әзірлейді және бекiтеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-12) астық қабылдау кәсiпорны мен астық иесi арасындағы жария шарттардың үлгiлік нысанын әзірлейді және бекiтеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-13) астықты сақтау қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-14) астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізілімін қалыптастыру және жүргізу қағидаларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-15) астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізіліміне деректерді берудің нысандарын, көлемін және мерзімділігін әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-16) астық қолхаттары бойынша мiндеттемелердi орындауға кепiлдiк беру қорларын құруға, олардың жұмыс iстеуі мен таратылуына қойылатын талаптарды, астық қабылдау кәсiпорындарының астық қолхаттары бойынша мiндеттемелердi орындауға кепiлдiк беру жүйесiне қатысу шарттарын, астық қолхаттары бойынша мiндеттемелердi орындауға кепiлдiк беру қорының (қорларының) кепiлдiктер алу тәртiбiн, астық қолхаттары бойынша мiндеттемелердi орындауға кепiлдiк беру қорының (қорларының), астық қолхаттары бойынша мiндеттемелердi өтеу тәртiбiн әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-17) Қазақстан Республикасы астық туралы заңнамасы талаптарының бұзылуын жою туралы нұсқаманың, әкімшілік құқық бұзушылық туралы хаттаманың, әкімшілік құқық бұзушылық туралы іс жөніндегі қаулының нысандарын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-18) мемлекеттік астық инспекторлары туралы ережені әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z410" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-19) Қазақстан Республикасының шет мемлекеттермен өсімдіктер карантині саласындағы өзара қарым-қатынасын дамытуды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:p>
-[...323 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="175"/>
+    <w:bookmarkStart w:name="z411" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-20) қарсы күрес бюджет қаражаты есебінен жүзеге асырылатын зиянды организмдердің тізбесін және фитосанитариялық іс-шаралар жүргізу тәртібін әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z412" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-21) орталық уәкілетті органмен және монополияға қарсы органмен келісу бойынша Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған, шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнымен жүргізілетін және (немесе) іске асырылатын тауарларға (жұмыстарға, көрсетілетін қызметтерге) бағаларды белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z413" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-22) уәкілетті органмен келісу бойынша өз құзыретіне кіретін мәселелер бойынша техникалық регламенттерді әзірлейді, бекітеді, күшін жояды, тоқтата тұрады, сондай-ақ техникалық регламенттерге өзгерістер және (немесе) толықтырулар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z414" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-23) техникалық регламенттерді немесе техникалық регламенттерге өзгерістерді және (немесе) толықтыруларды әзірлеу туралы ұсыныстар дайындайды және оларды Қазақстан Республикасының заңнамасында белгіленген тәртіппен уәкілетті органға енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z415" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-24) республикалық мемлекеттік кәсіпорындар және Қазақстан Республикасының заңдарында көзделген жағдайларда коммуналдық мемлекеттік кәсіпорындар қызметінің басым бағыттарын және бюджеттен қаржыландырылатын жұмыстарының (көрсететін қызметтерінің) міндетті көлемдерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z416" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-25) мемлекеттік мүлік жөніндегі уәкілетті органға республикалық мемлекеттік кәсіпорын қызметінің нысанасы мен мақсатын айқындау бойынша, сондай-ақ осындай қызметті жүзеге асыратын республикалық мемлекеттік кәсіпорынның түрін (шаруашылық жүргізу құқығындағы немесе қазыналық кәсіпорын) айқындау жөнінде ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z417" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-26) республикалық мемлекеттік кәсіпорындардың даму жоспарларын және оларды орындау жөніндегі есептерін қарайды, "Мемлекеттік мүлік туралы" Қазақстан Республикасының Заңында көзделген жағдайларда келіседі және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z418" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-27) республикалық заңды тұлғалар мүлкінің сақталуын және республикалық мемлекеттік кәсіпорындардың даму жоспарларының орындауын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z419" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-28) ұлттық басқарушы холдингтердің, ұлттық холдингтердің және ұлттық компаниялардың даму жоспарларының және акционері мемлекет болып табылатын тиісті саладағы ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың іс-шаралар жоспарларының орындалуын бақылауды және талдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z420" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-29) тиісті саладағы республикалық мемлекеттік кәсіпорындардың, мемлекет бақылайтын акционерлік қоғамдар мен жауапкершілігі шектеулі серіктестіктердің даму жоспарларының орындалуын бақылауды және талдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z421" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-30) мемлекеттік мүлік жөніндегі уәкілетті органға республикалық мемлекеттік кәсіпорынның өзіне бекітіп берілген мүлікті (өзі өндірген өнімді сатуын қоспағанда) иеліктен шығаруына немесе оған өзгеше тәсілмен билік етуіне, филиалдарды (өкілдіктерді) құруына келісім беру жөнінде ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z422" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      114-31) кәсіпкерлік жөніндегі уәкілетті орган айқындайтын тәртіппен Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>82-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағында көзделген, әзірленіп жатқан құжаттар мен нормативтік құқықтық актілердің жобаларына қатысты реттеушілік әсерге талдау жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z423" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-32) ашық нормативтік құқықтық актілер интернет-порталында заң жобалары тұжырымдамаларының және нормативтік құқықтық актілердің жобаларын оларға түсіндірме жазбалармен және салыстырма кестелермен бірге (заңнамалық актілерге өзгерістер және (немесе) толықтырулар енгізілген жағдайларда) олар мүдделі мемлекеттік органдарға келісуге жіберілгенге дейін жария талқылау үшін орналастыруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z424" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-33) Қазақстан Республикасының Қырғыз Республикасымен және Ресей Федерациясымен шекаралас аумақтарында автомобиль қатынасы шегінде агроөнеркәсіптік кешен өнімдерін мемлекеттік бақылау мен қадағалау жүзеге асырылатын бақылау пункттерінің тізбесін әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z425" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-34) Қазақстан Республикасының Қырғыз Республикасымен және Ресей Федерациясымен шекаралас аумақтарындағы бақылау пункттерінде автомобиль қатынасы шегінде агроөнеркәсіптік кешен өнімдерін мемлекеттік бақылау мен қадағалауды жүзеге асыру тәртібін әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z426" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-35) Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығына реттелетін салада мемлекеттік қызметтер көрсету тәртібі туралы ақпарат береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z427" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-36) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасына ішкі бақылау жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z428" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-37) көрсетілетін қызметті берушілердің мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді сақтауын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z429" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114-38) мемлекеттік қызметтер көрсету сапасының қоғамдық мониторингі қорытындысын ескере отырып, мемлекеттік қызметтер көрсету сапасын арттыру жөніндегі шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z177" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115) Қазақстан Республикасының заңнамасына сәйкес өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4729,4821 +5147,4841 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 20.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 252</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="176"/>
+    <w:bookmarkStart w:name="z178" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Комитет төрағасының мәртебесі мен өкілеттігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z179" w:id="177"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z179" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Комитетке басшылық етуді Комитетке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын Комитет төрағасы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z180" w:id="178"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z180" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Комитет төрағасы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z181" w:id="179"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z181" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Комитет төрағасының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z182" w:id="180"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z182" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Комитет төрағасының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z183" w:id="181"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z183" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өзінің құзыреті шегінде бұйрықтарға қол қояды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z184" w:id="182"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z184" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасы Ауыл шаруашылығы министрлігінің басшылығына Комитеттің құрылымы мен штат саны бойынша ұсыныстар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z185" w:id="183"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z185" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Комитеттің аумақтық бөлімшілерінің құрылымын, штаттық санын және штат кестесін бекітеді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z186" w:id="184"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z186" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Комитет төрағасының орынбасарынан басқа, Комитет жұмыскерлерін, аумақтық бөлімшелердің басшылары мен олардың орынбасарларын, ведомстволық бағынысты ұйымдардың басшылары мен олардың орынбасарларын лауазымға тағайындайды және лауазымынан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z187" w:id="185"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z187" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз орынбасарының және Комитеттің аумақтық бөлімшелерінің басшылары мен олардың орынбасарларының өкілеттіктерін белгілейді, сондай-ақ Комитет жұмыскерлерінің, ведомстволық бағынысты ұйымдардың басшылары мен олардың орынбасарларының лауазымдық нұсқаулықтарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z188" w:id="186"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z188" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өзінің құзыреті шегінде Комитетте сыбайлас жемқорлыққа қарсы әрекет жасауға бағытталған шараларды қабылдайды және сыбайлас жемқорлыққа қарсы шаралар қабылдау үшін дербес жауаптылықта болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z189" w:id="187"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z189" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Комитет төрағасының орынбасарынан басқа, Комитеттің жұмыскерлерін, аумақтық бөлімшелердің басшыларын және олардың орынбасарларын, сондай-ақ ведомстволық бағынысты ұйымдардың басшыларын және олардың орынбасарларын көтермелейді және тәртіптік жазалар қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z190" w:id="188"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z190" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) заңнамада белгіленген тәртіппен Комитет төрағасының орынбасарынан басқа, Комитет қызметкерлерін заңнамада белгіленген тәртіппен іссапарға жіберу, демалыс беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақы және сыйақы төлеу мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z191" w:id="189"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z191" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) заңнамада белгіленген тәртіппен Комитеттің аумақтық бөлімшелерінің басшылары мен басшыларының орынбасарларына, сондай-ақ ведомстволық бағынысты ұйымдардың басшылары мен олардың орынбасарларына демалыс беру мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z192" w:id="190"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z192" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) заңнамада белгіленген тәртіппен Комитеттің аумақтық бөлімшелерінің басшылары мен басшыларының орынбасарларын іссапарға жіберу (тиісті облыстан тыс және шетелге), материалдық көмек көрсету, үстемеақылар төлеу және сыйлықақы беру мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z193" w:id="191"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z193" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) заңнамада белгіленген тәртіппен ведомстволық бағынысты ұйымдардың басшылары мен олардың орынбасарларын іссапарға жіберу (тиісті облыстан тыс және шетелге) мәселелерін келіседі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z194" w:id="192"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z194" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) заңнамада белгіленген тәртіппен ведомстволық бағынысты ұйымдардың басшылары мен олардың орынбасарларына материалдық көмек көрсету, үстемеақылар төлеу және сыйлықақы беру мәселелерін шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z195" w:id="193"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z195" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) заңнамада белгіленген тәртіппен ведомстволық бағынысты ұйымдардың басшылары мен олардың орынбасарларын даярлауды (қайта даярлауды), біліктілігін арттыруды келіседі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z196" w:id="194"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z196" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) Комитеттің аумақтық бөлімшесінің басшысы болмаған уақытта оның міндеттерін уақытша орындауды басшының орынбасарына немесе Комитеттің аумақтық бөлімшесінің басқа жұмыскеріне жүктейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z197" w:id="195"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z197" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Комитеттің қарамағындағы құрылымдық бөлімшелер және аумақтық бөлімшілердің ережелерін және өзінің құзыреті шегінде Комитеттің ведомстволық бағынысты ұйымдарының құрылтай құжаттарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z198" w:id="196"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z198" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Комитеттің ведомстволық бағынысты ұйымдарының құрылымын бекітеді және штаттық кестесін келіседі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z199" w:id="197"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z199" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) реттелетін салада мемлекеттік саясатты қалыптастыру жөнінде ұсыныстар тұжырымдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z200" w:id="198"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z200" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) аумақтық бөлімшелердің Комитетпен өзара іс-қимыл жасау құзыреті мен тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z201" w:id="199"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z201" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) Комитеттің аумақтық бөлімшелер актілерінің қолданылуын жояды немесе толық немесе бөлігін тоқтатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z202" w:id="200"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z202" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) мемлекеттік органдарда және өзге ұйымдарда сенімхатсыз Комитеттің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z203" w:id="201"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z203" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) заңдарға және Қазақстан Республикасы Президентінің актілеріне сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z204" w:id="202"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z204" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Комитет төрағасы қолданыстағы заңнамаға сәйкес өз орынбасарының өкілеттігін белгілейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z205" w:id="203"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z205" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Комитеттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z206" w:id="204"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z206" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Комитеттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауландырылған мүлкі болады. Комитеттің мүлкі оған иесі берген мүліктің есебінен, сондай-ақ өзінің қызметі нәтижесінде сатып алынған қаражаттан (қаражат кірістерін қоса алғанда) және Қазақстан Республикасының заңнамасымен тыйым салынбаған өзге де көздерден қалыптастырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z207" w:id="205"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z207" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Комитетке бекітіліп берілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z208" w:id="206"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z208" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Комитет оған бекітіліп берілген мүлікті және оған қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті, егер заңнамада өзгеше белгіленбесе, өздігінен иеліктен шығаруға немесе оған өзге тәсілмен иелік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z209" w:id="207"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z209" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Комитетті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z210" w:id="208"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z210" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Комитетті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z211" w:id="209"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z211" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Комитеттің қарамағындағы ұйымдардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z212" w:id="210"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z212" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Республикалық мемлекеттік кәсіпорын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z213" w:id="211"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z213" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің "Фитосанитария" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z214" w:id="212"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z214" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Мемлекеттік мекемелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z215" w:id="213"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z215" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің "Республикалық өсімдіктер карантині орталығы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z216" w:id="214"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z216" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің "Республикалық фитосанитариялық диагностика және болжамдар әдістемелік орталығы" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z217" w:id="215"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z217" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Комитеттің қарамағындағы аумақтық бөлімшелердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 20.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z218" w:id="216"/>
+    <w:bookmarkStart w:name="z218" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ақмола облыстық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z219" w:id="217"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z219" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ақкөл аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z220" w:id="218"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z220" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Аршалы аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z221" w:id="219"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z221" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Астрахан аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z222" w:id="220"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z222" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Атбасар аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z223" w:id="221"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z223" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Бұланды аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z224" w:id="222"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z224" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Егіндікөл аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z225" w:id="223"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z225" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ерейментау аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z226" w:id="224"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z226" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Есіл аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z227" w:id="225"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z227" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Жақсы аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z228" w:id="226"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z228" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Жарқайың аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z229" w:id="227"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z229" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қорғалжын аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z230" w:id="228"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z230" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Сандықтау аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z231" w:id="229"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z231" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Целиноград аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z232" w:id="230"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z232" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Шортанды аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z233" w:id="231"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z233" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Біржан сал ауданының аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z234" w:id="232"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z234" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Зеренді аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z235" w:id="233"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z235" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Бурабай аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z236" w:id="234"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z236" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Көкшетау қалалық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z237" w:id="235"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z237" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ақтөбе облыстық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z238" w:id="236"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z238" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Әйтеке би аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z239" w:id="237"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z239" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Алға аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z240" w:id="238"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z240" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Байғанин аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z241" w:id="239"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z241" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ырғыз аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z242" w:id="240"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z242" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қарғалы аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z243" w:id="241"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z243" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Мәртөк аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z244" w:id="242"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z244" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Мұғалжар аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z245" w:id="243"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z245" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Темір аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z246" w:id="244"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z246" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ойыл аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z247" w:id="245"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z247" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қобда аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z248" w:id="246"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z248" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Хромтау аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z249" w:id="247"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z249" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Шалқар аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z250" w:id="248"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z250" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ақтөбе қалалық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z251" w:id="249"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z251" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Алматы облыстық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z252" w:id="250"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z252" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ақсу аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z253" w:id="251"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z253" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Алакөл аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z254" w:id="252"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z254" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Балқаш аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z255" w:id="253"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z255" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Еңбекшіқазақ аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z256" w:id="254"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z256" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Жамбыл аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z257" w:id="255"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z257" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Іле аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z258" w:id="256"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z258" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қаратал аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z259" w:id="257"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z259" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қарасай аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z260" w:id="258"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z260" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Кербұлақ аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z261" w:id="259"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z261" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Көксу аудандық аумақтық инспекциясы" мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z262" w:id="260"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z262" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Панфилов аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z263" w:id="261"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z263" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Кеген ауданының аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z264" w:id="262"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z264" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Сарқант аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z265" w:id="263"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z265" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Талғар аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z266" w:id="264"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z266" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ескелді аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z267" w:id="265"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z267" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ұйғыр аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z268" w:id="266"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z268" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Талдықорған қалалық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z269" w:id="267"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z269" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Атырау облыстық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z270" w:id="268"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z270" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Жылыой аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z271" w:id="269"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z271" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Индер аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z272" w:id="270"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z272" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Исатай аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z273" w:id="271"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z273" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қызылқоға аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z274" w:id="272"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z274" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Құрманғазы аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z275" w:id="273"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z275" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Махамбет аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z276" w:id="274"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z276" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Атырау қалалық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z277" w:id="275"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z277" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Шығыс Қазақстан облыстық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z278" w:id="276"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z278" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Абай аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z279" w:id="277"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z279" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Алтай аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z280" w:id="278"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z280" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Аягөз аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z281" w:id="279"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z281" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Бесқарағай аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z282" w:id="280"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z282" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Абай облыстық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z283" w:id="281"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z283" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Бородулиха аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z284" w:id="282"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z284" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Глубокое аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z285" w:id="283"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z285" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Жарма аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z286" w:id="284"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z286" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Зайсан аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z287" w:id="285"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z287" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қатонқарағай аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z288" w:id="286"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z288" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Көкпекті аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z289" w:id="287"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z289" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Күршім аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z290" w:id="288"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z290" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Тарбағатай аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z291" w:id="289"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z291" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ұлан аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z292" w:id="290"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z292" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Үржар аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z293" w:id="291"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z293" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Шемонаиха аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z294" w:id="292"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z294" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Өскемен қалалық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z295" w:id="293"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z295" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Жамбыл облыстық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z296" w:id="294"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z296" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Байзақ аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z297" w:id="295"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z297" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Самар ауданы бойынша аумақтық инспекция" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z298" w:id="296"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z298" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Жамбыл аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z299" w:id="297"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z299" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Жуалы аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z300" w:id="298"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z300" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қордай аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z301" w:id="299"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z301" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Тұрар Рысқұлов ауданының аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z302" w:id="300"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z302" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Меркі аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z303" w:id="301"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z303" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Мойынқұм аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z304" w:id="302"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z304" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Сарысу аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z305" w:id="303"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z305" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Талас аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z306" w:id="304"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z306" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Шу аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z307" w:id="305"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z307" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Тараз қалалық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z308" w:id="306"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z308" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Батыс Қазақстан облыстық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z309" w:id="307"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z309" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ақжайық аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z310" w:id="308"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z310" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Бәйтерек аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z311" w:id="309"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z311" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Бөрлі аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z312" w:id="310"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z312" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Жаңақала аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z313" w:id="311"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z313" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Жәнібек аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z314" w:id="312"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z314" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Сырым аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z315" w:id="313"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z315" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Тасқала аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z316" w:id="314"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z316" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Теректі аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z317" w:id="315"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z317" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Бөкей ордасы аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z318" w:id="316"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z318" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Орал қалалық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z319" w:id="317"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z319" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қарағанды облыстық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z320" w:id="318"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z320" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Абай аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z321" w:id="319"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z321" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ақтоғай аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z322" w:id="320"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z322" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Бұқар жырау аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z323" w:id="321"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z323" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Жаңаарқа аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z324" w:id="322"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z324" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қарқаралы аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z325" w:id="323"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z325" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Нұра аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z326" w:id="324"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z326" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Осакаров аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z327" w:id="325"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z327" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ұлытау аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z328" w:id="326"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z328" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Шет аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z329" w:id="327"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z329" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ұлытау облыстық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z330" w:id="328"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z330" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қарағанды қалалық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z331" w:id="329"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z331" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қостанай облыстық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z332" w:id="330"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z332" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Алтынсарин аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z333" w:id="331"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z333" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Амангелді аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z334" w:id="332"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z334" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Әулиекөл аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z335" w:id="333"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z335" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       118. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Денисов аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z336" w:id="334"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z336" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Жангелдин аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z337" w:id="335"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z337" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Жітіқара аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z338" w:id="336"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z338" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қамысты аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z339" w:id="337"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z339" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қарабалық аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z340" w:id="338"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z340" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қарасу аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z341" w:id="339"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z341" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қостанай аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z342" w:id="340"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z342" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Меңдіқара аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z343" w:id="341"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z343" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Науырзым аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z344" w:id="342"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z344" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       127. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Сарыкөл аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z345" w:id="343"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z345" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Бейімбет Майлин ауданының аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z346" w:id="344"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z346" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       129. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ұзынкөл аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z347" w:id="345"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z347" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Федоров аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z348" w:id="346"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z348" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       131. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Арқалық қалалық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z349" w:id="347"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z349" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қостанай қалалық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkEnd w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132-1. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Петропавл қалалық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132-2. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ақсуат ауданының аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z350" w:id="348"/>
+    <w:bookmarkStart w:name="z350" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қызылорда облыстық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z351" w:id="349"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z351" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Арал аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z352" w:id="350"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z352" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Жалағаш аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z353" w:id="351"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z353" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Жаңақорған аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z354" w:id="352"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z354" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қазалы аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z355" w:id="353"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z355" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қармақшы аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z356" w:id="354"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z356" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Сырдария аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z357" w:id="355"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z357" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Шиелі аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z358" w:id="356"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z358" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қызылорда қалалық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z359" w:id="357"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z359" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Маңғыстау облыстық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z360" w:id="358"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z360" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Маңғыстау аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z361" w:id="359"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z361" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       144. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Бейнеу аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z362" w:id="360"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z362" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Жаңаөзен қалалық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z363" w:id="361"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z363" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       146. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ақтау қалалық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z364" w:id="362"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z364" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Мұнайлы аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z365" w:id="363"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z365" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Павлодар облыстық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z366" w:id="364"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z366" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       149. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Баянауыл аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z367" w:id="365"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z367" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       150. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Железин аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z368" w:id="366"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z368" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       151. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ертіс аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z369" w:id="367"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z369" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Жетісу облысы бойынша аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z370" w:id="368"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z370" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Тереңкөл ауданының аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z371" w:id="369"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z371" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       154. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Аққулы ауданының аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z372" w:id="370"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z372" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       155. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Май аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z373" w:id="371"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z373" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       156. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Павлодар аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z374" w:id="372"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z374" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       157. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Успен аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z375" w:id="373"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z375" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ақтоғай аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z376" w:id="374"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z376" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       159. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Шарбақты аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z377" w:id="375"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z377" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Солтүстік Қазақстан облыстық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z378" w:id="376"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z378" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       161. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Айыртау аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z379" w:id="377"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z379" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ақжар аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z380" w:id="378"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z380" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Аққайың аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z381" w:id="379"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z381" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       164. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Мағжан Жұмабаев ауданының аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z382" w:id="380"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z382" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       165. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Есіл аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z383" w:id="381"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z383" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       166. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Жамбыл аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z384" w:id="382"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z384" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қызылжар аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z385" w:id="383"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z385" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       168. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Мамлют аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z386" w:id="384"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z386" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       169. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Шал ақын ауданының аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z387" w:id="385"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z387" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       170. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Тайынша аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z388" w:id="386"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z388" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       171. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Тимирязев аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z389" w:id="387"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z389" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       172. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Уәлиханов аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z390" w:id="388"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z390" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       173. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ғабит Мүсірепов ауданының аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z391" w:id="389"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z391" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       174. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Түркістан облыстық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z392" w:id="390"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z392" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Бәйдібек аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z393" w:id="391"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z393" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       176. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Жетісай аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z394" w:id="392"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z394" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Келес аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z395" w:id="393"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z395" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       178. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Қазығұрт аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z396" w:id="394"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z396" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       179. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Мақтаарал аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z397" w:id="395"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z397" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       180. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Ордабасы аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z398" w:id="396"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z398" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       181. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Отырар аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z399" w:id="397"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z399" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       182. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Сайрам аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z400" w:id="398"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z400" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       183. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Сарыағаш аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z401" w:id="399"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z401" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       184. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Созақ аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z402" w:id="400"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z402" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Төлеби аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z403" w:id="401"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z403" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       186. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Түлкібас аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z404" w:id="402"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z404" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       187. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Шардара аудандық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z405" w:id="403"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z405" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       188. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Арыс қалалық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z406" w:id="404"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z406" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       189. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Түркістан қалалық аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z407" w:id="405"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z407" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       190. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Шымкент қаласы бойынша аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z408" w:id="406"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z408" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       191. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Астана қаласы бойынша аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z409" w:id="407"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z409" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       192. "Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің Алматы қаласы бойынша аумақтық инспекциясы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkEnd w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9869,31 +10307,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>