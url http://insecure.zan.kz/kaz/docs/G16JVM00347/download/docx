--- v0 (2025-10-05)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3023f7b" w14:textId="3023f7b">
+    <w:p w14:paraId="ef0b0c3" w14:textId="ef0b0c3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1245,54 +1245,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Міндеті: өз құзыреті шегінде көмірсутектер мен уран өндіру бөлігінде жер қойнауын пайдалану, мұнай-газ, мұнай-химия өнеркәсібі, көмірсутек шикізатын тасымалдау, мұнай өнімдерінің жекелеген түрлерін өндіру, газ және газбен жабдықтау, магистральдық құбырлар саласындағы мемлекеттік саясатты іске асыру және қамтамасыз ету болып табылады.</w:t>
+      13. Міндеті: мемлекеттік бақылау функциясын іске асыру, сондай-ақ көмірсутектерге, мұнай-газға, мұнай-химия өнеркәсібіне, көмірсутек тасымалдауға, мұнай өнімдерінің жекелеген түрлерін өндіруге, газ және газбен жабдықтауға, магистральдық құбырларға қатысты бөліктегі мемлекеттік саясаттың орындалуын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Энергетика министрінің 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Функциялары: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1323,163 +1385,145 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде ұлттық қауіпсіздік, мемлекеттік құпияларды қорғау, азаматтық қорғаныс, жұмылдыру дайындығы мен жұмылдыру, сыбайлас жемқорлыққа қарсы іс-қимыл салаларында Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерін сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) белгіленген тәртіпте, жер қойнауын пайдалану, көмірсутектер, газ және газбен жабдықтау салаларындағы есептік деректерді, қызмет туралы ақпаратты әзірлейді және Министрліктің Көмірсутектер және жер қойнауын пайдалану салаларындағы мемлекеттік бақылау департаментіне ұсынады;</w:t>
+      2) жер қойнауын пайдалану, көмірсутектер, газ және газбен жабдықтау салаларындағы есептік деректерді, қызмет туралы ақпаратты белгіленген тәртіппен жасайды және Министрліктің Мұнай және газ салаларындағы мемлекеттік бақылау департаментіне ұсынады;"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рұқсаттық бақылау жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) мынадай салаларда мемлекеттік бақылау жүргізеді:</w:t>
+      4) мынадай салаларда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көмірсутектер бойынша және уран өндіру жөніндегі жер қойнауын пайдалану операцияларын жүргізу кезінде Қазақстан Республикасының жер қойнауы және жер қойнауын пайдалану туралы заңнамасы талаптарының сақталуына;</w:t>
+      көмірсутектер бойынша жер қойнауын пайдалану операцияларын жүргізу кезінде Қазақстан Республикасының жер қойнауы және жер қойнауын пайдалану туралы заңнамасы талаптарының сақталуына;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көмірсутектерді барлау және (немесе) өндіру жөніндегі операцияларды жүргізу кезінде жер қойнауын пайдаланушылардың тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алу тәртібінің сақталуына;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      уран өндіру жөніндегі операцияларды жүргізу кезінде жер қойнауын пайдаланушылардың тауарларды, жұмыстарды және көрсетілетін қызметтерді сатып алу тәртібінің сақталуына;</w:t>
-[...16 lines deleted...]
-        <w:t>
       мұнай өнiмдерiнiң жекелеген түрлерiн өндiруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өз құзыреті шегінде Қазақстан Республикасының магистральдық құбыры туралы заңнамасының сақталуына;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1490,69 +1534,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       газ және газбен жабдықтау саласында;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жер қойнауын пайдалану саласында көмірсутектерді және уран өндіру бойынша жобалау құжаттары ережелерінің сақталуына;</w:t>
-[...17 lines deleted...]
-      уран өндіру кезінде жер қойнауының ұтымды және кешенді пайдаланылуына;</w:t>
+      жер қойнауын пайдалану саласында көмірсутектерді өндіру бойынша жобалау құжаттары ережелерінің сақталуына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жер қойнауын пайдаланушылардың келісімшарттардың, оның ішінде өнімді бөлу туралы келісімдердің шарттарын сақтауына бақылауды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
@@ -1567,51 +1593,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) белгіленген тәртіпте жер қойнауын ұтымды және кешенді пайдалану жөніндегі талаптарды бұзу салдарынан келтірілген залал мөлшерін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау мен қадағалау нәтижелері бойынша анықталған бұзушылықтарды жою туралы нұсқама жасайды;</w:t>
+      7) Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы нұсқама жасайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z33" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес реттелетін салаларға тексеру және профилактикалық бақылау нысанында мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z34" w:id="33"/>
     <w:p>
@@ -1707,51 +1733,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) нормативтік құқықтық актілерге қатысты құқықтық мониторинг жүргізеді, және жүргізілген құқықтық мониторинг нәтижесінде оларға өзгерiстер және (немесе) толықтырулар енгiзу немесе олардың күшi жойылды деп тану жөнiндегi ұсыныстарды Министрлікке уақтылы ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z39" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) Қазақстан Республикасы Энергетика министрлігінің Көмірсутектер және жер қойнауын пайдалану салаларындағы мемлекеттік бақылау департаментіне келісу үшін өз құзыреті шегінде қызметті жүзеге асыру және ұстауға қажетті тауарларда, жұмыстарда және көрсетілетін қызметтерге деген қажеттілікті жолдайды;</w:t>
+      14) Қазақстан Республикасы Энергетика министрлігінің Мұнай және газ салаларындағы мемлекеттік бақылау департаментіне келісу үшін өз құзыреті шегінде қызметті жүзеге асыру және ұстауға қажетті тауарларға, жұмыстарға және көрсетілетін қызметтерге деген қажеттілікті жолдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z40" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Бюджет және қаржылық рәсімдер департаментіне өз құзыреті шегінде қызметті қамтамасыз етуге қажетті тауарларды, жұмыстарды және көрсетілетін қызметтерді сатып алуға техникалық өзіндік ерекшеліктерін ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z41" w:id="40"/>
     <w:p>
@@ -1856,51 +1882,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      21) алып тасталды - ҚР Энергетика министрінің 27.09.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21) алып тасталды - ҚР Энергетика министрінің 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1993,50 +2029,194 @@
         <w:t>
       25) өз құзыреті шегінде жеке және заңды тұлғалардың өтініштерін қарауды жүзеге асырады, сондай-ақ олардың орындалуына талдауды, бағалау және бақылауды және тұтынушылардың құқықтарын қорғау саласында мемлекеттік реттеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) Басқарма жұмысының сапасын және өнімділігін жоғарылату мақсатында қызметтерінің бағыттары бойынша ішкі бақылау жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1) жұмылдыру дайындығы және азаматтық қорғаныс іс-шараларына Басқарма құзыреті шегінде қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       26-2) профилактикалық бақылау мен тексерулер жүргізу кезінде тәуекел дәрежесін бағалаудың бекітілген өлшемшарттары мен тексеру парақтарын қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-3) Қазақстан Республикасының жер қойнауын пайдалану саласындағы заңнамасын бұзушылықтардың алдын алуға бағытталған профилактикалық бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-4) жіберілген бұзушылықтардың себептері мен шарттарын талдау және олардың алдын алу жөнінде ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-5) Қазақстан Республикасының заңнамасының сақталуын бақылаудағы салалардағы жай-күйіне талдауды жүзеге асырады және профилактикалық бақылау мен тексеру нәтижесінде анықталған бұзушылықтардың себептері мен шарттарына талдау жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-6) бақылаудағы салалардағы тәуекелдерді талдамалық бағалауды, оның ішінде тәуекелдерді бағалау және басқару жүйесінің нәтижелері негізінде жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-7) тәуекелдерді азайту, бұзушылықтардың алдын алу және мемлекеттік бақылауды жетілдіру бойынша талдамалық материалдар, шолулар мен ұсыныстар дайындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-8) жетекшілік ететін салалардағы нормативтік құқықтық актілерді және құқық қолдану практикасын жетілдіру жөнінде белгіленген тәртіппен Энергетика министрлігіне ұсыныстар енгізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентiнiң және Қазақстан Республикасы Үкiметiнiң актiлерiнде көзделген өзге де өкiлеттiктердi жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2069,50 +2249,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 319</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2613,54 +2813,72 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Басқарма қызметкерлерінің әкімшілік мемлекеттік қызметшілер этикасы нормаларын сақтауын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z73" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) Министрлік басшылығына немесе құқық қорғау органдарына белгілі болған сыбайлас жемқорлық құқық бұзушылық жағдайлары туралы назарына жеткізу;</w:t>
+      8) белгілі болған сыбайлас жемқорлық құқық бұзушылық жағдайлары туралы Министрлік басшылығына немесе құқық органдарына дереу хабарлайды және сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) сыбайлас жемқорлық тәуекелдеріне ішкі талдауды жүзеге асырады, оның нәтижелері бойынша сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін себептер мен жағдайларды жою жөніндегі шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z74" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Басқарма қызметкерлері қызметтік міндеттерін атқаруда гендерлік кемсітушілікке жол бермеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z75" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2702,51 +2920,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді - ҚР Энергетика министрінің 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z76" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2811,100 +3049,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Басқарма Қазақстан Республикасының заңнамалық актілеріне, Президент актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне сәйкес өзінің негізгі міндеттері мен функцияларын іске асыру үшін қажетті өкілеттіктерді иеленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z78" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Басқарманы Қазақстан Республикасы Энергетика министрінің келісімі бойынша Министрліктің Аппарат басшысы қызметке тағайындайтын және қызметтен босататын басшы басқарады.</w:t>
+      18. Басқарманы жетекшілік ететін вице-министрдің ұсынымын ескере отырып, Қазақстан Республикасы Энергетика министрінің келісуі бойынша Министрліктің аппарат басшысы қызметке тағайындайтын және қызметтен босататын басшы басқарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Энергетика министрінің 23.02.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Энергетика министрінің 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z79" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3263,70 +3501,186 @@
         <w:t>
       4) өзге мемлекеттік органдарда және ұйымдарда Басқарманың мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z88" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) басқарманың бұйрықтарына және Қазақстан Республикасының заңнамасына сәйкес өзге құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) Басқарма жұмысын ұйымдастырады және басқарады, басқармаға жүктелген міндеттердің орындалуы және оның функцияларын жүзеге асыру үшін дербес жауапкершілікте болады, сондай-ақ Қазақстан Республикасының Энергетика министріне және жетекшілік ететін вице-министрге есеп береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2) Басқарманың қызметіне Қазақстан Республикасының Энергетика министрі бекітетін міндеттерді бөлуге сәйкес Қазақстан Республикасы энергетика вице-министрі жетекшілік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-3) Басқарма басшысы Қазақстан Республикасының Энергетика министріне және жетекшілік ететін вице-министрге есеп береді және олардың бақылауында болады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z89" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармаққа өзгеріс енгізілді – ҚР Энергетика министрінің 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z90" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Басшының орынбасары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z91" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4283,54 +4637,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z118" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Міндеті: өз құзыреті шегінде көмірсутектер мен уран өндіру бөлігінде жер қойнауын пайдалану, мұнай-газ, мұнай-химия өнеркәсібі, көмірсутек шикізатын тасымалдау, мұнай өнімдерінің жекелеген түрлерін өндіру, газ және газбен жабдықтау, магистральдық құбырлар саласындағы мемлекеттік саясатты іске асыру және қамтамасыз ету болып табылады.</w:t>
+      13. Міндеті: мемлекеттік бақылау функциясын іске асыру, сондай-ақ көмірсутектерге, мұнай-газға, мұнай-химия өнеркәсібіне, көмірсутек тасымалдауға, мұнай өнімдерінің жекелеген түрлерін өндіруге, газ және газбен жабдықтауға, магистральдық құбырларға қатысты бөліктегі мемлекеттік саясаттың орындалуын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Энергетика министрінің 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z119" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Функциялары: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4361,146 +4777,128 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде ұлттық қауіпсіздік, мемлекеттік құпияларды қорғау, азаматтық қорғаныс, жұмылдыру дайындығы мен жұмылдыру, сыбайлас жемқорлыққа қарсы іс-қимыл салаларында Қазақстан Республикасының заңдары мен өзге де нормативтік құқықтық актілерін сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z121" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) белгіленген тәртіпте, жер қойнауын пайдалану, көмірсутектер, газ және газбен жабдықтау салаларындағы есептік деректерді, қызмет туралы ақпаратты әзірлейді және Министрліктің Көмірсутектер және жер қойнауын пайдалану салаларындағы мемлекеттік бақылау департаментіне ұсынады;</w:t>
+      2) жер қойнауын пайдалану, көмірсутектер, газ және газбен жабдықтау салаларындағы есептік деректерді, қызмет туралы ақпаратты белгіленген тәртіппен жасайды және Министрліктің Мұнай және газ салаларындағы мемлекеттік бақылау департаментіне ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z122" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рұқсаттық бақылау жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:bookmarkStart w:name="z123" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) мынадай салаларда мемлекеттік бақылау жүргізеді:</w:t>
+      4) мынадай салаларда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көмірсутектер бойынша және уран өндіру жөніндегі жер қойнауын пайдалану операцияларын жүргізу кезінде Қазақстан Республикасының жер қойнауы және жер қойнауын пайдалану туралы заңнамасы талаптарының сақталуына;</w:t>
-[...35 lines deleted...]
-      уран өндіру жөніндегі операцияларды жүргізу кезінде жер қойнауын пайдаланушылардың тауарларды, жұмыстарды және көрсетілетін қызметтерді сатып алу тәртібінің сақталуына;</w:t>
+      көмірсутектер бойынша жер қойнауын пайдалану операцияларын жүргізу кезінде жер қойнауы және жер қойнауын пайдалану туралы Қазақстан Республикасының заңнамасы талаптарының сақталуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көмірсутектерді барлау және (немесе) өндіру жөніндегі операцияларды жүргізу кезінде жер қойнауын пайдаланушылардың тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алу тәртібінің сақталуына; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұнай өнiмдерiнiң жекелеген түрлерiн өндiруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4528,69 +4926,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       газ және газбен жабдықтау саласында;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жер қойнауын пайдалану саласында көмірсутектерді және уран өндіру бойынша жобалау құжаттары ережелерінің сақталуына;</w:t>
-[...17 lines deleted...]
-      уран өндіру кезінде жер қойнауының ұтымды және кешенді пайдаланылуына;</w:t>
+      жер қойнауын пайдалану саласында көмірсутектерге қатысты бөліктегі жобалау құжаттары ережелерінің сақталуына мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z124" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жер қойнауын пайдаланушылардың келісімшарттардың, оның ішінде өнімді бөлу туралы келісімдердің шарттарын сақтауына бақылауды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:bookmarkStart w:name="z125" w:id="119"/>
     <w:p>
       <w:pPr>
@@ -4605,51 +4985,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) белгіленген тәртіпте жер қойнауын ұтымды және кешенді пайдалану жөніндегі талаптарды бұзу салдарынан келтірілген залал мөлшерін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z126" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес бақылау және қадағалау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау мен қадағалау нәтижелері бойынша анықталған бұзушылықтарды жою туралы нұсқама жасайды;</w:t>
+      7) Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау нәтижелері бойынша анықталған бұзушылықтарды жою туралы нұсқама жасайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:bookmarkStart w:name="z127" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес реттелетін салаларға тексеру және профилактикалық бақылау нысанында мемлекеттік бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z128" w:id="122"/>
     <w:p>
@@ -4745,51 +5125,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) нормативтік құқықтық актілерге қатысты құқықтық мониторинг жүргізеді, және жүргізілген құқықтық мониторинг нәтижесінде оларға өзгерiстер және (немесе) толықтырулар енгiзу немесе олардың күшi жойылды деп тану жөнiндегi ұсыныстарды Министрлікке уақтылы ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:bookmarkStart w:name="z133" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) Қазақстан Республикасы Энергетика министрлігінің Көмірсутектер және жер қойнауын пайдалану салаларындағы мемлекеттік бақылау департаментіне келісу үшін өз құзыреті шегінде қызметті жүзеге асыру және ұстауға қажетті тауарларда, жұмыстарда және көрсетілетін қызметтерге деген қажеттілікті жолдайды;</w:t>
+      14) Қазақстан Республикасы Энергетика министрлігінің Мұнай және газ салаларындағы мемлекеттік бақылау департаментіне келісу үшін өз құзыреті шегінде қызметті жүзеге асыру және ұстауға қажетті тауарларға, жұмыстарға және көрсетілетін қызметтерге деген қажеттілікті жолдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:bookmarkStart w:name="z134" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Бюджет және қаржылық рәсімдер департаментіне өз құзыреті шегінде қызметті қамтамасыз етуге қажетті тауарларды, жұмыстарды және көрсетілетін қызметтерді сатып алуға техникалық өзіндік ерекшеліктерін ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:bookmarkStart w:name="z135" w:id="129"/>
     <w:p>
@@ -4894,51 +5274,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      21) алып тасталды - ҚР Энергетика министрінің 27.09.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21) алып тасталды - ҚР Энергетика министрінің 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -5031,50 +5421,194 @@
         <w:t>
       25) өз құзыреті шегінде жеке және заңды тұлғалардың өтініштерін қарауды жүзеге асырады, сондай-ақ олардың орындалуына талдауды, бағалау және бақылауды және тұтынушылардың құқықтарын қорғау саласында мемлекеттік реттеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:bookmarkStart w:name="z145" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) Басқарма жұмысының сапасын және өнімділігін жоғарылату мақсатында қызметтерінің бағыттары бойынша ішкі бақылау жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1) жұмылдыру дайындығы және азаматтық қорғаныс іс-шараларына Басқарма құзыреті шегінде қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-2) профилактикалық бақылау мен тексерулер жүргізу кезінде тәуекел дәрежесін бағалаудың бекітілген өлшемшарттары мен тексеру парақтарын қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-3) Қазақстан Республикасының жер қойнауын пайдалану саласындағы заңнамасын бұзушылықтардың алдын алуға бағытталған профилактикалық бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-4) жіберілген бұзушылықтардың себептері мен шарттарын талдау және олардың алдын алу жөнінде ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-5) Қазақстан Республикасының заңнамасының сақталуын бақылаудағы салалардағы жай-күйіне талдауды жүзеге асырады және профилактикалық бақылау мен тексеру нәтижесінде анықталған бұзушылықтардың себептері мен шарттарына талдау жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-6) бақылаудағы салалардағы тәуекелдерді талдамалық бағалауды, оның ішінде тәуекелдерді бағалау және басқару жүйесінің нәтижелері негізінде жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-7) тәуекелдерді азайту, бұзушылықтардың алдын алу және мемлекеттік бақылауды жетілдіру бойынша талдамалық материалдар, шолулар мен ұсыныстар дайындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-8) жетекшілік ететін салалардағы нормативтік құқықтық актілерді және құқық қолдану практикасын жетілдіру жөнінде белгіленген тәртіппен Қазақстан Республикасының Энергетика министрлігіне ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z146" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентiнiң және Қазақстан Республикасы Үкiметiнiң актiлерiнде көзделген өзге де өкiлеттiктердi жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5107,50 +5641,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 319</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5540,51 +6094,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4) алып тасталды - ҚР Энергетика министрінің 27.09.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) алып тасталды - ҚР Энергетика министрінің 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -5653,54 +6217,72 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Басқарма қызметкерлерінің әкімшілік мемлекеттік қызметшілер этикасы нормаларын сақтауын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:bookmarkStart w:name="z167" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) Министрлік басшылығына немесе құқық қорғау органдарына белгілі болған сыбайлас жемқорлық құқық бұзушылық жағдайлары туралы назарына жеткізу;</w:t>
+      8) белгілі болған сыбайлас жемқорлық құқық бұзушылық туралы Министрлік басшылығына немесе құқық органдарына дереу хабарлайды және сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі шаралар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) сыбайлас жемқорлық тәуекелдеріне ішкі талдауды жүзеге асырады, оның нәтижелері бойынша сыбайлас жемқорлық құқық бұзушылықтар жасауға ықпал ететін себептер мен жағдайларды жою жөніндегі шаралар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z168" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Басқарма қызметкерлері қызметтік міндеттерін атқаруда гендерлік кемсітушілікке жол бермеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:bookmarkStart w:name="z169" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5742,51 +6324,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді - ҚР Энергетика министрінің 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z170" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5851,100 +6453,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Басқарма Қазақстан Республикасының заңнамалық актілеріне, Президент актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне сәйкес өзінің негізгі міндеттері мен функцияларын іске асыру үшін қажетті өкілеттіктерді иеленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
     <w:bookmarkStart w:name="z172" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Басқарманы Қазақстан Республикасы Энергетика министрінің келісімі бойынша Министрліктің Аппарат басшысы қызметке тағайындайтын және қызметтен босататын басшы басқарады.</w:t>
+      18. Басқарманы жетекшілік ететін вице-министрдің ұсынымын ескере отырып, Қазақстан Республикасы Энергетика министрінің келісуі бойынша Министрліктің аппарат басшысы қызметке тағайындайтын және қызметтен босататын басшы басқарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Энергетика министрінің 23.02.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Энергетика министрінің 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z173" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6303,70 +6905,186 @@
         <w:t>
       4) өзге мемлекеттік органдарда және ұйымдарда Басқарманың мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
     <w:bookmarkStart w:name="z182" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) басқарманың бұйрықтарына және Қазақстан Республикасының заңнамасына сәйкес өзге құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) Басқарма жұмысын ұйымдастырады және басқарады, басқармаға жүктелген міндеттердің орындалуы және оның функцияларын жүзеге асыру үшін дербес жауапкершілікте болады, сондай-ақ Қазақстан Республикасының Энергетика министріне және жетекшілік ететін вице-министрге есеп береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2) Басқарманың қызметіне Қазақстан Республикасының Энергетика министрі бекітетін міндеттерді бөлуге сәйкес Қазақстан Республикасы энергетика вице-министрі жетекшік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-3) Басқарма басшысы Қазақстан Республикасының Энергетика министріне және жетекшілік ететін вице-министрге есеп береді және олардың бақылауында болады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z183" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармаққа өзгеріс енгізілді – ҚР Энергетика министрінің 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z184" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Басшының орынбасары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
     <w:bookmarkStart w:name="z185" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6714,55 +7432,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7088,31 +7806,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>