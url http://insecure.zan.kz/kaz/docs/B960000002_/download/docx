--- v0 (2025-11-15)
+++ v1 (2026-10-24)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1ad64d6" w14:textId="1ad64d6">
+    <w:p w14:paraId="95f2e21" w14:textId="95f2e21">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,82 +85,137 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Парламенті Сенатының Регламенті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...10 lines deleted...]
-</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Парламенті Сенатының 1996 жылғы 8 ақпандағы Қаулысы. Күші жойылды - Қазақстан Республикасы Құрылтайының 2026 жылғы 10 қыркүйектегі № 30-I ҚРҚ қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Құрылтайының 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30-I ҚРҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
@@ -172,217 +229,107 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> Сенаты</w:t>
+        <w:t>Қазақстан Республикасы Парламентінің Сенаты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1996 </w:t>
-[...49 lines deleted...]
-        <w:t>қабылдады</w:t>
+        <w:t>1996 жылғы 8 ақпанда қабылдады</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Парламент </w:t>
-[...9 lines deleted...]
-        <w:t>Сенатының</w:t>
+        <w:t>Парламент Сенатының</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
@@ -424,121 +371,51 @@
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 24.03.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ж., 26.12.2019 ж., 22.12.2022 № 404-VII ПС </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қаулыларымен</w:t>
-[...69 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>қаулыларымен өзгерістер мен толықтырулар енгізілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> МАЗМҰНЫ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -560,189 +437,99 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-БӨЛІМ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жалпы</w:t>
-[...19 lines deleted...]
-        <w:t>ережелер</w:t>
+        <w:t>Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-БӨЛІМ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Парламент </w:t>
-[...69 lines deleted...]
-        <w:t>тәртібі</w:t>
+        <w:t>Парламент Сенатының отырыстарын өткізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1664,181 +1451,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-БӨЛІМ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Парламент </w:t>
+        <w:t>Парламент Сенатының органдарын құру және олардың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Сенатының</w:t>
-[...119 lines deleted...]
-        <w:t>ұйымдастыру</w:t>
+        <w:t>қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1956,201 +1633,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-БӨЛІМ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Парламент Сенаты </w:t>
+        <w:t>Парламент Сенаты депутаттарының өкілеттігін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>депутаттарының</w:t>
-[...139 lines deleted...]
-        <w:t>жауапкершілігі</w:t>
+        <w:t>іске асыру тәртібі және олардың жауапкершілігі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2306,161 +1853,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-БӨЛІМ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Парламент </w:t>
+        <w:t>Парламент Сенатының лауазымды адамдары және</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Сенатының</w:t>
-[...99 lines deleted...]
-        <w:t>өкілеттігі</w:t>
+        <w:t>олардың өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2578,71 +2035,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-БӨЛІМ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қорытынды</w:t>
-[...19 lines deleted...]
-        <w:t>ережелер</w:t>
+        <w:t>Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-БӨЛІМ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -3337,51 +2774,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сілтеме. 8-тармаққа өзгерістер енгізілді - ҚР Парламенті Сенатының 17.05.2000 және 11.12.2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 526-IV ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3519,51 +2956,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4207,71 +3644,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сілтеме. 15-тармақ жаңа редакцияда - ҚР Парламенті Сенатының 22.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4469,51 +3906,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4551,51 +3988,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сілтеме. 17-тармақ жаңа редакцияда - ҚР Парламенті Сенатының 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641-VI ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4633,51 +4070,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сілтеме. 1-тарау 17-1-тармақпен толықтырылды - ҚР Парламенті Сенатының 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641-VI ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5599,71 +5036,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сілтеме. 28-тармақ жаңа редакцияда - ҚР Парламенті Сенатының 22.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5783,51 +5220,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5925,51 +5362,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6291,71 +5728,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сілтеме. 34-тармақ жаңа редакцияда - ҚР Парламенті Сенатының 22.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6513,51 +5950,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6693,51 +6130,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6795,51 +6232,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6997,51 +6434,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7159,71 +6596,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сілтеме. 41-тармақ жаңа редакцияда - ҚР Парламенті Сенатының 22.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7281,51 +6718,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7463,51 +6900,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7585,51 +7022,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7807,51 +7244,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7929,51 +7366,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8111,51 +7548,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8253,91 +7690,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тарау 44-1-тармақпен толықтырылды - ҚР Парламенті Сенатының 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641-VI ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; жаңа редакцияда - ҚР Парламенті Сенатының 22.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8655,51 +8092,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8797,51 +8234,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8871,51 +8308,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8945,51 +8382,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9019,51 +8456,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9141,51 +8578,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9215,51 +8652,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9357,51 +8794,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9539,51 +8976,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10155,51 +9592,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10357,51 +9794,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10459,51 +9896,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10721,51 +10158,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10823,51 +10260,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10925,51 +10362,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11027,51 +10464,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11129,51 +10566,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11231,51 +10668,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11333,51 +10770,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11435,51 +10872,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11537,51 +10974,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11639,51 +11076,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11741,51 +11178,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11815,51 +11252,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11889,51 +11326,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11963,51 +11400,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12037,51 +11474,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12543,51 +11980,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12665,51 +12102,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12887,51 +12324,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13077,51 +12514,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13259,51 +12696,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14075,51 +13512,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15161,51 +14598,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 74-тармақ жаңа редакцияда - ҚР Парламенті Сенатының 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641-VI ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15443,91 +14880,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 75-тармақ жаңа редакцияда - ҚР Парламенті Сенатының 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641-VI ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; өзгерістер енгізілді - ҚР Парламенті Сенатының 22.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15785,51 +15222,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15839,51 +15276,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">76. Алып тасталды - ҚР Парламенті Сенатының 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641-VI ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16303,51 +15740,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16565,91 +16002,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-параграф 81-1-тармақпен толықтырылды - ҚР Парламенті Сенатының 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641-VI ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; өзгерістер енгізілді - ҚР Парламенті Сенатының 22.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17251,51 +16688,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 87-тармақ жаңа редакцияда - ҚР Парламенті Сенатының 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641-VI ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17353,51 +16790,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 88-тармақ жаңа редакцияда - ҚР Парламенті Сенатының 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641-VI ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17509,51 +16946,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 89-тармақ жаңа редакцияда - ҚР Парламенті Сенатының 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641-VI ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18357,51 +17794,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 97-тармаққа өзгеріс енгізілді - ҚР Парламенті Сенатының 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641-VI ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18577,51 +18014,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 99-тармақ жаңа редакцияда - ҚР Парламенті Сенатының 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641-VI ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19779,111 +19216,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сілтеме. 102-тармаққа өзгерістер енгізілді - ҚР Парламенті Сенатының 17.05.2000; 06.06.2002; 20.09.2007; 24.03.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 980-V ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641-VI ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 22.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20081,91 +19518,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сілтеме. 103-тармаққа өзгерістер енгізілді - ҚР Парламенті Сенатының 17.05.2000 және 06.06.2002; 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641-VI ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 22.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21027,51 +20464,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 112-тармаққа өзгеріс енгізілді - ҚР Парламенті Сенатының 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641-VI ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21551,51 +20988,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21733,51 +21170,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21955,51 +21392,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22137,51 +21574,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сілтеме. 119-тармаққа өзгерістер енгізілді - ҚР Парламенті Сенатының 17.05.2000 және 20.09.2007; 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641-VI ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22319,91 +21756,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 121-тармаққа өзгеріс енгізілді - ҚР Парламенті Сенатының 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641-VI ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 22.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22541,51 +21978,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22765,51 +22202,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 124-тармаққа өзгеріс енгізілді - ҚР Парламенті Сенатының 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641-VI ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23265,51 +22702,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23593,91 +23030,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-тарау 130-1-тармақпен толықтырылды - ҚР Парламенті Сенатының 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641-VI ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; жаңа редакцияда - ҚР Парламенті Сенатының 22.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23735,51 +23172,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 131-тармақ жаңа редакцияда - ҚР Парламенті Сенатының 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641-VI ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24327,51 +23764,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24447,51 +23884,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 135-тармақ жаңа редакцияда - ҚР Парламенті Сенатының 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641-VI ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25529,51 +24966,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25669,51 +25106,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сілтеме. 146-тармаққа өзгерістер енгізілді - ҚР Парламенті Сенатының 06.06.2002 және 20.09.2007; 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641-VI ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25831,51 +25268,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25973,51 +25410,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27863,51 +27300,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 404-VII ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29283,51 +28720,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сілтеме. 179-тармаққа өзгерістер енгізілді - ҚР Парламенті Сенатының 20.09.2007 ж. және 11.12.2009 ж. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 526-IV ПС</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 26.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641-VI ПС</w:t>
       </w:r>
       <w:r>
@@ -29818,63 +29255,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -30196,35 +29655,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>