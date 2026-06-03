--- v0 (2025-10-02)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5e7cb0b" w14:textId="5e7cb0b">
+    <w:p w14:paraId="e58b8d6" w14:textId="e58b8d6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,85 +145,55 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>The Law of the Republic of Kazakhstan of 16 July 1999 No. 427.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...33 lines deleted...]
-        <w:t>translation</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 1. General provisions </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -391,51 +361,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5) excluded by the Law of the RK of 07.04.2015 No. 300-V (the act is entered into force in ten calendar days after its first official publication);</w:t>
+        <w:t>5) excluded by the Law of the RK of 07.04.2015 № 300-V (the act is entered into force in ten calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -613,51 +583,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan of 02.03.2007 No. 237 (the act is entered into force since the day of its official publication); as amended by the laws of the Republic of Kazakhstan of 10.07.2012 No. 34-V (the act is entered into force since the day of its official publication); of 07.04.2015 No. 300-V (the act is entered into force in ten calendar days after its first official publication); dated 20.06.2022 No. 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan of 02.03.2007 № 237 (the act is entered into force since the day of its official publication); as amended by the laws of the Republic of Kazakhstan of 10.07.2012 № 34-V (the act is entered into force since the day of its official publication); of 07.04.2015 № 300-V (the act is entered into force in ten calendar days after its first official publication); dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -771,51 +741,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 3 is introduced changes by the Law of the Republic of Kazakhstan 9 July, 2004 No. 586; dated 20.06.2022 No. 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 3 is introduced changes by the Law of the Republic of Kazakhstan 9 July, 2004 № 586; dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -932,51 +902,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       rules for registration of the subjects of industrial property with the State Register of inventions, the State Register of utility models, the State Register of Industrial Designs and issuance of protection documents and their duplicates, declaring invalid and early termination of patents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>  rules for registration with the relevant State Registers of transfer of an exclusive right, granting of the right to use the subject of industrial property, an open or compulsory license;</w:t>
+        <w:t>
+      rules for registration with the relevant State Registers of transfer of an exclusive right, granting of the right to use the subject of industrial property, an open or compulsory license;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       rules for provision of extracts from the relevant State Registers;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1004,51 +975,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       rules for consideration of applications for the subjects of industrial property in accordance with international treaties ratified by the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      provisions on the attestation commission;</w:t>
+      provisions on the commission on the activities of patent attorneys;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       provisions on the appeal board;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1076,115 +1047,139 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) determination of the order of publication information in the bulletin relating to the registration of the subjects of industrial property;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) attestation of persons claiming to be a patent attorney, their registration in the register of patent attorneys, exclusion from the register of patent attorneys, invalidation of the certificate of a patent attorney and cancellation of information in the register of patent attorneys;</w:t>
-[...17 lines deleted...]
-      5) organization of the activity of attestation commission, appeals board and appeal commission;</w:t>
+      4) certification of individuals applying to engage in the activities of a patent attorney, their registration in the register (registers) of patent attorneys, exclusion from the register (registers) of patent attorneys, invalidation of the certificate of the patent attorney and cancellation of information in the register of patent attorneys;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5) as excluded by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) exercise of other powers provided by this Law, other Laws of the Republic of Kazakhstan, Acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 4 as amended by the Law of the Republic of Kazakhstan of 09.07.2004 No. 586); as amended by the laws of the Republic of Kazakhstan of 05.07.2011 No. 452-IV (the act is entered into force since 13.10.2011) ; dated 20.06.2018 No. 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.06.2022 No. 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 4 as amended by the Law of the Republic of Kazakhstan of 09.07.2004 № 586); as amended by the laws of the Republic of Kazakhstan of 05.07.2011 № 452-IV (the act is entered into force since 13.10.2011); dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1353,99 +1348,99 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) consider applications for the subjects of industrial property in accordance with international treaties ratified by the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9) carry out other activities not prohibited by the legislation of the Republic of Kazakhstan. </w:t>
+      9) carry out other activities not prohibited by the Laws of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The expert organization, in agreement with the authorized agency, approve prices for services in the field of protection the subjects of industrial property subject to the provision of full reimbursement of the costs incurred by the organization for their provision, break-even of its activities and financing from its own revenues.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Was completed with article 4-1 according to the Law of the RK of 9 July, 2004 No. 586;; is in the wording of the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Was completed with article 4-1 according to the Law of the RK of 9 July, 2004 № 586; is in the wording of the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1696,80 +1691,80 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The right to be granted a title of protection, the rights arising from the registration of the application, the right to possess the title of protection and the rights under the title of protection may be transferred in whole or in part to another person.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. No legal protection shall be granted under this Law for the industrial property subject matter that has been declared secret by the State. The procedure for handling the secret industrial property subject matters are to be determined by the authorized body. </w:t>
+      6. No legal protection shall be granted under this Law for the industrial property subject matter that has been declared secret by the State. The procedure for handling the secret industrial property subject matters is to be determined by the authorized body. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 5 as amended by the laws of the Republic of Kazakhstan of 09.07.2004 No. 586; of 02.03.2007 No.237 (the act is entered into force since the day of its official publication); of 12.01.2012 No. 537-IV (the act is entered into force in ten calendar days after its first official publication); of 29.09.2014 No. 239-V (the act is entered into force in ten calendar days after its first official publication); of 07.04.2015 No. 300-V (the act is entered into force in ten calendar days after its first official publication) ; dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.10.2019 No. 268-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 20.06.2022 No. 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 5 as amended by the laws of the Republic of Kazakhstan of 09.07.2004 № 586; of 02.03.2007 №237 (the act is entered into force since the day of its official publication); of 12.01.2012 № 537-IV (the act is entered into force in ten calendar days after its first official publication); of 29.09.2014 № 239-V (the act is entered into force in ten calendar days after its first official publication); of 07.04.2015 № 300-V (the act is entered into force in ten calendar days after its first official publication) ; dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2027,51 +2022,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) rules and methods of performing the mental activities, conducting the games;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) computer software and algorithms;</w:t>
+      5) computer programs (software) and algorithms as such;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) projects and plans for structures, buildings, territories;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2203,51 +2198,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 6 as amended by the laws of the Republic of Kazakhstan of 02.03.2007 No. 237 (the act is entered into force since the day of its official publication); of 12.01.2012 No. 537-IV (the act is entered into force in 10 calendar days after its first official publication); dated 20.06.2022 No. 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 6 as amended by the laws of the Republic of Kazakhstan of 02.03.2007 № 237 (the act is entered into force since the day of its official publication); of 12.01.2012 № 537-IV (the act is entered into force in 10 calendar days after its first official publication); dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z43" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2395,51 +2390,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 7 as amended by the Law of the Republic of Kazakhstan of 07.04.2015 No. 300-V (the act is entered into force in ten calendar days after its first official publication); dated 20.06.2022 No. 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 7 as amended by the Law of the Republic of Kazakhstan of 07.04.2015 № 300-V (the act is entered into force in ten calendar days after its first official publication); dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z47" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2531,51 +2526,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      3) excluded by the Law of the RK of12.01.2012 No. 537-IV (the act is entered into force in 10 calendar days after its first official publication);</w:t>
+        <w:t>      3) excluded by the Law of the RK of12.01.2012 № 537-IV (the act is entered into force in 10 calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2629,51 +2624,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 8 as amended by the Law of the Republic of Kazakhstan of 12.01.2012 No. 537-IV (the act is entered into force in 10 calendar days after its first official publication); of 07.04.2015  No.300-V (the act is entered into force in ten calendar days after its first official publication); dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication). </w:t>
+        <w:t xml:space="preserve">      Footnote. Article 8 as amended by the Law of the Republic of Kazakhstan of 12.01.2012 № 537-IV (the act is entered into force in 10 calendar days after its first official publication); of 07.04.2015 №300-V (the act is entered into force in ten calendar days after its first official publication); dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z51" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2795,113 +2790,113 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4. Excluded by the Law of the RK of 07.04.2015 No. 300-V (the act is entered into force in ten calendar days after its first official publication).</w:t>
+        <w:t>4. Excluded by the Law of the RK of 07.04.2015 № 300-V (the act is entered into force in ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. In order to promote and support raising awareness of inventive activity in the Republic of Kazakhstan, the authorized body, together with the authorized bodies in the field of science, state support for innovation activities and other interested bodies, shall develop and determine the procedure for holding the annual competition " Shapagat " for the selection of socially and economically significant, competitive, environmentally friendly inventions, as well as awarding the title of "Honored Inventor" for the authors of the most important and widely used inventions. </w:t>
+      5. In order to promote and support raising awareness of inventive activities in the Republic of Kazakhstan, the authorized body shall develop and determine the procedure for holding the "Shapagat" competition for the selection of socially and economically significant, competitive, environmentally friendly inventions, as well as conferring the title of Honored Inventor for the authors of the most important and widely used inventions. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 9 as amended by the Law of the Republic of Kazakhstan of 12.01.2012 No. 537-IV (the act is entered into force in 10 calendar days after its first official publication); of 29.09.2014  No.239-V (the act is entered into force in ten calendar days after its first official publication); of 07.04.2015 No. 300-V (the act is entered into force in ten calendar days after its first official publication) ; dated 20.06.2018 No. 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.06.2020 No. 347-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 9 as amended by the Law of the Republic of Kazakhstan of 12.01.2012 № 537-IV (the act is entered into force in 10 calendar days after its first official publication); of 29.09.2014  №239-V (the act is entered into force in ten calendar days after its first official publication); of 07.04.2015 № 300-V (the act is entered into force in ten calendar days after its first official publication) ; dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.06.2020 № 347-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3057,51 +3052,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In the event when a service industrial property subject matter results from joint creative work of two or more persons, which include a person who is not an employee of the employer, the right of such person in respect of the service industrial property subject matter shall be defined by the contract concluded with the said employer, and other authors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      In the event that the service industrial property subject matter are created by authors as a result of joint work of two or more employers on the basis of an agreement, the rights of the employers for the said service industrial property subject matter shall be determined by the agreement between them. </w:t>
+      In the event that the service industrial property subject matter is created by authors as a result of joint work of two or more employers on the basis of an agreement, the rights of the employers for the said service industrial property subject matter shall be determined by the agreement between them. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z62" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. In the event of creating a service industrial property subject matter an author is to notify in writing the employer about the said fact within one month from the date of revealing by him a created industrial property subject matter. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -3241,51 +3236,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. If an employer has not been notified by the employee of the service industrial property subject matter for which the employer has the right to be granted a title of protection, the deadline specified in paragraph 7 of this article shall begin from the date when the employer became aware of its creation.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      If the fact of creation of the service industrial property subject matter is found by an employer he shall be obliged to notify in writing the author. Therewith, if the right to be granted a title of protection for service industrial property subject matter belongs to the employer, the employer shall notify the author of launching the application, and the author shall, upon the request of the employer, provide in writing additional information required to process an application for a service industrial property subject matter, as well as the list of authors.</w:t>
+      If the fact of creation of the service industrial property subject matter is found by an employer, he shall be obliged to notify in writing the author. Therewith, if the right to be granted a title of protection for service industrial property subject matter belongs to the employer, the employer shall notify the author of launching the application, and the author shall, upon the request of the employer, provide in writing additional information required to process an application for a service industrial property subject matter, as well as the list of authors.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z64" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. In the event that the employer failure in obtaining a title of protection for a service industrial property subject matter after filing an application or to maintain the title of protection in force he shall timely notify the author in writing about it and free give the author the right to be granted a title of protection or the received title of protection. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z65" w:id="63"/>
     <w:p>
       <w:pPr>
@@ -3349,51 +3344,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 as amended by the Law of the Republic of Kazakhstan of 10.07.2009 No. 179-IV (order of enforcement see Article 2 of the Law); as amended by the laws of the Republic of Kazakhstan of 07.04.2015 No. 300-V (the act is entered into force in ten calendar days after its first official publication); of 31.10.2015 No. 382-V (the act is entered into force in ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 10 as amended by the Law of the Republic of Kazakhstan of 10.07.2009 № 179-IV (order of enforcement see Article 2 of the Law); as amended by the laws of the Republic of Kazakhstan of 07.04.2015 № 300-V (the act is entered into force in ten calendar days after its first official publication); of 31.10.2015 № 382-V (the act is entered into force in ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z68" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3429,51 +3424,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 11. The exclusive right to use the subjects of industrial property and conditions for issuing compulsory non-exclusive license</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. Heading of Article 11 is in the wording of the Law of the Republic of Kazakhstan dated 20.06.2018 No. 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      Footnote. Heading of Article 11 is in the wording of the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The exclusive right to use at his discretion the protected industrial property subject matter shall belong to the patent owner.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -3671,51 +3666,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) the need to ensure national security or protection of public health; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) patent owner abuse his exclusive rights, promotion or abusement of such exclusive rights by another person with his consent.</w:t>
+      2) patent owner abuses his exclusive rights, promotion or abusement of such exclusive rights by another person with his consent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Assignment in accordance with the provisions of this paragraph, a compulsory non-exclusive license to use the invention relating to semiconductor technology, allowed solely for its non-commercial use in State and public interests or modify provisions which judicially recognized violating the requirements of legislation of the Republic of Kazakhstan in the field of competition.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3873,289 +3868,289 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 No. 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>6. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 No. 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>7. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 No. 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>8. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 No. 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>9. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 No. 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>10. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 No. 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>11. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 No. 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>12. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 No. 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>13. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4202,80 +4197,80 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The first payment for the maintenance of the title of protection in force shall be made within two months from the date of publication of the particulars on the grant of the title of protection and includes payment for previous years, starting from the date of application.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z85" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. The size of fees for maintaining validity on the territory of the Republic of Kazakhstan of a Eurasian patent is established by the authorized body.</w:t>
+      16. The amount of fees for maintaining the Eurasian patent in force on the territory of the Republic of Kazakhstan shall be established by the expert organization in agreement with the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 11 as amended by the Law of the Republic of Kazakhstan of12.01.2012 No. 537-IV (the act is entered into force in 10 calendar days after its first official publication); as amended by the laws of the Republic of Kazakhstan of 07.04.2015 No. 300-V (the act is entered into force in ten calendar days after its first official publication); of 27.10.2015 No. 365-V (the act is entered into force in ten calendar days after its first official publication); dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 11 as amended by the Law of the Republic of Kazakhstan of12.01.2012 № 537-IV (the act is entered into force in 10 calendar days after its first official publication); as amended by the laws of the Republic of Kazakhstan of 07.04.2015 № 300-V (the act is entered into force in ten calendar days after its first official publication); of 27.10.2015 № 365-V (the act is entered into force in ten calendar days after its first official publication); dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z86" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4349,51 +4344,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 4 is supplemented by Article 11-1 in accordance with the Law of the Republic of Kazakhstan dated 20.06.2018 No. 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 4 is supplemented by Article 11-1 in accordance with the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z89" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4535,51 +4530,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 12 as amended by the Law of the Republic of Kazakhstan of 12.01.2012 No. 537-IV (the act is entered into force in 10 calendar days after its first official publication); of 27.10.2015  No.365-V (the act is entered into force in ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 12 as amended by the Law of the Republic of Kazakhstan of 12.01.2012 № 537-IV (the act is entered into force in 10 calendar days after its first official publication); of 27.10.2015 №365-V (the act is entered into force in ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z90" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4711,51 +4706,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 13 as amended by the Law of the Republic of Kazakhstan of 09.07.2004 No. 586; of 02.03.2007 No. 237 (the act is entered into force since the day of its official publication); of 07.04.2015 No. 300-V (the act is entered into force in ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 13 as amended by the Law of the Republic of Kazakhstan of 09.07.2004 № 586; of 02.03.2007 № 237 (the act is entered into force since the day of its official publication); of 07.04.2015 № 300-V (the act is entered into force in ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5369,51 +5364,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 4 is supplemented by Article 14-1 in accordance with the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 20.06.2022 No. 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 4 is supplemented by Article 14-1 in accordance with the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z105" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5671,87 +5666,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) cease the infringement of the title of protection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) the infringer compensate the owner the damages sustained, including moral damage, from the date of first publication of particulars of the grant;</w:t>
+      2) the infringer compensates the owner the damages sustained, including moral damage, from the date of first publication of particulars of the grant;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) recover the owner the amount of profits derived from the unauthorized use of the protected industrial property subject matter, in lieu of compensation for damage sustained from the date of first publication of particulars of the grant of the title of protection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) the infringer pay the owner compensation in an amount from 10 000 to 50 000 thousand the monthly calculated index provided for by the legislation. The amount of compensation shall be determined by court in lieu of compensation for damages sustained or payment of the derived profits;</w:t>
+      4) the infringer pays the owner compensation in an amount from 10 000 to 50 000 thousand the monthly calculated index provided for by the legislation. The amount of compensation shall be determined by court in lieu of compensation for damages sustained or payment of the derived profits;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) the infringing products that have been commercialized or stocked for commercial purposes as well as materials that have been especially used for infringing of the title of protection, from the date of first publication of particulars of the grant;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5791,51 +5786,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan of 9 July, 2004 No. 586. </w:t>
+        <w:t xml:space="preserve">      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan of 9 July, 2004 № 586. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z114" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5947,51 +5942,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 16 as amended by the Law of the Republic of Kazakhstan of 09.07.2004 No. 586; of 02.03.2007 No. 237 (the act is entered into force since the day of its official publication); of 12.01.2012 No. 537-IV (the act is entered into force in 10 calendar days after its first official publication); of 07.04.2015 No. 300-V (the act is entered into force in ten calendar days after its first official publication) ; dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 16 as amended by the Law of the Republic of Kazakhstan of 09.07.2004 № 586; of 02.03.2007 № 237 (the act is entered into force since the day of its official publication); of 12.01.2012 № 537-IV (the act is entered into force in 10 calendar days after its first official publication); of 07.04.2015 № 300-V (the act is entered into force in ten calendar days after its first official publication) ; dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z119" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6134,92 +6129,86 @@
       5) the abstract;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) a power of attorney if the application is filed via a representative;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> 2007 No. 237). </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) (excluded - of 2 March, 2007 № 237). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A document confirming payment for applying the prescribed amount, and a document confirming the grounds for reducing its size, are submitted together with the application or within two months from the date of receipt of the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6287,75 +6276,75 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 No. 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>4. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 17 1 as amended by the Law of the Republic of Kazakhstan of 9 July, 2004 No. 586; of 2 March, 2007 № 237 (the act is entered into force since the day of its official publication); of 12.01.2012 № 537-IV (the act is entered into force in ten calendar days after its first official publication) ; dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.06.2022 No. 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 17 1 as amended by the Law of the Republic of Kazakhstan of 9 July, 2004 № 586; of 2 March, 2007 № 237 (the act is entered into force since the day of its official publication); of 12.01.2012 № 537-IV (the act is entered into force in ten calendar days after its first official publication) ; dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z124" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6585,75 +6574,75 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 No. 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>4. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 18 as amended by the laws of the Republic of Kazakhstan of 09.07.2004 No. 586; of 02.03.2007 No. 237 (the act is entered into force since the day of its official publication); of 12.01.2012 No. 537-IV (the act is entered into force in 10 calendar days after its first official publication); of 07.04.2015 No. 300-V (the act is entered into force in ten calendar days after its first official publication) ; dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.06.2022 No. 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 18 as amended by the laws of the Republic of Kazakhstan of 09.07.2004 № 586; of 02.03.2007 № 237 (the act is entered into force since the day of its official publication); of 12.01.2012 № 537-IV (the act is entered into force in 10 calendar days after its first official publication); of 07.04.2015 № 300-V (the act is entered into force in ten calendar days after its first official publication) ; dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z129" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6745,51 +6734,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      3) (excluded - of 2 March, 2007 No. 237);</w:t>
+        <w:t>      3) (excluded - of 2 March, 2007 № 237);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6889,75 +6878,75 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 No. 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>4. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 19 as amended by the laws of the Republic of Kazakhstan of 09.07.2004 No. 586; of 02.03.2007 No. 237 (the act is entered into force since the day of its official publication); of 12.01.2012 No. 537-IV (the act is entered into force in ten calendar days after its first official publication); of 07.04.2015 No. 300-V (the act is entered into force in ten calendar days after its first official publication) ; dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.06.2022 No. 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 19 as amended by the laws of the Republic of Kazakhstan of 09.07.2004 № 586; of 02.03.2007 № 237 (the act is entered into force since the day of its official publication); of 12.01.2012 № 537-IV (the act is entered into force in ten calendar days after its first official publication); of 07.04.2015 № 300-V (the act is entered into force in ten calendar days after its first official publication) ; dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z134" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7149,51 +7138,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 20 as amended by the laws of the Republic of Kazakhstan of 09.07.2004 No. 586; of 12.01.2012 No. 537-IV (the act is entered into force in ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 20 as amended by the laws of the Republic of Kazakhstan of 09.07.2004 № 586; of 12.01.2012 № 537-IV (the act is entered into force in ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z142" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7267,51 +7256,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 21 as amended by the laws of the Republic of Kazakhstan of 09.07.2004 No. 586; of 02.03.2007 No. 237 (the act is entered into force since the day of its official publication); of 07.04.2015 No. 300-V (the act is entered into force in ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 21 as amended by the laws of the Republic of Kazakhstan of 09.07.2004 № 586; of 02.03.2007 № 237 (the act is entered into force since the day of its official publication); of 07.04.2015 № 300-V (the act is entered into force in ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z145" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7357,51 +7346,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.1. After determining the filing date of the application for the grant of an invention patent the expert agency shall carry out a formal examination. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      During the formal examination it shall be verified whether the documents provided for in paragraph 2 of article 17 of this Law have been submitted and whether the prescribed conditions have been complied with.</w:t>
+      In the course of the formal examination, the availability of documents provided for in paragraph 2 of Article 17 of this Law and compliance with the established requirements for them, as well as the ratio of the declared proposal to objects not recognized as inventions in accordance with paragraph 3 of Article 6 of this Law, shall be checked.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z148" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Where the applicant files additional elements relating to the application under article 21 of this Law during the examination it shall be ascertained whether they modify the subject matter of the claimed invention. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -7498,82 +7487,100 @@
     </w:p>
     <w:bookmarkStart w:name="z151" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. The applicant shall be notified of the results of the formal examination after its completion. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If in the course of a formal examination it is established that the declared proposal is one of the decisions not recognized as an invention in accordance with paragraph 3 of Article 6 of this Law, a decision shall be made to refuse to issue a patent, which the applicant shall be notified of within five working days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6. (excluded - of 2 March, 2007 No. 237).</w:t>
+        <w:t>6. (excluded - of 2 March, 2007 № 237).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z153" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7581,51 +7588,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Upon completion of the formal examination with the favorable results the expert agency shall conduct the substantive examination. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The substantive examination shall comprise the determination of whether the claimed solution may relate to industrial property subject matter for which legal protection is granted, the state-of-art search in respect of the claimed invention, and verification of whether the claimed subject matter meets the unity of invention requirement and the criteria of patentability, provided for in article 6 of this Law, and shall be carried out upon payment of the substantive examination fee.</w:t>
+      Examination of the application essentially shall include establishing the possibility of classifying the declared proposal as technical solutions protected as an invention in accordance with paragraph 2 of Article 6 of this Law, conducting an information search in relation to the declared invention to determine the state of the art, checking the compliance of the declared object (objects) the requirement of the uniformity of the invention and the conditions of patentability established by Article 6 of this Law, and shall be carried out subject to payment for the examination of the application on the merits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The substantive examination shall be conducted under condition that the expert agency receives proof of payment of the prescribed fee for the substantive examination within three months from the date of sending the notification of the results of the formal examination.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8055,101 +8062,101 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 22 as amended by the laws of the Republic of Kazakhstan of 09.07.2004 No. 586; of 02.03.2007 No. 237 (the act is entered into force since the day of its official publication); of12.01.2012 No. 537-IV (the act is entered into force in 10 calendar days after its first official publication); of 07.04.2015 No. 300-V (the act is entered into force in ten calendar days after its first official publication) ; dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 22 as amended by the laws of the Republic of Kazakhstan of 09.07.2004 № 586; of 02.03.2007 № 237 (the act is entered into force since the day of its official publication); of12.01.2012 № 537-IV (the act is entered into force in 10 calendar days after its first official publication); of 07.04.2015 № 300-V (the act is entered into force in ten calendar days after its first official publication) ; dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z161" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 22-1. Examination of an application for the grant of an innovation patent on an invention</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. Article 22-1 excluded by the Law of the RK of 07.04.2015 No. 300-V (the act is entered into force in ten calendar days after its first official publication).</w:t>
+      Footnote. Article 22-1 excluded by the Law of the RK of 07.04.2015 № 300-V (the act is entered into force in ten calendar days after its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z162" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 23. Examination of utility model applications</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
     <w:bookmarkStart w:name="z163" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8321,51 +8328,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 23 as amended by the laws of the Republic of Kazakhstan of 09.07.2004 No. 586; of 02.03.2007 No. 237 (the act is entered into force since the day of its official publication); of 12.01.2012 No. 537-IV (the act is entered into force in 10 calendar days after its first official publication); of 07.04.2015 No. 300-V (the act is entered into force in ten calendar days after its first official publication) ; dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 23 as amended by the laws of the Republic of Kazakhstan of 09.07.2004 № 586; of 02.03.2007 № 237 (the act is entered into force since the day of its official publication); of 12.01.2012 № 537-IV (the act is entered into force in 10 calendar days after its first official publication); of 07.04.2015 № 300-V (the act is entered into force in ten calendar days after its first official publication) ; dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z167" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8813,82 +8820,82 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 24 as amended by the Law of the Republic of Kazakhstan of 2 March, 2007 No. 237 (the act is entered into force since the day of its official publication); as amended by the laws of the Republic of Kazakhstan of 12.01.2012 No. 537-IV (the act is entered into force in ten calendar days after its first official publication); of 07.04.2015 No. 300-V (the act is entered into force in ten calendar days after its first official publication) ; dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 24 as amended by the Law of the Republic of Kazakhstan of 2 March, 2007 № 237 (the act is entered into force since the day of its official publication); as amended by the laws of the Republic of Kazakhstan of 12.01.2012 № 537-IV (the act is entered into force in ten calendar days after its first official publication); of 07.04.2015 № 300-V (the act is entered into force in ten calendar days after its first official publication) ; dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z177" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 25. Registration of the subject of industrial property and issuance of  protected document</w:t>
+        <w:t xml:space="preserve"> Article 25. Registration of the subject of industrial property and issuance of protected document</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
     <w:bookmarkStart w:name="z178" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The expert organization shall register with the relevant State Registers of:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
@@ -9113,51 +9120,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2. (excluded - of 2 March, 2007 No. 237);</w:t>
+        <w:t>2. (excluded - of 2 March, 2007 № 237);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z184" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9235,51 +9242,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 26 as amended by the laws of the Republic of Kazakhstan of 09.07.2004 No. 586; of 02.03.2007 No. 237 (the act is entered into force since the day of its official publication); of 12.01.2012 No. 537-IV (the act is entered into force in 10 calendar days after its first official publication); of 07.04.2015 No. 300-V (the act is entered into force in ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 26 as amended by the laws of the Republic of Kazakhstan of 09.07.2004 № 586; of 02.03.2007 № 237 (the act is entered into force since the day of its official publication); of 12.01.2012 № 537-IV (the act is entered into force in 10 calendar days after its first official publication); of 07.04.2015 № 300-V (the act is entered into force in ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z188" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9391,51 +9398,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 28 as amended by the Law of the Republic of Kazakhstan of 9 July, 2004 No. 586.</w:t>
+        <w:t>      Footnote. Article 28 as amended by the Law of the Republic of Kazakhstan of 9 July, 2004 № 586.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z193" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9515,51 +9522,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) the claims of the protected invention or utility model or the sum of essential features of the industrial design include elements that did not figure in the application when filed;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) the grant of the title of protection was effected contrary to the provisions of Article 37 of this Law;</w:t>
+      3) the grant of the title of protection was affected contrary to the provisions of Article 37 of this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) the author (or authors) or the patent owner is indicated incorrectly in the title of protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -9571,125 +9578,125 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 No. 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>2. Is excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 29 as amended by the Law of the Republic of Kazakhstan of 9 July, 2004 No. 586; dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 29 as amended by the Law of the Republic of Kazakhstan of 9 July, 2004 № 586; dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z197" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 30. Recognition of a title of protection and (or) a Eurasian patent as invalid and early termination of their validity</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. Heading - as amended by the Law of the Republic of Kazakhstan dated 20.06.2022 No. 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+      Footnote. Heading - as amended by the Law of the Republic of Kazakhstan dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z198" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. A title of protection and (or) a Eurasian patent shall be invalidated in whole or in part based on a court decision.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -9841,51 +9848,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 30 as amended by the laws of the Republic of Kazakhstan of 09.07.2004 No. 586; of 07.04.2015 No. 300-V (the act is entered into force in ten calendar days after its first official publication) ; dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.06.2022 No. 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 30 as amended by the laws of the Republic of Kazakhstan of 09.07.2004 № 586; of 07.04.2015 № 300-V (the act is entered into force in ten calendar days after its first official publication); dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z201" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9977,51 +9984,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 31 as amended by the laws of the Republic of Kazakhstan of 09.07.2004 No.586; of 07.04.2015 No. 300-V (the act is entered into force in ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 31 as amended by the laws of the Republic of Kazakhstan of 09.07.2004 №586; of 07.04.2015 № 300-V (the act is entered into force in ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10114,51 +10121,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Pre-trial consideration of these objections shall be compulsory.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z207" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. The Board of Appeal must include an odd number (at least five) members, including representatives of the authorized bodies in the field of protection of inventions, utility models and industrial designs, in the field of science, state support for innovation activity, healthcare, as well as public councils from the mentioned authorized bodies.</w:t>
+      3. The appeal board should include an odd number (at least five) members, including representatives of authorized bodies in the field of protection of inventions, utility models and industrial designs, in the field of science, state support for innovation, and health care.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
     <w:bookmarkStart w:name="z208" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The Board of Appeal shall not include:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
@@ -10293,51 +10300,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 32 is in the wording of the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 25.06.2020 No. 347-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 32 is in the wording of the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 25.06.2020 № 347-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z211" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10399,51 +10406,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) the notice of opposition is not signed or signed by a person who has not authorized to do so;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) the prescribed time limits has not been complied with and the right to that effect for the extension or restore has been forfeited;</w:t>
+      3) the prescribed time limits have not been complied with and the right to that effect for the extension or restore has been forfeited;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) the applicant fails, within the prescribed time limits, to rectify the deficiencies relating to the requirements of filing the notice of opposition as for the design, content and the procedure. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10481,51 +10488,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Chapter 7 was completed with article 32-1 according to the Law of the RK of 12.01.2012 No. 537-IV (the act is entered into force in 10 calendar days after its first official publication). </w:t>
+        <w:t xml:space="preserve">      Footnote. Chapter 7 was completed with article 32-1 according to the Law of the RK of 12.01.2012 № 537-IV (the act is entered into force in 10 calendar days after its first official publication). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z213" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10592,51 +10599,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The term for consideration of an objection may be extended up to three months, including at the written request of the applicant.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
     <w:bookmarkStart w:name="z217" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. The Board of Appeal shall has the right to postpone the date of the meeting in the event of:</w:t>
+      4. The Board of Appeal shall have the right to postpone the date of the meeting in the event of:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) absence of the applicant objection, except in the case of the filing of a petition for consideration of the objection without his participation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -10836,80 +10843,80 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. The Board of Appeal may leave the objection without consideration at the request of the applicant objections. The decision to leave the objection without consideration shall be recorded in the minutes of the meeting of the Board of Appeal.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
     <w:bookmarkStart w:name="z222" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. The adopted decision may be appealed in court. </w:t>
+      9. The decision can be appealed to the court. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 7 is supplemented by Article 32-2 in accordance with the Law of the Republic of Kazakhstan dated 12.01.2012 No. 537-IV (shall be enforced upon expiry of 10 calendar days after its first official publication); is in the wording of the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 20.06.2022 No. 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 7 is supplemented by Article 32-2 in accordance with the Law of the Republic of Kazakhstan dated 12.01.2012 № 537-IV (shall be enforced upon expiry of 10 calendar days after its first official publication); is in the wording of the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z223" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11515,51 +11522,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 33 as amended by the laws of the Republic of Kazakhstan of 09.07.2004 № 586; of 31.10.2015 No. 378-V (the act is entered into force since 01.01.2016) ; dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.06.2022 No. 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 33 as amended by the laws of the Republic of Kazakhstan of 09.07.2004 № 586; of 31.10.2015 № 378-V (the act is entered into force since 01.01.2016) ; dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z234" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11593,51 +11600,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 34 as amended by the laws of the Republic of Kazakhstan of 10.07.2009 No. 179-IV (order of enforcement see Article 2 of the Law). </w:t>
+        <w:t xml:space="preserve">      Footnote. Article 34 as amended by the laws of the Republic of Kazakhstan of 10.07.2009 № 179-IV (order of enforcement see Article 2 of the Law). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11914,51 +11921,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 7 is supplemented by Article 34-1 in accordance with the Law of the Republic of Kazakhstan dated 20.06.2022 No. 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 7 is supplemented by Article 34-1 in accordance with the Law of the Republic of Kazakhstan dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z235" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12060,124 +12067,160 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 36. Patent attorneys</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z267" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. A capable citizen of the Republic of Kazakhstan, permanently residing in its territory, having a higher education, having passed attestation and registered in the register of patent attorneys, shall have the right to be a patent attorney.</w:t>
+      1. A patent attorney has the right to be a capable citizen of the Republic of Kazakhstan, permanently residing in its territory, having a higher education, certified and registered in the register (registers) of patent attorneys.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Certification of persons applying for the activities of a patent attorney shall be carried out in the form of testing for knowledge of the legislation of the Republic of Kazakhstan and international treaties ratified by the Republic of Kazakhstan in the field of intellectual property.</w:t>
-[...53 lines deleted...]
-      The register of patent attorneys shall be posted on the Internet resource of the authorized body.</w:t>
+      A patent attorney, based on the results of certification of persons applying for the activity of a patent attorney, and issuance of a certificate of a patent attorney, shall carry out activities in accordance with specialization in the field of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) trademarks, geographical indications, appellations of origin;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) inventions, utility models, industrial designs, selection achievements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The commission on the activities of patent attorneys, created under the authorized body, shall consist of an odd number of employees of the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for certification of persons applying to engage in the activities of a patent attorney, registration in the register (registers) of patent attorneys and introducing amendments to it shall be determined by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Registers of patent attorneys shall be posted on the Internet resource of the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z268" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The following persons shall not be allowed to be certified:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -12225,181 +12268,187 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) having an outstanding or unexpunged conviction for committing a crime in accordance with the procedure established by law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) excluded from the register of patent attorneys in accordance with this Law.</w:t>
+      4) excluded from the register (s) of patent attorneys in accordance with this Law.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z269" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Persons who have experience in the field of protection and defence of intellectual property rights for at least four years or who have completed an internship in the Chamber of Patent Attorneys for at least one year are eligible for attestation.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
     <w:bookmarkStart w:name="z270" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. The activity of a patent attorney shall be suspended by a protocol decision of the attestation commission:</w:t>
+      4. The activities of the patent attorney shall be suspended by the protocol decision of the commission on the activities of patent attorneys:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) based on an application of a patent attorney submitted to the attestation commission;</w:t>
+      1) based on the application of the patent attorney submitted to the commission on the activities of patent attorneys;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) for the period of referring to persons who, in accordance with the laws of the Republic of Kazakhstan, shall be prohibited from engaging in entrepreneurial activities to employees of the authorized body and its subordinate organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...46 lines deleted...]
-      The activities of a patent attorney are resumed by a protocol decision of the attestation commission if the grounds that served to suspend his activities are eliminated.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3) as excluded by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The activities of the patent attorney shall be resumed by the protocol decision of the commission on the activities of patent attorneys if the grounds that served to suspend his activities are eliminated.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z271" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. A patent attorney, as a representative of the applicant, and patent holder, shall carry out activities related to the conduct of business with the authorized body and expert organization on the issues of the legal protection of intellectual property. The conduct of business with the authorized body and the expert organization may also be carried out by the applicant and (or) the patent owner independently.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -12457,51 +12506,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 36 - as amended by the Law of the Republic of Kazakhstan dated 20.06.2022 No. 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 36 - as amended by the Law of the Republic of Kazakhstan dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12722,120 +12771,138 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 8 was completed with article 36-1 according to the Law of the RK of 12.01.2012 No. 537-IV (the act is entered into force in ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 20.06.2022 No. 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 8 was completed with article 36-1 according to the Law of the RK of 12.01.2012 № 537-IV (the act is entered into force in ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 36-2. Exclusion from the register of patent attorneys, invalidation of the certificate of a patent attorney and cancellation of information in the register of patent attorneys</w:t>
+        <w:t>Article 36-2. Exclusion from the register (registers) of patent attorneys, invalidation of the certificate of patent attorney and cancellation of information in the register (registers) of patent attorneys</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Title of Article 36-2 as amended by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z278" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. A patent attorney shall be excluded from the register of patent attorneys by the decision of the attestation commission:</w:t>
+      1. Patent attorney shall be excluded from the register (s) of patent attorneys by the decision of the commission on the activities of patent attorneys:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) based on a personal application of a patent attorney submitted to the attestation commission;</w:t>
+      1) based on the application of the patent attorney submitted to the commission on the activities of patent attorneys;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) upon the termination of citizenship of the Republic of Kazakhstan or upon departure for a permanent place of residence outside the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12845,51 +12912,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) in case of a break in the professional activity of a patent attorney for more than five years;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) upon entry into force of a judgment of conviction by which the patent attorney was convicted of committing a crime;</w:t>
+      4) upon the entry into force of a court conviction by which the patent attorney has been convicted of a crime;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) in the event of the death of a patent attorney or his recognition as missing or declared dead;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12918,362 +12985,427 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) based on the results of consideration of complaints of individuals and (or) legal entities, as well as the presentation of the Chamber of Patent Attorneys.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z279" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Based on the decision of the attestation commission or a decision that has entered into legal force or a judgment of conviction of the court, the certificate of a patent attorney shall be recognized as invalid and the relevant information shall be entered into the register of patent attorneys.</w:t>
+      2. Based on the decision of the commission on the activities of patent attorneys or the decision or conviction of the court that has entered into legal force, the certificate of the patent attorney shall be invalidated and the relevant information shall be entered into the register (s) of patent attorneys.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z280" w:id="237"/>
-[...15 lines deleted...]
-      3. A patent attorney excluded from the register of patent attorneys shall lose the right to carry out the activities of a patent attorney from the date of entering information about it, and the certificate of his registration as a patent attorney shall be cancelled.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A patent attorney excluded from the register (s) of patent attorneys shall lose the right to carry out the activities of a patent attorney from the date of entry of information about this, and the certificate of its registration as a patent attorney shall be canceled.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. In case of receipt of a complaint from an individual and (or) a legal entity or submission of a chamber of patent attorneys to the actions of a patent attorney by an authorized body, a commission shall be formed on the activities of patent attorneys from an odd number of employees of the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Based on the results of consideration of the complaint of an individual and (or) legal entity or the presentation of the Chamber of Patent Attorneys, one of the following decisions shall be made:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) withdraw the certificate of the patent attorney and make an appropriate entry in the register (s) of patent attorneys;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) refuse to satisfy the complaint of an individual and (or) legal entity or the presentation of the Chamber of Patent Attorneys.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The decision of the appeal committee shall be is taken by a simple majority of votes, drawn up in a protocol and may be appealed to the court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The decision of the commission on the activities of patent attorneys may be filed with the appeal commission created under the authorized body for the pre-trial consideration of complaints of patent attorneys.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for considering complaints against decisions of the commission on the activities of patent attorneys shall be determined by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Pre-trial consideration of these complaints shall be mandatory.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The decision of the appeal commission shall be made by a simple majority of votes, shall be drawn up by the protocol and can be appealed to the court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 8 was completed with article 36-2 according to the Law of the RK of 12.01.2012 № 537-IV (the act is entered into force in ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 37. Patenting of industrial property in foreign countries</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An application for industrial property objects in foreign countries created in the Republic of Kazakhstan shall be submitted three months after the date of submission of the corresponding application to the expert organization, if the applicant is not notified within the specified period that the application contains information constituting state secrets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An application for industrial property can be submitted earlier than the specified period, but after checking at the request of the applicant for the presence of information constituting state secrets in the application. The procedure for the inspection shall be established by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 37 as amended by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 38. Rights of foreign individuals, legal entities and stateless persons </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z256" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Foreign individuals and legal entities shall, on the basis of international treaties to which the Republic of Kazakhstan is party or on the principle of reciprocity, enjoy the same rights provided for in this Law for its individuals and legal entities.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z281" w:id="238"/>
-[...15 lines deleted...]
-      4. In the event of a complaint from an individual and (or) legal entity or a presentation by the Chamber of Patent Attorneys against the actions of a patent attorney, the authorized body shall form an appeal commission from an odd number of employees of the authorized body. For the period of consideration of the complaint of an individual and (or) legal entity or presentation of the Chamber of Patent Attorneys, the validity of the certificate of a patent attorney shall be suspended, which shall be noted in the register of patent attorneys.</w:t>
+    <w:bookmarkStart w:name="z257" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Stateless persons residing in the Republic of Kazakhstan shall enjoy the rights provided by this Law and other Acts relating to the legal protection of the subject of industrial property, on an equal basis with individuals and legal entities of the Republic of Kazakhstan, unless otherwise provided by this Law.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:p>
-[...266 lines deleted...]
-    <w:bookmarkEnd w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13441,55 +13573,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13815,31 +13947,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>