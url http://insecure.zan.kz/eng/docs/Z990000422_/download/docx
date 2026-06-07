--- v0 (2025-10-01)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0400eb9" w14:textId="0400eb9">
+    <w:p w14:paraId="17b38c8" w14:textId="17b38c8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1263,51 +1263,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       the rules for consideration of applications for breeding achievements in accordance with international treaties ratified by the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      provisions on the certification commission;</w:t>
+      provisions on the commission on the activities of patent attorneys;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       provisions on the appeal board; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1335,115 +1335,139 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) determination of the procedure for publication of information in the bulletin, relating to the registration of breeding achievements; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) attestation of persons claiming to be a patent attorney, their registration in the register of patent attorneys, exclusion from the register of patent attorneys, invalidation of the certificate of a patent attorney and cancellation of information in the register of patent attorneys; </w:t>
-[...17 lines deleted...]
-      5) organization of the activities of the certification commission, appeal board and appeal commission; </w:t>
+      4) certification of persons applying to engage in the activities of a patent attorney, their registration in the register (registers) of patent attorneys, exclusion from the register (registers) of patent attorneys, invalidation of the certificate of the patent attorney and cancellation of information in the register (registers) of patent attorneys; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5) as excluded by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) the exercise of other powers provided for by this Law, other laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Law is supplemented by Article 3-1 in accordance with the Law of the Republic of Kazakhstan dated 09.07.2004 № 586; as amended by the Laws of the Republic of Kazakhstan dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. The Law is supplemented by Article 3-1 in accordance with the Law of the Republic of Kazakhstan dated 09.07.2004 № 586; as amended by the Laws of the Republic of Kazakhstan dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z483" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1613,99 +1637,99 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) consider applications for breeding achievements in accordance with international treaties, ratified by the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9) carry out other activities not prohibited by the legislation of the Republic of Kazakhstan. </w:t>
+      9) carry out other activities not prohibited by the Laws of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z485" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. The expert organization, in agreement with the authorized body, shall approve the prices of services in the field of protection of breeding achievements, provided that the full reimbursement of the costs incurred by this organization for their rendering, break-even of its activities and financing from its own revenues is ensured. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Is supplemented by Article 3-2 in accordance with the Law of the Republic of Kazakhstan dated 9 July 2004 № 586; as amended by the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Is supplemented by Article 3-2 in accordance with the Law of the Republic of Kazakhstan dated 9 July 2004 № 586; as amended by the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z486" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2278,51 +2302,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Application for grant of patent shall be represented in the Kazakh or Russian language.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z499" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Requirements to documents of application and procedure for their consideration shall be determined by the authorized body. Other documents and materials required for examination of discovered variety, breed shall be provided upon request of the state commission.</w:t>
+      5. Requirements to documents of application and procedure for their consideration shall be determined by the authorized body. Other documents and materials required for examination of discovered variety; breed shall be provided upon request of the state commission.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The procedure for considering an application for examination and testing of patentability shall be determined by the authorized body in the field of development of the agro-industrial complex. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z500" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2416,91 +2440,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Name of selection achievement shall allow identifying selection achievement, being short, differing from the names of existing selection achievements of the same or close botanical or zoological type. It shall not consist of figures only, misinform concerning the properties, origin, meaning of selection achievement, personality of a breeder, shall not be inconsistent with the principles of humanity and moralization.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z112" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Inspection of correctness of suggested name of selection achievement shall be carried out by the state commissions within two month term from the date of receipt of materials of the application from expert organization.</w:t>
+      Inspection of correctness of suggested name of selection achievement shall be carried out by the state commissions within two-month term from the date of receipt of materials of the application from expert organization.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z113" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. If application for selection achievement for one and the same variety, breed is filed to the Republic of Kazakhstan and other countries, the name of one and the same variety, breed shall be similar, with the exception of cases when the name of variety, breed does not meet the requirements of paragraph 1 of this Article.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z114" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. If the name of variety, breed does not meet the requirements established by paragraphs 1 and 2 of this Article, upon request of expert organization, the applicant shall be obliged to suggest a new name within two month term.</w:t>
+      3. If the name of variety, breed does not meet the requirements established by paragraphs 1 and 2 of this Article, upon request of expert organization, the applicant shall be obliged to suggest a new name within two-month term.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z115" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       If, within the specified time period, the applicant does not propose a new name that meets the specified requirements, or does not challenge the refusal to approve the name of the breeding achievement in the appeal board, the expert organization shall refuse to register the breeding achievement. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z116" w:id="53"/>
     <w:p>
@@ -2903,51 +2927,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       If the applicant fails to submit the missing documents or corrected materials within the prescribed period, the clerical work on the application shall be terminated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      An application may be withdrawn by the applicant prior to registration of a breeding achievement in the State register of breeding achievements.</w:t>
+      Office work can be restored by an expert organization when submitting a document on payment for the restoration of the missed deadline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An application for the restoration of the term can be submitted by the applicant no later than twelve months from the date of expiration of the missed period. Such a petition shall be submitted to the expert organization simultaneously with the materials requested by the examination, documents on payment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The application can be withdrawn by the applicant before registering the selection achievement in the State register of selection achievements.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z504" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Additional materials accompanying application in respect of variety, breed and containing the characteristics that were not provided in initial materials of the application and changing the essence of applied variety, breed shall not be considered upon application processing.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z505" w:id="65"/>
     <w:p>
       <w:pPr>
@@ -3051,51 +3111,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 8 as amended by the Law of the Republic of Kazakhstan dated 9 July 2004, № 586; dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 8 as amended by the Law of the Republic of Kazakhstan dated 9 July 2004, № 586; dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z510" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4027,51 +4087,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Footnote. Article 13 as amended by the Law of the Republic of Kazakhstan dated 9 July 2004 № 586; dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication);dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>Footnote. Article 13 as amended by the Law of the Republic of Kazakhstan dated 9 July 2004 № 586; dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z185" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7104,51 +7164,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Pre-trial consideration of these objections shall be mandatory.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
     <w:bookmarkStart w:name="z312" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. The composition of the Appeal board should include an odd number (at least five) of members, including representatives of the authorized bodies in the field of development of the agro-industrial complex and in the field of protection of breeding achievements, as well as public councils from these authorized bodies. </w:t>
+      3. The Appeals Board shall include an odd number (at least five) members, including representatives of authorized bodies in the field of agro-industrial complex development and in the field of breeding achievements protection. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
     <w:bookmarkStart w:name="z313" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The composition of the Appeal board may not include:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
     <w:bookmarkStart w:name="z314" w:id="213"/>
     <w:p>
@@ -7303,51 +7363,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Footnote. Article 22-1 as amended by the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>Footnote. Article 22-1 as amended by the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z322" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7854,203 +7914,239 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. The Appeal board may leave the objection without consideration at the request of the applicant of the objection. The decision to leave the objection without consideration shall be made out by the minutes of the meeting of the Appeal board. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
     <w:bookmarkStart w:name="z537" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. The decision may be appealed in court.</w:t>
+      10. The adopted decision may be appealed to the court.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 22-3 shall be in the wording of the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 22-3 shall be in the wording of the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 22-4. Patent attorneys</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z539" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. A capable citizen of the Republic of Kazakhstan, permanently residing in its territory, having a higher education, having passed attestation and registered in the register of patent attorneys, shall have the right to be a patent attorney.</w:t>
+      1. A patent attorney has the right to be a capable citizen of the Republic of Kazakhstan, permanently residing in its territory, having a higher education, certified and registered in the register (registers) of patent attorneys.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Certification of persons applying for the activities of a patent attorney shall be carried out in the form of testing for knowledge of the legislation of the Republic of Kazakhstan and international treaties ratified by the Republic of Kazakhstan in the field of intellectual property.</w:t>
-[...53 lines deleted...]
-      The register of patent attorneys shall be posted on the Internet resource of the authorized body.</w:t>
+      A patent attorney, based on the results of certification of persons applying for the activity of a patent attorney, and issuance of a certificate of a patent attorney, shall carry out activities in accordance with specialization in the field of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) trademarks, geographical indications, appellations of origin;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) inventions, utility models, industrial designs, selection achievements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The commission on the activities of patent attorneys, created under the authorized body, consists of an odd number of employees of the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for certification of persons applying to engage in the activities of a patent attorney, registration in the register (registers) of patent attorneys and introducing amendments to it shall be determined by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Registers of patent attorneys shall be posted on the Internet resource of the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z540" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The following persons shall not be allowed to be certified:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -8137,188 +8233,194 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Persons who have experience in the field of protection and protection of intellectual property rights for at least four years or who have completed an internship in the Chamber of Patent Attorneys for at least one year shall be eligible for attestation.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
     <w:bookmarkStart w:name="z542" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. The activity of a patent attorney shall be suspended by a protocol decision of the attestation commission:</w:t>
+      4. The activities of the patent attorney shall be suspended by the protocol decision of the commission on the activities of patent attorneys:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) based on an application of a patent attorney submitted to the attestation commission;</w:t>
+      1) based on the application of the patent attorney submitted to the commission on the activities of patent attorneys;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) for the period of referring to persons who, in accordance with the laws of the Republic of Kazakhstan, are prohibited from engaging in entrepreneurial activities to employees of the authorized body and its subordinate organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...46 lines deleted...]
-      The activities of a patent attorney shall be resumed by a protocol decision of the attestation commission if the grounds that served to suspend his/her activities are eliminated.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3) as excluded by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The activities of the patent attorney shall be resumed by the protocol decision of the commission on the activities of patent attorneys if the grounds that served to suspend his activities are eliminated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Information that a patent attorney receives from a principal in connection with the execution of his instructions shall be recognized as confidential subject to the requirements imposed by the laws of the Republic of Kazakhstan on confidential information or other secrets protected by law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 22-4 - as amended by the Law of the Republic of Kazakhstan dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 22-4 - as amended by the Law of the Republic of Kazakhstan dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8570,89 +8672,107 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 22-6. Exclusion from the register of patent attorneys, invalidation of the certificate of a patent attorney and cancellation of information in the register of patent attorneys</w:t>
+        <w:t>Article 22-6. Exclusion from the register (registers) of patent attorneys, invalidation of the certificate of patent attorney and cancellation of information in the register (registers) of patent attorneys</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z549" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      1. A patent attorney shall be excluded from the register of patent attorneys by the decision of the attestation commission:</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Title of Article 22-6 as amended by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) based on a personal application of a patent attorney submitted to the attestation commission;</w:t>
+      1. Patent attorney shall be excluded from the register (s) of patent attorneys by the decision of the commission on the activities of patent attorneys:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) based on the application of the patent attorney submitted to the commission on the activities of patent attorneys;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) upon the termination of citizenship of the Republic of Kazakhstan or upon departure for a permanent place of residence outside the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8662,51 +8782,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) in case of a break in the professional activity of a patent attorney for more than five years;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) upon entry into force of a judgment of conviction by which the patent attorney was convicted of committing a crime;</w:t>
+      4) upon the entry into force of a court conviction by which the patent attorney has been convicted of a crime;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) in the event of the death of a patent attorney or his/her recognition as missing or declared dead;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8735,264 +8855,314 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) based on the results of consideration of complaints of individuals and (or) legal entities, as well as the presentation of the Chamber of Patent Attorneys.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z550" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Based on the decision of the attestation commission or a decision that has entered into legal force or a judgment of conviction of the court, the patent attorney's certificate shall be recognized as invalid and the relevant information shall be entered in the register of patent attorneys.</w:t>
+      2. Based on the decision of the commission on the activities of patent attorneys or the decision or conviction of the court that has entered into legal force, the certificate of the patent attorney shall be invalidated and the relevant information shall be entered into the register (s) of patent attorneys.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z551" w:id="249"/>
-[...15 lines deleted...]
-      3. A patent attorney excluded from the register of patent attorneys shall lose the right to carry out the activities of a patent attorney from the date of entering information about it, and the certificate of his/her registration as a patent attorney shall be cancelled.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A patent attorney excluded from the register (s) of patent attorneys shall lose the right to carry out the activities of a patent attorney from the date of entry of information about this, and the certificate of its registration as a patent attorney shall be canceled.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. In case of receipt of a complaint from an individual and (or) a legal entity or submission of a chamber of patent attorneys to the actions of a patent attorney by an authorized body, a commission shall be formed on the activities of patent attorneys from an odd number of employees of the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Based on the results of consideration of the complaint of an individual and (or) legal entity or the presentation of the Chamber of Patent Attorneys, one of the following decisions shall be made:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) withdraw the certificate of the patent attorney and make an appropriate entry in the register (s) of patent attorneys;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) refuse to satisfy the complaint of an individual and (or) legal entity or the presentation of the Chamber of Patent Attorneys.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The decision of the commission on the activities of patent attorneys may be filed with the appeal commission created under the authorized body for the pre-trial consideration of complaints of patent attorneys.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for considering complaints against decisions of the commission on the activities of patent attorneys shall be determined by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Pre-trial consideration of these complaints shall be mandatory.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The decision of the appeal commission shall be made by a simple majority of votes, shall be drawn up by the protocol and can be appealed to the court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 22-6 - as amended by the Law of the Republic of Kazakhstan dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z553" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 7. Final provisions</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z552" w:id="250"/>
-[...15 lines deleted...]
-      4. In the event of a complaint from an individual and (or) legal entity or a presentation by the Chamber of Patent Attorneys against the actions of a patent attorney, the authorized body shall form an appeal commission from an odd number of employees of the authorized body. For the period of consideration of the complaint of an individual and (or) legal entity or presentation of the Chamber of Patent Attorneys, the validity of the certificate of a patent attorney shall be suspended, which shall be noted in the register of patent attorneys.</w:t>
+    <w:bookmarkStart w:name="z554" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 23. Settlement of disputes linked with application of the Law</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:p>
-[...149 lines deleted...]
-    <w:bookmarkStart w:name="z555" w:id="253"/>
+    <w:bookmarkStart w:name="z555" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. The following disputes shall be subject to judicial review: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkEnd w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) on authorship to a variety, breed;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9147,206 +9317,206 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) other disputes linked with protection of rights arising from a patent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       These disputes, except for those specified in subparagraphs 1), 2), 7), 8) and 9) of part one of this paragraph, may be considered by agreement of the parties in arbitration or mediation, if this is not prohibited by the laws of the Republic of Kazakhstan "On arbitration" and "On mediation." </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z556" w:id="254"/>
+    <w:bookmarkStart w:name="z556" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Objections to the decisions of the expert organization, referred to in paragraph 2 of Article 22-1 of this Law, shall be filed to the court after their consideration by the appeal board. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan dated  31.10.2015 № 378-V (enacted with 01.01.2016); dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan dated 31.10.2015 № 378-V (enacted with 01.01.2016); dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z557" w:id="255"/>
+    <w:bookmarkStart w:name="z557" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 24. Industrial use of selection achievements</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z558" w:id="256"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z558" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. The following breeding achievements shall be included by the authorized body in the field of development of the agro-industrial complex to the state registers of breeding achievements recommended for the use: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) on breeds – following the results of state tests for serviceability conducted by the State Commission on test and approbation of breeds;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) on varieties – following the results of state tests for serviceability conducted by the State Commission on variety testing of agricultural crops, or according to data of applicants.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z559" w:id="257"/>
+    <w:bookmarkStart w:name="z559" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Saleable seeds and pedigree material shall be accompanied by the relevant documents certifying their variety, breed accessory, origin and quality.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The document shall be issued for the seeds of the variety, pedigree material, approved for the use in the relevant region. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -9363,490 +9533,490 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 24 as amended by the Law of the Republic of Kazakhstan dated 10.01.2011 № 383-IV (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z560" w:id="258"/>
+    <w:bookmarkStart w:name="z560" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 25. Payment of legally significant actions</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      State commission on variety testing of agricultural crops shall charge payment for conduct of variety testing of agricultural crops for patentability in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 25 is in the wording of the Law of the Republic of Kazakhstan dated 10.07.2012 № 34-V (shall be enforced from the date of its first official publication); dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z561" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 26. Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z562" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Details related to registration of selection achievement shall be published in a bulletin:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      State commission on variety testing of agricultural crops shall charge payment for conduct of variety testing of agricultural crops for patentability in accordance with the legislation of the Republic of Kazakhstan.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      1) on applications for the grant of a patent that has passed a preliminary examination with a positive result, indicating the priority date of the selection achievement, the name of the legal entity or the last name, first name, patronymic (if it is indicated in the identity document) of the individual applicant, the name of the selection achievement, surname and initials of the author, if the latter has not refused to be mentioned as such;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) on decisions made upon application on granting a patent;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) on changes in names of selection achievements;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) on recognition of patents as invalid and on their annulment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) other changes concerning protection of selection achievements.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z563" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. After publication of details on application, any person shall have the right to familiarize with its materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 25 is in the wording of the Law of the Republic of Kazakhstan dated 10.07.2012 № 34-V (shall be enforced from the date of its first official publication); dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 26 as amended by the Law of the Republic of Kazakhstan dated 9 July 2004 № 586; dated 20.06.2022 № 128-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z561" w:id="259"/>
+    <w:bookmarkStart w:name="z564" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 26. Publications</w:t>
-[...19 lines deleted...]
-      1. Details related to registration of selection achievement shall be published in a bulletin:</w:t>
+        <w:t xml:space="preserve"> Article 27. Patenting of selection achievements abroad</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) on applications for the grant of a patent that has passed a preliminary examination with a positive result, indicating the priority date of the selection achievement, the name of the legal entity or the last name, first name, patronymic (if it is indicated in the identity document) of the individual applicant, the name of the selection achievement, surname and initials of the author, if the latter has not refused to be mentioned as such;</w:t>
-[...90 lines deleted...]
-      2. After publication of details on application, any person shall have the right to familiarize with its materials.</w:t>
+      The applicant shall have the right to file the first application for protection of selection achievement to the competent body of other state with which the Republic of Kazakhstan in linked by bilateral or multilateral international treaty on protection of selection achievements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The applicant shall have the right to file application to the competent bodies of other states without waiting for the granting of protection document by the competent body of the state to which he (she) filed the first application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The applicant shall bear the costs linked with protection of rights to selection achievements beyond the borders of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 27 is in the wording of the Law of the Republic of Kazakhstan dated 9 July 2004 № 586.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z565" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 28. Rights of foreign persons, stateless persons and foreign legal entities</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:p>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> Article 27. Patenting of selection achievements abroad</w:t>
+    <w:bookmarkStart w:name="z566" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Foreign persons and foreign legal entities shall enjoy the rights provided by this Law and other legislative and regulatory legal acts of the Republic of Kazakhstan in the field of protection of selection achievements equally with individuals and legal entities of the Republic of Kazakhstan on the basis of international treaties of the Republic of Kazakhstan or on the principles of mutuality.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:p>
-[...133 lines deleted...]
-    <w:bookmarkStart w:name="z567" w:id="265"/>
+    <w:bookmarkStart w:name="z567" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Stateless persons residing in the Republic of Kazakhstan shall enjoy the rights provided for by this Law and other acts relating to the legal protection of breeding achievements on an equal basis with individuals and legal entities of the Republic of Kazakhstan, unless otherwise follows from this Law. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10003,55 +10173,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>