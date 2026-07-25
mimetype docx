--- v1 (2026-01-11)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="29d4d6f" w14:textId="29d4d6f">
+    <w:p w14:paraId="459c9b2" w14:textId="459c9b2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -151,158 +151,162 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>The Law of the Republic of Kazakhstan dated 13 July, 1999 № 416.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Title is in wording of the Law of the Republic of Kazakhstan dated 08.04.2010 № 226-IV (order of enforcement see Article 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      This Law establishes principles, purpose, legal and organizational bases of countering the terrorism.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Preamble is in wording of the Law of the Republic of Kazakhstan dated 08.01.2013 № 63-V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      This Law establishes principles, purpose, legal and organizational bases of countering the terrorism.</w:t>
+        <w:t>      Footnote. Through the whole text, the word “terrorist sabotage” is substituted respectively by the word “act of terrorism” in accordance with the Law of the Republic of Kazakhstan dated 08.04.2010 № 266-IV (order of enforcement see Article 2).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...64 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 1. General provisions Article 1. Basic definitions used in this Law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The following basic definitions are used in this Law:</w:t>
       </w:r>
     </w:p>
@@ -875,51 +879,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       informational and the other collusion in organization, planning, preparing and commitment of the act of terrorism;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      propaganda of terrorist ideas, spreading of terrorist materials, including via mass media or telecommunication networks, and public calls to commit an act of terrorism;;</w:t>
+      propaganda of terrorist ideas, spreading of terrorist materials, including via mass media or telecommunication networks, and public calls to commit an act of terrorism;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       rendering of financial, legal assistance or the other contribution to the terrorist as well as organization, activity of which is admitted as terroristic in accordance with the legislation of the Republic of Kazakhstan, with recognition of the fact than stated actions will be used for carrying out of the terroristic activity or provision of the terroristic organization;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9151,51 +9155,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) unhindered access to the territory and premises of the subject (object) of control upon presentation of the documents specified in paragraph 7 of Article 23-2 of this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) receive materials and information on paper and (or) electronic media or their copies for attachment to the act on the results of the audit, as well as access to engineering and technical means of protection, information systems and automated databases in accordance with the subject of the audit;</w:t>
+      2) receive materials and information on paper and (or) electronic media or copies thereof for inclusion in the inspection results report, as well as access to engineering and technical means of protection, digital systems and automated databases in accordance with the subject of the inspection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) involve specialists, consultants and experts of state bodies and organizations in accordance with the purpose of the object of control in agreement with the relevant state bodies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9467,51 +9471,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 8 is supplemented by Article 23-4 in accordance with the Law of the Republic of Kazakhstan dated May 13, 2020 № 325-VІ (shall be enforced six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 8 is supplemented by Article 23-4 in accordance with the Law of the Republic of Kazakhstan dated May 13, 2020 № 325-VІ (shall be enforced six months after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9731,51 +9735,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) to ensure the safety of the employee (employees) of the internal affairs bodies of the Republic of Kazakhstan, who arrived (arrived) for the inspection, as well as specialists, consultants and experts involved in the inspection, from harmful and hazardous production factors in accordance with the standards established for this facility;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) provide the employee (employees) of the internal affairs bodies of the Republic of Kazakhstan with materials and information on paper and (or) electronic media or copies thereof for attachment to the act on the results of the inspection and the order to eliminate the identified violations, as well as access to engineering and technical means of protecting objects terrorist vulnerable, including to information systems and automated databases, in accordance with the subject of verification;</w:t>
+      3) receive materials and information on paper and (or) electronic media or copies thereof for inclusion in the inspection results report, as well as access to engineering and technical means of protection, digital systems and automated databases in accordance with the subject of the inspection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) make a note of receipt on the second copy of the act on the appointment of the inspection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9831,51 +9835,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 8 is supplemented by Article 23-5 in accordance with the Law of the Republic of Kazakhstan dated May 13, 2020 № 325-VІ (shall be enforced six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 8 is supplemented by Article 23-5 in accordance with the Law of the Republic of Kazakhstan dated 13.05.2020 № 325-VІ (shall be enforced six months after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9936,62 +9940,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12163"/>
-        <w:gridCol w:w="137"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12163" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -10016,80 +10021,73 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of the Republic of Kazakhstan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="137" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -10120,55 +10118,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>