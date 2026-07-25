--- v0 (2025-10-09)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1434ef5" w14:textId="1434ef5">
+    <w:p w14:paraId="c5caa16" w14:textId="c5caa16">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,107 +145,73 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Law of the Republic of Kazakhstan of July 13, 1999 N 414.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...37 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The title as amended by Law of the Republic of Kazakhstan № 9-IV as of December 19, 2007 (see Art.2 for the enactment procedure).</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t>
+      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title as amended by Law of the Republic of Kazakhstan № 9-IV as of December 19, 2007 (see Art.2 for the enactment procedure).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law is aimed at the social protection of citizens who, as of January 1, 1998, had the work record, established by this Law, of underground and opencast mining work, work with especially harmful and especially difficult working conditions or work with harmful and difficult working conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1073,87 +1039,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The grounds for refusal to accept an application for appointment of allowance are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) obtaining information from the information system of the central executive body confirming the fact of appointment, payment, submission of an application for assignment of allowance;</w:t>
+      1) obtaining information from the digital system of the central executive body confirming the assignment, payment, or submission of an application for the assignment of a benefit;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) submission by the applicant of an incomplete package of documents in accordance with the legislation of the Republic of Kazakhstan and (or) expired documents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) inconsistency of the information on the identity document (except for its replacement according to the legislation of the Republic of Kazakhstan, confirmed by information from state information systems) with the documents necessary for assignment of the allowance;</w:t>
+      3) discrepancy between the information in the identity document (except for its replacement in accordance with the legislation of the Republic of Kazakhstan, confirmed by information from state digital systems) and the documents required for the assignment of the benefit;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) the absence of the applicant's consent to access the personal data of restricted access, which are required for assignment of allowance. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1209,308 +1175,308 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 is supplemented by Article 5-1 in accordance with the Law of the Republic of Kazakhstan dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023).</w:t>
+        <w:t>      Footnote. Chapter 2 is supplemented by Article 5-1 in accordance with the Law of the Republic of Kazakhstan dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 5-2. Suspension, renewal and termination of allowance </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. The payment of allowance is suspended from the first day of the month following the month of receipt of information, including from information systems, on:</w:t>
-[...53 lines deleted...]
-      2. The payment of allowance is resumed upon application on the basis of documents and (or) information received, including from information systems, confirming the expiration of the circumstances that caused the suspension of the payment of allowance.</w:t>
+      1. The payment of the benefit shall be suspended from the first day of the month following the month of receipt of information, including from digital systems, concerning:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the absence of expenditure transactions for three or more months on the recipient's bank account. In this case, the payment of the benefit shall be resumed from the day of suspension;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the existence of a supporting document on the conduct of operational-search activities, including the search for a missing person who is the recipient. In this case, the payment of the benefit shall be resumed from the day of entry into force of a judicial act revoking the court decision on declaring the person missing, but not earlier than the date of suspension.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The payment of the benefit shall be resumed upon an application on the basis of documents and (or) information received, including from digital systems, confirming the cessation of the circumstances that caused the suspension of the benefit payment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The payment of the benefit shall be terminated from the first day of the month following the month of receipt of information, including from digital systems, concerning:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the death of the recipient;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the detection of the fact of loss of or withdrawal from citizenship of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. The payment of allowance is terminated from the first day of the month following the month of receipt of information, including from information systems, on: </w:t>
-[...107 lines deleted...]
-      6) revelation of the fact that the applicant submitted false information that entailed an unjustified assignment.</w:t>
+      3) the receipt of a request for the benefit recipient's file from the authorized body of the country of departure; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) the receipt of an application from the recipient on termination of the benefit payment, accompanied by a document confirming his/her deregistration with the internal affairs bodies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) the detection of the fact of the recipient's departure for permanent residence outside the Republic of Kazakhstan, including from digital systems</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) the detection of the fact that the applicant submitted false information, which resulted in an unjustified award.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 is supplemented by Article 5-2 in accordance with the Law of the Republic of Kazakhstan dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023).</w:t>
+        <w:t>      Footnote. Chapter 2 is supplemented by Article 5-2 in accordance with the Law of the Republic of Kazakhstan dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1941,55 +1907,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2315,31 +2281,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>