--- v0 (2025-10-05)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="03b538a" w14:textId="03b538a">
+    <w:p w14:paraId="e94cbb6" w14:textId="e94cbb6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,55 +145,121 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>The Law of the Republic of Kazakhstan dated 15 March, 1999 № 349-1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Unofficial translation</w:t>
+        <w:t>      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Note!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      throughout the text the words "information system", "information system", "information systems", "electronic information resource", "electronic information resources", "electronic digital form" shall be replaced by the words "digital system", "digital system", "digital systems", "digital resource", "digital resources", "digital form" respectively in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law defines the legal framework and a single system of protection of state secrets in the interests of national security of the Republic of Kazakhstan, regulates social relations arising in connection with reference of information as state secrets, classification of them, using, protection and declassification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -237,69 +303,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       state secrets – information, protected by the state comprising state and official secrets, the dissemination of which is limited by the state in order to implement an effective military, economic, scientific and technical, foreign economic, foreign policy, intelligence, counterintelligence, operational and investigative and other activities that do not conflict with the generally accepted rules of the international law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      information system in a protected version classified as state secrets - a restricted access information system designed to create, search, collect, process, store, distribute, display, use and consume information containing state secrets;</w:t>
-[...17 lines deleted...]
-      an electronic information resource containing information constituting state secrets - information provided in electronic digital form and contained on an electronic carrier in a secure information system classified as state secrets;</w:t>
+      digital system in a protected version classified as relating to state secrets – a restricted-access digital system intended for the creation, search, collection, processing, accumulation, storage, dissemination, display, use and consumption of information containing state secrets;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      digital resource containing information constituting state secrets – information provided in digital form and contained on an electronic medium in a digital system in a protected version classified as relating to state secrets;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       national security information - information of military, economic, political and other nature, disclosure or loss of which causes or may cause damage to the national security of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -499,51 +565,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016).</w:t>
+        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4458,79 +4524,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18-1) information disclosing the tactics, form, methods, means and composition of participants in anti-terrorist operations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) data about electronic information resources containing information constituting state secrets and information systems in a protected execution classified as state secrets.</w:t>
+      19) information on digital resources containing information constituting state secrets and on digital systems in a protected version classified as relating to state secrets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 14, as amended by the Laws of the Republic of Kazakhstan dated 16.03.2001 № 163; dated 10.07.2002 № 338; dated 10.12.2009 № 228-IV (the order of enforcement see Art. 2); dated 08.04.2010 № 266-IV (the order of enforcement see Art. 2); dated 23.04.2012 № 14-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.11.2014 № 248-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 28.12.2016 № 36-VІ (shall be enforced upon expiry of two months after the day its first official publication); ; dated 27.12.2019 № 291-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.01.2023 № 188-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 23.12.2023 № 51-VIII (shall be enforced ten calendar days after the date of its first official publication); dated 10.01.2025 № 153-VIII (shall come into force ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 14, as amended by the Laws of the Republic of Kazakhstan dated 16.03.2001 № 163; dated 10.07.2002 № 338; dated 10.12.2009 № 228-IV (the order of enforcement see Art. 2); dated 08.04.2010 № 266-IV (the order of enforcement see Art. 2); dated 23.04.2012 № 14-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.11.2014 № 248-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 28.12.2016 № 36-VІ (shall be enforced upon expiry of two months after the day its first official publication); ; dated 27.12.2019 № 291-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.01.2023 № 188-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 23.12.2023 № 51-VIII (shall be enforced ten calendar days after the date of its first official publication); dated 10.01.2025 № 153-VIII (shall come into force ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6411,51 +6477,51 @@
         </w:rPr>
         <w:t>      5. Excluded by the Law of the Republic of Kazakhstan dated 23.12.2023 № 51-VIII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 27 as amended by the Law of the Republic of Kazakhstan dated 12/23/2023 № 51-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 27 as amended by the Law of the Republic of Kazakhstan dated 23.12.2023 № 51-VIII (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8097,55 +8163,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8471,31 +8537,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>