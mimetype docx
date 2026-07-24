--- v0 (2025-11-13)
+++ v1 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9390953" w14:textId="9390953">
+    <w:p w14:paraId="6482c7f" w14:textId="6482c7f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5029,51 +5029,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Preventive control without visiting the subject (object) of control and supervision shall be performed by the department of the authorized body and territorial divisions of the department of the authorized body by analyzing, comparing data and information:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) from information systems;</w:t>
+      1) digital systems;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) notifications and notices from authorized bodies of other states;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5327,51 +5327,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 is in the wording of the Law of the Republic of Kazakhstan dated 10.11.2014 № 249-V (shall be enforced upon expiry of ninety calendar days after the date of its first official publication); with amendments introduced by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 10 is in the wording of the Law of the Republic of Kazakhstan dated 10.11.2014 № 249-V (shall be enforced upon expiry of ninety calendar days after the date of its first official publication); with amendments introduced by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6507,51 +6507,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) repeated (two or more times) failure to notify of the arrival or failure to present quarantineable products for inspection to an official of the authorized body of a member state of the Eurasian Economic Union shall be the basis for refusal to issue a phytosanitary certificate within thirty calendar days after receiving information from the relevant authorized state body of the state - a member of the Eurasian Economic Union, except for the cases of change of destination;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) other grounds provided for by the laws of the Republic of Kazakhstan "On Public Services", "On Permits and Notifications".</w:t>
+      5) other grounds stipulated by the laws of the Republic of Kazakhstan "On State Services" and "On Permissions and Notifications".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -6649,51 +6649,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The letter of approval for the import of quarantine objects for scientific-research purposes shall be issued in accordance with the rules for protection of the territory of the Republic of Kazakhstan from quarantine objects and alien species.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The grounds for a reasoned refusal to issue a letter of approval for the import of quarantine objects for scientific-research purposes shall be non-compliance with the requirements for isolation of quarantine objects of various levels of biological safety and other grounds provided for by the laws of the Republic of Kazakhstan "On Public Services", "On Permits and Notifications."</w:t>
+      Grounds for a reasoned refusal to issue a letter of approval for the import of quarantine objects for scientific research purposes include non-compliance with the requirements for the isolation of quarantine objects of various biological safety levels and other grounds stipulated by the laws of the Republic of Kazakhstan "On State Services" and "On Permissions and Notifications".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. To obtain an account number, individuals and legal entities shall submit an application to the territorial subdivision of the department of the authorized body on the territory of the corresponding district, city of regional significance, city of republican significance, the capital city where the quarantineable object is located, present the quarantineable object to the state plants quarantine inspector for determination of the quarantine state and compliance with quarantine phytosanitary requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6829,51 +6829,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) identification of foci of spread of quarantine objects on the territory of a quarantineable object;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) other grounds provided for by the Law of the Republic of Kazakhstan "On Public Services".</w:t>
+      3) other grounds stipulated by the Law of the Republic of Kazakhstan "On State Services".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The grounds for revoking an account number shall be:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6937,97 +6937,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) identification of living and (or) viable quarantine objects in disinfected and labeled wood packaging material;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) other grounds provided for by the Law of the Republic of Kazakhstan "On Public Services".</w:t>
+      5) other grounds stipulated by the Law of the Republic of Kazakhstan "On State Services".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Activities related to handling pathogenic biological agents shall be carried out on the basis of a permit for handling pathogenic biological agents and an Annex thereto in accordance with the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 3 is supplemented by Article 12-1 in accordance with the Law of the Republic of Kazakhstan dated 28.10.2019 № 268-VI (shall be enforced upon expiry of twenty-one calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 21.05.2022 № 123-VII (shall enter into force upon expiry of six months after the day of its first official publication); dated 06.04.2024 № 71-VIII (the procedure for coming into force, see Article 2).</w:t>
+        <w:t>      Footnote. Chapter 3 is supplemented by Article 12-1 in accordance with the Law of the Republic of Kazakhstan dated 28.10.2019 № 268-VI (shall be enforced upon expiry of twenty-one calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 21.05.2022 № 123-VII (shall enter into force upon expiry of six months after the day of its first official publication); dated 06.04.2024 № 71-VIII (the procedure for coming into force, see Article 2); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8833,55 +8833,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>