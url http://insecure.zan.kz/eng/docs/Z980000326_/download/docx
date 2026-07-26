--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b12199a" w14:textId="b12199a">
+    <w:p w14:paraId="bde4870" w14:textId="bde4870">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -261,87 +261,104 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 1. General provisions Article 1. Main definitions, used in the present Law</w:t>
+        <w:t xml:space="preserve"> Chapter 1. General provisions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 1. Main definitions, used in the present Law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The following basic concepts are used in this Law:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Special State Archives - an archival institution or subdivision of a state body of the Republic of Kazakhstan specified in paragraph 1 of Article 22 of this Law;</w:t>
+      1) Special State archives – is an archival institution or division, or a division within a structural division of a state body of the Republic of Kazakhstan, specified in paragraph 1 of Article 22 of this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Archive - a legal entity or its structural subdivision which collects, acquires, assembles, regulates, stores, records and uses archival documents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -370,50 +387,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Archive fund - a set of historically or logically connected archive documents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Archival document - a document that is preserved or to be preserved due to its significance for society and the state, as well as having value for the owner;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) depository storage of archival documents is the storage of documents in an archive under the terms, determined by an agreement between the owner of the documents and the relevant archive, with the owner retaining ownership of the archival documents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Record keeping of archive documents (hereinafter referred to as record keeping) - establishment of the number and composition of archive documents in record keeping units and fixation of each record keeping unit belonging to a certain complex and their total number in record keeping documents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -441,51 +476,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) arrangement of archival documents (hereinafter - arrangement) - a set of works on formation of archival documents in units of storage (files), description and registration of such units of storage (files) in accordance with the legislation of the Republic of Kazakhstan on the National Archival Fund and archives; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) Transfer of archival documents into electronic form - creation of electronic copies of archival documents and transfer of data to information systems determined by the authorized body in the field of informatization in coordination with the authorized body;</w:t>
+      9) transfer of archival documents to electronic form is creation of electronic copies of archival documents and their inclusion in the digital archive;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1) A copy of an archival document as the original is a copy that reproduces the information and external characteristics of the original archival document, owned by other states, also by individuals or legal entities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Archiving - the sphere of activity of individuals and legal entities related to the formation of the National Archive Fund of the Republic of Kazakhstan, the formation of archives, archive funds and collections, the organization of the collection, acquisition, ordering, storage, accounting and use of archival documents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -495,50 +548,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) especially valuable document - archival document of the National Archive Fund of the Republic of Kazakhstan, which is of lasting historical, cultural and scientific value, especially important for the society and the state;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      11-1) A mandatory copy of audiovisual documents is a copy of various types of film, photo, audio and video documents, subject to gratuitous transfer by its maker to state archives;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       12) Documentation support of management - activity of legal entities on documentation and organization of work with documents from the moment of their creation, receipt and up to their transfer for archival storage;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) departmental archive - institution or structural subdivision of the state legal entity, which collects, regulates, temporarily stores, records, uses archival documents and state records of documents of the National Archive Fund of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -548,52 +619,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) private archive - non-state legal entity or its structural subdivision that collects, acquires, assembles, regulates, stores, records and uses archival documents, or archival documents of an individual that have arisen as a result of its activities, collection and acquisition;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      15) personnel documents are documents generated upon recruitment, service, transfer, relocation, dismissal of an employee, leave entitlement, business trips, secondment, incentives, payroll, information on withholding and deduction of money for social, pension and medical benefits, education, on the assignment of qualifications, ranks, titles and other documents related to the rights and legitimate interests of citizens;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1) acquisition source is an individual or legal entity, whose activities result in the creation of documents of the National Archival Fund, subject to transfer for permanent storage;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      15) personnel documents - a set of documents confirming the labor activity of employees and information about the retention and allocation of money for their pension provision; </w:t>
+      15-2) electronic copy of a document on paper is an electronic image of a document on paper, corresponding to the original and certified by an electronic digital signature of the person, who created such electronic image; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) National Archive Fund of the Republic of Kazakhstan (hereinafter referred to as National Archive Fund) - a set of state and non-state archive funds, collections and archive documents having historical, scientific, social, economic, political or cultural significance;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -603,86 +710,122 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) document - information recorded on a tangible medium, which allows to identify it;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      17-1) examination of the scientific and practical value of documents is the study of documents based on criteria of their value for the purpose of establishing the storage periods of documents and selecting them for inclusion in the National Archival Fund;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       18) State insurance fund of copies of documents - a set of insurance copies of particularly valuable documents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) State Archives - a state institution that has the right to collect, acquire, acquire, complete, regulate, permanently store, record and use the documents of the National Archives;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      19-1) State archival catalogue is a systematized register of archival funds, providing information on the composition, content, location and accessibility of documents of the National Archival Fund;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       20) Central State Archives - the State Archives, which is under the jurisdiction of the central executive body in charge of the management of archival affairs and documentation support of management;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) official document - a document created by a natural or legal person, executed and certified in accordance with the procedure established by the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -711,129 +854,200 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) state registration of documents of the National Archive Fund (hereinafter - state registration) - system of registration of documents of the National Archive Fund at the level of the region, the city of republican importance, the capital and the state as a whole, including information on the number and composition of the archival funds, the number of storage units;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      23-1) permanent storage of documents of the National Archival Fund is the storage of documents of the National Archival Fund without a fixed term (for an indefinite term);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2) temporary storage of documents of the National Archival Fund is storage of documents of the National Archival Fund until their transfer for permanent storage in the procedure, established by the authorized body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       24) National Archive Fund document - an archive document which has passed the state examination of the value of the documents, has been registered with the state and is subject to permanent storage;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) e-government service integrator - a legal entity designated by the Government of the Republic of Kazakhstan, responsible for methodological support for the development of e-government architecture, as well as other functions specified in the Law of the Republic of Kazakhstan “On Informatisation”.</w:t>
+      24-1) electronic archival document is an archival document presented in electronic form and certified by an electronic digital signature;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-2) a paper copy of an electronic document is an electronic document, printed on paper, certified as established by the authorized body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) a service integrator of the digital government is a legal entity, designated by the Government of the Republic of Kazakhstan, charged with the functions of methodological support for the development of the digital government architecture, as well as other functions, stipulated by the digital legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 of the Law of the Republic of Kazakhstan dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); as amended by Law of the Republic of Kazakhstan № 141-VII of 14.07.2022 (shall become effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 of the Law of the Republic of Kazakhstan dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); as amended by Law of the Republic of Kazakhstan № 141-VII of 14.07.2022 (shall become effective ten calendar days after the date of its first official publication); dated 30.12.2025 № 248-VIII (to be enacted sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (to be enacted six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Article 1-1. Main objective, tasks and principles of this Law</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 1-1. Main objective, tasks and principles of this Law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The main objective of this Law is to create a legal basis for ensuring the preservation of the historical and documentary heritage of the Republic of Kazakhstan in the interests of citizens, society and the state.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1018,60 +1232,156 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Chapter 1 is supplemented by Article 1-1 in accordance with the Law of the Republic of Kazakhstan dated 10.01.2025 № 153-VIII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 1-2. Status of State Archives</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. State archives, whose archival activity is of particular state and public significance shall be assigned the status of "National."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "National" status shall be assigned by the President of the Republic of Kazakhstan upon the recommendation of the Government of the Republic of Kazakhstan in accordance with the procedure, approved by the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: Chapter 1 has been supplemented with Article 1-2 pursuant to the Law of the Republic of Kazakhstan dated 30.12.2025 № 248-VIII (to be enacted from 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Article 2. National Archive fund and Archiving work</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 2. National Archive fund and Archiving work</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A footnote. Title of Article 2 with the change introduced by the Law of the Republic of Kazakhstan dated 16.05.2018 № 155-VI (shall be enforce upon the expiration of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1166,760 +1476,835 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 2 with the changes made by the Law of Republic of Kazakhstan dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 3. Legislation of the Republic of Kazakhstan on the National Archival Fund and Archives</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Legislation of the Republic of Kazakhstan on the National Archive Fund and Archives is based on the Constitution of the Republic of Kazakhstan and consists of this Law and other regulatory legal acts of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 3. Legislation of the Republic of Kazakhstan on the National Archival Fund and Archives</w:t>
-[...17 lines deleted...]
-      Legislation of the Republic of Kazakhstan on the National Archive Fund and Archives is based on the Constitution of the Republic of Kazakhstan and consists of this Law and other regulatory legal acts of the Republic of Kazakhstan.</w:t>
+        <w:t xml:space="preserve"> Chapter 2. National Archival Fund</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 4. Composition of the National Archival Fund</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The National Archival Fund shall include archival documents regardless of their source of origin, time and method of creation, type of medium, form of ownership and location of storage:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) legislative acts and other official documents;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) administrative, scientific research, experimental design, design and engineering, design and estimate, technological, urban planning, patent and licensing, cartographic, geodetic, geological, telemetric, and other specialized records, including drawings and text records thereof;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) electronic information resources, computer-oriented and audiovisual documentation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) documentary monuments of history and culture;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) personal documents and other documents, representing the national value;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) other documents, submitted to the ownership of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) insurance copies of particularly valuable documents;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) copies of archival documents on the rights of originals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) electronic copies of documents on paper;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) hard copies of electronic documents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2. shall be excluded by the Law of the Republic of Kazakhstan dated 16.05.2018 № 155-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 4 as amended by the laws of the Republic of Kazakhstan dated 15.07.2010 № 337-IV (see Article 2); dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 30.12.2025 № 248-VIII (to be enacted sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...144 lines deleted...]
-      7) insurance copies of particularly valuable documents.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 5. Fundamentals of formation and sources of acquisition of the National Archive fund</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Title of Article 5 of the Law of the Republic of Kazakhstan dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The National Archival Fund is composed of documents from the National Archives of the Republic of Kazakhstan, central state archives, the Archives of the President of the Republic of Kazakhstan, special state archives, state archives of oblasts, cities of national status, the capital, cities, districts, libraries, and museums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The sources of acquisition of the National Archive Fund are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) departmental archives of the Executive Office of the President of the Republic of Kazakhstan, the Parliament and local representative bodies, the Constitutional Court, the Government, central and local executive bodies, courts, prosecutorial authorities and other public legal entities of the Republic of Kazakhstan, including those located abroad;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) private archives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The National Archive Fund may also be replenished by donation, will, purchase of archival documents owned by individuals and legal entities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The state shall take measures to repatriate documents on the history of Kazakhstan, stored abroad and documents of foreign origin, historically connected with the Republic of Kazakhstan, and shall finance their identification and acquisition.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      2. shall be excluded by the Law of the Republic of Kazakhstan dated 16.05.2018 № 155-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 5, as amended – by the Law of the Republic of Kazakhstan dated 10 November, 2001 № 256; the Republic of Kazakhstan dated 20 December, 2004 № 13 (shall be enforced from 1 January 2005); dated 28.10.2015 № 368-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 155-VI of 16 May 2018 (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 05.11.2022 № 157-VII (shall come into force on 01.01.2023); dated 30.12.2025 № 248-VIII (to be enacted sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 6. Procedure for attributing archival documents, archival funds and collections to the composition of the National Archive Fund, establishing the sources of its acquisition</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Archival documents, archive funds and collections shall be attributed to the National Archive Fund, sources of its acquisition shall be established, and they shall be excluded from the National Archive Fund on the basis of the state expert examination of the value of the documents. The criteria of the value of documents are their origin, content, and external features.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. State expertise of the documents value is carried out by the Central Expert and Verification Commission formed by the authorized body and (or) expert and verification commissions formed by the National Archive of the Republic of Kazakhstan, central state archives, the Archive of the President of the Republic of Kazakhstan, special state archives, local executive bodies of regions, cities of republican importance and the capital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. On the basis of the conclusion of the expert verification commission the authorized body:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) approves lists of sources for acquisition of the National Archival Fund;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) makes a decision on assignment of archival documents, archival funds and collections to the National Archive Fund, as well as their exclusion from its composition. Exclusion for political and ideological reasons is prohibited;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) establishes the terms of storage and the procedure for destruction of documents of no historical or other value and which have lost their practical significance;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) agrees on sectoral (departmental) lists of documents formed in the activities of state and non-state organizations, with an indication of the period of storage, developed by state bodies responsible for the management of the relevant branch (sphere) of state administration, or non-governmental organizations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. It is not allowed to destroy archival documents of the sources of acquisition of the National Archive Fund located:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) in republican ownership, without coordination with the National Archive of the Republic of Kazakhstan or central state archives, the Archive of the President of the Republic of Kazakhstan and special state archives;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) in communal ownership, without coordination with the local executive body of the region, city of republican importance, the capital;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) in private ownership, without coordination with the authorized body or local executive body of the region, the city of republican importance and the capital, depending on the location of the archive.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 4 as amended by the laws of the Republic of Kazakhstan dated 15.07.2010 № 337-IV (see Article 2); dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 6 of the Law of the Republic of Kazakhstan dated 16.05.2018 № 155-VI (shall be expiration of the expiration of ten calendar days after the day of its first official publication); dated 30.12.2025 № 248-VIII (to be enacted sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...440 lines deleted...]
-        <w:t xml:space="preserve"> Article 7. Guarantees and protection of property rights on the documents of the National Archival Fund</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 7. Guarantees and protection of property rights on the documents of the National Archival Fund</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Documents of the National Archival Fund shall be in state and private property.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1929,69 +2314,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. State property includes: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) documents in republican ownership, stored in the National Archive of the Republic of Kazakhstan, central state archives, the Archive of the President of the Republic of Kazakhstan, the Library of the First President of the Republic of Kazakhstan - Elbasy, special state archives, state libraries and museums;</w:t>
-[...17 lines deleted...]
-      1-1) documents formed and forming as a result of the activities of the President, Parliament, Government, central executive bodies, the Supreme Court, the General Prosecutor’s  Office, the National Bank of the Republic of Kazakhstan and other state republican legal entities;</w:t>
+      1) documents in republican ownership, stored in the National Archives of the Republic of Kazakhstan, the central state archives, the Archives of the President of the Republic of Kazakhstan, special state archives, state libraries and museums;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) documents formed and forming as a result of the activities of the President, Parliament, Government, central executive bodies, the Supreme Court, the General Prosecutor’s Office, the National Bank of the Republic of Kazakhstan and other state republican legal entities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) documents in communal property, stored in regional, cities of republican significance, the capital, city and district state archives and their branches, formed and forming as a result of the activities of local government and self-government bodies, courts, prosecutor authorities, public utilities and other state legal entities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2055,51 +2440,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. An archive document may be removed from the archive without the consent of the owner on the grounds provided by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Documents of the National Archive Fund, owned by the state, cannot be subject to denationalization and privatization, purchase and sale, exchange or gift, in other words subject to the transactions involving the transfer of ownership, as well as cannot be exported to permanent storage in other states.</w:t>
+      6. Documents of the National Archival Fund in state ownership may not be subject to denationalization and privatization, purchase and sale, exchange or donation, that is, transactions involving the transfer of ownership, nor may they be exported for permanent storage to other states, except as provided in paragraph 3 of Article 13 of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Documents of the National Archive Fund, that are in private ownership, may be the object of purchase and sale, exchange or gift, as well as may be taken out of the Republic of Kazakhstan only after the prior written consent of the owner with the authorized body, and subject to the delivery of duplicates or copies of these documents for permanent storage in the State Archive.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2119,51 +2504,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 7, as amended – by the Law of the Republic of Kazakhstan dated 10 November, 2001 № 256; dated 20 December, 2004 № 13 (shall be enforced from 1 January 2005); dated 28.10.2015 № 368-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 7, as amended – by the Law of the Republic of Kazakhstan dated 10 November, 2001 № 256; dated 20 December, 2004 № 13 (shall be enforced from 1 January 2005); dated 28.10.2015 № 368-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 30.12.2025 № 248-VIII (to be enacted sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2221,127 +2606,162 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. During the reorganization of legal entities, the documents of the National Archive Fund and its personnel are transferred to the legal successors in an orderly manner.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. In the event of liquidation of legal entities, the documents of the National Archives and personnel of the National Archives shall be transferred in an orderly manner for storage to the relevant state or special state archive in coordination with the authorized body.</w:t>
+      4. During liquidation of legal entities the documents from the National Archival Fund and personnel records must be transferred in an organized manner for safekeeping to the relevant state or special state archive, subject to approval by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The state archive or special state archive shall issue an archival certificate verifying the acceptance of documents from the National Archival Fund and personnel records for state safekeeping.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 8, as amended by the Laws of the Republic of Kazakhstan dated 10.11.2001 № 256; dated 07.03.2014 № 177-V (shall be enforced upon expiry of ten calendar days after its first official publication); № 155-VI dated 16.05.2018 (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 8, as amended by the Laws of the Republic of Kazakhstan dated 10.11.2001 № 256; dated 07.03.2014 № 177-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 30.12.2025 № 248-VIII (to be enacted sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 3. State registration, storage, preservation, transfer to permanent storage of documents of the National Archival Fund Article 9. State accounting</w:t>
+        <w:t xml:space="preserve"> Chapter 3. State registration, storage, preservation, transfer to permanent storage of documents of the National Archival Fund</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 9. State accounting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      A footnote. Title of Article 9 with the change introduced by the Law of the Republic of Kazakhstan dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+      Footnote. Title of Article 9 with the change introduced by the Law of the Republic of Kazakhstan dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Documents of the National Archive Fund, regardless of their form of ownership, shall be subject to the centralized state registration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2382,628 +2802,744 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 9, as amended – by the Law of the Republic of Kazakhstan dated 20 December, 2004 № 13 (shall be enforced from 1 January 2005); dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 10. State Stock Catalogue</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The State Fund Catalog shall be maintained by the National Archives of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The Authorized Body shall be obliged to ensure accessibility and use of the information of the State Catalogue to satisfy the requests of state bodies, individuals and legal entities, except for the cases stipulated by Article 16 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 10 of the Law of the Republic of Kazakhstan dated 16.05.2018 № 155-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 30.12.2025 № 248-VIII (to be enacted sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...36 lines deleted...]
-      2. The Authorized Body shall be obliged to ensure accessibility and use of the information of the State Catalogue to satisfy the requests of state bodies, individuals and legal entities, except for the cases stipulated by Article 16 of this Law.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 11. Storage of documents of the National Archival Fund</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The documents of the National Archive Fund, which are in state ownership, pass through the stage of temporary storage in departmental and private archives, and then are transferred to the relevant state archives, which are granted the exclusive right of permanent storage of documents of the National Archive Fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The permanent storage of documents in the National Archival Fund shall be assigned to the National Archives of the Republic of Kazakhstan, central state archives, the Archives of the President of the Republic of Kazakhstan, special state archives, and state archives of the oblasts, cities of national status, the capital, cities and districts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. For the purpose of collection, acquisition, storage, state accounting and use of the documents of the National Archive Fund by individuals and legal entities, departmental and private archives are created.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Obligations to store and use privately owned documents from the National Archival Fund shall be set out in the agreements concluded by their owners with the National Archives of the Republic of Kazakhstan, the central state archives, the Archives of the President of the Republic of Kazakhstan, state archives of oblasts, cities of national status, the capital, cities and districts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Compilation of private archives by the originals of official documents of the National Archival Fund that are in public property is prohibited.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 of the Law of the Republic of Kazakhstan dated 16.05.2018 № 155-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      6. Is excluded by the Law of the Republic of Kazakhstan dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 11, as amended by the Laws of the Republic of Kazakhstan dated 10.11.2001 № 256; dated 20.12.2004 № 13 (shall be enforced from 1 January 2005); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 28.10.2015 № 368-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 30.12.2025 № 248-VIII (to be enacted sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 12. Preservation of documents of the National Archival Fund</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Owners of documents of the National Archive Fund shall be obliged to keep the documents in conditions ensuring their preservation. The State Archives shall establish the State Insurance Fund for copies of documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The State Insurance Fund of copies of documents shall be kept separately from the original documents of the National Archive Fund in a specially equipped repository of archival documents (archive repository).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Documents of the National Archival Fund (state-owned), as well as buildings, facilities and equipment of the state archives and their branches shall not be subject to alienation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Archival funds, archive collections, and their parts can be classified in accordance with the procedure established by the law as the objects of historical and cultural heritage of the Republic of Kazakhstan and included in the list of monuments of history and culture.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 12, as amended by the Laws of the Republic of Kazakhstan dated 10.11.2001 № 256; dated 01.03.2011 № 414-IV (shall be enforced from the date of first publication); № 155-VI of 16 May 2018 (shall be enforced upon the expiration of ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 11. Storage of documents of the National Archival Fund</w:t>
-[...89 lines deleted...]
-      5. Compilation of private archives by the originals of official documents of the National Archival Fund that are in public property is prohibited.</w:t>
+        <w:t xml:space="preserve"> Article 13. Transfer of documents of the National Archival Fund for permanent storage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Documents from the National Archival Fund that are state-owned, upon expiration of their storage term in departmental archives, shall be subject to transfer in an organized procedure to the state archives for permanent storage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Prior to the transfer of documents to the state archives for permanent storage legal entities shall conduct an assessment of their scientific and practical value in accordance with the procedure, established by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. The transfer of documents of the National Archive Fund in an orderly manner is made at the expense of the legal entities transferring the archives in accordance with the rules of documentation, documentation management and use of electronic document management systems in state and non-state organizations, rules of reception, storage, accounting and use of documents of the National Archive Fund and other archival documents by departmental and private archives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      6. Is excluded by the Law of the Republic of Kazakhstan dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011).</w:t>
+        <w:t>      2. (Paragraph 2 is excluded – № 256 dated 10.11.2001).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Transfer of documents of the National Archival Fund, owned by the state, for permanent storage in the other states shall be made in exceptional cases by the authorized body under the decision of the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 11, as amended by the Laws of the Republic of Kazakhstan dated 10.11.2001 № 256; dated 20.12.2004 № 13 (shall be enforced from 1 January 2005); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 28.10.2015 № 368-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 13, as amended – by the Law of the Republic of Kazakhstan dated 10 November, 2001 № 256; dated 20 December, 2004 № 13 (shall be enforced from 1 January 2005); dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 30.12.2025 № 248-VIII (to be enacted sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 13-1. Handing over the mandatory copy of audiovisual documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Individuals and legal entities, producing audiovisual documents of historical, cultural, and scientific value out of budgetary funds, including co-financing, must within thirty calendar days from the date of their initial production hand over the mandatory copies of such audiovisual documents, along with accompanying text documentation, to state archives gratuitously to ensure preservation of the historical and cultural heritage of the people of Kazakhstan for state storage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Individuals and non-governmental legal entities, producing audiovisual documents of historical, cultural and scientific value at their own expense shall have the right to transfer gratuitously the mandatory copies of audiovisual documents with accompanying text documentation to state archives in order to ensure the preservation of the historical and cultural heritage of the people of Kazakhstan for state storage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 3 has been supplemented with Article 13-1 pursuant to the Law of the Republic of Kazakhstan dated 30.12.2025 № 248-VIII (to be enacted sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 12. Preservation of documents of the National Archival Fund</w:t>
-[...90 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Chapter 4. Using of documents of the National Archival Fund Article 14. Procedure for the use of documents of the National Archival Fund</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 12, as amended by the Laws of the Republic of Kazakhstan dated 10.11.2001 № 256; dated 01.03.2011 № 414-IV (shall be enforced from the date of first publication); № 155-VI of 16 May 2018 (shall be enforced upon the expiration of ten calendar days after the date of its first official publication).</w:t>
-[...201 lines deleted...]
-      A footnote. Article 14 shall be  excluded by the Law of the Republic of Kazakhstan dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>
+      Footnote. Article 14 shall be excluded by the Law of the Republic of Kazakhstan dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 15. Guarantees of the rights and interests of individuals and legal entities to use documents of the National Archival Fund</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3114,160 +3650,328 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 15, as amended – by the Law of the Republic of Kazakhstan dated 10 November, 2001 № 256; dated 28.10.2015 № 368-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 155-VI dated 16.05.2018 (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 15-1. Transfer of archival documents to electronic form</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Departmental archives are obliged to ensure transfer of archival documents of the National Archival Fund and on personnel, including documents required for the provision of public services, into electronic form on an ongoing basis in accordance with the procedure, established by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Access to archival documents, transferred to electronic form, shall be open to all users of archival documents in compliance with the requirements for the protection of state, commercial and other legally protected secrets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. An electronic copy of an archival document on paper shall be equivalent to the original of the archival document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 4 is supplemented by Article 15-1 in accordance with the Law of the Republic of Kazakhstan dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); as amended by the Law of the Republic of Kazakhstan dated 30.12.2025 № 248-VIII (to be enacted sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...72 lines deleted...]
-      4. An electronic copy of an archive document, certified by an electronic digital signature of an authorized employee of the state archive or departmental archive, is equivalent to the original of the archival document.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 15-2. Digital Archive</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The digital archive is a collection of electronic archival documents and electronic copies of archival documents, organized and stored in electronic form in the manner, determined by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The digital archive shall operate for the purpose of preserving the historical and cultural heritage of the people of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The digital archive shall ensure accessibility, preservation, integrity and confidentiality of the stored information as required by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The digital archive shall include electronic archival documents and electronic copies of archival documents on paper, created and stored in accordance with the legislation of the Republic of Kazakhstan on the National Archival Fund and Archives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The operating procedures for the digital archive shall be established by the authorized body in consultation with the authorized body responsible for information security.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The digital archive shall enable the search, access and use of archival documents and the State Archive Catalog.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Access to the digital archive shall be provided in compliance with information security requirements and the operating procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 4 is supplemented by Article 15-1 in accordance with the Law of the Republic of Kazakhstan dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016).</w:t>
+        <w:t>      Footnote: Chapter 4 has been supplemented with Article 15-2 pursuant to the Law of the Republic of Kazakhstan 30.12.2025 № 248-VIII (shall take effect on the date of enactment of the Digital Code of the Republic of Kazakhstan.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3278,50 +3982,86 @@
         <w:t xml:space="preserve"> Article 16. Restrictions in the use of documents of the National Archival Fund</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Restrictions in the use of documents of the National Archival Fund, containing the state secrets and non-state secrets, the order of their declassification and provision for public use are determined by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Access restrictions to documents from the National Archival Fund and other archival documents, containing information about the private life, personal and family secrets of an individual shall be established for a period of seventy-five years from the date of creation of such documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The restriction may be lifted with the written permission of the individual or his heirs after his death.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      2. shall be excluded by the Law of the Republic of Kazakhstan dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -3377,51 +4117,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 16 as amended by the Law of the Republic of Kazakhstan dated 16.05.2018 № 155-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 16 as amended by the Law of the Republic of Kazakhstan dated 16.05.2018 № 155-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 30.12.2025 № 248-VIII (to be enacted sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3461,145 +4201,145 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ensure the preservation of the documents used;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) prevent distortion and falsification of the text of documents used;</w:t>
-[...17 lines deleted...]
-      3) when publishing documents, indicate the place of their storage and its owner.</w:t>
+      2) prevent distortion or falsification of information, contained in archival documents;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) when publishing or citing archival documents, indicate a link to their storage location and owner.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. It is supplemented by Article 16-1 – by the Law of the Republic of Kazakhstan dated 10 November, 2001 № 256.</w:t>
+        <w:t>      Footnote. It is supplemented by Article 16-1 – by the Law of the Republic of Kazakhstan dated 10 November, 2001 № 256; as amended by the Law of the Republic of Kazakhstan dated 30.12.2025 № 248-VIII (to be enacted sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 17 The basis and procedure for the provision by state archives of paid activities for the sale of goods (works, services)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      A footnote. Title of Article 17 in the wording of the Law of the Republic of Kazakhstan dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated November 2, 2020 № 370-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+      Footnote. Title of Article 17 in the wording of the Law of the Republic of Kazakhstan dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated November 2, 2020 № 370-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. State archives have the right to provide paid activities for the sale of goods (works, services).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3865,51 +4605,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 5. State regulation and administration of archive-keeping Article 18. State regulation of archive-keeping</w:t>
+        <w:t xml:space="preserve"> Chapter 5. State regulation and administration of archive-keeping</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 18. State regulation of archive-keeping</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Is excluded by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the day its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3991,50 +4748,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) performs other functions assigned to him by the Constitution of the Republic of Kazakhstan, this Law, other laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      1-2. The Government of the Republic of Kazakhstan shall submit to the President of the Republic of Kazakhstan for approval the procedure and conditions for assigning the status of "National" to state archives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2. The issues of state regulation of keeping archive, carried out by the authorized body shall be:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) on the basis of and in pursuance of the main directions of domestic and foreign policy of the state, determined by the President of the Republic of Kazakhstan, and the main directions of socio-economic policy of the state, its defense capability, security, ensuring public order, developed by the Government of the Republic of Kazakhstan, formation and implementation of state policy in the field of archives and documentary support of management in accordance with the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4532,50 +5307,68 @@
       12) the protection of documentary monuments of history and culture, owned by the republic, their storage and use;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) the collection and return to the Republic of Kazakhstan of the archive documents on its history, located overseas;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1) submitting proposals to the Government of the Republic of Kazakhstan on assigning the status of "National" to state archives;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      14) is excluded by the Law of the Republic of Kazakhstan dated 13.01.2014 № 159-V (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -4753,51 +5546,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) implementation of the unified state policy in the sphere of archiving and documentation support of management on the territory of the region, the city of republican importance and the capital;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) the organization of storage, compilation and use of documents of the National Archival Fund, adopted for storage, and documents of the state archives of the regions, the city of republican significance and the capital;</w:t>
+      2) Organizing the storage, acquisition and use of documents from the National Archival Fund, accepted for storage in the state archives of oblasts, cities of national status, the capital, cities and districts;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) the conducting of state registration and preservation of documents of the National Archival Fund, stored in the state archives of the regions, the city of republican significance and the capital;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5021,819 +5814,861 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 18 is in the wording of the Law of the Republic of Kazakhstan dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); as amended by the Laws of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.01.2014 № 159-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 28.10.2015 № 368-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 11.02.2020 № 370-VI (shall be enforced ten calendar days after the day of its first official publication); dated 10.01.2025 № 153-VIII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 18 is in the wording of the Law of the Republic of Kazakhstan dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); as amended by the Laws of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.01.2014 № 159-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 28.10.2015 № 368-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 11.02.2020 № 370-VI (shall be enforced ten calendar days after the day of its first official publication); dated 10.01.2025 № 153-VIII (shall be enforced ten calendar days after the date of its first official publication); dated 30.12.2025 № 248-VIII (to be enacted sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 18-1. State control over compliance with the legislation of the Republic of Kazakhstan on the National Archive fund and Archiving work</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      State control over compliance with the legislation of the Republic of Kazakhstan on the National Archive Fund and Archives shall be carried out in the form of unscheduled inspections and preventive control with a visit to the subject (object) of control in accordance with the Entrepreneurial Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 18-1 of the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...18 lines deleted...]
-      State control over compliance with the legislation of the Republic of Kazakhstan on the National Archive Fund and Archives shall be carried out in the form of unscheduled inspections and preventive control with a visit to the subject (object) of control in accordance with the Entrepreneurial Code of the Republic of Kazakhstan.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 19. State administration of archive-keeping</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The state administration of archival affairs shall be carried out by the authorized body and local executive bodies of regions, cities of republican significance, the capital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Instructions of the authorized body shall be binding for individuals and legal entities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 18-1 of the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      3. (Is excluded).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 19, as amended – by the Law of the Republic of Kazakhstan dated 20.12.2004 № 13 (shall be enforced from 01.012005).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 20. System of the bodies of administration and maintenance of archive-keeping in the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The system of the bodies of administration and maintenance of keeping archive shall include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) authorized body, local executive bodies of regions, cities of republican significance, the capital;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) archival institutions: the National Archives of the Republic of Kazakhstan, central state archives, special state archives, state archives of oblasts, cities of republican status, the capital, cities and districts.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 20, as amended – by the Law of the Republic of Kazakhstan dated 20 December, 2004 № 13 (shall be enforced from 1 January 2005); dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 30.12.2025 № 248-VIII (to be enacted sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...36 lines deleted...]
-      2. Instructions of the authorized body shall be binding for individuals and legal entities.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 21. Financing of State Archives</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Financing of the state archives is carried out at the expense of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) budget funds;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) funds received for the provision of paid activities for the sale of goods (works, services).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      3. (Is excluded).</w:t>
+        <w:t>      Footnote. Article 21 as amended by the Law of the Republic of Kazakhstan dated November 2, 2020 № 370-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 22. Special state archives of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. In order to ensure national security in the Ministry of Defense of the Republic of Kazakhstan, the National Security Committee of the Republic of Kazakhstan, the Ministry of Internal Affairs of the Republic of Kazakhstan, the State Security Service of the Republic of Kazakhstan, the General Prosecutor's Office of the Republic of Kazakhstan, the anti-corruption service, the economic investigation service, special state archives may be created.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Creation of the special state archives is carried out by the act of the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. State bodies of the Republic of Kazakhstan, in which special state archives have been created in accordance with the procedure established by this Law, shall be vested with the right to collect, acquire, temporarily and permanently store and use archival documents related to their activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The order of activity of the special state archives of the state bodies of the Republic of Kazakhstan is determined by regulatory legal acts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 19, as amended – by the Law of the Republic of Kazakhstan dated 20 December, 2004 № 13 (shall be enforced from 1 January 2005).</w:t>
+        <w:t>      Footnote. Article 22, as amended by the Laws of the Republic of Kazakhstan dated 08.05.2003 № 413; dated 20.12.2004 № 13 (shall be enforced from 01.01.2005); dated 27.05.2010 № 279-IV (the order of enforcement see Art. 2); dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication), dated 04.07.2014 No 233-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.11.2014, No 248-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.04.2016 № 484-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 03.07.2017 № 84-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 28.12.2018 № 210-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 06.10.2020 № 365-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 20. System of the bodies of administration and maintenance of archive-keeping in the Republic of Kazakhstan</w:t>
-[...53 lines deleted...]
-      2) Archive institutions: National Archives of the Republic of Kazakhstan, Central State Archives, Library of the First President of the Republic of Kazakhstan - Elbasy, special state archives, state archives of regions, cities of republican importance, capital, cities and districts.</w:t>
+        <w:t xml:space="preserve"> Chapter 6. International cooperation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 23. International relations and contacts</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Individuals and legal entities - owners of the documents of the National Archival Fund may establish and maintain international relations and direct contacts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. State shall promote the expansion of contacts between archival institutions of the Republic of Kazakhstan and other countries in the mutual use of the available archive documents, if it does not harm the interests of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 24. International treaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If an international treaty ratified by the Republic of Kazakhstan stipulates norms other than those contained in the legislation of the Republic of Kazakhstan on keeping archive, the rules of the international treaty shall apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 25. The right of access to the archives of foreigners and stateless persons</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Foreigners and stateless persons shall use the archive documents on the same basis, as citizens of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Laws of the Republic of Kazakhstan may establish restrictions for citizens of those states that provide for restriction of access of the citizens of the Republic of Kazakhstan to their archives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 26. Export of documents of the National Archival Fund outside the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Export of documents of the National Archival Fund, owned by the state, outside the Republic of Kazakhstan is prohibited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Authorized body of the Republic of Kazakhstan shall have the right to permit temporary export of documents of the National Archival Fund, owned by the state, outside the Republic of Kazakhstan in accordance with the procedure, approved by the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...40 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 21. Financing of State Archives</w:t>
-[...102 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t xml:space="preserve"> Chapter 7. Final Provisions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...320 lines deleted...]
-        <w:t xml:space="preserve"> Chapter 7. Final Provisions Article 27. Responsibility for violation of the legislation of the Republic of Kazakhstan on the National Archival Fund and archives</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 27. Responsibility for violation of the legislation of the Republic of Kazakhstan on the National Archival Fund and archives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Individuals and legal entities, guilty of violating the legislation on archive-keeping, shall be liable in accordance with the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6018,55 +6853,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6392,31 +7227,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>