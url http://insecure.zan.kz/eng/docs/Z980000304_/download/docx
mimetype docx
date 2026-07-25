--- v2 (2026-01-15)
+++ v3 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b67f75f" w14:textId="b67f75f">
+    <w:p w14:paraId="dcfe0c4" w14:textId="dcfe0c4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -203,51 +203,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. Through the whole text, the words “on revocation”, “Revocation”, “of revocation” are substituted respectively by the words “on deprivation”, “Deprivation”, “of deprivation” – by Law of the Republic of Kazakhstan № 222 dated 12 January 2007 (shall be enforced upon expiry of 6 months from the date of its official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. Throughout the text, the words “and financing of terrorism” shall be replaced with the words “financing of terrorism and financing of the proliferation of weapons of mass destruction” pursuant to the Law of the Republic of Kazakhstan dated 19.09.2025 No. 219 (effective sixty calendar days after the date of its first official publication).</w:t>
+      Footnote. Throughout the text, the words “and financing of terrorism” shall be replaced with the words “financing of terrorism and financing of the proliferation of weapons of mass destruction” pursuant to the Law of the Republic of Kazakhstan dated 19.09.2025 № 219 (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law shall regulate relations arising between state bodies, individuals and legal entities, auditors, audit organizations, professional audit organizations and a professional audit council in the process of carrying out auditing in the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -405,51 +405,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) auditor - an individual certified by the Qualification Commission for the attestation of candidates for auditors (hereinafter referred to as the Qualification Commission), who has received a qualification certificate of "auditor" qualification;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) audit report - a written official document, which is the result of an audit;</w:t>
+      6) an audit report is a written or electronic official document that is the result of an audit;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) auditing activities - entrepreneurial activities for conducting an audit of financial statements and other information related to financial statements, and providing services in accordance with this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -459,51 +459,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) professional council for auditing (hereinafter referred to as the Professional council) - a non-profit organization without membership, established by a professional organization (professional organizations);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) audit organization - a commercial organization established to carry out auditing and which is  a member of a professional organization;</w:t>
+      8) audit organization - a commercial organization established to carry out auditing and which is a member of a professional organization;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) audited entity - a legal entity, branches and (or) representative offices of a legal entity acting on its behalf, an individual entrepreneur in respect of which an audit, tax audit, audit of other information is being carried out;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -793,51 +793,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 13.05.2020 № 325-VІ (shall come into effect six months after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 03.07.2020 № 358-VI (shall come into effect after one year from the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 13.05.2020 № 325-VІ (shall come into effect six months after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 03.07.2020 № 358-VI (shall come into effect after one year from the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2595,51 +2595,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) conduct accreditation and maintain register of professional organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) develop, coordinate with the authorized body in the field of permissions and notifications and the authorized body in the field of informatization and approve a regulatory legal act on the approval of qualification requirements for licensing auditing and a list of documents confirming compliance with them;</w:t>
+      4) develop, coordinate with the authorized body in the field of permissions and notifications and the authorized body in the field of digitalization and approve a regulatory legal act on the approval of qualification requirements for licensing audit activities and a list of documents confirming compliance with them;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) carry out licensing if audit activity and maintenance of register of audit organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3155,51 +3155,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 7 as amended by Laws of the Republic of Kazakhstan № 222 dated 12.01.2007 (shall be enforced upon expiry of 6 months from the date of its official publication); № 138-IV dated 20.02.2009 (see Article 2 for the enactment procedure); № 188-IV dated 17.07.2009 (see Article 2 for the enactment procedure); № 192-IV dated 28.08.2009 (shall be enforced from 08.03.2010); № 258-IV dated 19.03.2010; № 378-IV dated 06.01.2011 (shall be enforced upon expiry of ten calendar days after its first official publication); № 452-IV dated 05.07.2011 (shall be enforced from 13.10.2011); № 461-IV dated 15.07.2011(shall be enforced from 30.01.2012); № 30-V dated 05.07.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); № 36-V dated 10.07.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); № 159-V dated 13.01.2014 (shall be enforced upon expiry of ten calendar days after the date of its first official publication); № 206-V dated 10.06.2014 (shall be enforced upon expiry of ten calendar days after the date of its first official publication); № 239-V dated 29.09.2014 (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 269-V dated 29.12.2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced from 01.01.2015); dated 02.07.2018 № 168-VI (for the procedure of implementation see Article 2); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); № 358-VI dated 03.07.2020 (refer to Article 2 for the procedure for enactment); dated 24.11.2021 № 75-VII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 01.07.2024 № 107-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t xml:space="preserve"> (shall be enforced from 01.01.2015); dated 02.07.2018 № 168-VI (for the procedure of implementation see Article 2); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); № 358-VI dated 03.07.2020 (refer to Article 2 for the procedure for enactment); dated 24.11.2021 № 75-VII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 01.07.2024 № 107-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3647,51 +3647,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 10. Professional organizations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Accreditation of a professional organization shall be confirmed by an accreditation certificate in the form approved by the authorized body in agreement with the authorized body in the field of permissions and notifications and the authorized body in the field of informatization. The certificate of accreditation shall be valid throughout the territory of the Republic of Kazakhstan.</w:t>
+      1. Accreditation of a professional organization is confirmed by an accreditation certificate in a form approved by the authorized body in consultation with the authorized body for permits and notifications and the authorized body for digitalization. The accreditation certificate shall be valid throughout the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Professional organizations are non-commercial organizations and shall act on the basis of a charter, adopted at the general meeting of their members.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3771,51 +3771,51 @@
         </w:rPr>
         <w:t>      5. Is excluded by Law of the Republic of Kazakhstan № 138-IV dated 20.02.2009 (see Article 2 for the enactment procedure).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 as amended by Laws of the Republic of Kazakhstan № 138-IV dated 20.02.2009 (see Article 2 for the enactment procedure); № 203-V dated 16.05.2014 (shall be enforced upon expiry of six months after the day its first official publication); dated 24.11.2021 № 75-VII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 10 as amended by Laws of the Republic of Kazakhstan № 138-IV dated 20.02.2009 (see Article 2 for the enactment procedure); № 203-V dated 16.05.2014 (shall be enforced upon expiry of six months after the day its first official publication); dated 24.11.2021 № 75-VII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4829,97 +4829,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Attested persons shall receive qualification certificate on assumption of qualification “auditor” and personal stamp of auditor (hereinafter – personal stamp) with specification of number of qualification certificate, last name, own first name, as well as patronymic at will.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The decision to award the "auditor" qualification shall be published in the Kazakh and Russian languages in the media, determined by the Qualification Commission.</w:t>
+      The decision on assigning the qualification of "auditor" shall be published in Kazakh and Russian on the Internet resource of the professional council, the authorized body, and is also posted in the financial reporting depository.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Persons who have not passed the certification exam shall be allowed to take it again after three months from the date of the decision of the Qualification commission.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 13 as amended by Law of the Republic of Kazakhstan № 138-IV dated 20.02.2009 (see Article 2 for the enactment procedure); № 325-VІ dated 13.05.2020 (shall come into effect six months after the day of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 13 as amended by Law of the Republic of Kazakhstan № 138-IV dated 20.02.2009 (see Article 2 for the enactment procedure); № 325-VІ dated 13.05.2020 (shall come into effect six months after the day of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6076,97 +6076,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Deprivation of qualification certificate “auditor” shall be carried out in the manner, established by the Code of the Republic of Kazakhstan on administrative infractions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The decision on the deprivation of the qualification certificate "auditor" by the authorized body shall be sent to professional organizations and published in Kazakh and Russian in the media.</w:t>
+      The decision to revoke the qualification certificate of "auditor" by the authorized body shall be sent to professional organizations and published in Kazakh and Russian on its Internet resource, and is also posted in the financial reporting depository.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Persons that were deprived of qualification certificate “auditor” shall be admitted to repeated attestation no sooner than after three years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 15 is in the wording of Law of the Republic of Kazakhstan № 138-IV dated 20.02.2009 (see Article 2 for the enactment procedure); as amended by the Law of the Republic of Kazakhstan dated 03.07.2020 № 358-VI (shall enter into force upon expiry of one year from the date of its first official publication). </w:t>
+        <w:t>      Footnote. Article 15 is in the wording of Law of the Republic of Kazakhstan № 138-IV dated 20.02.2009 (see Article 2 for the enactment procedure); as amended by the Law of the Republic of Kazakhstan dated 03.07.2020 № 358-VI (shall enter into force upon expiry of one year from the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6556,69 +6556,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Audit report shall contain independent opinion of an auditor-executer and audit organization on financial reporting and other information, linked with financial reporting, audited subject in accordance with requirements of the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Audit report shall be signed by an auditor-executer with specification of number and date of issuance of qualification certificate, certified by his (her) personal stamp, approved by signature of a head of audit organization and shall be certified by the seal of audit organization.</w:t>
-[...17 lines deleted...]
-      Number and date of issuance of a license of audit organization shall be specified in audit report as well.</w:t>
+      2. The audit report, prepared in writing, shall be signed by the auditor, indicating the number and date of issue of the qualification certificate, certified with the auditor's personal seal, approved by the signature of the head of the audit firm, certified with the audit firm's seal, and subject to registration with the financial reporting depository within three working days of the audit report's preparation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The electronic audit report shall be generated by the financial reporting depository. Registration of the electronic audit report with the financial reporting depository shall not be required.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       For improper use and storage of personal stamp, an auditor shall bear responsibility in accordance with the Laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6638,51 +6638,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 18 as amended by Law of the Republic of Kazakhstan № 138-IV dated 20.02.2009 (see Article 2 for the enactment procedure).</w:t>
+        <w:t>      Footnote. Article 18 as amended by Law of the Republic of Kazakhstan № 138-IV dated 20.02.2009 (see Article 2 for the enactment procedure); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7890,50 +7890,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) to provide reports to the authorized body in accordance with the qualification requirements for licensing, as well as information on insurance of its civil liability in the form approved by the authorized body;  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      8-1) update information on auditors operating as auditors within a given audit organization;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       9) submit to the authorized body for regulation, control and supervision of the financial market and financial organizations, within the time limits established by the legislation of the Republic of Kazakhstan, an audit report on the audit of other information of a bank, an insurance (reinsurance) company, a branch of a non-resident bank of the Republic of Kazakhstan, a branch of an insurance (reinsurance) company - a non-resident of the Republic of Kazakhstan, a professional participant in the securities market;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9-1) to submit an audit report on taxes in the manner determined by the authorized body to the state revenue body at the location of the audit subject; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8026,51 +8044,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 21 as amended by Laws of the Republic of Kazakhstan № 138-IV dated 20.02.2009 (see Article 2 for the enactment procedure); № 192-IV dated 28.08.2009 (shall be enforced from 08.03.2010); № 338-IV dated 15.07.2010 (see Article 2 for the enactment procedure); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); № 461-IV dated 15.07.2011 (shall be enforced from 30.01.2012); № 19-V dated 21.06.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); № 30-V dated 05.07.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); № 206-V dated 10.06.2014 (shall be enforced upon expiry of ten calendar days after the date of its first official publication); № 239-V dated 29.09.2014 (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 269-V dated 29.12.2014 (shall be enforced from 01.01.2015); № 393-V dated 12.11.2015  (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 02.07.2018 № 168-VI (shall be enforced 01.01.2019);  dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 13.05.2020 № 325-VІ (shall come into effect six months after the day of its first official publication); dated 02.01.2021 № 399-VI (shall come into effect from 16.12.2020); dated 05.11.2022 № 157-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 12.07.2023 № 23-VIII (shall be enforced sixty calendar days after the date of its first official publication); 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 21 as amended by Laws of the Republic of Kazakhstan № 138-IV dated 20.02.2009 (see Article 2 for the enactment procedure); № 192-IV dated 28.08.2009 (shall be enforced from 08.03.2010); № 338-IV dated 15.07.2010 (see Article 2 for the enactment procedure); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); № 461-IV dated 15.07.2011 (shall be enforced from 30.01.2012); № 19-V dated 21.06.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); № 30-V dated 05.07.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); № 206-V dated 10.06.2014 (shall be enforced upon expiry of ten calendar days after the date of its first official publication); № 239-V dated 29.09.2014 (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 269-V dated 29.12.2014 (shall be enforced from 01.01.2015); № 393-V dated 12.11.2015  (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 02.07.2018 № 168-VI (shall be enforced 01.01.2019);  dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 13.05.2020 № 325-VІ (shall come into effect six months after the day of its first official publication); dated 02.01.2021 № 399-VI (shall come into effect from 16.12.2020); dated 05.11.2022 № 157-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 12.07.2023 № 23-VIII (shall be enforced sixty calendar days after the date of its first official publication); 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9120,55 +9138,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>