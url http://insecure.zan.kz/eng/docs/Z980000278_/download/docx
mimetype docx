--- v0 (2025-11-13)
+++ v1 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="04622ba" w14:textId="04622ba">
+    <w:p w14:paraId="9797760" w14:textId="9797760">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -131,51 +131,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>THE LAW OF THE REPUBLIC OF KAZAKHSTAN dated 9 July, 1998 No. 278.</w:t>
+        <w:t>THE LAW OF THE REPUBLIC OF KAZAKHSTAN dated 9 July, 1998 № 278.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3326,51 +3326,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-1) receive notifications from individuals and legal entities on commencement (termination) of activities in the field of pedigree livestock breeding under the Law of the Republic of Kazakhstan “On Permits and Notifications”;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13-2) maintain a state electronic register of permits and notifications in the field of animal breeding, and amend it;</w:t>
+      13-2) maintain the national digital register of permits and notifications relating to livestock breeding, and makes amendments and additions thereto;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) develop and approve provision on procedure of recognition of pedigree certificate or document, equivalent to it, issued to imported breeding products (material) by the competent bodies of exporting countries;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3966,51 +3966,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 13 as amended by the Laws of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.06.2013 № 102-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.01.2014 № 165-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 27.11.2015 № 424-V (shall be enforced upon expiry of six months after the day its first official publication); № 144-VII of 10.10.2022 (shall be brought into force sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 13 as amended by the Laws of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.06.2013 № 102-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.01.2014 № 165-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 27.11.2015 № 424-V (shall be enforced upon expiry of six months after the day its first official publication); № 144-VII of 10.10.2022 (shall be brought into force sixty calendar days after the date of its first official publication); № 256-VIII of 09.01.2026 (shall come into force upon expiration of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4448,51 +4448,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Preventive control without a visit to the entity (facility) being monitored shall be performed by analysing, comparing data and information from</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) information systems;</w:t>
+      1) digital systems;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) open sources, mass media.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5076,51 +5076,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 16 as amended by the Laws of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2013 № 124-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 27.11.2015 № 424-V (shall be enforced upon expiry of six months after the day its first official publication); dated 24.05.2018 № 156-VI (shall be enforced on the expiration of ten calendar days after the day of its first official publication); dated 29.06.2020 № 351-VI (shall be enforced from 01.07.2021); № 144-VII of 10.10.2022 (shall become effective sixty calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 16 as amended by the Laws of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2013 № 124-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 27.11.2015 № 424-V (shall be enforced upon expiry of six months after the day its first official publication); dated 24.05.2018 № 156-VI (shall be enforced on the expiration of ten calendar days after the day of its first official publication); dated 29.06.2020 № 351-VI (shall be enforced from 01.07.2021); № 144-VII of 10.10.2022 (shall become effective sixty calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); № 256-VIII of 09.01.2026 (shall be enacted upon expiration of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6256,97 +6256,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Presentation of documents, provided by this Article shall not be required upon availability of possibility of obtaining the information contained in them from the state information systems and (or) form of details.</w:t>
-[...17 lines deleted...]
-      Documents submitted via the “e-government” web portal or the “Government for Citizens” State Corporation shall be in electronic form.</w:t>
+      10. Filing of the documents referred to in this Article shall not be required where the information contained therein can be obtained from government digital systems and/or from the information form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      When applying via the Digital Government web portal or the Government for Citizens State Corporation, documents must be filed in electronic form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 16-2 is in the wording of the Law of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 24.12.2012 № 60-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.01.2014 № 165-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); dated 27.11.2015 № 424-V (shall be enforced upon expiry of six months after the day its first official publication); dated 05.01.2021 № 408-VI (shall be enforced ten calendar days after the day of its first official publication); № 144-VII of 10.10.2022 (shall be brought into force sixty calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 16-2 is in the wording of the Law of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 24.12.2012 № 60-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.01.2014 № 165-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); dated 27.11.2015 № 424-V (shall be enforced upon expiry of six months after the day its first official publication); dated 05.01.2021 № 408-VI (shall be enforced ten calendar days after the day of its first official publication); № 144-VII of 10.10.2022 (shall be brought into force sixty calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); № 256-VIII of 09.01.2026 (shall be enacted upon expiration of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10594,55 +10594,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>