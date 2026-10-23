--- v1 (2026-07-21)
+++ v2 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9797760" w14:textId="9797760">
+    <w:p w14:paraId="87a53bd" w14:textId="87a53bd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,51 +76,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ON LIVESTOCK BREADING</w:t>
+        <w:t>ON LIVESTOCK BREEDING</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 			</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="888888"/>
@@ -167,51 +167,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. Throughout the text, the word “admitted” shall be replaced with the word “recommended” under Law of the Republic of Kazakhstan № 424-V of 27.11.2015 (shall be enacted six months after the date of its first official publication).</w:t>
+      Footnote. Throughout the text, the word “admitted” shall be replaced with the word “recommended” under Law of the Republic of Kazakhstan № 424-V of 27.11.2015 (shall be enacted six months after the date of its first official publication);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      throughout the text the words “regions, cities of republican significance, capital city” have been replaced with the words “capitals, oblasts, cities of republican status” pursuant to the Law of the Republic of Kazakhstan dated 19.06.2026 No. 319-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law determined the legal, organizational and economic basis of carrying out activity in the field of livestock breading, directed to preservation and augmentation of gene pool of breading animals, as well as reproduction and improving their productive qualities, regulates activity of the state bodies, individuals and legal entities, engaged in the field of livestock breading.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -285,80 +303,110 @@
         <w:t>Article 1. Basic definitions used in this Law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The following basic definitions shall be used in this Law: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      2) breeding bee-family - highly productive family of thoroughbred, high-grade bees, steadfastly transfer of their breed features to offspring;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1) excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 No. 319-VIII (effective sixty calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2) excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 No. 319-VIII (effective sixty calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) republican register of pedigree animals - a compilation of data on the number, breeds, directions of productivity of pedigree animals;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -410,51 +458,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) pedigree certificate - a document confirming the pedigree, productive and other qualities of pedigree stock (material) issued by a national chamber according to the procedure established by the authorized body;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) studbook – a set of data on the most valuable in origin, productivity and other quality of breeding animals of a certain breed;</w:t>
+      5) a herd book—a compilation of data on the pedigree, productivity and other qualities of breeding animals of a specific breed, taking into account their breeding value;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) breeding worth - the level of selectable traits of a breeding animal and the transferability of such traits to the offspring;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -680,51 +728,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) pedigree stock (material) - a pedigree animal, as well as semen, embryos, hatching egg, day-old chickens, the eggs, larvae and young of fish, pedigree queen bees, pedigree honey bee colonies and package bees from pedigree animals;</w:t>
+      15) breeding stock (material)—a breeding animal, as well as semen, embryos, hatching eggs, day-old chicks, fish roe, larvae and juvenile fish, obtained from breeding animals breeding queen bees, as well as breeding bee colonies, drone semen, eggs and larvae obtained from breeding queen bees;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) breeding animal - a male animal of a breeding animal used for the reproduction of farm animals;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -874,67 +922,73 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      22) Is excluded by the Law of the Republic of Kazakhstan dated 27.11.2015 № 424-V (shall be enforced upon expiry of six months after the day its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      23) bee package – an offshoot, separated from breeding bee-family, having in its composition a breeding fertilized uterus, brood (in the honeycomb package), live bees and bees feed required for transportation;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      23) excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 No. 319-VIII (effective sixty calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23-1) appraiser (classifier) - a natural person who has notified the authorised body of the commencement (termination) of activities for the provision of appraisal services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1214,51 +1268,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) molecular genetic examination - examination of animal biological material aimed at assessing the authenticity of its origin and (or) detecting genetic anomalies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33) breeding and pedigree work - a set of activities aimed at improving the breeding qualities of animals;</w:t>
+      33) selection and breeding work – a set of measures, aimed at improving the breeding and productive qualities of animals;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) information base for breeding and pedigree work - an automated system enabling the collection, accumulation and processing of data on pedigree animals and animals involved in the breeding process, used to improve and enhance the genetic potential of animals, as well as to record pedigree products (material), accompanied by an operator designated by an authorised body;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1614,200 +1668,308 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 is in the wording of the Law of the Republic of Kazakhstan dated 12.01.2012 № 540-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.01.2014 № 165-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.11.2015 № 424-V (shall be enforced upon expiry of six months after the day its first official publication); № 144-VII of 10.10.2022 (shall be enacted sixty calendar days after the date of its first official publication); dated 09.07.2024 № 123-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 is in the wording of the Law of the Republic of Kazakhstan dated 12.01.2012 № 540-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.01.2014 № 165-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.11.2015 № 424-V (shall be enforced upon expiry of six months after the day its first official publication); № 144-VII of 10.10.2022 (shall be enacted sixty calendar days after the date of its first official publication); dated 09.07.2024 № 123-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 19.06.2026 No. 319-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 2. Basic principles of organization of activity in the field of livestock breeding</w:t>
-[...89 lines deleted...]
-      operational information processing in the field of livestock breeding and its transfer to individuals and legal entities, carrying out breeding, use of breeding animals.</w:t>
+        <w:t>Article 2. The purpose, objectives and principles of the legislation of the Republic of Kazakhstan on livestock breeding</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The purpose of the legislation of the Republic of Kazakhstan on livestock breeding is to create conditions the development of the livestock breeding industry, aimed at enhancing its economic efficacy and competitiveness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The objectives of the legislation of the Republic of Kazakhstan on livestock breeding shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) state regulation of livestock breeding activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) organization of accounting of breeding products (material);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) providing state support for livestock breeding;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) state control in livestock breeding;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) organization and development of selection and breeding work, and also introduction of modern selection methods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The principles of the legislation of the Republic of Kazakhstan on livestock breeding shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) preservation of the gene pool of breeding animals, including breeds with a limited gene pool;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) accuracy of records in livestock breeding and their transparency in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) providing scientific support for the livestock breeding industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 2 as amended by the Law of the Republic of Kazakhstan dated 12.01.2012 № 540-IV (shall be enforced upon expiry of ten calendar days after its first official publication). </w:t>
+        <w:t>      Footnote. Article 2 as amended by the Law of the Republic of Kazakhstan dated 19.06.2026 No. 319-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2316,79 +2478,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Import of breeding products (material) shall be carried out in existence of veterinary health certificate and pedigree certificate, recognized in the established manner or document, equivalent to it, issued by the component bodies of exporting country. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Import of seed shall be carried out by the breeding and distribution centers for the purposes of further sale.</w:t>
+      The import of semen for the purpose of further sale shall be carried out by breeding and distribution centers in accordance with this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 9 is in the wording of the Law of the Republic of Kazakhstan dated 12.01.2012 № 540-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 17.01.2014 № 165-V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 9 is in the wording of the Law of the Republic of Kazakhstan dated 12.01.2012 № 540-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 17.01.2014 № 165-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.06.2026 No. 319-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2492,51 +2654,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) an authorized body;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) local executive bodies of the regions, cities of republican significance, and the capital;</w:t>
+      3) local executive bodies of the capital, oblasts, cities of republican status;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) subjects in the field of livestock breeding.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2888,51 +3050,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-1) coordinate and methodically manage the activities of local executive bodies of regions, cities of republican significance and the capital city in the field of breeding livestock breeding;</w:t>
+      3-1) carry out coordination and methodological guidance to local executive bodies in the capital, oblasts, cities of republican status in livestock breeding;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) develop and approve instructions on bonitation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3987,78 +4149,79 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 13 as amended by the Laws of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.06.2013 № 102-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.01.2014 № 165-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 27.11.2015 № 424-V (shall be enforced upon expiry of six months after the day its first official publication); № 144-VII of 10.10.2022 (shall be brought into force sixty calendar days after the date of its first official publication); № 256-VIII of 09.01.2026 (shall come into force upon expiration of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...18 lines deleted...]
-      Local executive bodies of regions, cities of republican significance, the capital shall:</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 14. Jurisdiction of local executive bodies of the capital, oblasts, cities of republican status</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Local executive bodies of the capital, oblasts, cities of republican status shall:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4754,51 +4917,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The state inspectors on livestock breeding shall have a right to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) exercise state control over the accounting and reporting of actors in the field of livestock breeding, natural and legal persons who have received budgetary subsidies;</w:t>
+      1) exercise state control over:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the state of selection and breeding work, its accounting and reporting by livestock breeding entities, individuals and legal entities that have received budget subsidies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the quality of services in the evaluation and (or) indexing of breeding animals;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5076,51 +5275,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 16 as amended by the Laws of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2013 № 124-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 27.11.2015 № 424-V (shall be enforced upon expiry of six months after the day its first official publication); dated 24.05.2018 № 156-VI (shall be enforced on the expiration of ten calendar days after the day of its first official publication); dated 29.06.2020 № 351-VI (shall be enforced from 01.07.2021); № 144-VII of 10.10.2022 (shall become effective sixty calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); № 256-VIII of 09.01.2026 (shall be enacted upon expiration of six months from the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 16 as amended by the Laws of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2013 № 124-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 27.11.2015 № 424-V (shall be enforced upon expiry of six months after the day its first official publication); dated 24.05.2018 № 156-VI (shall be enforced on the expiration of ten calendar days after the day of its first official publication); dated 29.06.2020 № 351-VI (shall be enforced from 01.07.2021); № 144-VII of 10.10.2022 (shall become effective sixty calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); № 256-VIII of 09.01.2026 (shall be enacted upon expiration of six months from the date of its first official publication); dated 19.06.2026 No. 319-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5596,51 +5795,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The documents that shall be attached to the notification are as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) the certificate of state registration (re-registration) of a legal entity (for a legal entity);</w:t>
+      1) a certificate of state registration (re-registration) of a legal entity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) copies of the veterinary and sanitary certificate for the facility and confirmation of business number assignment;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5842,51 +6041,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The documents that shall be attached to the notification are as follows: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) the certificate of state registration (re-registration) of a legal entity (for a legal entity); </w:t>
+      1) a certificate of state registration (re-registration) of a legal entity; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) copies of the veterinary and sanitary certificate for the facility and confirmation of business number assignment;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -6203,50 +6402,176 @@
       3) a document on the completion of training courses for a specialist in animal embryo transplantation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) title documents confirming the availability of material and technical base (laboratory space, control and measuring instruments, tools, cryogenic and technological equipment (Dewar vessel), thermostat-thawer, heating table, microscope, syringes) by right of ownership, or rental agreement (at least a year), or leasing agreement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1. A legal entity that has notified the authorized body of its commencement of operations as a republican chamber shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) register with the justice authorities as a republican chamber pursuant to the requirements of paragraph 5 of Article 28-2 of this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) promptly and efficiently fulfill the powers, stipulated by paragraph 9 of Article 28-3 of this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) have employees in the relevant specialties on its staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The following documents shall be attached to the notification:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) a copy of the certificate of state registration (re-registration) of the legal entity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) copies of supporting documents, validating the staffing level in the relevant fields of "agriculture and bioresources" or "veterinary medicine".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      9. Excluded by Law of the Republic of Kazakhstan № 144-VII of 10.10.2022 (shall enter into force sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -6302,51 +6627,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 16-2 is in the wording of the Law of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 24.12.2012 № 60-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.01.2014 № 165-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); dated 27.11.2015 № 424-V (shall be enforced upon expiry of six months after the day its first official publication); dated 05.01.2021 № 408-VI (shall be enforced ten calendar days after the day of its first official publication); № 144-VII of 10.10.2022 (shall be brought into force sixty calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); № 256-VIII of 09.01.2026 (shall be enacted upon expiration of six months from the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 16-2 is in the wording of the Law of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 24.12.2012 № 60-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.01.2014 № 165-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); dated 27.11.2015 № 424-V (shall be enforced upon expiry of six months after the day its first official publication); dated 05.01.2021 № 408-VI (shall be enforced ten calendar days after the day of its first official publication); № 144-VII of 10.10.2022 (shall be brought into force sixty calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); № 256-VIII of 09.01.2026 (shall be enacted upon expiration of six months from the date of its first official publication); dated 19.06.2026 No. 319-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6405,51 +6730,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Data on pedigree animals shall be entered into the republican register of pedigree animals under the procedure identified by the authorised body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Data on pedigree animals that are most valuable in terms of origin, productivity and other qualities are included in the breed registry.</w:t>
+      Data on the pedigree, productivity and other characteristics of breeding animals of a particular breed, taking into account their breeding value shall be entered into the herd book.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Data recorded in the pedigree book and the republican register of pedigree animals shall be accessible to interested persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6469,51 +6794,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 16-3 in the new wording of the Law of the Republic of Kazakhstan dated 27.11.2015 № 424-V (shall be enforced upon expiry of six months after the day its first official publication); as amended by Law of the Republic of Kazakhstan № 144-VII of 10.10.2022 (shall take effect sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 16-3 in the new wording of the Law of the Republic of Kazakhstan dated 27.11.2015 № 424-V (shall be enforced upon expiry of six months after the day its first official publication); as amended by Law of the Republic of Kazakhstan № 144-VII of 10.10.2022 (shall take effect sixty calendar days after the date of its first official publication); dated 19.06.2026 No. 319-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7097,92 +7422,135 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...40 lines deleted...]
-      2. Semen shall be used and sold upon simultaneous compliance with the following conditions:</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 18. Use and (or) sale of breeding products (material)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Title of Article 18 as amended by the Law of the Republic of Kazakhstan dated 19.06.2026 № 319-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The breeding products (material) shall be used and (or) sold in the manner, determined by the authorized body, unless otherwise provided by this article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Semen shall be used and (or) sold subject to the simultaneous compliance with the following conditions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) is derived from a breeding animal that has been evaluated for progeny quality and/or genomic evaluation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7228,51 +7596,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) is marked in a way that allows for its identification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. The embryo shall be used and sold when the following conditions are met at the same time:</w:t>
+      The requirements of the first part of this paragraph shall also apply to the import of semen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Embryo shall be used and (or) sold subject to the simultaneous compliance with the following conditions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) derived from breeding animals;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7454,51 +7840,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 18 - as reworded by Law of the Republic of Kazakhstan № 144-VII of 10.10.2022 (shall be enacted upon expiration of sixty calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 18 - as reworded by Law of the Republic of Kazakhstan № 144-VII of 10.10.2022 (shall be enacted upon expiration of sixty calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 19.06.2026 No. 319-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7634,97 +8020,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       appraisal and/or index evaluation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      evaluation by progeny quality and (or) genomic evaluation;</w:t>
-[...17 lines deleted...]
-      assessment (tests) of breeding animals on their own productivity.</w:t>
+      evaluation (testing) of breeding animals based on their own productivity and (or) genomic assessment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      evaluation based on the quality of their offspring and (or) genomic assessment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 20 - as reworded by Law of the Republic of Kazakhstan № 144-VII of 10.10.2022 (shall be brought into force upon expiration of sixty calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 20 - as reworded by Law of the Republic of Kazakhstan № 144-VII of 10.10.2022 (shall be brought into force upon expiration of sixty calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 19.06.2026 No. 319-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9207,51 +9593,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. A national chamber is a legal entity registered with the judicial authorities according to the procedure provided for by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. National chambers are entitled to establish their own structural subdivisions (branches and representative offices) in the regions, cities of republican significance, the capital.</w:t>
+      3. Republican chambers shall have the right to establish their own structural subdivisions (branches and representative offices) in the capital, oblasts, cities of republican status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The activity of a national chamber is governed by the laws of the Republic of Kazakhstan and the charter adopted by the chamber’s collegial body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9297,51 +9683,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       National Chambers of poultry farming on the territory of the Republic of Kazakhstan shall be established one for all types and directions of poultry production.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      National Chambers of camel breeding, pig breeding, goat breeding, maral breeding (reindeer breeding), rabbit breeding, fur farming, bee keeping, fish breeding in the territory of the Republic of Kazakhstan shall be established one for each type of animal.</w:t>
+      One Republican chamber shall be established in the Republic of Kazakhstan for all bee breeds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Republican chambers for camel breeding, pig breeding, goat breeding, maral (reindeer) breeding, rabbit breeding, fur farming and fish farming shall be established in the Republic of Kazakhstan, one for each animal species.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Should the interests of natural and legal persons engaged in breeding pedigree animals of one breed of cattle or sheep and horses be represented in the National Chamber for cattle or sheep and horse production, a separate National Chamber shall be established by reorganizing (dividing, separating) the existing National Chamber for cattle or for sheep and horse production.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9451,51 +9855,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 5 is supplemented by Article 28-2 in accordance with the Law of the Republic of Kazakhstan dated 12.01.2012 № 540-IV (shall be enforced upon expiry of ten calendar days after its first official publication); in the new wording of the Law of the Republic of Kazakhstan dated 27.11.2015 № 424-V (shall be enforced upon expiry of six months after the day its first official publication); № 144-VII of 10.10.2022 (shall be enacted sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 5 is supplemented by Article 28-2 in accordance with the Law of the Republic of Kazakhstan dated 12.01.2012 № 540-IV (shall be enforced upon expiry of ten calendar days after its first official publication); in the new wording of the Law of the Republic of Kazakhstan dated 27.11.2015 № 424-V (shall be enforced upon expiry of six months after the day its first official publication); № 144-VII of 10.10.2022 (shall be enacted sixty calendar days after the date of its first official publication); dated 19.06.2026 No. 319-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9607,69 +10011,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The composition of the council of the National Chamber may be re-elected by decision of the collegial body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The composition of the Council of the National Chamber shall be renewed annually by one third and the chairman of the Council of the National Chamber shall be elected once every three years.</w:t>
-[...17 lines deleted...]
-      Equal regional representation shall be guaranteed when forming the Council of the National Chamber.</w:t>
+      The membership of the republican chamber council shall be renewed every two years by one-third, and the chairman of the republican chamber council shall be elected every three years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Regional representation shall be ensured when forming the republican chamber council.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The council of a national chamber exercises overall governance and management of the activity of the national chamber within the competence established by the laws of the Republic of Kazakhstan and the charter of the national chamber.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9991,69 +10395,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) keep and publish breeding books separately for purebred and thoroughbred animals;</w:t>
-[...17 lines deleted...]
-      7) monitor the data of bonitation, index evaluation, assessment of breeding animals by quality of progeny, genomic evaluation, assessment (tests) of breeding animals by their own productivity, and notify interested persons of its results;</w:t>
+      6) maintain and publish separate herd books for purebred and pedigreed animals in the manner, determined by the authorized body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) monitor the maintenance and status of breeding records, evaluation of breeding animals based on the offspring quality, genomic evaluation, evaluation (testing) of breeding animals, based on their own productivity, and also inform interested parties of the results;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) adopt a pedigree standard in coordination with the collegial body;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10109,51 +10513,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 5 is supplemented by Article 28-3 in accordance with the Law of the Republic of Kazakhstan dated 12.01.2012 № 540-IV (shall be enforced upon expiry of ten calendar days after its first official publication); in the new wording of the Law of the Republic of Kazakhstan dated 27.11.2015 № 424-V (shall be enforced upon expiry of six months after the day its first official publication); as amended by Law of the Republic of Kazakhstan № 144-VII of 10.10.2022 (shall enter into force sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 5 is supplemented by Article 28-3 in accordance with the Law of the Republic of Kazakhstan dated 12.01.2012 № 540-IV (shall be enforced upon expiry of ten calendar days after its first official publication); in the new wording of the Law of the Republic of Kazakhstan dated 27.11.2015 № 424-V (shall be enforced upon expiry of six months after the day its first official publication); as amended by Law of the Republic of Kazakhstan № 144-VII of 10.10.2022 (shall enter into force sixty calendar days after the date of its first official publication); dated 19.06.2026 No. 319-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10594,55 +10998,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10968,31 +11372,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>