--- v0 (2025-11-15)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8fb2a38" w14:textId="8fb2a38">
+    <w:p w14:paraId="019e69e" w14:textId="019e69e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1103,51 +1103,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) approve the rules for the operation of outdoor lighting systems in the city of Almaty;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) Adopt regulations on the installation of video cameras and the monitoring of video surveillance in crowded places, with the consent of the owners, in agreement with the competent authorities in the spheres of public order and information security.</w:t>
+      18) approve regulations governing the installation of security cameras and the operation of security surveillance in areas where large numbers of people gather, subject to the consent of the property owners and in consultation with the competent authorities responsible for public order and digitalization;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) to approve the rules of development of the city territory in coordination with the authorized body for architecture, town planning and construction; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1185,51 +1185,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 3 as amended by the laws of the Republic of Kazakhstan dated 20.11.1998 N 303; dated 24.12.2001 N 276 (shall come into effect from 01.01.2002); dated 05.07.2004 N 570; № 13 dated 20.12.2004 (shall come into effect from 01.01.2005); dated 01.03.2011 № 414-IV (shall come into effect from the date of its first official publication); dated 09.04.2016 № 496-V (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 22.12.2016 № 28-VІ (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); № 217-VI dated 21.01.2019 (shall come into effect ten calendar days after the day of its first official publication); № 291-VІ dated 27.12.2019 (shall come into effect ten calendar days after the day of its first official publication); № 130-VII of 30.06.2022 (shall enter into force sixty calendar days after the date of its first official publication); dated 01.07.2024 № 107-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 3 as amended by the laws of the Republic of Kazakhstan dated 20.11.1998 N 303; dated 24.12.2001 N 276 (shall come into effect from 01.01.2002); dated 05.07.2004 N 570; № 13 dated 20.12.2004 (shall come into effect from 01.01.2005); dated 01.03.2011 № 414-IV (shall come into effect from the date of its first official publication); dated 09.04.2016 № 496-V (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 22.12.2016 № 28-VІ (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); № 217-VI dated 21.01.2019 (shall come into effect ten calendar days after the day of its first official publication); № 291-VІ dated 27.12.2019 (shall come into effect ten calendar days after the day of its first official publication); № 130-VII of 30.06.2022 (shall enter into force sixty calendar days after the date of its first official publication); dated 01.07.2024 № 107-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); No. 256-VIII of 09.01.2026 (shall be enacted upon expiration of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3017,259 +3017,55 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 4-3. Renovation of dwellings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...189 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Law as added by Article 4-3 in accordance with the Law of the RK dated 01.07.2024 № 107-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t>
+      Footnote. The Law as added by Article 4-3 in accordance with the Law of the RK dated 01.07.2024 № 107-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); is excluded by Law of the Republic of Kazakhstan No. 254-VIII of 09.01.2026 (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 5. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3516,55 +3312,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>