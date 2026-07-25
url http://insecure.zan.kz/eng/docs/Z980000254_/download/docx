--- v1 (2025-12-30)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="56ec71b" w14:textId="56ec71b">
+    <w:p w14:paraId="041e611" w14:textId="041e611">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -167,51 +167,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. Throughout the text, the words "center of real estate", "real estate centers", "real estate centers", "real estate center", "real estate centers", "real estate center", "real estate center" replaced by words “real estate center and its branches"," real estate centers and their branches", "real estate centers and their branches","real estate center and its branches","real estate centers and their branches ", "real estate center and its branches "," the center for real estate and its branches " by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      Footnote. Throughout the text, the words "center of real estate", "real estate centers", "real estate centers", "real estate center", "real estate centers", "real estate center", "real estate center" replaced by words “real estate center and its branches"," real estate centers and their branches", "real estate centers and their branches","real estate center and its branches","real estate centers and their branches ", "real estate center and its branches "," the center for real estate and its branches " by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the terms “information system”, “information systems” shall be replaced by “digital system”, “digital systems” pursuant to Law of the Republic of Kazakhstan № 256-VIII of 09.01.2026 (which shall enter into force six months after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law establishes the rules for registration of pledge of movable property to fulfill and protect the rights of individuals and legal entities with legal rights to the property.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -327,51 +345,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) the certificate for registration of pledge of movable property - a document, issued by the registering body and (or) the real estate center to the applicant, and confirming the registration of pledge of movable property;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-1) a single register of pledge of movable property is an information system representing a single window of access to information on the pledge of movable property, direction of an application in an electronic form for registration of pledge of movable property and other actions of registration authorities and (or) the State Corporation "Government for Citizens", performed in accordance with the procedure established by this Law and other legislative acts of the Republic of Kazakhstan;</w:t>
+      4-1) the Unified Register of Pledges of Movable Property is a digital system serving as a single point of access to information on pledges of movable property, filing electronic applications for the registration of such pledges, and other actions undertaken by the registering authorities and and/or the Government for Citizens State Corporation, performed as prescribed by this Law and other legislative acts of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) a register of pledge of movable property (pledge registry) - a system of registration and storage of information, carried by the registration bodies and (or) the real estate centers in accordance with the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -771,87 +789,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) develop and approve requirements for the maintenance of information systems in the field of registration of pledge of movable property;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) develop and approve rules for access to information systems and databases in the field of pledge of movable property;</w:t>
+      3) develop and approve rules governing access to digital systems and databases relating to pledges of movable property;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) develop and approve rules for the provision of statistical and other reporting information of a pledge of movable property by the State Corporation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5) exercise other powers provided for by laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan. </w:t>
+        <w:t>
+      5) exercise other powers provided for by laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1665,51 +1683,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) the applicant’s e-mail address (if available).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The application must be accompanied by a document confirming the payment of the fee for state registration of the pledge of movable property to the budget, with the exception of payment through the payment gateway of the "electronic government" in the case of filing an application electronically through a single pledge of movable property.</w:t>
+      The application must be accompanied by a document confirming payment to the budget of the fee for the state registration of a pledge over movable property, unless the payment is made via the ‘e-government’ payment gateway in cases where the application is filed electronically via the Unified Register of Pledges over Movable Property.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       When submitting an application to the registration authority and (or) the State Corporation, the applicant must submit an identity document, and the representative of the person - a document confirming his authority, as well as an identity document.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1807,51 +1825,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 9 is in the wording of the Law of the Republic of Kazakhstan dated 08.01.2013 № 64-V (shall be enforced from 01.01.2013); as amended by the Laws of the Republic of Kazakhstan dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 27.02.2017 № 49-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 9 is in the wording of the Law of the Republic of Kazakhstan dated 08.01.2013 № 64-V (shall be enforced from 01.01.2013); as amended by the Laws of the Republic of Kazakhstan dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 27.02.2017 № 49-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 256-VIII of 09.01.2026 (shall be enforced upon expiration of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2043,51 +2061,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. If a completed application form is submitted to the registration body and (or) the State Corporation no later than one working day following the day of receipt of the application, the registration body and (or) the State Corporation shall enter information on the pledge into the single register of pledge of movable property on the basis of the application , based on the results, a certificate of registration of a pledge of movable property or a reasoned response on refusal of registration shall be issued. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Information about the registration is stored in the information systems of second-tier banks and the registering body and does not require the documentary evidence.</w:t>
+      2. Information regarding the registration shall be stored in the digital systems of the second-tier bank and the registering authority and shall not require documentary evidence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2154,70 +2172,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. In the case of sending an application in electronic form through a single register of pledge of movable property for electronic registration of pledge of movable property no later than one working day following the day of receipt of confirmation of payment of registration fee for pledge of movable property or exemption from payment, the registration body and (or) the State Corporation shall enter information on a pledge into a single register of pledge of movable property on the basis of the application, based on the results a certificate of registration of the pledge of movable property or the motivated response on refusal of registration in electronic form, certified by the electronic signature of the registration body and (or) the State Corporation, shall be issued.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      3. Information on conducted electronic registration is stored in the information systems of the pledgee, the registration authority and (or) the State Corporation and does not require documentary confirmation.</w:t>
+        <w:t>
+      2. Within one working day of receiving the application, the registration authority and/or the State Corporation shall send a certificate of registration of the pledge of movable property, in the form of an electronic document, to the pledgee’s digital system and the unified register of pledges of movable property or a reasoned refusal to register in the form of an electronic document, certified by the electronic digital signature of the registering authority and/or the State Corporation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Information concerning the electronic registration shall be stored in the digital systems of the mortgagee, the registering authority and/or the State Corporation and shall not require documentary evidence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3581,97 +3599,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The applicant shall register changes and additions (including the transfer of ownership right to another person, assignment of the right to claim) and termination of the registered pledge by submitting an application or sending an application in electronic form through a single register of pledge of movable property to the registration body and (or) the State Corporation. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The effect of the first part of this Article shall not apply to cases provided for by the first part of paragraph 3-2 of Article 34 of the Law of the Republic of Kazakhstan "On banks and banking activity in the Republic of Kazakhstan", the first part of subparagraph 11-2) of paragraph 2 of Article 7 of the Law of the Republic of Kazakhstan "On microfinance activity", the second part of paragraph 2 of Article 6-1 of the Law of the Republic of Kazakhstan "On collection activity".</w:t>
+      The provisions of part one of this article shall not apply to the instances specified in paragraph 2 of Article 59 of the Law of the Republic of Kazakhstan “On Banks and Banking Activities in the Republic of Kazakhstan”, paragraph 2 of Article 3-3 of the Law of the Republic of Kazakhstan “On Microfinance Activities”, and part two of paragraph 2 of Article 6-1 of the Law of the Republic of Kazakhstan “On Debt Collection Activities”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Procedure for registration of changes and additions is established by the legislation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 16, as amended by the Law of the Republic of Kazakhstan dated 10.07.2012 № 34-V (shall be enforced from the date of its first publication); dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 16, as amended by the Law of the Republic of Kazakhstan dated 10.07.2012 № 34-V (shall be enforced from the date of its first publication); dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication); № 259-VIII of 16.01.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4669,55 +4687,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>