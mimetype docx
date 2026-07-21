--- v0 (2025-11-26)
+++ v1 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="681cb22" w14:textId="681cb22">
+    <w:p w14:paraId="f708647" w14:textId="f708647">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -131,51 +131,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Law of the Republic of Kazakhstan No. 220-1 dated 22 April, 1998.</w:t>
+        <w:t>Law of the Republic of Kazakhstan № 220-1 dated 22 April, 1998.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -331,69 +331,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 1-1. The main goals, objectives and principles of this Law  </w:t>
-[...17 lines deleted...]
-      1. The main goals of the legislation of the Republic of Kazakhstan on partnerships with limited and additional liability are to ensure the rights, freedoms and legitimate interests of participants in the partnership, determining the procedure for establishment, activity, reorganization and liquidation of the partnership.  </w:t>
+        <w:t>Article 1-1. The main goals, objectives and principles of this Law</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The main goals of the legislation of the Republic of Kazakhstan on partnerships with limited and additional liability are to ensure the rights, freedoms and legitimate interests of participants in the partnership, determining the procedure for establishment, activity, reorganization and liquidation of the partnership.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The main objectives of this Law are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -606,336 +606,336 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 2. The concept of a limited liability partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. A limited liability partnership is a partnership established by one or several persons the charter fund of which is divided into shares of the sizes specified by the constituent documents; participants in a limited liability partnership do not meet its obligations and bear the risk of loss associated with the work of the partnership, to the extent of the value of their contributions. Exceptions to the rule may be provided for by the Civil Code of the Republic of Kazakhstan and this Law. </w:t>
-[...89 lines deleted...]
-       4. Partnership members who have not fully contributed to the charter fund shall be jointly responsible for its obligations within the value of the uncontributed portion of each of the participants.</w:t>
+      1. A limited liability partnership is a partnership established by one or several persons the charter fund of which is divided into shares of the sizes specified by the constituent documents; participants in a limited liability partnership do not meet its obligations and bear the risk of loss associated with the work of the partnership, to the extent of the value of their contributions. Exceptions to the rule may be provided for by the Civil Code of the Republic of Kazakhstan and this Law. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      A limited liability partnership is considered to be established for an indefinite period if the constituent documents of the partnership do not provide that it is established for a certain period of time or to achieve a specific goal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Limited Liability Partnership is a legal entity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. A limited liability partnership meets its obligations to the extent of all of its property. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The partnership do not meet the obligations of its members. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Partnership members who have not fully contributed to the charter fund shall be jointly responsible for its obligations within the value of the uncontributed portion of each of the participants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 3. Additional liability partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. An additional liability partnership is a partnership whose members meet its obligations with their contributions to the charter fund, and if these amounts are insufficient, with their additional property at a rate that is a multiple of their contributions. </w:t>
-[...35 lines deleted...]
-       3. In case of bankruptcy of one of the participants, his liability for the obligations of the additional liability partnership shall be distributed among the other participants in proportion to their contributions unless a different procedure for the allocation of responsibility is provided for by the constituent documents. </w:t>
+      1. An additional liability partnership is a partnership whose members meet its obligations with their contributions to the charter fund, and if these amounts are insufficient, with their additional property at a rate that is a multiple of their contributions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The limit of the liability of participants is provided for in the statute. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. In case of bankruptcy of one of the participants, his liability for the obligations of the additional liability partnership shall be distributed among the other participants in proportion to their contributions unless a different procedure for the allocation of responsibility is provided for by the constituent documents. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 4. Firm name of a limited liability partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. A limited liability partnership has a firm name which must contain the name of the partnership as well as the words “limited liability partnership” or the abbreviation “LLP”. A firm name of an additional liability partnership must contain respectively the words "additional liability partnership" or the abbreviation "ALP". Under such firm name the partnership is subject to State registration. </w:t>
-[...35 lines deleted...]
-       2. The firm name of a limited liability company established with foreign participation may include an indication of the nationality of its incorporators. </w:t>
+      1. A limited liability partnership has a firm name which must contain the name of the partnership as well as the words “limited liability partnership” or the abbreviation “LLP”. A firm name of an additional liability partnership must contain respectively the words "additional liability partnership" or the abbreviation "ALP". Under such firm name the partnership is subject to State registration. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The partnership may also use the abbreviated form of the firm name and its equivalents in foreign languages. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The firm name of a limited liability company established with foreign participation may include an indication of the nationality of its incorporators. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 5. Location and address of a limited liability partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. The location of a limited liability partnership is the location of its standing body. </w:t>
-[...17 lines deleted...]
-       2. In case of a change of the location by the limited liability partnership, the partnership must notify the body responsible for the state registration of legal entities on the location address of the partnership in order to make the necessary amendments to the National Register of Business Identification Numbers.</w:t>
+      1. The location of a limited liability partnership is the location of its standing body. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In case of a change of the location by the limited liability partnership, the partnership must notify the body responsible for the state registration of legal entities on the location address of the partnership in order to make the necessary amendments to the National Register of Business Identification Numbers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -968,229 +968,229 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 6. Legal capacity of a limited liability partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. A limited liability partnership is a commercial organization, has civil rights and perform duties related to its work necessary to carry out any kinds of activities not prohibited by the laws of the Republic of Kazakhstan. </w:t>
-[...17 lines deleted...]
-       2. Certain kinds of activities the list of which is determined by legislative acts a limited liability partnership may be engaged only on the basis of a license. </w:t>
+      1. A limited liability partnership is a commercial organization, has civil rights and perform duties related to its work necessary to carry out any kinds of activities not prohibited by the laws of the Republic of Kazakhstan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Certain kinds of activities the list of which is determined by legislative acts a limited liability partnership may be engaged only on the basis of a license. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 7. Branches and representative offices of a limited liability partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. Outside its location, a limited liability partnership has the right to establish branches and open representative offices in accordance with Article 43 of the Civil Code of the Republic of Kazakhstan (general part). </w:t>
-[...35 lines deleted...]
-       2. Decisions on the establishment of branches and the opening of representative offices of a limited liability partnership are taken by the executive body of the partnership, unless the partnership charter provides that such decisions are made by the general meeting of its members. </w:t>
+      1. Outside its location, a limited liability partnership has the right to establish branches and open representative offices in accordance with Article 43 of the Civil Code of the Republic of Kazakhstan (general part). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The partnership is obliged to notify the body that carried out its state registration of the establishment of its branches and the opening of representative offices as well as of their location. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Decisions on the establishment of branches and the opening of representative offices of a limited liability partnership are taken by the executive body of the partnership, unless the partnership charter provides that such decisions are made by the general meeting of its members. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 8. Participants of a limited liability partnership </w:t>
-[...71 lines deleted...]
-       4. Constitutions may be participants of a limited liability partnership with the owner's permission unless otherwise provided by legislative acts. </w:t>
+        <w:t xml:space="preserve">Article 8. Participants of a limited liability partnership </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Participants of a limited liability partnership are its incorporators as well as individuals who have become eligible for a share of the property of the partnership after its establishment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. (excluded) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. (excluded) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Constitutions may be participants of a limited liability partnership with the owner's permission unless otherwise provided by legislative acts. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1205,293 +1205,293 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 9. Number of participants of a limited liability partnership </w:t>
+        <w:t xml:space="preserve">Article 9. Number of participants of a limited liability partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       (Article 9 is excluded by the Law of the Republic of Kazakhstan dated May 16, 2003, № 416) </w:t>
+        <w:t xml:space="preserve">      (Article 9 is excluded by the Law of the Republic of Kazakhstan dated May 16, 2003, № 416) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 10. Features of the legal status of a limited liability partnership consisting of one participant </w:t>
-[...35 lines deleted...]
-       2. In a limited liability partnership consisting of one participant decisions relating to the competence of the general meeting of participants are taken by a single participant individually and are executed in writing. Herewith, the provisions of Articles 44 - 50 of this Law shall not apply. </w:t>
+        <w:t xml:space="preserve">Article 10. Features of the legal status of a limited liability partnership consisting of one participant </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. A limited liability partnership may not have as a single participant another business partnership consisting of one individual. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. In a limited liability partnership consisting of one participant decisions relating to the competence of the general meeting of participants are taken by a single participant individually and are executed in writing. Herewith, the provisions of Articles 44 - 50 of this Law shall not apply. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 11. Rights of participants of a limited liability partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. Participants of a limited liability partnership are entitled to: </w:t>
-[...125 lines deleted...]
-       2. Participants of a limited liability partnership may also have other rights prescribed by this Law and the constituent documents. </w:t>
+      1. Participants of a limited liability partnership are entitled to: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) to participate in the management of the partnership in the oder prescribed by this Law and the partnership charter; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) to obtain information on the activities of the partnership and to become familiar with its accounting and other documentation in the oder prescribed by the partnership charter; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) to earn income from the activities of the partnership in accordance with this Law, the constituent documents of the partnership and the decisions of its general meeting; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) to get in the case of liquidation of the partnership the value of the part of the property remaining after settlements with creditors, or, by agreement of all participants of the partnership, a part of this property in kind; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) to terminate participation in the partnership by the alienation its share in the oder prescribed by this Law; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) to contest decision of partnership bodies, violating their rights, prescribed by this Law and (or) the partnership charter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Participants of a limited liability partnership may also have other rights prescribed by this Law and the constituent documents. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1524,123 +1524,123 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 12. Duties of participants of a limited liability partnership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. Participants of a limited liability partnership are obliged: </w:t>
-[...35 lines deleted...]
-       2) to make contributions to the authorized capital of the partnership in the oder, amount and within the terms prescribed by the constituent documents; </w:t>
+      1. Participants of a limited liability partnership are obliged: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) comply with the requirements of the constituent agreement; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) to make contributions to the authorized capital of the partnership in the oder, amount and within the terms prescribed by the constituent documents; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) to notify the executive body, and also the central depository in case of maintenance of the partnership participants’ register, in writing about changes in the information provided for in subparagraph 2) of paragraph 2 of Article 17 of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       2. Participants of a limited liability partnership may also perform other duties prescribed by the constituent documents of the partnership, this Law and other legislative acts of the Republic of Kazakhstan. </w:t>
+      2. Participants of a limited liability partnership may also perform other duties prescribed by the constituent documents of the partnership, this Law and other legislative acts of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1673,285 +1673,285 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 12-1. Affiliated person of a limited liability partnership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       1. An affiliated person of a limited liability partnership (hereinafter referred to as a partnership) is individuals or legal entities (with the exception of state bodies exercising control and supervisory functions within the authority given to them) who are able to determine decisions directly and (or) indirectly and (or) to influence decisions made by each other (one of the parties), including by virtue of the concluded transaction.</w:t>
-[...233 lines deleted...]
-       2. Control over the partnership or other legal entity shall be the ability to define the decisions, taken accordingly by the company or other legal entity. </w:t>
+      1. An affiliated person of a limited liability partnership (hereinafter referred to as a partnership) is individuals or legal entities (with the exception of state bodies exercising control and supervisory functions within the authority given to them) who are able to determine decisions directly and (or) indirectly and (or) to influence decisions made by each other (one of the parties), including by virtue of the concluded transaction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Affiliated person of the partnership are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) incorporators, participants;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) close relatives, husband (wife), close relatives of husband (wife) of the individuals referred to in sub-paragraphs 1), 3) and 9) of this paragraph;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) officials of the partnership or legal entities referred to in subparagraphs 1), 4), 5), 6), 7), 8), 9), 10) and 11) of this paragraph;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) a legal entity that is controlled by a person specified in subparagraph 1) of this paragraph, or an officer of the partnership;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) a legal entity, in relation to which the person referred to in subparagraph 1) of this paragraph or is an official of the company, shall be the major shareholder or own a share in the property;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) a legal entity, in relation to which the company shall be a major shareholder or have the right to an appropriate share in the property; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) a legal entity, in relation to which the entity, referred to in subparagraph 6) of this section, shall be a major shareholder or have the right to the appropriate share in the property; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) a legal entity that together with the partnership shall be under the control of the third party; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) a person, that has a contract with the partnership, pursuant to which it shall have the right to influence the decisions, taken by the partnership; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) a person that alone or together with its affiliated entities, owns, uses, disposes ten or more percent of the voting shares (share ownership in the charter fund) of the legal entities referred to in subparagraphs 1), 4), 5), 6), 7), 8), 9) and 11) of this paragraph; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) other person that is an affiliated person of the partnership in accordance with the legislative acts of the Republic of Kazakhstan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Control over the partnership or other legal entity shall be the ability to define the decisions, taken accordingly by the company or other legal entity. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1984,87 +1984,87 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 12-2. Disclosure of affiliated persons of a limited liability partnership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       1. The data about the affiliates of a limited liability partnership shall not be the information that constitutes official, commercial or other secret, protected by law.</w:t>
-[...35 lines deleted...]
-       3. Individuals and legal entities that are affiliated persons of a limited liability partnership are obliged to submit to the limited liability partnership within ten calendar days from the date of the affiliation information about their affiliates.</w:t>
+      1. The data about the affiliates of a limited liability partnership shall not be the information that constitutes official, commercial or other secret, protected by law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A limited liability partnership is obliged to keep a record of its affiliates based on the data provided by these persons.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Individuals and legal entities that are affiliated persons of a limited liability partnership are obliged to submit to the limited liability partnership within ten calendar days from the date of the affiliation information about their affiliates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2113,195 +2113,195 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 13. The procedure for the establishment of a limited liability partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. The establishment of a limited liability partnership begins with the conclusion by its incorporators of the constituent agreement (Article 14 of this Law) and terminates with the state registration of the partnership as a legal entity (Article 19 of this Law). </w:t>
-[...143 lines deleted...]
-       5. The establishment of a limited liability partnership for the purpose of implementing a public-private partnership project is carried out by taking into account the provisions established by the Law of the Republic of Kazakhstan "On public-private partnership". </w:t>
+      1. The establishment of a limited liability partnership begins with the conclusion by its incorporators of the constituent agreement (Article 14 of this Law) and terminates with the state registration of the partnership as a legal entity (Article 19 of this Law). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The procedure for the establishment of a limited liability partnership shall be terminated until its completion: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) in the case when during the year, and if the constituent agreement prescribes another term, then during such a term from the date of the conclusion of the constituent agreement, an appropriate statement for state registration of the partnership has not been submitted; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) in the case of the state registration refusal of the partnership, if the refusal was not appealed in court within the prescribed term or was appealed, but the complaint was rejected. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Upon termination of the procedure for the establishment of a limited liability partnership prior to its completion (paragraph 2 of this article): </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) the incorporators of the partnership who contributed money, securities, things, property rights, including the intellectual property right, and other property to form the charter fund, have the right to demand their immediate return; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) a trust agreement concluded on the basis of this Law, in the absence of another agreement between its parties, shall be terminated and the property transferred under such agreement shall be returned. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Upon termination of the procedure for the establishment of a limited liability partnership prior to its completion (paragraph 2 of this article), the establishment of a partnership is possible if the incorporators conclude a new constituent agreement. The circumstances for which the state registration was rejected should be taken into account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. The establishment of a limited liability partnership for the purpose of implementing a public-private partnership project is carried out by taking into account the provisions established by the Law of the Republic of Kazakhstan "On public-private partnership". </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2334,303 +2334,303 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 14. A constituent agreement of a limited liability partnership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. A limited liability partnership is established on the basis of a constituent agreement. </w:t>
-[...215 lines deleted...]
-       4. The constituent agreement of a limited liability partnership is included in the documents constituting a commercial secret, unless otherwise provided for by the constituent agreement, and is subject to presentation to state and other official bodies, as well as to third parties, only by decision of the partnership bodies or in cases established by the laws of the Republic Kazakhstan.</w:t>
+      1. A limited liability partnership is established on the basis of a constituent agreement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. A constituent agreement of a limited liability partnership must contain: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) the decision on the establishment of the partnership, its firm name and location; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) a list of the incorporators of the partnership with their name, location, banking details (if the incorporator is a legal entity) or name, place of residence and data of an identity document (if the incorporator is an individual); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) the procedure for the establishment of a partnership; the duties of the incorporators related to its establishment as well as other conditions for the implementation of the activities for the establishment of the partnership by the incorporators; definition of the authorities of these persons as well as other persons who are authorized to represent the interests of the partnership to be established in the process of its establishment and registration; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) the size of the charter fund of the partnership; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) information on the composition, amount and terms of paying up of the monetary contribution of each incorporator to the charter fund of the partnership or on the monetary valuation of in-kind contribution or in the form of property rights; the decision-making procedure on paying up of additional contributions to the charter fund of the partnership as well as the consequences of late contributions to the charter fund of the partnership; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) the determination of the incorporator share in the property of the partnership; the procedure for transfer of participants shares of the partnership; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) the approval of the partnership charter; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) the procedure for the distribution of the net income of the partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The constituent agreement, by decision of the incorporators, may include other conditions relating to the establishment of the partnership and its activities that are not contrary to this Law and other legislative acts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. The constituent agreement of a limited liability partnership may provide for the subject and purpose of its activities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The constituent agreement of a limited liability partnership is included in the documents constituting a commercial secret, unless otherwise provided for by the constituent agreement, and is subject to presentation to state and other official bodies, as well as to third parties, only by decision of the partnership bodies or in cases established by the laws of the Republic Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       It is not required to submit the constituent agreement to the “Government for Citizens” State Corporation in the course of state registration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       5. The terms of the constituent agreement are binding on the incorporators who have signed this agreement as well as on new participants who have entered the partnership after its establishment and registration. </w:t>
+      5. The terms of the constituent agreement are binding on the incorporators who have signed this agreement as well as on new participants who have entered the partnership after its establishment and registration. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2683,177 +2683,177 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 15. The procedure for the conclusion of the constituent agreement and its form </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. The constituent agreement of a limited liability partnership is concluded by the signing of the agreement by each incorporator or his authorized representative. </w:t>
-[...125 lines deleted...]
-       5. The constituent agreement shall be subject to notarization, with the exception of the constituent agreement of a limited liability company which is a small or medium-sized entities.</w:t>
+      1. The constituent agreement of a limited liability partnership is concluded by the signing of the agreement by each incorporator or his authorized representative. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The constituent agreement of a limited liability partnership is concluded in writing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. The agreement is signed by all the incorporators of the partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Representatives of the incorporators must have the relevant authority giving the right to establish a partnership and to sign the constituent agreement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Legal entities that are among the incorporators may be represented by their chiefs authorized to act on behalf of the appropriate legal entity without a power of attorney. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Refusal to sign the agreement means refusal to enter the partnership. Persons who have not signed the agreement cannot be included in the list of its incorporators. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      It is not allowed to sign the agreement subject to reservations. Features of the status of individual participants of the partnership should be recorded in the text of the agreement signed by all the incorporators. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The constituent agreement shall be subject to notarization, with the exception of the constituent agreement of a limited liability company which is a small or medium-sized entities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2910,123 +2910,123 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 16. Features of the establishment of a limited liability partnership with a single participant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. The establishment of a limited liability partnership with a single participant shall be made on the basis of the sole decision taken by him. </w:t>
-[...71 lines deleted...]
-       4. If a limited liability partnership with a single participant due to the division of the contribution or increase of the charter fund is replenished with new participants, they are obliged to sign the constituent agreement according to the rules provided for in Article 15 of this Law. </w:t>
+      1. The establishment of a limited liability partnership with a single participant shall be made on the basis of the sole decision taken by him. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The constituent agreement is not drawn up in this case. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The charter of a limited liability partnership with a single participant shall be approved by the person who formed this partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. The state registration of a partnership with a single participant shall be carried out in a general order established for the registration of limited liability partnerships. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. If a limited liability partnership with a single participant due to the division of the contribution or increase of the charter fund is replenished with new participants, they are obliged to sign the constituent agreement according to the rules provided for in Article 15 of this Law. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 16-1. Features of the establishment and activities of a limited liability partnership, whose register is maintained by the central depository </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3089,69 +3089,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       If a joint stock company is reorganized into a limited liability partnership, whose participants’ register will be maintained by the central depository, it is not required to conclude the constituent agreement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       2. The charter of a limited liability partnership reorganized from a joint stock company is signed by a person authorized by the stockholders meeting made the decision to reorganize. </w:t>
-[...17 lines deleted...]
-       The decision on amendments and supplements to the charter of a limited liability company reorganized from a joint stock company is made by the general meeting of the partnership participants in the oder prescribed by Article 48 of this Law.</w:t>
+      2. The charter of a limited liability partnership reorganized from a joint stock company is signed by a person authorized by the stockholders meeting made the decision to reorganize. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The decision on amendments and supplements to the charter of a limited liability company reorganized from a joint stock company is made by the general meeting of the partnership participants in the oder prescribed by Article 48 of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The procedure for the formation, maintenance and storage of the register of participants in a limited liability partnership is established by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3633,127 +3633,127 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 18. The procedure for an amendment of the charter of a limited liability partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. An amendment of the charter of a limited liability partnership shall be made by decision of the general meeting adopted in accordance with the rules of Article 48 of this Law. </w:t>
+      1. An amendment of the charter of a limited liability partnership shall be made by decision of the general meeting adopted in accordance with the rules of Article 48 of this Law. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>       2. Is excluded by the Law of the Republic of Kazakhstan № 60-V dated 24.12.2012 (shall be enforced upon the expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      2. Is excluded by the Law of the Republic of Kazakhstan № 60-V dated 24.12.2012 (shall be enforced upon the expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       3. Is excluded by the Law of the Republic of Kazakhstan № 60-V dated 24.12.2012 (shall be enforced upon the expiry of ten calendar days after its first official publication). </w:t>
+        <w:t xml:space="preserve">      3. Is excluded by the Law of the Republic of Kazakhstan № 60-V dated 24.12.2012 (shall be enforced upon the expiry of ten calendar days after its first official publication). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>       Footnote. Article 18 as amended by the Law of the Republic of Kazakhstan № 60-V dated 24.12.2012 (shall be enforced upon the expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 18 as amended by the Law of the Republic of Kazakhstan № 60-V dated 24.12.2012 (shall be enforced upon the expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4119,147 +4119,147 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 20. Refusal of state registration of a limited liability partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. Refusal of state registration of a limited liability partnership is allowed: </w:t>
+      1. Refusal of state registration of a limited liability partnership is allowed: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>       1) is excluded by the Law of the Republic of Kazakhstan № 60-V dated 24.12.2012 (shall be enforced upon the expiry of ten calendar days after its first official publication);</w:t>
+        <w:t>      1) is excluded by the Law of the Republic of Kazakhstan № 60-V dated 24.12.2012 (shall be enforced upon the expiry of ten calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       2) if the incorporators fail to submit any of the documents specified in paragraphs 4 and 4-1 of Article 19 of this Law; </w:t>
-[...35 lines deleted...]
-       2. The refusal of the state registration of a limited liability company based on the inexpediency of its establishment is not allowed. </w:t>
+      2) if the incorporators fail to submit any of the documents specified in paragraphs 4 and 4-1 of Article 19 of this Law; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) if the incorporators of the partnership violate the procedure for the establishment of a partnership provided for by this Law. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The refusal of the state registration of a limited liability company based on the inexpediency of its establishment is not allowed. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Denial of state registration of a limited liability partnership, as well as evasion of such registration, may be appealed by its founders in the manner prescribed by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4310,51 +4310,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 21. Liability for obligations related to the establishment of a limited liability partnership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       The incorporators of a limited liability partnership shall be jointly and severally liable for obligations related to the establishment of the partnership and arisen before its state registration, if it is proved that the incorporators acted in the interests of the partnership. The partnership is liable for such obligations in the case of subsequent approval of the actions of these persons by the general meeting of participants of the partnership. </w:t>
+      The incorporators of a limited liability partnership shall be jointly and severally liable for obligations related to the establishment of the partnership and arisen before its state registration, if it is proved that the incorporators acted in the interests of the partnership. The partnership is liable for such obligations in the case of subsequent approval of the actions of these persons by the general meeting of participants of the partnership. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 22. An amendment in the number of participants of a limited liability partnership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4833,1049 +4833,1049 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 24. Terms of formation of charter fund of a partnership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       1. Excluded by the Law of the Republic of Kazakhstan № 239-IV dated 20.01.2010.</w:t>
-[...233 lines deleted...]
-       2) giving to a limited liability partnership from the moment of its establishment the rights of the person in whose favor the agreement is concluded and to whom from that moment the property transferred to the trust management is transferred into ownership. </w:t>
+      1. Excluded by the Law of the Republic of Kazakhstan № 239-IV dated 20.01.2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Within the terms established by the decision of the general meeting, all participants must fully contribute to the charter fund of the partnership. Such term shall not exceed one year from the date of the partnership registration. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. In the case of failure to comply with the duty to contribute a share within the prescribed term by the partner of the partnership, the partnership must contribute a part of the share not contributed by the participant from its own fund (its net assets) or reduce the charter fund to its contributed part. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      A participant who has not distributed his share within the term is obliged to pay the damages to the partnership, and also, unless otherwise provided by the constituent agreement or the partnership charter, to pay a penalty to the partnership in accordance with article 353 of the Civil Code of the Republic of Kazakhstan (general part). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. By decision of the general meeting of the partnership, a share or its part that are not contributed by the participant within the prescribed term may be distributed among the other participants in the order prescribed by paragraph 1 of Article 31 of this Law or the constituent documents of the partnership, or offered for acquisition to third parties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      If it is impossible to distribute the unpaid part of the distribution within the term specified in paragraph 2 of this article, the charter fund of the partnership is reduced by this amount and the participants' shares in the charter fund amend proportionally. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. If a participant’s contribution constitutes property that can be used only after some time, such a contribution by decision of the general meeting may be recognized as contributed from the date of receipt of a notarized promissory note from the participant indicating the nature of the contribution, its monetary value and the terms for making it. Such a term may not exceed three years. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. A participant of a limited liability company who has fully contributed, shall be entitled to obtain a certificate from the partnership certifying his participation in the partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. To pay up to the establishment of a limited liability partnership of its charter fund by contributing money, the incorporators of the partnership may indicate in the constituent agreement that one of the incorporators who must open in his own name a savings account in the bank for transferring corresponding funds to this account. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      After establishment the partnership and opening its own bank account, the incorporator, in whose name the savings account is opened, is obliged to transfer money from this account to the partnership account within 5 (five) working days. If the incorporator fails to comply with the duty to transfer money, he must pay the partnership a penalty from the amount detained on the savings account in the size established by Article 353 of the Civil Code of the Republic of Kazakhstan (general part) unless other consequences of such expiration are determined by the incorporators. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. If the charter of a limited liability company stipulates that its founders make contributions to the charter fund of the partnership not of money, but of other property, the incorporators of the partnership may indicate in the memorandum that one of the founders or the third party to whom the property should be transferred in a trust for the period before and after the establishment of the partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. The trust agreement must provide for: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) the duty of the trustee to manage the relevant property in the interests of all incorporators, and after the establishment of a limited liability company - in the interests of the partnership; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) giving to a limited liability partnership from the moment of its establishment the rights of the person in whose favor the agreement is concluded and to whom from that moment the property transferred to the trust management is transferred into ownership. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>       Footnote. Article 24 as amended by the Law of the Republic of Kazakhstan № 239-IV dated 20.01.2010.</w:t>
+        <w:t>      Footnote. Article 24 as amended by the Law of the Republic of Kazakhstan № 239-IV dated 20.01.2010.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 25. Verification of charter fund of a limited liability partnership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       1. The charter fund and its ratio to its own capital when registering or re-registering a limited liability partnership shall not be verified.</w:t>
-[...89 lines deleted...]
-       3. If the declared charter fund of a limited liability company exceeds the actual charter fund, the participants of the partnership subsidiarity bear to the creditors joint and several liability for the debts of the partnership in the amount exceeding the charter fund over its own capital. </w:t>
+      1. The charter fund and its ratio to its own capital when registering or re-registering a limited liability partnership shall not be verified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The verification of the charter fund of a limited liability partnership may be carried out: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) an independent expert at the request of any of the participants. The examination is paid by the interested participant; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) by a court decision; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) by the end of each fiscal year - according to financial statements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. If the declared charter fund of a limited liability company exceeds the actual charter fund, the participants of the partnership subsidiarity bear to the creditors joint and several liability for the debts of the partnership in the amount exceeding the charter fund over its own capital. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 26. Increase of charter fund of a limited liability partnership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. An increase of the charter fund of a limited liability company is allowed after it is fully paid. </w:t>
-[...215 lines deleted...]
-       6. In the case when increasing of the charter fund did not take place, a participant or a third person intending to enter a limited liability partnership which made its contribution, has the right to demand from the partnership the return of the contribution and payment of the penalty in accordance with article 353 of the Civil Code of the Republic of Kazakhstan (general part) or with compensation for losses, including lost profits due to the inability to use the property contributed as a contribution. </w:t>
+      1. An increase of the charter fund of a limited liability company is allowed after it is fully paid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. An increase of the charter fund of a limited liability partnership may be carried out by: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) additional proportional contributions made by all participants of the partnership; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) an increase of the charter fund size from the own capital of the partnership, including its reserve capital; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) (excluded) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) one or more participants make additional contributions with the consent of all the other participants; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) the admission of new participants to the partnership (article 22 of this Law). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. When increasing the size of the charter fund in the oder provided for in subparagraphs 1) - 2) of paragraph 2 of this article, the sizes of participants' shares do not amend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. When increasing the charter fund by making an additional contribution by any of the participants of a limited liability partnership or a newly accepted participant (subparagraphs 4) and 5) of paragraph 2 of this article), the size of such contribution is determined taking into account the size of their previous contribution to the own capital of the partnership and the need to recalculate the shares of all participants in the charter fund. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The decision is made by a common agreement of all participants. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. The limited liability company is obliged to notify the body that carried out its state registration of an increase of the charter fund within three months from the date of the general meeting’s decision to increase the charter fund. By the time of the notification, contributions amounting to at least half the amount by which the charter fund is increased must be made. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      If the partnership does not notify the body that carried out its state registration, the increase in the charter fund shall be recognized as failed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. In the case when increasing of the charter fund did not take place, a participant or a third person intending to enter a limited liability partnership which made its contribution, has the right to demand from the partnership the return of the contribution and payment of the penalty in accordance with article 353 of the Civil Code of the Republic of Kazakhstan (general part) or with compensation for losses, including lost profits due to the inability to use the property contributed as a contribution. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Footnote. Article 26 was amended by the Law of the RK dated May 16, 2003. № 416 </w:t>
+        <w:t xml:space="preserve">      Footnote. Article 26 was amended by the Law of the RK dated May 16, 2003. № 416 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 27. Reduction of charter fund of a limited liability partnership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. The reduction of the charter fund of a limited liability partnership may be carried out by a proportional reduction in the size of the contributions of all participants of the partnership or by full or partial payment of the shares of individual participants. </w:t>
-[...71 lines deleted...]
-       5. The reduction of the charter fund of a limited liability partnership shall be registered by the body that carried out the state registration of the partnership after the period granted to creditors for filing claims to the partnership (paragraph 4 of this article). If the body that carried out the state registration of the partnership received copies of the claims of its creditors, a reduction of the charter fund is registered subject to the partnership’s presentation of evidence that these requirements were met or that the creditors who declared them had no objection to the registration of the reduction of the charter fund of the partnership. </w:t>
+      1. The reduction of the charter fund of a limited liability partnership may be carried out by a proportional reduction in the size of the contributions of all participants of the partnership or by full or partial payment of the shares of individual participants. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. When reducing the charter fund by payment of the participant's share, the shares of the other participants amend proportionally. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Since the decision of the general meeting of participants of a limited liability partnership to reduce the charter fund of the partnership, the partnership must notify this decision to creditors on obligations arising after the decision is made. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Within two months from the date of the decision of the general meeting of participants of a limited liability partnership to reduce the charter fund, the partnership must send to all its creditors written notices on the reduction of the share capital or place the corresponding announcement in the official publication which publishes information about the partnerships. The creditors of the partnership have the right within one month from the date of receipt of the notice or publication of the announcement to demand from the partnership additional guarantees or early termination or fulfillment of the relevant obligations by the partnership and compensation for losses. Demands are sent to the partnership in writing, and their copies can be submitted to the body that carried out the state registration of the partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. The reduction of the charter fund of a limited liability partnership shall be registered by the body that carried out the state registration of the partnership after the period granted to creditors for filing claims to the partnership (paragraph 4 of this article). If the body that carried out the state registration of the partnership received copies of the claims of its creditors, a reduction of the charter fund is registered subject to the partnership’s presentation of evidence that these requirements were met or that the creditors who declared them had no objection to the registration of the reduction of the charter fund of the partnership. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        6. If within six months from the date of the decision of the general meeting of participants of a limited liability partnership to reduce the charter fund, the partnership does not submit an application for reregistration or the necessary evidence is not provided (paragraph 5 of this article), the reduction of the charter fund shall be considered invalid. In this case, the reduction of the charter fund can be made only by a new decision of the general meeting of participants of the partnership in compliance with the requirements of this article. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       7. The reduction of the charter fund in case of violation of the procedure established by this article is the basis for the liquidation of the partnership by a court decision on the application of interested parties. </w:t>
-[...53 lines deleted...]
-       9. The reduction of the charter fund can be carried out only after the participants make their contributions to the full size of the charter fund stated in the constituent documents except in the case provided for in the second part of paragraph 4 of article 24 of this Law. </w:t>
+      7. The reduction of the charter fund in case of violation of the procedure established by this article is the basis for the liquidation of the partnership by a court decision on the application of interested parties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. A limited liability partnership is entitled to make payments to its participants due to the reduction of the charter fund only within the part of the net assets exceeding the new size of the charter fund. Payments are made after the registration of the reduction of the charter fund within the term established by the charter of the partnership or by decision of the general meeting to reduce the charter fund, but no later than three months from the date of registration. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Payments are made according to the size of the shares of participants of the partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. The reduction of the charter fund can be carried out only after the participants make their contributions to the full size of the charter fund stated in the constituent documents except in the case provided for in the second part of paragraph 4 of article 24 of this Law. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 28. Shares of participants in a limited liability partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. The shares of all participants in the charter fund and, respectively, their shares in the property value of the partnership (share in the property) are proportional to their contributions to the charter fund unless otherwise provided by the constituent documents. </w:t>
-[...71 lines deleted...]
-       4. The right to a participant's share in the property of a limited liability company is not of a proprietary, but an obligatory nature. </w:t>
+      1. The shares of all participants in the charter fund and, respectively, their shares in the property value of the partnership (share in the property) are proportional to their contributions to the charter fund unless otherwise provided by the constituent documents. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The share value is determined in the order prescribed by paragraph 6 of Article 23 of this Law. Any amendment (increase or reduction) in the contribution to the charter fund of at least one of the participants leads to an appropriate recalculation of the size of shares of all participants of the partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The forfeit of a right to a share for any reason entails the withdrawal of the participant from the limited liability partnership. Acquisition of a share in the order prescribed by this Law means that the purchaser of the share has entered the number of participants in the partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. The maximum size of a share that may belong to one participant of the partnership may be limited by the constituent documents of a limited liability partnership. Such a limitation cannot be established for a specific participant. Equally, the constituent documents may limit the possibility of amending the proportion of participants' shares in the partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. The right to a participant's share in the property of a limited liability company is not of a proprietary, but an obligatory nature. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 29. Disposal of a limited liability company participant of its share in the property of the partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -6898,51 +6898,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 35. Bequeath a share in the charter fund of a limited liability partnership through inheritance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       The share of a participant of a limited liability partnership shall be inherited unless otherwise provided by the constituent documents of the partnership. The share inherited and its division between several inheritors is made in accordance with the Civil Code of the Republic of Kazakhstan. </w:t>
+      The share of a participant of a limited liability partnership shall be inherited unless otherwise provided by the constituent documents of the partnership. The share inherited and its division between several inheritors is made in accordance with the Civil Code of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -6975,194 +6975,194 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 36. Succession of legal entities in relation to the share in the charter fund of a limited liability partnership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. In the case of reorganization of a legal entity in the form of a merger, affiliation or reformation, its share in the charter fund of a limited liability partnership shall transfer to the legal successor of the reorganized legal entity. </w:t>
-[...35 lines deleted...]
-       3. If the general meeting does not agree with the transfer of the share to the legal successors of a legal entity referred to in paragraph 2 of this article, a limited liability partnership shall redeem the share in the order provided for by article 34 of this Law. </w:t>
+      1. In the case of reorganization of a legal entity in the form of a merger, affiliation or reformation, its share in the charter fund of a limited liability partnership shall transfer to the legal successor of the reorganized legal entity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. If the reorganization involves the division of a legal entity or the separation of a new legal entity (new legal entities) from its composition, the share of the reorganized legal entity shall be transferred to its successors in accordance with the separation balance sheet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. If the general meeting does not agree with the transfer of the share to the legal successors of a legal entity referred to in paragraph 2 of this article, a limited liability partnership shall redeem the share in the order provided for by article 34 of this Law. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 37. Foreclosure of a participant's share of a limited liability partnership by its creditors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. Creditors of a participant of a limited liability partnership shall have the right to demand forcibly, on the basis of a court decision, a foreclosure on a share or on a part of the share of such a participant in the partnership property. </w:t>
-[...71 lines deleted...]
-       5. From the money obtained from the sale of a share, the costs of its valuation, the organization and conduct of the sale and the satisfaction of the creditor’s demand that has enforced on the share are redeemed. The balance of the money, if any, is transferred to the person whose share (part of the share) is sold. </w:t>
+      1. Creditors of a participant of a limited liability partnership shall have the right to demand forcibly, on the basis of a court decision, a foreclosure on a share or on a part of the share of such a participant in the partnership property. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. A creditor who forecloses on a share (part of a share) in respect of which he does not have the rights of a mortgagee, declares to a limited liability company a requirement to forcibly redeem a share (part of a share) from the debtor and repay the debt from the redeem proceeds. A share (part of a share) is redeemed by the partnership or its participants at a price determined by the parties, with the consent of the participant whose share is being redeemed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. With the consent of the limited liability partnership and the participant whose share is foreclosed, such a share (part of the share) may be sold to a third party. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. In the case when within three months from the date of the application of the creditor’s demand, the partnership or its participants or third parties do not redeem the share (its part) and do not satisfy the demand, the creditor has the right to demand the sale of the share (its part) from the public bidding in the order provided for by the civil procedural legislation of the Republic of Kazakhstan. Herewith, the remaining participants of the partnership retain the preferential right to purchase a share provided for in Article 31 of this Law. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. From the money obtained from the sale of a share, the costs of its valuation, the organization and conduct of the sale and the satisfaction of the creditor’s demand that has enforced on the share are redeemed. The balance of the money, if any, is transferred to the person whose share (part of the share) is sold. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 37-1. The origin of the right of a partnership participant </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -7276,176 +7276,176 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 38. Formation of property of a limited liability partnership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. The property of a limited liability partnership is formed at the expense of the contributions of its incorporators (participants), income earned by the partnership as well as other sources not prohibited by law. </w:t>
-[...35 lines deleted...]
-       3. The property of a limited liability partnership is recorded on its balance sheet. </w:t>
+      1. The property of a limited liability partnership is formed at the expense of the contributions of its incorporators (participants), income earned by the partnership as well as other sources not prohibited by law. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Legislative acts or constituent documents of a limited liability partnership may provide for the formation of reserve capital and other funds. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. The property of a limited liability partnership is recorded on its balance sheet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 39. Additional contributions to the property of a limited liability partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. Unless otherwise provided by the charter of a limited liability company, the general meeting of participants may decide to make additional contributions by the participants to the property of the partnership. The decision is taken by a three-quarters majority of the votes of all participants in the partnership. Participants who did not vote for such a decision (including those absent at the meeting, who did not participate in the voting or abstained) are entitled to demand the redemption of their shares by the participants who voted for making additional contributions. Participants who voted for additional contributions redeem these shares in proportion to their shares in the charter fund of the partnership at a price determined in accordance with the rules of this Law. </w:t>
-[...53 lines deleted...]
-       3. Additional contributions of participants to the property of a limited liability partnership shall not amend the size of its charter fund and shares of participants of the partnership. </w:t>
+      1. Unless otherwise provided by the charter of a limited liability company, the general meeting of participants may decide to make additional contributions by the participants to the property of the partnership. The decision is taken by a three-quarters majority of the votes of all participants in the partnership. Participants who did not vote for such a decision (including those absent at the meeting, who did not participate in the voting or abstained) are entitled to demand the redemption of their shares by the participants who voted for making additional contributions. Participants who voted for additional contributions redeem these shares in proportion to their shares in the charter fund of the partnership at a price determined in accordance with the rules of this Law. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Additional contributions are made only upon completion of settlements with participants who have requested to redeem their shares. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The procedure and terms for making additional contributions by participants to the property of a limited liability partnership as well as liability for the expiration of their payment, are determined according to the rules of Article 24 of this Law. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Additional contributions of participants to the property of a limited liability partnership shall not amend the size of its charter fund and shares of participants of the partnership. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 40. Distribution of net income of a limited liability partnership between its participants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -7595,745 +7595,763 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 41. Bodies and officials of a limited liability partnership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       1. The bodies of a limited liability partnership are:</w:t>
-[...107 lines deleted...]
-       4. The competence of the bodies of a limited liability partnership, as well as the procedure for their decision making or speaking on behalf of a limited liability partnership, are determined by this Law, other legislative acts of the Republic of Kazakhstan and the charter of a limited liability partnership.</w:t>
+      1. The bodies of a limited liability partnership are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the supreme body of the partnership is the general meeting of its participants (general meeting);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the executive body of the partnership (collegial and (or) sole).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Officials of a limited liability partnership are members of the executive body of a limited liability company or a person solely performing the functions of the executive body of a limited liability company, as well as members of the supervisory board.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. In cases of recognizing a limited liability partnership as bankrupt or applying a rehabilitation procedure and appointing a temporary or bankrupt or rehabilitation manager in accordance with the procedure established by a legislative act of the Republic of Kazakhstan on rehabilitation and bankruptcy, all powers to manage it are transferred to the temporary or bankrupt or rehabilitation manager.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. In the cases stipulated by the charter, a limited liability partnership may set up a supervisory board and (or) the audit commission (auditor).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The competence of the bodies of a limited liability partnership, as well as the procedure for their decision making or speaking on behalf of a limited liability partnership, are determined by this Law, other legislative acts of the Republic of Kazakhstan and the charter of a limited liability partnership.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>       Footnote. Article 41 as amended by the Law of the Republic of Kazakhstan №524-IV dated 28.12.2011 (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan № 177-V dated 07.03.2014 (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 41 as amended by the Law of the Republic of Kazakhstan №524-IV dated 28.12.2011 (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan № 177-V dated 07.03.2014 (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 42. General Meeting of Limited Liability Partnership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. The supreme body of a limited liability partnership (general meeting) shall be convened as a regular (article 44 of this Law) or extraordinary (article 45 of this Law) general meeting of participants. </w:t>
-[...161 lines deleted...]
-       6. Members of the executive body of a limited liability partnership who are not participants of the partnership may participate in the general meeting with the right of an advisory vote, unless otherwise provided by the charter of the partnership. </w:t>
+      1. The supreme body of a limited liability partnership (general meeting) shall be convened as a regular (article 44 of this Law) or extraordinary (article 45 of this Law) general meeting of participants. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2.All participants in a limited liability partnership have the right to attend a general meeting, take part in the discussion of agenda items and vote in decision-making. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The provisions of the charter of the partnership and any other documents, decisions restricting the specified rights of the participants of the partnership are void.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. A participant in a limited liability company may take part in the general meeting personally or through a representative. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Members of the executive body and members of supervisory bodies are not entitled to act as representatives of participants of a partnership at a general meeting, unless the principal himself is a member of the executive body or a member of the controlling body of the partnership (revision commission), respectively. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      On the basis of a power of attorney, other entities are entitled to act as representatives of a participant in the company who is a private entity. The power of attorney of an individual for the participation of a representative in the general meeting must be given in the form provided for by paragraph 4 or paragraph 5 of article 167 of the Civil Code of the Republic of Kazakhstan (general part), or it should be notarized. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The director of a participant in the company, which participant is a legal entity, is entitled to act as a representative of the participant without a power of attorney, or any other representative of the legal entity may act as a participant on the basis of a power of attorney. A power of attorney of a legal entity for the participation of a representative in a general meeting must be given in the form provided for by paragraph 6 of Article 167 of the Civil Code of the Republic of Kazakhstan (general part). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. In the case of the establishment of a trust management of a participant’s share as its representative at a general meeting, the trustee is entitled to act on behalf of the participant, unless otherwise specified in the agreement between the participant and the trustee or is not provided for by the legislative acts on the establishment of trust management of property. The requirements on the procedure for representing the interests of the participant are determined by the legislation on trust management of property. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Where a trust has been established to manage a participant’s share in the organisation of shared participation in housing construction by obtaining a guarantee from the Single Housing Construction Operator as required by the Law of the Republic of Kazakhstan “On Equity Participation in Housing Construction”, the trustee shall act on behalf of the participant at the general meeting, unless otherwise agreed in a contract between the participant and the trustee or stipulated by the legislation of the Republic of Kazakhstan on the establishment of trust management of property. The requirements governing the representation of a participant’s interests shall be governed by the legislation of the Republic of Kazakhstan on trust management of property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. When voting at the general meeting, each participant in a limited liability company has a number of votes corresponding to its share in the charter capital of the partnership, except for cases when a different procedure for determining votes is provided for in part one of paragraph 7 of article 47 of this Law or by the charter of the partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Members of the executive body of a limited liability partnership who are not participants of the partnership may participate in the general meeting with the right of an advisory vote, unless otherwise provided by the charter of the partnership. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 42 as amended by the Law of the Republic of Kazakhstan № 49-VI dated 27.02.2017 (shall be effective upon expiry of ten calendar days after its first official publication). </w:t>
+        <w:t>      Footnote. Article 42 as amended by the Law of the Republic of Kazakhstan № 49-VI dated 27.02.2017 (shall be effective upon expiry of ten calendar days after its first official publication); No. 254-VIII of 09.01.2026 (shall become effective upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 43. Competence of the general meeting of participants of a limited liability partnership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. The competence of the general meeting of participants of a limited liability partnership shall be determined by the charter of the partnership in accordance with this Law. </w:t>
-[...71 lines deleted...]
-       3) election and early termination of powers of the supervisory board and (or) the audit committee (auditor) of the partnership, as well as approval of reports and opinions of the audit commission (auditor) of the partnership; </w:t>
+      1. The competence of the general meeting of participants of a limited liability partnership shall be determined by the charter of the partnership in accordance with this Law. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The exclusive competence of the general meeting of participants of a limited liability partnership, unless otherwise established by part two of this paragraph, includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) amendments to the charter of the partnership, including changing the size of its share capital, location and company name, or approving the charter of the partnership in a new edition; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) formation of the executive body of the partnership and the early termination of its powers or the powers of an individual member of the executive body, as well as the decision to transfer the limited liability partnership or its property to trust management and determine the conditions for such transfer; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) election and early termination of powers of the supervisory board and (or) the audit committee (auditor) of the partnership, as well as approval of reports and opinions of the audit commission (auditor) of the partnership; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) approval of financial statements and distribution of net income;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       4-1) the definition of an audit organization for auditing the annual financial statements of a partnership for which an audit in accordance with Section 59 of this Law is mandatory;</w:t>
-[...161 lines deleted...]
-       13) the decision to approve the conclusion by the limited liability company of a transaction or a set of interrelated transactions, as a result of which (which) the partnership alienates (can be alienated) property whose value is fifty-one or more percent of the total balance sheet value of the limited liability partnership responsibility.</w:t>
+      4-1) the definition of an audit organization for auditing the annual financial statements of a partnership for which an audit in accordance with Section 59 of this Law is mandatory;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) approval of internal rules, the procedure for their adoption and other documents governing the internal activities of the partnership, except for documents whose approval by the charter of the partnership is within the competence of other bodies of the partnership; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) the decision on the participation of the partnership in other business partnerships, as well as in non-profit organizations; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) the decision on the reorganization or liquidation of the partnership; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) the appointment of a liquidation commission and approval of liquidation balance sheets; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) the decision on the forced redemption of a share from a participant in the partnership in accordance with Article 34 of this Law; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) the decision on the pledge of all the property of the partnership; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) the decision on making additional contributions to the partnership’s property in accordance with Section 39 of this Law; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) approval of the procedure and deadlines for providing participants of the partnership and acquirers of information on the activities of the partnership;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) the decision to approve the conclusion by the limited liability company of a transaction or a set of interrelated transactions, as a result of which (which) the partnership alienates (can be alienated) property whose value is fifty-one or more percent of the total balance sheet value of the limited liability partnership responsibility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The general meeting of participants of a credit partnership shall have the right to delegate the following exclusive competences of the general meeting of participants of a credit partnership to the executive body of a credit partnership:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8379,50 +8397,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       formation of accounting policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      When managing shares on a trust basis in the context of organising equity participation in housing construction by obtaining a guarantee from the Single Housing Construction Operator consistent with the Law of the Republic of Kazakhstan “On Equity Participation in Housing Construction”, the trustee shall act on its own behalf at the general meeting, unless otherwise agreed in a contract between the participant and the trustee or required by the legislation of the Republic of Kazakhstan on the establishment of trust management of property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2-1. Interconnected transactions are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) several transactions made with the same person or with a group of persons affiliated with each other in relation to the acquisition or alienation of the same property;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8533,118 +8569,118 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 43 as amended by the laws of the Republic of Kazakhstan № 125 dated 01.31.2006; № 230 dated 19.02.2007 (the order of enforcement, see art. 2); № 479-V dated 29.03.2016 (shall be entered into force upon the expiry of twenty one calendar days after the day of its first official publication); № 49-VI dated 27.02.2017 (shall be entered into force upon the expiry of ten calendar days after the day of its first official publication); dated № 156-VI dated 24.05.2018 (shall be entered into force upon the expiry of ten calendar days after the day of its first official publication); № 217-VI as of 21.01.2019 (shall be enforced ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.06.2025 № 205-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 43 as amended by the laws of the Republic of Kazakhstan № 125 dated 01.31.2006; № 230 dated 19.02.2007 (the order of enforcement, see art. 2); № 479-V dated 29.03.2016 (shall be entered into force upon the expiry of twenty one calendar days after the day of its first official publication); № 49-VI dated 27.02.2017 (shall be entered into force upon the expiry of ten calendar days after the day of its first official publication); dated № 156-VI dated 24.05.2018 (shall be entered into force upon the expiry of ten calendar days after the day of its first official publication); № 217-VI as of 21.01.2019 (shall be enforced ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.06.2025 № 205-VIII (shall be enforced ten calendar days after the day of its first official publication); No. 254-VIII of 09.01.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 44. Regular General Meeting of Participants of a Limited Partnership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. The next general meeting of participants of a limited liability partnership shall be convened by the executive body of the partnership within the terms established by the charter of the partnership, but at least once a year. </w:t>
-[...17 lines deleted...]
-       2. A meeting dedicated to the approval of the annual financial statements of a limited liability company must be held no later than three months after the end of the fiscal year. </w:t>
+      1. The next general meeting of participants of a limited liability partnership shall be convened by the executive body of the partnership within the terms established by the charter of the partnership, but at least once a year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. A meeting dedicated to the approval of the annual financial statements of a limited liability company must be held no later than three months after the end of the fiscal year. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 45. Extraordinary general meeting of participants of a limited liability partnership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -9568,503 +9604,503 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 48. Procedure for Adopting Decisions by the General Meeting of participants of a limited liability partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. The general meeting of participants of a limited liability partnership is entitled to make decisions only on the agenda items communicated to the participants in accordance with paragraphs 1 and 2 of Article 46 of this Law. At the same time, issues that were included in the agenda of the general meeting by the participants of the partnership in accordance with paragraph 2 of Article 46 of this Law are considered to be included in the agenda even if the body or persons convening the meeting did not fulfill the duties specified in part two of this item. </w:t>
-[...107 lines deleted...]
-       The procedures for holding a secret vote shall ensure the accurate tally of the votes and the reliability of the results of the vote. </w:t>
+      1. The general meeting of participants of a limited liability partnership is entitled to make decisions only on the agenda items communicated to the participants in accordance with paragraphs 1 and 2 of Article 46 of this Law. At the same time, issues that were included in the agenda of the general meeting by the participants of the partnership in accordance with paragraph 2 of Article 46 of this Law are considered to be included in the agenda even if the body or persons convening the meeting did not fulfill the duties specified in part two of this item. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Decisions on issues specified in subparagraphs 1), 7), 9) and 10) of paragraph 2 of Article 43 of this Law, as well as on other matters defined in the statutes of a limited liability partnership, are taken by a three-fourths majority vote of those present and represented at the meeting of participants of the partnership, if the charter of the partnership does not require more votes or unanimity for their adoption. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      When adopting decisions specified in subparagraphs 1), 7), 9) and 10) of paragraph 2 of Article 43 of this Law, as well as on other matters defined in the statutes of a limited liability partnership, are taken by a three-fourths majority vote of those present and represented at the meeting of participants of the partnership, if the charter of the partnership does not require more votes or unanimity for their adoption. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      All other decisions are adopted by a simple majority of the votes of those present and represented at the general meeting of participants of the partnership, if the charter of the partnership does not require more votes or unanimity for their adoption. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Decisions of the general meeting of participants of a limited liability partnership shall be taken by open voting, unless the secret ballot is provided for in the charter of the partnership or the rules and other documents regulating the internal activities of the partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Decisions of the general meeting must be taken by secret ballot also in cases when the participants of the partnership require it, possessing at least one fifth of the total number of votes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The procedures for holding a secret vote shall ensure the accurate tally of the votes and the reliability of the results of the vote. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 49. Absentee holding of a general meeting of participants of a limited liability partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. In cases stipulated by the charter of a limited liability partnership, and with the express consent of the participants of the partnership, possessing in total more than three quarters of the total number of votes, the general meeting may be held in absentia by questionnaire through the exchange of letters, facsimile or electronic messages or using other means of communication available to all participants and ensuring the authenticity of transmitted and received messages. </w:t>
-[...53 lines deleted...]
-       3. A general meeting of participants of a limited liability company that is held in abstentia is conducted according to a procedure that ensures that all participants of the proposed agenda and draft decisions on the issues included in it are informed, that each of them can familiarize themselves with all the necessary documents before the vote, put forward proposals for the agenda and require the inclusion of certain issues in it, as well as a message to all participants prior to the start of voting of the amended agenda and opinions (speeches) of other participants Covers on the issues discussed. </w:t>
+      1. In cases stipulated by the charter of a limited liability partnership, and with the express consent of the participants of the partnership, possessing in total more than three quarters of the total number of votes, the general meeting may be held in absentia by questionnaire through the exchange of letters, facsimile or electronic messages or using other means of communication available to all participants and ensuring the authenticity of transmitted and received messages. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      An absentee general meeting is not entitled to decide on the issues specified in subparagraphs 1), 7) -10) of paragraph 2 of Article 43 of this Law. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2.When holding a general meeting of participants of a limited liability company in abstentia, paragraphs 2, 3, 5-7 and 9 of article 47 and paragraph 3 of article 48, as well as the provisions of paragraphs 1-3 of article 46 of this Law in terms of their stipulated time limits, do not apply. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. A general meeting of participants of a limited liability company that is held in abstentia is conducted according to a procedure that ensures that all participants of the proposed agenda and draft decisions on the issues included in it are informed, that each of them can familiarize themselves with all the necessary documents before the vote, put forward proposals for the agenda and require the inclusion of certain issues in it, as well as a message to all participants prior to the start of voting of the amended agenda and opinions (speeches) of other participants Covers on the issues discussed. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 50. Appealing Decisions of the General Meeting </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       The decision of the general meeting of participants of a limited liability partnership, made in violation of the procedure for holding a general meeting and making decisions established by this Law, the charter of the partnership or the rules and other documents governing the internal activities of the partnership, as well as the decision of the general meeting that contradicts the law or the charter of the partnership, including a decision that violates the rights of a participant in the partnership, may be deemed invalid by the court in whole or in part upon the application of the participant a partnership that did not participate in the voting or voted against the contested decision. Such an application may be filed within six months from the day when the participant of the partnership found out or should have known about the decision taken, and if he participated in the general meeting that made the decision, then within six months from the day this decision was made by the general meeting. </w:t>
-[...17 lines deleted...]
-       Challenging the decisions of other bodies of a limited liability partnership shall be carried out in the manner and time specified in the first part of this article.e. </w:t>
+      The decision of the general meeting of participants of a limited liability partnership, made in violation of the procedure for holding a general meeting and making decisions established by this Law, the charter of the partnership or the rules and other documents governing the internal activities of the partnership, as well as the decision of the general meeting that contradicts the law or the charter of the partnership, including a decision that violates the rights of a participant in the partnership, may be deemed invalid by the court in whole or in part upon the application of the participant a partnership that did not participate in the voting or voted against the contested decision. Such an application may be filed within six months from the day when the participant of the partnership found out or should have known about the decision taken, and if he participated in the general meeting that made the decision, then within six months from the day this decision was made by the general meeting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Challenging the decisions of other bodies of a limited liability partnership shall be carried out in the manner and time specified in the first part of this article.e. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>       Footnote. Article 50 as amended by the Law of the Republic of Kazakhstan № 230 dated 19.02.2007 (the order of enforcement see Art. 2).</w:t>
+        <w:t>      Footnote. Article 50 as amended by the Law of the Republic of Kazakhstan № 230 dated 19.02.2007 (the order of enforcement see Art. 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 51. Executive body of a limited liability partnership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. If the charter of a limited liability partnership does not provide for the formation of a collegial executive body of the partnership (directorate, board, etc.), the current management of the partnership’s activities and the conduct of its affairs is carried out by the sole executive body (director, manager). </w:t>
-[...71 lines deleted...]
-       4. Only an individual may act as a member of the executive body of the partnership. He/she may not be a member of the partnership. </w:t>
+      1. If the charter of a limited liability partnership does not provide for the formation of a collegial executive body of the partnership (directorate, board, etc.), the current management of the partnership’s activities and the conduct of its affairs is carried out by the sole executive body (director, manager). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The provisions of this Law on the members of the executive body, with the exception of those directly related to the collegiality of the executive body, apply to the sole executive body. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. A member of the executive body shall act in the interests of the company honorably and rationally when executing his obligations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Members of the executive body are elected by the general meeting for a fixed term, but not more than five years. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Only an individual may act as a member of the executive body of the partnership. He/she may not be a member of the partnership. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 52. Competence of the executive body of a limited liability partnership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. The competence of the executive body of a limited liability partnership includes all issues of ensuring the activities of the partnership, not related to the competence of the general meeting or supervisory bodies, determined by this Law, the charter of the partnership or the rules and other documents, adopted by the general meeting, as well as the issues, specified in part two of paragraph 2 of Article 43 of this Law. </w:t>
-[...17 lines deleted...]
-       The competence of the executive body of the partnership also includes the powers of the general meeting, not related to its exclusive competence, transferred to the executive body in accordance with paragraph 3 of Article 43 of this Law.</w:t>
+      1. The competence of the executive body of a limited liability partnership includes all issues of ensuring the activities of the partnership, not related to the competence of the general meeting or supervisory bodies, determined by this Law, the charter of the partnership or the rules and other documents, adopted by the general meeting, as well as the issues, specified in part two of paragraph 2 of Article 43 of this Law. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The competence of the executive body of the partnership also includes the powers of the general meeting, not related to its exclusive competence, transferred to the executive body in accordance with paragraph 3 of Article 43 of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The competence of the executive body of a limited liability partnership includes the approval of the amount of payment for the services of an audit organization, selected by the participants’ general meeting in accordance with Article 43 of this Law, for auditing the partnership’s annual financial statements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10074,742 +10110,742 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. In relations with third parties, a limited liability company does not have the right to refer to the restrictions of powers established by it of the executive body of the company. However, a limited liability company has the right to dispute the validity of a transaction made by its executive body with a third party, in violation of the established restrictions, if it proves that at the time of the conclusion of the transaction, the third party was aware of such restrictions. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       3. Members of the executive body of a limited liability company may be held liable at the request of any of the participants in the company for compensation of losses caused by them to the company. At the same time, they are jointly liable for the losses caused by the joint implementation by them of the improper management of the partnership. </w:t>
-[...17 lines deleted...]
-       4. Members of the executive body of a limited liability partnership may be jointly brought to liability with the partnership to third parties for losses that these persons suffered as a result of insolvency (bankruptcy) of the partnership caused by improper implementation by the members of the executive management body of the partnership.</w:t>
+      3. Members of the executive body of a limited liability company may be held liable at the request of any of the participants in the company for compensation of losses caused by them to the company. At the same time, they are jointly liable for the losses caused by the joint implementation by them of the improper management of the partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Members of the executive body of a limited liability partnership may be jointly brought to liability with the partnership to third parties for losses that these persons suffered as a result of insolvency (bankruptcy) of the partnership caused by improper implementation by the members of the executive management body of the partnership.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>       Footnote. Article 52 as amended by the Law of the Republic of Kazakhstan № 156-VI dated 24.05.2018 (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 28.10. 2019 № 268-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 52 as amended by the Law of the Republic of Kazakhstan № 156-VI dated 24.05.2018 (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 28.10. 2019 № 268-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 53. The sole executive body of a limited liability partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. Sole executive body of a limited liability partnership (director, manager, etc.): </w:t>
-[...125 lines deleted...]
-       4. If the exercise of the powers of the sole executive body of a limited liability partnership is included in the official duties of an employee of a state body that is the sole founder of this limited liability partnership, then the employment relationship between such an employee and this limited partnership does not arise and the employment contract is not concluded.</w:t>
+      1. Sole executive body of a limited liability partnership (director, manager, etc.): </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) acts without a power of attorney on behalf of the partnership; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) issues powers of attorney for the right to represent a partnership, including powers of attorney with the right of substitution; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) with respect to employees of the partnership issues orders for their appointment, transfer and dismissal, determines the remuneration system, sets the size of official salaries and personal allowances, decides on bonus payments, takes incentive measures and imposes disciplinary penalties; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) exercises other powers not attributed by this Law or the partnership charter to the competence of the general meeting of participants or supervisory bodies, as well as the powers transferred to it by the general meeting of participants of the partnership (paragraph 3 of Article 43 of this Law). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The procedure for the activities of the sole executive body of the partnership and the adoption of decisions by it shall be determined by the charter of the partnership, as well as the rules and other documents adopted by the general meeting of participants. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. If, in accordance with the charter of a limited liability company, the management of his affairs is entrusted to two or more directors (managers, etc.) who are not united in a collegial executive body, then each of these directors (managers, etc.) is entitled to without power of attorney to act on behalf of the partnership. The provisions of this article apply to such directors (managers, etc.). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. If the exercise of the powers of the sole executive body of a limited liability partnership is included in the official duties of an employee of a state body that is the sole founder of this limited liability partnership, then the employment relationship between such an employee and this limited partnership does not arise and the employment contract is not concluded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>       Footnote. Article 53 as amended by the Law of the Republic of Kazakhstan № 442-V dated 24.11.2015 (shall be effective from 01.01.2016).</w:t>
+        <w:t>      Footnote. Article 53 as amended by the Law of the Republic of Kazakhstan № 442-V dated 24.11.2015 (shall be effective from 01.01.2016).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 54. Collective executive body of a limited liability partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. If the charter of a limited liability company provides for the formation of a collegial executive body (directorate, board, etc.), such body shall be elected by the general meeting of participants of the partnership in the amount of not more than seven members, unless otherwise established by legislative acts or the charter of the partnership. </w:t>
-[...53 lines deleted...]
-       4. The procedure for the activities of the collegial executive body of the partnership and the adoption of decisions by it shall be determined by the charter of the partnership, as well as the rules and other documents adopted by the general meeting of participants. </w:t>
+      1. If the charter of a limited liability company provides for the formation of a collegial executive body (directorate, board, etc.), such body shall be elected by the general meeting of participants of the partnership in the amount of not more than seven members, unless otherwise established by legislative acts or the charter of the partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The head of a collegial executive body of a limited liability company shall be elected by the general meeting of the company, unless the charter of the company provides for its election by the collegiate body itself. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. The head of the collegial executive body of a limited liability partnership ensures the functioning of this body and manages its meetings. He has the rights which, in accordance with subparagraphs 1) -3) of paragraph 1 of Article 53 of this Law, belong to the sole executive body of the partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. The procedure for the activities of the collegial executive body of the partnership and the adoption of decisions by it shall be determined by the charter of the partnership, as well as the rules and other documents adopted by the general meeting of participants. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 55. Conflict of interests of members of the executive body and limited liability partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. Members of the executive body of a limited liability company are prohibited from: </w:t>
-[...53 lines deleted...]
-       3) to act on behalf of or in the interests of third parties in their relations with the partnership; </w:t>
+      1. Members of the executive body of a limited liability company are prohibited from: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) to conclude transactions with the partnership aimed at obtaining property benefits from it (including contracts of donation, loan, gratuitous use, purchase and sale, etc.) without the consent of the general meeting; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) to receive a commission from both the partnership itself and from third parties for transactions entered into by the partnership with third parties; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) to act on behalf of or in the interests of third parties in their relations with the partnership; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        4) to carry out business activities that compete with the activities of the partnership. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       The partnership charter may also provide for other prohibitions for members of its executive body. </w:t>
-[...35 lines deleted...]
-       3. Any member of a limited liability partnership shall have the right to demand in court the reimbursement of the Association, the members of the Executive body of the losses caused to the partnership by a breach by them or their relatives referred to in paragraph 2 of this article, of the prohibitions provided for in paragraph 1 of this article or, respectively, by subparagraphs 1)-3) of this paragraph. </w:t>
+      The partnership charter may also provide for other prohibitions for members of its executive body. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The restrictions provided for in subparagraphs 1) - 3) of paragraph 1 of this article also apply to the spouse, all direct descending and ascending relatives, as well as siblings of members of the executive body of a limited liability partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Any member of a limited liability partnership shall have the right to demand in court the reimbursement of the Association, the members of the Executive body of the losses caused to the partnership by a breach by them or their relatives referred to in paragraph 2 of this article, of the prohibitions provided for in paragraph 1 of this article or, respectively, by subparagraphs 1)-3) of this paragraph. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 56. Transfer of a limited liability partnership or its property to trust management </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       A limited liability partnership or its property may be transferred into trust management, unless otherwise provided by the constituent documents of the partnership. </w:t>
+      A limited liability partnership or its property may be transferred into trust management, unless otherwise provided by the constituent documents of the partnership. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 57. Supervisory Board of a Limited Partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. In order to exercise control over the activities of the executive body of a limited liability company, the charter of the company may provide for the establishment of a supervisory board in the company. </w:t>
-[...107 lines deleted...]
-       6. For losses incurred by a limited liability company and third parties due to inadequate control over the activities of its executive body by the supervisory board of the partnership, members of the supervisory board shall be liable in accordance with the rules provided for in paragraphs 3 and 4 of article 52 of this Law </w:t>
+      1. In order to exercise control over the activities of the executive body of a limited liability company, the charter of the company may provide for the establishment of a supervisory board in the company. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. If the charter of a limited liability company does not provide for the election of an auditing commission (auditor), the supervisory board of the partnership shall have all the rights that, in accordance with this Law, belong to the auditing commission. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Members of the supervisory board of the partnership shall be elected by the general meeting for a fixed term, but not more than five years. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Only an individual may act as a member of the supervisory board. He/she may not simultaneously be a member of the executive body of the partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. The procedure for the activities of the supervisory board of the partnership and the adoption of decisions by it shall be determined by the charter of the partnership, as well as by the rules and other documents adopted by the general meeting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      When voting in the supervisory board, each member of the council has one vote. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. For losses incurred by a limited liability company and third parties due to inadequate control over the activities of its executive body by the supervisory board of the partnership, members of the supervisory board shall be liable in accordance with the rules provided for in paragraphs 3 and 4 of article 52 of this Law </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 58. Audit Commission (Auditor) of a Limited Liability Partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -11406,1283 +11442,1283 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 61. Reorganization of a limited liability partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. Reorganization of a limited liability partnership (merger, accession, division, spin-off, transformation) may be carried out voluntarily by decision of the general meeting of participants of the partnership. </w:t>
-[...71 lines deleted...]
-       4. The property of the reorganized partnership shall be transferred to its successor at the time of its registration, unless otherwise provided by legislative acts or the decision on reorganization. </w:t>
+      1. Reorganization of a limited liability partnership (merger, accession, division, spin-off, transformation) may be carried out voluntarily by decision of the general meeting of participants of the partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The alienation of a share or other change in the composition of participants in the partnership is not a reorganization of the partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. In the cases established by legislative acts, a limited liability partnership in the form of its separation or separation of one or several partnerships from its composition is carried out by a decision of the authorized state bodies or by a court decision. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. In cases established by legislative acts, the reorganization of a limited liability partnership in the form of a merger or accession can be carried out only with the consent of the authorized state bodies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. The property of the reorganized partnership shall be transferred to its successor at the time of its registration, unless otherwise provided by legislative acts or the decision on reorganization. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 62. Merger, joining of limited liability partnerships </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. The merger of two or more limited liability partnerships is carried out by complete consolidation of the property of these partnerships. A new partnership arises as a result of the merger. Partnerships that are part of the new, cease their activities. At the same time, all rights and obligations of each of the partnerships participating in the merger shall be transferred to the newly emerged partnership in accordance with the deed of conveyance. </w:t>
-[...143 lines deleted...]
-       On the basis of a merger agreement, joining partnerships, participants of merging, merging partnerships develop and sign a constituent agreement at a constituent assembly, and during a merger also approve the charter of the newly formed partnership and elect the executive and other bodies of the partnership. </w:t>
+      1. The merger of two or more limited liability partnerships is carried out by complete consolidation of the property of these partnerships. A new partnership arises as a result of the merger. Partnerships that are part of the new, cease their activities. At the same time, all rights and obligations of each of the partnerships participating in the merger shall be transferred to the newly emerged partnership in accordance with the deed of conveyance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Accession of one or several limited liability partnerships to another limited liability partnership shall be carried out by including the property of the joined partnerships into the property of the joining partnership. At the same time, the affiliated partnerships are terminated, and all their rights and obligations are transferred, in accordance with the deed of transfer, to the merging partnership, to the charter of which changes related to reorganization are made. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. The executive bodies of limited liability partnerships participating in a merger, affiliation prepare draft agreements on mergers and affiliations and submit for consideration by the general meeting of participants of each partnership questions on mergers, mergers and approvals of the merger agreement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The agreed text of the agreement on merger, accession shall be signed by the authorized executive bodies of the partnerships. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      An agreement on merger, accession should contain information on the company name, location and address of each of the partnerships participating in the merger, accession, basic data of their balance sheets, as well as provide for the procedure and conditions for merger, accession. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Each of the limited liability partnerships participating in a merger or joining is obliged within two months from the date of the decision of the general meeting of its participants on the merger, joining to send all its creditors written notices on the merger and merger and place the corresponding announcement in the official press. Information about other companies participating in the merger and affiliation specified in paragraph 3 of this article shall be attached to the notification (announcement). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The creditors of the partnership have the right within two months from the date of receipt of the notification or publication of the advertisement to demand from the partnership additional guarantees or early termination or fulfillment by the partnership of the relevant obligations and compensation for losses. Requirements are sent to the partnership in writing, and their copies can be submitted to the body that carried out the state registration of the partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Each of the limited liability partnerships participating in a merger or affiliation is obliged from the time the general meeting of its participants takes a decision on a merger or affiliation to report this decision to creditors on obligations arising after the decision has been taken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      On the basis of a merger agreement, joining partnerships, participants of merging, merging partnerships develop and sign a constituent agreement at a constituent assembly, and during a merger also approve the charter of the newly formed partnership and elect the executive and other bodies of the partnership. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 63. Division, separation of a limited liability partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. The division of a limited liability partnership is carried out by dividing the property of the partnership between two or more newly established limited liability partnerships. At the same time, the rights and obligations of the partnership being divided shall be transferred to newly emerging partnerships in accordance with the separation balance sheet. </w:t>
-[...125 lines deleted...]
-       8. Limited liability partnerships arising as a result of the separation or spin-off of a limited liability partnership shall be jointly and severally liable for its obligations during the year from the date of registration of new partnerships. </w:t>
+      1. The division of a limited liability partnership is carried out by dividing the property of the partnership between two or more newly established limited liability partnerships. At the same time, the rights and obligations of the partnership being divided shall be transferred to newly emerging partnerships in accordance with the separation balance sheet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. One or several limited liability partnerships shall be separated from a limited liability company by allocating a part of the property of the partnership and transferring it to one or several newly emerging partnerships. At the same time, a part of the rights and obligations of the reorganized partnership shall be transferred to the newly emerging partnerships in accordance with the separation balance sheet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. The executive body of the reorganized limited partnership prepares a plan for separation, separation and draft charters of newly emerging partnerships and submits for consideration by the general meeting of participants questions on the division, separation of partnership, approval of the separation plan, separation, charters of newly emerging partnerships and the separation balance sheet, and on the election of executive and other bodies of newly emerging partnerships. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Unless otherwise provided by the charter of a limited liability company, each member shall have the right to receive a share in the authorized capital of each of the newly emerging partnerships equal to its share in the charter capital of the reorganized partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. The limited liability company is obliged from the moment of the adoption by the general meeting of its participants of the decision on division, separation to report this decision to the creditors on obligations arising after the adoption of the decision. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. The limited liability company is obliged within two months from the date of the decision of the general meeting of its participants on separation, separation to send all creditors written notice of separation, separation and place the appropriate announcement in the official press. A separation balance sheet is attached to the notice (announcement), as well as information on the company name, location and address of each of the newly emerging partnerships. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. The creditors of the reorganized limited liability partnership shall have the right, within two months from the date of receipt of the notification (publication of the announcement), to demand from the partnership the early termination or fulfillment by the partnership of the corresponding obligations and compensation for losses. Requirements are sent to the partnership in writing, and their copies can be submitted to the body that carried out the state registration of the partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Limited liability partnerships arising as a result of the separation or spin-off of a limited liability partnership shall be jointly and severally liable for its obligations during the year from the date of registration of new partnerships. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 64. Consequences of non-compliance with the decision of the authorized state body or court on the forced separation, separation of a limited liability company </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. If the executive bodies of a limited liability company authorized to carry out separation, separation under compulsory reorganization by a court decision, do not divide, separate the partnership within the period specified in the court decision, the court appoints the trust manager of the partnership’s property and instructs it to divide; this partnership at the expense of the property of the partnership being reorganized. </w:t>
-[...35 lines deleted...]
-       3. The trustee shall act on behalf of a limited liability company in court, draw up a separation balance sheet and submit it for court approval, together with the constituent documents of partnerships resulting from division, separation. The approval by the court of these documents is the basis for the state registration of newly emerging partnerships. </w:t>
+      1. If the executive bodies of a limited liability company authorized to carry out separation, separation under compulsory reorganization by a court decision, do not divide, separate the partnership within the period specified in the court decision, the court appoints the trust manager of the partnership’s property and instructs it to divide; this partnership at the expense of the property of the partnership being reorganized. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. From the date of appointment of a trustee, the authority for managing a limited liability partnership shall be transferred to him. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. The trustee shall act on behalf of a limited liability company in court, draw up a separation balance sheet and submit it for court approval, together with the constituent documents of partnerships resulting from division, separation. The approval by the court of these documents is the basis for the state registration of newly emerging partnerships. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 65. Transformation of a limited liability partnership </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. A limited liability partnership has the right to transform itself into another economic partnership, joint-stock company or into a production cooperative, to which all rights and obligations of the transformed partnership are transferred in accordance with the transfer act. </w:t>
-[...53 lines deleted...]
-       4. The authorized capital of the joint-stock company being established is equal to the difference between the assets and liabilities transferred to it in accordance with the transfer act, and must comply with the requirements established by Article 10 of the Law of the Republic of Kazakhstan "On Joint-Stock Companies." </w:t>
+      1. A limited liability partnership has the right to transform itself into another economic partnership, joint-stock company or into a production cooperative, to which all rights and obligations of the transformed partnership are transferred in accordance with the transfer act. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The executive body of the transformed limited partnership prepares a conversion plan, determining the procedure and conditions for conversion, and the draft charter of the newly emerging legal entity and issues for the general meeting of participants the issues of transforming the partnership, approving the conversion plan and charter, and electing executive and other bodies of a newly emerging partnership, joint-stock company or production cooperative. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. A joint stock company created as a result of the transformation of a limited liability company shall place (sell) the company's shares only among the participants of the limited liability company. The number of shares transferred to the participants of the transformed limited liability partnership is determined on the basis of the ratio of the book value of the share of each participant to the total equity capital of the limited liability partnership being reorganized. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. The authorized capital of the joint-stock company being established is equal to the difference between the assets and liabilities transferred to it in accordance with the transfer act, and must comply with the requirements established by Article 10 of the Law of the Republic of Kazakhstan "On Joint-Stock Companies." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Footnote. Article 65 as amended by the Law of the Republic of Kazakhstan dated July 16, 1999 No 436; dated February 19, 2007, № 230 (the order of enforcement see in Art. 2). </w:t>
+        <w:t xml:space="preserve">      Footnote. Article 65 as amended by the Law of the Republic of Kazakhstan dated July 16, 1999 No 436; dated February 19, 2007, № 230 (the order of enforcement see in Art. 2). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 66. Repurchase of shares from participants who did not vote for the reorganization of a limited liability partnership </w:t>
-[...53 lines deleted...]
-       3. A participant in a limited liability company who declares a demand for the redemption of a share shall have the right to send a copy of such a demand to the authority conducting registration in accordance with Article 67 of this Law. In case of receipt of a copy of the demand for the redemption of a share to the indicated body, registration is carried out only on condition that the applicant submits evidence of the redemption of the share or is absent from the participant who filed the request of objections to the registration. </w:t>
+        <w:t xml:space="preserve">Article 66. Repurchase of shares from participants who did not vote for the reorganization of a limited liability partnership </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Participants in a limited liability partnership who were not present at the general meeting of participants in deciding whether to reorganize the partnership or vote against such a decision, have the right to demand redemption of their shares by participants who voted for the reorganization of the partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Redemption of a share shall be carried out within a month from the date of the request. The share is redeemed by the participants who voted for the reorganization of the limited liability partnership in parts proportional to their shares in the authorized capital of the partnership, unless otherwise specified by their agreement, providing full redemption of the share of the participant who claimed the redemption. The price at which the share is redeemed shall be determined in accordance with the rules of article 32 of this Law. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. A participant in a limited liability company who declares a demand for the redemption of a share shall have the right to send a copy of such a demand to the authority conducting registration in accordance with Article 67 of this Law. In case of receipt of a copy of the demand for the redemption of a share to the indicated body, registration is carried out only on condition that the applicant submits evidence of the redemption of the share or is absent from the participant who filed the request of objections to the registration. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 67. State Registration of a Partnership Resulting from Reorganization </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       1. The state registration of a limited liability partnership arising as a result of a reorganization is carried out in accordance with the legislation of the Republic of Kazakhstan on state registration of legal entities and the accounting registration of branches and representative offices. </w:t>
-[...71 lines deleted...]
-       5. (excluded) </w:t>
+      1. The state registration of a limited liability partnership arising as a result of a reorganization is carried out in accordance with the legislation of the Republic of Kazakhstan on state registration of legal entities and the accounting registration of branches and representative offices. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. (excluded) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. State registration of a limited liability company arising as a result of reorganization is made by the body that carries out state registration of legal entities upon the expiration of the period granted to creditors for filing claims to partnerships involved in reorganization (paragraph 4 of article 62, paragraph 7 of article 63 of this Law). If the body carrying out the state registration of legal entities received copies of the claims of the creditors participating in the reorganization of the partnerships, the newly emerging partnership is registered subject to the submission of evidence of the fulfillment of these requirements or the absence of objections against the reorganization by the creditors that filed them. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. If within a year from the day when the general meeting of participants of the last limited liability company participating in the reorganization made a decision on reorganization, the application for state registration will not be submitted or the necessary evidence will not be presented (paragraph 3 of this article), the reorganization is considered failed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. (excluded) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>       6. Excluded by the Law of the Republic of Kazakhstan dated 05.07.2024 № 115-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      6. Excluded by the Law of the Republic of Kazakhstan dated 05.07.2024 № 115-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>       Footnote. Article 67 as amended by the Law of the Republic of Kazakhstan № 537 dated 18.03.2004 (shall be enforced upon expiry of six months from the date of its official publication); № 60-V dated 24.12.2012 (shall be entered into force upon the expiry of ten calendar days after its first official publication); dated 05.07.2024 № 115-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 67 as amended by the Law of the Republic of Kazakhstan № 537 dated 18.03.2004 (shall be enforced upon expiry of six months from the date of its official publication); № 60-V dated 24.12.2012 (shall be entered into force upon the expiry of ten calendar days after its first official publication); dated 05.07.2024 № 115-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 68. Liquidation of a limited liability partnership </w:t>
-[...161 lines deleted...]
-       5. By a court decision on the liquidation of a limited liability company, the responsibility for liquidation may be imposed on the partnership itself; authority authorized by the partnership; the body authorized to liquidate the partnership by its constituent documents, or another body (person) appointed by the court. </w:t>
+        <w:t xml:space="preserve">Article 68. Liquidation of a limited liability partnership </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. A limited liability partnership may be liquidated by decision of the general meeting of its participants. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. By a court decision, a limited liability partnership may be liquidated in the following cases: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) bankruptcy; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) recognition of the registration of a partnership as invalid in connection with violations of the law admitted during its creation, which are irremovable; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) carrying out activities without proper permission (license) or activities prohibited by legislative acts, or with repeated or gross violation of the law; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) in other cases stipulated by the legislative acts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. In the case of the liquidation of a legal entity that is the sole participant of a limited liability company, with the exception of cases of bankruptcy, such a partnership shall be subject to liquidation. In this case, the liquidation commission (liquidator) for the liquidation of the partnership is appointed by the court upon the application of the liquidation commission (liquidator), which is carrying out the liquidation of the founder of the partnership.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. The requirement to liquidate a limited liability partnership on the grounds specified in paragraph 2 of this article may be submitted to the court by interested persons, unless otherwise provided by legislative acts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. By a court decision on the liquidation of a limited liability company, the responsibility for liquidation may be imposed on the partnership itself; authority authorized by the partnership; the body authorized to liquidate the partnership by its constituent documents, or another body (person) appointed by the court. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>       Footnote. Article 68 as amended by the Law of the RK dated 07.03.2014 № 177-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 68 as amended by the Law of the RK dated 07.03.2014 № 177-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 69. Termination of the activity of a limited liability partnership </w:t>
-[...107 lines deleted...]
-       3. In the cases provided for by subparagraphs 2) and 3) of paragraph 1 of this article, the participants must make the appropriate additional contributions to the authorized capital within one year. Otherwise, the partnership is subject to liquidation by a court decision upon request of interested parties. </w:t>
+        <w:t xml:space="preserve">Article 69. Termination of the activity of a limited liability partnership </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. The grounds for termination of a limited liability company, in addition to the grounds specified in Articles 61, 68 of this Law, may be the following cases: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) (excluded) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) if, as a result of a decrease in the authorized capital, its amount becomes less than the minimum amount provided for in paragraph 2 of Article 23 of this Law; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) if the participants do not constitute, within the terms established by paragraph 2 of Article 24 of this Law, the authorized capital of the partnership. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. (excluded) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. In the cases provided for by subparagraphs 2) and 3) of paragraph 1 of this article, the participants must make the appropriate additional contributions to the authorized capital within one year. Otherwise, the partnership is subject to liquidation by a court decision upon request of interested parties. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>       Footnote. Article 69 was amended by the Laws of the Republic of Kazakhstan dated 16.07.1999 № 436; dated 16.05.2003 № 416; dated 05.07.2024 № 115-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 69 was amended by the Laws of the Republic of Kazakhstan dated 16.07.1999 № 436; dated 16.05.2003 № 416; dated 05.07.2024 № 115-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -12779,55 +12815,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>