--- v1 (2025-12-29)
+++ v2 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="39678da" w14:textId="39678da">
+    <w:p w14:paraId="1e66403" w14:textId="1e66403">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,145 +145,233 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Law of the Republic of Kazakhstan dated 14 July 1997, № 155.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...90 lines deleted...]
-      Footnote. Throughout the text, the words “and financing of terrorism” shall be replaced with the words “financing of terrorism and financing of the proliferation of weapons of mass destruction” pursuant to the Law of the Republic of Kazakhstan dated 19.09.2025 № 219 (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the text after the word “Section” the numbers “I – II” shall be respectively substituted by the numbers “1 – 2”, by Law of the Republic of Kazakhstan dated 20 December 2004 № 13 (enforced from 1 January, 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the text, the word “termination” is, in all contexts, substituted by the word “forfeit”, by Law of the Republic of Kazakhstan dated 12 January, 2007 № 222 (enforced upon expiry of 6 months after official publication);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      the words “personal seal” is in all contexts, substituted by the word “seal”, by Law of the Republic of Kazakhstan dated 28.06.2012 № 24-V (enforced upon expiry of ten calendar days after first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the text, the words “aul(s) (village(s))” are respectively substituted by the word “village(s)”, by Constitutional Law of the Republic of Kazakhstan dated 03.07.2013 № 121-V (enforced upon expiry of ten calendar days after first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the text, the words “and financing of terrorism” shall be replaced with the words “financing of terrorism and financing of the proliferation of weapons of mass destruction” pursuant to the Law of the Republic of Kazakhstan dated 19.09.2025 № 219 (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Throughout the text, the words "information system", "of the information system", "the information system" , "in the information system", "by the information system", "of information systems" shall be replaced respectively by the words "digital system", "of the digital system", "the digital system" , "in the digital system", "by the digital system", "of digital systems" in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z0" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Section 1</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -481,51 +569,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by Laws of the Republic of Kazakhstan dated 24.12.2001 No 276; 05.05.2003 No 408; 20.12.2004 No 13 (enforced from 01.01.2005); and 26.12.2011 No 516-IV (enforced upon expiry of ten calendar days after first official publication).</w:t>
+        <w:t>      Footnote. Article 1 as amended by Laws of the Republic of Kazakhstan dated 24.12.2001 № 276; 05.05.2003 № 408; 20.12.2004 № 13 (enforced from 01.01.2005); and 26.12.2011 № 516-IV (enforced upon expiry of ten calendar days after first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -817,51 +905,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ensuring secrecy of notarial activities is obligatory for persons no longer working as notaries.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-1. The obligation to observe notarial secrecy shall apply to notary trainees, assistants, a witness, a translator, a person who signed a notarial document instead of a citizen due to a physical disability, illness or illiteracy of the latter, as well as servants of notarial associations and persons providing support and system-technical maintenance of a unified notarial information system.</w:t>
+      4-1. The obligation to observe notarial secrecy shall extend to trainees, assistants to notaries, a witness, an interpreter, a person who signed a notarial document on behalf of a citizen due to the latter's physical disability, illness or illiteracy, as well as employees of notarial chambers and persons providing support and system-technical maintenance of the unified notarial digital system.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Information on notarial activities, and copies or duplicates issued by a notary, shall be issued only to legal entities and individuals under whose instructions the notarial activities were carried out, or their authorized bodies.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
@@ -894,51 +982,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Information on notarial activities, necessary for carrying out advocacy activities shall be issued at the written request of a defence lawyer representative of an applicant for legal assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Defense lawyers shall obtain information from the unified notarial information system about notarial actions necessary for the provision of legal assistance by sending a defense lawyer's request in the form of an electronic document certified by an electronic digital signature through the unified information system</w:t>
+      The receipt from the unified notarial digital system of information on notarial actions necessary for the provision of legal assistance shall be carried out by advocates by sending an advocate's request in the form of an electronic document certified by means of an electronic digital signature through the unified digital system of legal assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Information about the heirs of a deceased person who had tax debt shall be issued upon a written request of the state revenue authorities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1028,69 +1116,69 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. The following shall not be deemed a disclosure of a notarial secret:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) posting on the Internet resource of the Republican notary chamber or a unified notarial information system of the following information on:</w:t>
-[...17 lines deleted...]
-      powers of attorney (information about the person who certified the power of attorney, the date of certification of the power of attorney, its registration number in the electronic register of notarial actions of the unified notarial information system, the date and time of entering information about the cancellation of the power of attorney in this register if the power of attorney is canceled);</w:t>
+      1) placement on the internet resource of the Republican Notarial Chamber or the unified notarial digital system of the following information on:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      powers of attorney (information on the person who certified the power of attorney, the date of certification of the power of attorney, its registration number in the electronic register of notarial actions of the unified notarial digital system, the date and time of entering information on the revocation of the power of attorney into this register in the event that the power of attorney has been revoked);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       opened probation cases (information about the testator, the date of his death, information about the notary conducting the probate case);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1100,1357 +1188,1350 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       notarial writ of execution (information about the date of the execution writ, the notary who made the execution writ);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) entering into the unified notarial information system the information provided for by this Law;</w:t>
-[...35 lines deleted...]
-      4) submission of information on notarial acts to the state authorized body exercising leadership in the field of ensuring the receipt of taxes and payments to the budget, in the form, in the manner and within the time frames provided for by the Code of the Republic of Kazakhstan "On taxes and other obligatory payments to the budget" (Tax Code) ;</w:t>
+      2) entry into the unified notarial digital system of information provided for by this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) provision of information on notarial actions to the state body exercising financial monitoring and taking other measures to counteract the legalization (laundering) of proceeds from crime, for the purposes and in accordance with the procedure provided for by the Law of the Republic of Kazakhstan "On Counteracting the Legalization (Laundering) of Proceeds from Crime and the Financing of Terrorism and the Financing of the Proliferation of Weapons of Mass Destruction", as well as sending an electronic copy of a title document, certified by the electronic digital signature of a notary, via the unified notarial digital system to the digital system of the legal cadaster in accordance with the procedure provided for by the Law of the Republic of Kazakhstan "On State Registration of Rights to Immovable Property";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) submission of information on notarial acts to the state authorized body exercising leadership in the field of ensuring the receipt of taxes and payments to the budget, in the form, in the manner and within the time frames provided for by the Code of the Republic of Kazakhstan "On taxes and other obligatory payments to the budget" (Tax Code);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) submission of information on notarial actions to the unified accumulative pension fund for the purpose of making pension payments, to the State Social Insurance Fund for the purpose of returning the excessively credited (paid) amounts of social payments and mandatory pension contributions withheld from them;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-1) submission of information on notarial actions to a professional participant in the securities market, carrying out activities for maintaining a system of registers of securities holders and depository activities, including sending to such a professional participant in the securities market an electronic copy of a title document certified by a notary's electronic digital signature, using a single notarial information system.</w:t>
-[...17 lines deleted...]
-      The information specified in this subparagraph shall be provided to a professional participant in the securities market only for the purpose of carrying out activities provided for by the Law of the Republic of Kazakhstan “On the Securities Market”, if such a professional participant in the securities market has the consent of the person in respect of whom this information is provided, to collection and processing of his/her personal data in accordance with the Law of the Republic of Kazakhstan "On personal data and their protection";</w:t>
+      5-1) provision of information on notarial actions to a professional participant in the securities market engaged in the activity of maintaining the system of registers of securities holders and depositary activities, including sending to such professional participant in the securities market an electronic copy of a title document certified by means of the electronic digital signature of a notary, via the unified notarial digital system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The information specified in this subparagraph shall be provided to a professional participant in the securities market solely for the purposes of carrying out activities provided for by the Law of the Republic of Kazakhstan "On the Securities Market", subject to the consent of such professional participant in the securities market of the person in respect of whom such information is provided for the collection and processing of his personal data in accordance with the Digital Code of the Republic of Kazakhstan and the Law of the Republic of Kazakhstan "On Personal Data and Their Protection";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) communication of information about the opening of the inheritance to the heirs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 3 as amended by Laws of the Republic of Kazakhstan dated 22.06.2006 No 147; 26.12.2011 No 516-IV (enforced upon expiry of ten calendar days after first official publication); 27.04.2012 No 15-V (enforced upon expiry of ten calendar days after first official publication); and by Constitutional Law of the Republic of Kazakhstan dated 03.07.2013 No 121-V (enforced upon expiry of ten calendar days after first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 25.12.2017 № 122-VI (shall be enforced from 01.01.2018); dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2020 № 349-VI (effective ten calendar days after the date of its first official publication); dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication); dated 09.06.2021 № 49-VII (effective ten calendar days after the date of its first official publication); dated 12.07.2022 № 138-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 19.09.2025, № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 3 as amended by Laws of the Republic of Kazakhstan dated 22.06.2006 No 147; 26.12.2011 No 516-IV (enforced upon expiry of ten calendar days after first official publication); 27.04.2012 No 15-V (enforced upon expiry of ten calendar days after first official publication); and by Constitutional Law of the Republic of Kazakhstan dated 03.07.2013 No 121-V (enforced upon expiry of ten calendar days after first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 25.12.2017 № 122-VI (shall be enforced from 01.01.2018); dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2020 № 349-VI (effective ten calendar days after the date of its first official publication); dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication); dated 09.06.2021 № 49-VII (effective ten calendar days after the date of its first official publication); dated 12.07.2022 № 138-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 19.09.2025, № 219-VIII (effective sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Article 4. Notarial clerical correspondence</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 4. Notarial clerical correspondence</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Notarial clerical correspondence shall be carried out in accordance with the rules of notarial clerical correspondence (hereinafter – the Rules), confirmed by the Kazakh Ministry of Justice by agreement with the authorized Kazakh state body for management of archives and documentation involvement of the state notary association.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
-[...15 lines deleted...]
-      1. Notarial clerical correspondence shall be carried out in accordance with the rules of notarial clerical correspondence (hereinafter – the Rules), confirmed by the Kazakh Ministry of Justice by agreement with the authorized Kazakh state body for management of archives and documentation involvement of the state notary association.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The territorial justice authorities and the notary association shall monitor compliance with the requirements of the Rules.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
-[...15 lines deleted...]
-      2. The territorial justice authorities and the notary association shall monitor compliance with the requirements of the Rules.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Documents of state notaries must be entered into the state archive according to the procedure established by Kazakh legislation.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
-[...15 lines deleted...]
-      3. Documents of state notaries must be entered into the state archive according to the procedure established by Kazakh legislation.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Documents of private notaries must be entered into a private notarial archive according to the procedure established by Kazakh legislation.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. A notarial electronic repository shall be a component of the unified notarial digital system ensuring the temporary storage, recording and use of notarial documents in electronic form.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Documents of private notaries must be entered into a private notarial archive according to the procedure established by Kazakh legislation.</w:t>
-[...18 lines deleted...]
-      4. A notarial electronic repository is a component of a unified notarial information system that provides temporary storage, accounting and use of notarial documents in electronic form.</w:t>
+      A notarial electronic archive shall be a centralized digital system intended for the collection, acquisition, compilation, arrangement, storage, recording and use of notarial documents in electronic form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 4 as amended by Laws of the Republic of Kazakhstan dated 05.05.2003 № 408; and 26.12.2011 № 516-IV (enforced upon expiry of ten calendar days after first official publication); dated 15.02.2021 № 5-VII (effective from 01.01.2022); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 4-1. The unified notarial digital system</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The unified notarial digital system shall be a digital system intended for the automation of processes for the collection and processing of information on notarial activities and for ensuring information interaction.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p>
-[...14 lines deleted...]
-      A notarial electronic archive is a centralized information system intended to collect, acquire, complete, organize, store, record and use notarial documents in electronic form.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Information on performed notarial actions and other information provided for by this Law shall be entered into the unified notarial digital system.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Information on the performance of notarial acts and other information provided for by this Law must be placed for temporary storage in the notarial electronic repository and after the expiration of the established period must be transferred to the notarial electronic archive.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Access to the unified notarial digital system, in addition to notaries, shall be granted to persons authorized in accordance with the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Notaries and other persons to whom access to the information contained in the unified notarial digital system has been granted in accordance with the laws of the Republic of Kazakhstan, and persons providing support and system-technical maintenance, shall be obliged not to disclose to third parties and not to disseminate the information contained in such system, except for cases established by this Law and other laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The protection of information contained in the unified notarial digital system shall be carried out in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The rules for the use of the unified notarial digital system shall be determined by the Ministry of Justice of the Republic of Kazakhstan in coordination with the authorized body in the field of digitalization and the authorized body in the field of cybersecurity.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. The unified notarial digital system may be used for the collection and analysis of information by the Republican Notarial Chamber, notarial chambers and the Ministry of Justice of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. The unified notarial digital system shall be transferred for trust management to the Republican Notarial Chamber in accordance with the procedure established by the Law of the Republic of Kazakhstan "On State Property".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 4 as amended by Laws of the Republic of Kazakhstan dated 05.05.2003 No 408; and 26.12.2011 No 516-IV (enforced upon expiry of ten calendar days after first official publication); dated 15.02.2021 № 5-VII (effective from 01.01.2022).</w:t>
+        <w:t>      Footnote. Law supplemented by Article 4-1 in accordance with Law of the Republic of Kazakhstan 15.07.2010 No 337-IV (for method of enforcement see Article 2); as amended by the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (for the procedure of entry into force, see Article 2); as amended by the Law of the Republic of Kazakhstan dated 09.06.2021 № 49-VII (effective ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 4-1. Unified notarial information system</w:t>
-[...156 lines deleted...]
-      7. The unified notarial information system can be used to collect and analyze information by the Republican notary chamber, notary associations and the Ministry of Justice of the Republic of Kazakhstan.</w:t>
+        <w:t>Article 4-2. Contents of the unified notarial digital system</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The unified notarial digital system consists of:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
-[...15 lines deleted...]
-      8. The unified notarial information system shall be transferred to the trust management of the Republican notary chamber in the manner prescribed by the Law of the Republic of Kazakhstan "On State Property".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) electronic register of notarization acts;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) register of probate cases;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) register of records of wills;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) notarial electronic repository.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The unified notarial digital system contains other information, including informational, auxiliary, and reference-analytical data relating to notarial activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The procedure for maintaining the registers of the unified notarial digital system is determined by the Ministry of Justice of the Republic of Kazakhstan in consultation with the authorized body in the field of digitalization.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The form for reporting on the operation of the registers of the unified notarial digital system provided for by this Law is established by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Law supplemented by Article 4-1 in accordance with Law of the Republic of Kazakhstan 15.07.2010 No 337-IV (for method of enforcement see Article 2); as amended by the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (for the procedure of entry into force, see Article 2); as amended by the Law of the Republic of Kazakhstan dated 09.06.2021 № 49-VII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. The Law shall be supplemented by Article 4-2 in accordance with the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (for the procedure of entry into force, see Article 2); as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 4-2. Contents of the unified notarial information system</w:t>
-[...18 lines deleted...]
-      1. The unified notarial information system shall  contain:</w:t>
+        <w:t>Article 4-3. Entry of information into the unified notarial digital system</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Information shall be entered into the unified notarial information system by notaries.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) electronic register of notarization acts;</w:t>
-[...90 lines deleted...]
-      2. The procedure for maintaining registers of the unified notarial information system is determined by the Ministry of Justice of the Republic of Kazakhstan in agreement with the authorized informatization body.</w:t>
+      Notaries are required to enter the following information into the unified notarial digital system:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Information regarding the performance of notarial acts upon their registration in the electronic registry of notarial acts within the unified notarial digital system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      When registering a notarial act concerning the certification or revocation of a power of attorney in the electronic register of notarial acts of the unified notarial digital system, notaries are required to enter an electronic image of the power of attorney (electronic version) into the unified notarial digital system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) on the opening of a probate upon receipt of applications that give rise to opening of an inheritance case;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) on the registration of wills;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) other information in accordance with the second part of paragraph 1 of Article 4-2 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Information regarding the performance of notarial acts shall be entered by the notary into the electronic register of notarial acts of the unified notarial digital system without delay.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
-[...15 lines deleted...]
-      3. The form of reporting on the functioning of the registers of the unified notarial information system provided for by this Law is established by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Information regarding the opening of an estate shall be entered by the notary into the register of inheritance cases of the unified notarial digital system no later than the next business day following the receipt of the relevant applications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The law shall be supplemented by Article 4-3 in accordance with the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 4-4. Submission of information contained in the unified notarial digital system</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Persons shall have the right to receive information on a gratuitous basis concerning themselves about:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) a certified power of attorney (information about the person who certified the power of attorney, the date of certification, its registration number in the electronic registry of notarial acts of the unified notarial digital system, and the date and time the information regarding the revocation of the power of attorney was entered into said registry, if the power of attorney has been revoked);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) open inheritance cases (information about the testator, the date of his death, information about the notary conducting the probation case);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) writ of execution made by a notary (information about the date of the execution writ, the notary who made the execution writ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Information contained in the electronic registry of notarial acts of the unified notarial digital system and necessary for performing a notarial act or verifying the validity of a notarial document shall be provided to notaries upon their requests submitted through the unified notarial digital system.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The person regarding whom information contained in the electronic register of notarial acts of the unified notarial digital system is requested shall be sent an electronic notification of the request.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Obtaining information by law enforcement, special state bodies of the Republic of Kazakhstan and bailiffs in the framework of criminal, civil, administrative, search cases, cases of administrative offenses and enforcement proceedings shall be carried out in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Law shall be supplemented by Article 4-2 in accordance with the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (for the procedure of entry into force, see Article 2).</w:t>
+        <w:t>      Footnote. The Law shall be supplemented by Article 4-4 in accordance with the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (enforcement Article 2); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...168 lines deleted...]
-      3. Information about opening of the inheritance shall be entered by the notary into the register of inheritance cases of the unified notarial information system no later than the next working day after the receipt of the relevant applications.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 5. Language of clerical correspondence</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...45 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Notarial clerical correspondence shall be conducted in accordance with Kazakh legislation concerning languages.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. If an applicant for notarial action, does not speak the language of the clerical correspondence, the texts of the documents formulated shall be translated for him/her, at his/her request, for a fee in accordance with Article 80 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...132 lines deleted...]
-      3. Obtaining information by law enforcement, special state bodies of the Republic of Kazakhstan and bailiffs in the framework of criminal, civil, administrative, search cases, cases of administrative offenses and enforcement proceedings shall be carried out in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 2. LEGAL STATUS OF NOTARY</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:p>
-[...41 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 5. Language of clerical correspondence</w:t>
+        <w:t xml:space="preserve"> Article 6. Notary in the Republic of Kazakhstan</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
-[...15 lines deleted...]
-      1. Notarial clerical correspondence shall be conducted in accordance with Kazakh legislation concerning languages.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A notary may be a citizen of the Republic of Kazakhstan who has reached the age of twenty-five years, shall have a higher legal education, at least two years of work experience in a legal specialty, has completed an internship with a notary for a period of at least one year, certification and received a license to engage in notarial activity, unless otherwise provided by this Law.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
-[...74 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A state notary shall be a state employee, holding a post according to the procedure established by Kazakh legislation concerning state service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2587,306 +2668,306 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       the person, deprived of a license to engage in notarial activities; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       the person, excluded from the register of the Chamber of Legal Advisers for negative reasons, if less than three years have passed from the date of exclusion. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Private and state notaries shall have equal rights and responsibilities when carrying out notarial activity. Documents formulated by them shall have equal legal force.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Performance of notarial activities by persons unlicensed as per paragraph 1 of this Article (except for state notary and persons mentioned in subparagraph 2), 3) of paragraph 2 of Article 1 of this Law), or violation of other requirements of legislation concerning notaries and income from notarial activities shall lead to responsibility in accordance with Kazakh legislation.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Territorial body of justice shall have specific responsibility for notarial activities of state notaries.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 6 as amended by Laws of the Republic of Kazakhstan dated 13.11.1998 № 302; 11.07.2001 № 235; 24.12.2001 № 276; 05.05.2003 № 408; and 26.12.2011 № 516-IV (enforced upon expiry of ten calendar days after first official publication); dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 17.12.2025 dated 241-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 7. Clerks and trainees of notary</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Notary may have clerks and trainees.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
-[...15 lines deleted...]
-      3. Performance of notarial activities by persons unlicensed as per paragraph 1 of this Article (except for state notary and persons mentioned in subparagraph 2), 3) of paragraph 2 of Article 1 of this Law), or violation of other requirements of legislation concerning notaries and income from notarial activities shall lead to responsibility in accordance with Kazakh legislation.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Clerks of notaries may Kazakh citizens only.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
-[...15 lines deleted...]
-      4. Territorial body of justice shall have specific responsibility for notarial activities of state notaries.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Clerks of notaries may work on the basis of an employment agreement with a notary engaged in private practice or be a staff member of a state notarial office.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:p>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> Article 7. Clerks and trainees of notary</w:t>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Notary trainees may be citizens of the Republic of Kazakhstan with a higher legal education.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Trainees shall undergo internships with notaries, having at least five years of experience in notarial activity. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       A person applying for the right to engage in notarial activity shall conclude an internship agreement with a notarial chamber. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Clerks and trainees may, by order and under the supervision of the notary, carry out the notary’s orders, which shall not take the place of notarial activities and instead be auxiliary to the maintenance of notarial clerical correspondence.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The assistant and the trainee shall not have the right to sign notarial documents instead of the notary and use the notary's seal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2913,1330 +2994,1009 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6. is excluded by the Law of the Republic of Kazakhstan dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. The purpose of the internship shall be the acquisition by the trainee of professional knowledge and practical skills in performing notarial acts, organization of the work of a notary for the subsequent obtaining of a license to engage in notarial activities.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Not more than two trainees at the same time may undergo training with a notary.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. The internship shall pass in accordance with the regulation on the procedure for the internship by notary trainees.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The professional training program is mandatory for all trainees and shall contain the list of activities for acquiring by the trainee of special theoretical knowledge, practical skills in performing notarial acts and organizing the work of a notary, including studying the professional and ethical standards of a notary, attending workshops organized for notaries or especially for interns.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. At the end of the internship, the notary shall prepare a report that reflects the training program taken by the trainee, which is approved by the notarial chamber within ten working days. In case of incomplete mastering of the vocational training program by the trainee, the trainee shall be given extra time. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The internship report shall be valid for three years after its approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Completion of the professional training programme shall be a compulsory condition of training.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. The requirements of this Article shall not apply to persons with work experience as a state notary, except those dismissed from duty on negative grounds.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 7 is in the wording of Law of the Republic of Kazakhstan dated 26.12.2011 № 516-IV (enforced upon expiry of ten calendar days after first official publication); as amended by the Law of the Republic of Kazakhstan dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 7-1. Certification of individuals applying for the right to engage in notarial activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Individuals who have completed an internship and apply for the right to engage in notarial activities shall be certified in the form of comprehensive computer testing for knowledge of the legislation of the Republic of Kazakhstan and for testing the proper level of practical skills by submitting an application to the territorial bodies of justice of regions, cities of republican significance and the capital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Individuals who have passed qualification exams at the Qualification Commission under the Supreme Judicial Council of the Republic of Kazakhstan, permanent judges and individuals who worked as permanent judges shall be exempted from certification, with the exception of judges dismissed from the post of judge for defamatory misconduct and violations of the Law in the performance of their duties, as well as state notaries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In case of termination of the license for the right to engage in notarial activities, the applicant must undergo certification when re-submitting an application for a license for the right to engage in notarial activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The main task of certification of individuals applying for the right to engage in notarial activities shall be to ensure a high-quality selection of applicants for a license to engage in notarial activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The procedure and conditions for certification and trial certification of persons applying for the right to engage in notarial activities shall be determined by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The permit to certification shall be refused if the person applying for the right to engage in notarial activities does not meet the requirements established by this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The refusal to admit to certification can be appealed in the procedure prescribed by the Laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. A person applying for the right to engage in notarial activities has the right to undergo testing in Kazakh or Russian at his choice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Based on the results of certification, a reasoned decision shall be made on certification or non-certification of a person applying for the right to engage in notarial activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A reasoned decision on certification or non-certification may be appealed in the procedure prescribed by the Laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. The decision on certification for the right to engage in notarial activities shall be valid for three years from the date of its issuance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Certification of persons applying for the right to engage in notarial activities shall be carried out at least once a quarter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In order to test the knowledge of the legislation of the Republic of Kazakhstan, persons applying for the right to engage in notarial activities have the right to undergo a trial certification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 2 supplemented by Article 7-1 in accordance with Law of the Republic of Kazakhstan dated 26.12.2011 No 516-IV (enforced upon expiry of ten calendar days after first official publication); in the wording of the Law of the Republic of Kazakhstan dated 17.12.2025 №241-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 7-2. Method and conditions of certification</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Article 7-2 as excluded by the Law of the Republic of Kazakhstan dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...29 lines deleted...]
-      11. Completion of the professional training programme shall be a compulsory condition of training.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 8. Licence to carry out notarial activity</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A license for the right to engage in notarial practice (notary license), issued by the Ministry of Justice of the Republic of Kazakhstan on the basis of certification, shall authorize a private notary to perform notarial acts.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      12. The requirements of this Article shall not apply to persons with work experience as a state notary, except those dismissed from duty on negative grounds.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The list of documents necessary for granting a notary licence, and the terms and procedure for issuing a licence, shall be established by the relevant regulatory legal acts.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z87" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A notary license shall be issued without a time limit and shall be valid throughout the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z88" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. A charge, the amount and payment method of which shall be determined by tax legislation, shall be applied for the issue of a notary licence.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z89" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The Ministry of Justice of the Republic of Kazakhstan shall keep a State register of licenses to carry out notarial activity and publish information on persons to be issued with licences to carry out notarial activity in the departmental press, specifying:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the surname, forename patronymic of a notary;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the licence date and number.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 7 is in the wording of Law of the Republic of Kazakhstan dated 26.12.2011 No 516-IV (enforced upon expiry of ten calendar days after first official publication); as amended by the Law of the Republic of Kazakhstan dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. As excluded by the Law of the Republic of Kazakhstan dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      6-1. Excluded by Law of the Republic of Kazakhstan dated 26.12.2011 No 516-IV (enforced upon expiry of ten calendar days after first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 8 as amended by Laws of the Republic of Kazakhstan dated 13.11.1998 № 302; 11.07.2001 № 235; 05.05.2003 № 408; 20.12.2004 № 13 (enforced from 01.01.2005); 29.04.2009 № 154-IV (for method of enforcement see Article 2); and 26.12.2011 № 516-IV (enforced upon expiry of ten calendar days after first official publication); dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication); dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 7-1. Certification commission of justice for the right to carry out notarial activities</w:t>
-[...131 lines deleted...]
-      3. Representatives of mass media may attend the session of commission of justice certification for the right to carry out notarial activity.</w:t>
+        <w:t xml:space="preserve"> Article 9. Refusal to issue notary licence</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...771 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. The grounds for refusal to issue a notary license shall be established by the Law of the Republic of Kazakhstan "On permits and notifications". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z94" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. A well-grounded written decision specifying the reasons for refusal shall, within three days from the date of its adoption, be issued following refusal to issue a notary licence.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z95" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The denial may be appealed in the manner prescribed by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 9 as amended by the Law of the Republic of Kazakhstan dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after the day of its first official publication); dated 29.06.2020 № 351-VI (effective from 01.07.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 10. Suspension of notary licence</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z97" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Suspension of a notary license shall be made by a decision of the Ministry of Justice of the Republic of Kazakhstan on the basis of recommendations of the territorial bodies of justice, notarial chambers, and prosecution authorities. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z98" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. The notary license shall be suspended for a period of up to six months in the following cases: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) initiation of action proceeding for the revocation of a license to engage in notarial activities; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4433,70 +4193,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) if the notary has not started practical notarial activities after three months from the date of notification of the beginning of the notarial activities; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) non-compliance of a notary with the requirements of subparagraph 11) of paragraph 1 of Article 18 of this Law. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. In addition to the general grounds provided for by the laws of the Republic of Kazakhstan, the notary license shall be suspended for the period:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) of engaging in entrepreneurial or other paid activity, except for the cases provided for by the laws of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4507,230 +4267,230 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) military service;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) failure by a notary to exercise its powers on the basis of the application, which indicates the period of suspension.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The decision on the suspension of a notary license must indicate the reasons and term of suspension of the license. If the circumstances that caused the suspension provided for in paragraph 2 of this article are eliminated, the licensor shall, within ten calendar days from the date of submission by the notary of information on the elimination of the circumstances that caused the suspension, make a decision on the license renewal.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z101" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Renewal of the license for the right to engage in notarial activities, suspended on the grounds provided for in paragraph 2-1 of this article, shall be carried out upon the notary’s request within ten calendar days based on the licensor’s decision.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z102" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Suspension of a notary licence shall lead to prohibition of notarial activities and delivery of a seal to the territorial body of justice for the notary’s period of suspension.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z103" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The decision to suspend or renew the license for the right to engage in notarial practice shall be posted on the licensor's Internet resource. The notary, the notary association shall be notified of the decision taken.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z104" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. The decision to suspend the notary license may be appealed in the manner prescribed by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z105" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. The territorial justice body and the notary association shall take measures to transfer documents being processed by a notary whose license was suspended to another notary as prescribed by the Rules.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 as amended by Laws of the Republic of Kazakhstan dated 05.05.2003 No 408; 28.08.2009 No 192-IV (enforced from 08.03.2010); and 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication); and by Constitutional Law of the Republic of Kazakhstan dated 03.07.2013 No 121-V (enforced upon expiry of ten calendar days after first official publication); dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty-one calendar days after the day of its first official publication); dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication); dated 29.06.2020 № 351-VI (effective from 01.07.2021); dated 27.12.2021 № 88-VII (enforcement, see Art 2).</w:t>
+        <w:t>      Footnote. Article 10 as amended by Laws of the Republic of Kazakhstan dated 05.05.2003 № 408; 28.08.2009 № 192-IV (enforced from 08.03.2010); and 26.12.2011 № 516-IV (enforced upon expiry of 10 calendar days after first official publication); and by Constitutional Law of the Republic of Kazakhstan dated 03.07.2013 № 121-V (enforced upon expiry of ten calendar days after first official publication); dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty-one calendar days after the day of its first official publication); dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication); dated 29.06.2020 № 351-VI (effective from 01.07.2021); dated 27.12.2021 № 88-VII (enforcement, see Art 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 11. Loss of notary licence</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Notary licences shall be terminated by the court decision following action of prosecution authorities, the Ministry of Justice of the Republic of Kazakhstan, or the state notary association, in the following cases:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4880,51 +4640,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      7) excluded by Law of the Republic of Kazakhstan dated 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication);</w:t>
+        <w:t>      7) excluded by Law of the Republic of Kazakhstan dated 26.12.2011 № 516-IV (enforced upon expiry of 10 calendar days after first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4957,88 +4717,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 11 as amended by Laws of the Republic of Kazakhstan dated 11.07.2001 No 235; 05.05.2003 No 408; and 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty-one calendar days after the day of its first official publication); dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 12. Termination of notary licence</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z108" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Validity of a notary licence shall be terminated when the licence is lost, or following decision of the Ministry of Justice of the Republic of Kazakhstan, in the following cases:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) filing of application by the notary’s own volition;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5139,344 +4899,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) impossibility of fulfilment by the notary of professional duties for health reason ( subject to medical report);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) recognition of a notary as missing or declared dead.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Applications for termination of a notary licence shall be proposed by the relevant notary association and territorial body of justice.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z110" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. the territorial body of justice and notary association shall be obliged to take measures to transfer documents from a notary whose licence is terminated to another notary or to the private notarial archive, and, on revocation of a license, for transferring it to the licensor and destroying the notary’s seal.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z111" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Disputes linked with termination of notary licences shall be settled in a judicial procedure.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 12 as amended by Law of the Republic of Kazakhstan dated 5 May, 2003 No 408; dated 03.07.2014 № 227-V (shall be enforced from 01.01.2015).</w:t>
+        <w:t>      Footnote. Article 12 as amended by Law of the Republic of Kazakhstan dated 5 May, 2003 № 408; dated 03.07.2014 № 227-V (shall be enforced from 01.01.2015).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 13. State notary</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. Article 13 is excluded by Law of the Republic of Kazakhstan dated 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+      Footnote. Article 13 is excluded by Law of the Republic of Kazakhstan dated 26.12.2011 № 516-IV (enforced upon expiry of 10 calendar days after first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 14. State notary office</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z114" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The state notary office shall be a structural subdivision of the territorial body of justice without legal entity rights, and shall act on the basis of the Provisions confirmed by this body.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z115" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. State notary offices shall be located in districts/cities of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z116" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 15. Notary in private practice</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z117" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. A notary engaged in private practice shall be a citizen, involved in notarial activities without establishing a legal entity on the basis of a license, who insured his civil liability for obligations arising from harm resulting from notarial acts, and became a member of the notarial chamber.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z118" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Notaries in private practice shall have the right to open a current account with banking institutions, hire and dismiss clerks and technical workers according to labour legislation, manage income earned from carrying out notarial activities, appear in court in his/her own name, and perform other actions in accordance with Kazakh legislation.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z119" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. (Regulations of paragraph 3 lose effect and are not subject to application of Regulations of the Constitutional Council of the Republic of Kazakhstan dated 31 January 2005, No 1)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z120" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. A notary engaged in private practice is obliged to have one room suitable for unhindered access of individuals and representatives of legal entities, observance of notarial secrecy and conditions for ensuring the safety of notarial records.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The notary shall send a notification to the territorial justice body on commencement of notarial activities, indicating the location of the premises within one month from the date of becoming a member of the notary association.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5573,230 +5333,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6. (Excluded).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:bookmarkStart w:name="z123" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. One or more notaries may work in one office when they comply with the requirements of paragraph 4 of this Article.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 15 as amended by Laws of the Republic of Kazakhstan dated 24.12.2001 No 276; 05.05.2003 No 408; 11.07.2009 No 185-IV (shall be enforced from 30.08.2009); and 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty-one calendar days after the day of its first official publication); dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication); dated 09.06.2021 № 49-VII (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:bookmarkStart w:name="z124" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 16. Insurance of activity of private notary</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z125" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Private notaries shall be obliged to take out civil liability insurance for obligations arising from civil damages arising from the execution of notarial activities, as provided in paragraph 1 of Article 34 of this Law, and shall not have a right to carry out notarial activities in the absence of such policy.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z126" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The procedure and conditions of civil liability insurance for notaries against obligations arising from civil damages arising from the execution of notarial activities shall be established by Kazakh legislative acts.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 16 as amended by Law of the Republic of Kazakhstan dated 5 May 2003, No 408.</w:t>
+        <w:t>      Footnote. Article 16 as amended by Law of the Republic of Kazakhstan dated 5 May 2003, № 408.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:bookmarkStart w:name="z127" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 17. Rights of notary</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Notaries shall have the right to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5996,79 +5756,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) be elected (appointed) by the arbitrator in the arbitration proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) receive information from the information systems of the relevant state bodies and other organizations through the unified notarial information system.</w:t>
+      10) obtain information from the digital systems of relevant government agencies and other organizations through a unified notarial digital system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 17 as amended by Laws of the Republic of Kazakhstan dated 29.03.2000 No 42; 05.05.2003 No 408; and 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication); dated 31.10.2015 № 378-V (shall be enforced from 01.01.2016); dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 17 as amended by Laws of the Republic of Kazakhstan dated 29.03.2000 No 42; 05.05.2003 No 408; and 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication); dated 31.10.2015 № 378-V (shall be enforced from 01.01.2016); dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6137,85 +5897,85 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 shall be supplemented by Article 17-1 in accordance with the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication);</w:t>
+        <w:t>      Footnote. Chapter 2 shall be supplemented by Article 17-1 in accordance with the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="119"/>
+    <w:bookmarkStart w:name="z129" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 18. Obligations of notary</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The notary must:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6259,69 +6019,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) keep under seal of secrecy information made known to them in the context of professional activity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-1) timely enter into the unified notarial information system information about performed notarial actions and other information provided for by this Law;</w:t>
-[...17 lines deleted...]
-      3-2) comply with the requirements of the legislation of the Republic of Kazakhstan on informatization when working with the unified notarial information system;</w:t>
+      3-1) timely enter information regarding notarial acts performed and other information required by this Law into the unified notarial digital system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2) comply with the requirements of the digital legislation of the Republic of Kazakhstan when working with the unified notarial digital system;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) refuse to carry out notarial activity that contravenes Kazakh legislation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6553,105 +6313,105 @@
         </w:rPr>
         <w:t>3. Excluded by the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 18 as amended by Laws of the Republic of Kazakhstan dated 28.08.2009 No 192-IV (enforced from 08.03.2010); 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication); 21.06.2012 No 19-V (enforced upon expiry of ten calendar days after first official publication); and 08.01.2013 No 64-V (enforced from 01.01.2013); dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 30.11.2016 № 26-VI (effective from 01.01.2021); dated 03.07.2020 № 359-VI (effective ten calendar days after the date of its first official publication); dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication); dated 09.06.2021 № 49-VII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 18 as amended by Laws of the Republic of Kazakhstan dated 28.08.2009 No 192-IV (enforced from 08.03.2010); 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication); 21.06.2012 No 19-V (enforced upon expiry of ten calendar days after first official publication); and 08.01.2013 No 64-V (enforced from 01.01.2013); dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 30.11.2016 № 26-VI (effective from 01.01.2021); dated 03.07.2020 № 359-VI (effective ten calendar days after the date of its first official publication); dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication); dated 09.06.2021 № 49-VII (effective ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="120"/>
+    <w:bookmarkStart w:name="z132" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 19. Restrictions of activities of notary</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z133" w:id="121"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z133" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Notaries may not:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) carry on business activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6716,248 +6476,248 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) use a facsimile or transfer seal or electronic digital signature to another person, except when sending a seal to the territorial body of justice for the period of suspension of notary’s licence;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) to perform activities outside the location of its premises, except for the cases provided for by this Law. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="122"/>
+    <w:bookmarkStart w:name="z134" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Notaries in private practice may not be in working relationships as employees, unless otherwise provided by this Law.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 19 as amended by Laws of the Republic of Kazakhstan dated 24.12.2001 No 276; 05.05.2003 No 408; 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication); and 28.06.2012 No 24-V (enforced upon expiry of ten calendar days after first official publication); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty-one calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="123"/>
+    <w:bookmarkStart w:name="z135" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 20. Notarial district</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A notarial district shall be recognized as a territory of one region, city of national significance or the capital city, in accordance with the administrative territorial division of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 20 as amended by Law of the Republic of Kazakhstan dated 5 May 2003, No 408.</w:t>
+        <w:t>      Footnote. Article 20 as amended by Law of the Republic of Kazakhstan dated 5 May 2003, № 408.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="124"/>
+    <w:bookmarkStart w:name="z136" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 21. Activity area of notary</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z137" w:id="125"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z137" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. A notary’s activity area of shall be determined by the territorial body of justice within the notarial district.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z138" w:id="126"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z138" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The territory of activity of a private notary within a notarial district shall be determined by the notarial chamber.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       A notary shall not have the right to place the premises outside the territory defined to him. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6968,110 +6728,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Requirements for a notary premises shall be established by the Ministry of Justice of the Republic of Kazakhstan at the proposal of the Republican notarial chamber. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The territorial notarial chamber shall regularly inform the population about the territory of activity of private notaries. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="127"/>
+    <w:bookmarkStart w:name="z139" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The notary's activity area shall be observed when the notary performs the actions provided for in subparagraphs 3), 4), 5) of paragraph 1 of Article 34, as well as subparagraphs 1), 2), 3), 4), 5), 6), 7) and 8) paragraph 2 of Article 92-1 of this Law. In all other cases, individuals and legal entities shall have the right to apply to any notary to perform notarial acts.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z140" w:id="128"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z140" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The office for carrying out notarial activities shall be within the territory, designated according to the procedure provided for by paragraphs 1 and 2 of this Article.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z141" w:id="129"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z141" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Notarial acts may be performed outside the premises of state notary offices and outside the premises of a private notary.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Notarial actions with departure are performed in relation to a specific person on the basis of an application of an interested person and are not permanent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7106,164 +6866,164 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 21 as amended by Laws of the Republic of Kazakhstan dated 05.05.2003 No 408; and 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication); dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 15.02.2021 № 5-VII (enforcement Article 2); dated 31.12.2021 № 100 (shall be enforced ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="130"/>
+    <w:bookmarkStart w:name="z142" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 21-1. Criteria for determining minimum number of notaries in notarial district</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z143" w:id="131"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z143" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The minimum number of notaries in the notarial district shall be confirmed by the Ministry of justice of the Republic of Kazakhstan following application from the territorial body of justice jointly with the territorial notary association, on the basis of the following criteria:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) number and density of population in the notarial district;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) economic development, geographical location, existence of infrastructure and other peculiarities of district.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="132"/>
+    <w:bookmarkStart w:name="z144" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The territorial body of justice may introduce a state notary into staff numbers when a vacancy is not filled for three months by the private notaries.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z145" w:id="133"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z145" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. If a specified vacancy is subsequently filled by the private notary, the territorial body of justice shall be obliged to cancel one state notary within a month.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The territorial body of justice shall thus be obliged to take measures concerning:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7317,399 +7077,399 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 2 is supplemented by Article 21-1 in accordance with Law of the Republic of Kazakhstan dated 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication).</w:t>
+        <w:t>      Footnote. Article 2 is supplemented by Article 21-1 in accordance with Law of the Republic of Kazakhstan dated 26.12.2011 № 516-IV (enforced upon expiry of 10 calendar days after first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="134"/>
+    <w:bookmarkStart w:name="z146" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 22. Seal, stamps and electronic digital signature of a notary</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. The heading of Article 22 as amended by the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective from 01.07.2021).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="135"/>
+    <w:bookmarkStart w:name="z147" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. A notary shall have a seal bearing the State Emblem of the Republic of Kazakhstan, his full name, as well as the name of the state notary office (seal of a state notary) or the number and date of issue of a notary license (seal of a private notary), stamps of certificates of acknowledgment.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z148" w:id="136"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z148" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Prints and signature samples of notaries shall be stored in the territorial body of justice, as well as in the notarial chamber. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z149" w:id="137"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z149" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The order and issuance of a seal for state notaries to perform notarization acts shall be fulfilled by a territorial justice body, for a private notary - by a territorial notary association.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Private notaries’ seals shall be produced at the expense of their funds, and state notaries’ seals – at the expense of budget funds.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="138"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z150" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The performance of notarial actions with electronic documents and the entry of information into the unified notarial digital system shall be carried out by a notary by means of an electronic digital signature.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 22 is in the wording of Law of the Republic of Kazakhstan dated 28.06.2012 No 24-V (enforced upon expiry of ten calendar days after first official publication); as amended by the Law of the Republic of Kazakhstan dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 15.02.2021 № 5-VII (effective from July 1, 2021); dated 09.06.2021 № 49-VII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 22 is in the wording of Law of the Republic of Kazakhstan dated 28.06.2012 № 24-V (enforced upon expiry of ten calendar days after first official publication); as amended by the Law of the Republic of Kazakhstan dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 15.02.2021 № 5-VII (effective from July 1, 2021); dated 09.06.2021 № 49-VII (effective ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="139"/>
+    <w:bookmarkStart w:name="z151" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 23. Certificate of akim civil servants in cities of regional significance, rural settlements, villages and rural districts, authorized to carry out notarial activities</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Persons, mentioned in subparagraph 2) of paragraph 2 of article 1 of this Law, shall be certified in the territorial body of justice for carrying out notarial activities in accordance with the certification provision approved by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 23 as amended by Law of the Republic of Kazakhstan dated 20.12.2004 No 13 (enforced from 01.01.2005).</w:t>
+        <w:t>      Footnote. Article 23 as amended by Law of the Republic of Kazakhstan dated 20.12.2004 № 13 (enforced from 01.01.2005).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="140"/>
+    <w:bookmarkStart w:name="z152" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 24. Responsibility of notaries and civil servants, authorized to carry out notarial activities</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z153" w:id="141"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z153" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Notaries and civil servants authorized by this Law to carry out notarial activities, shall bear criminal, administrative, financial, disciplinary and other liability provided for by Kazakh legislation in the event of illegal acts on their part.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z154" w:id="142"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z154" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. A notary, engaged in private practice, in case of violation of its professional duties and ethical standards, shall be prosecuted by the notarial chamber in accordance with the legislation of the Republic of Kazakhstan, the Notary Code of Ethics. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z155" w:id="143"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z155" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The state shall decline liability for damage caused to individuals and legal entities through notarial activities carried out by private notaries.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7725,70 +7485,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 24-1. Disciplinary liability of a private notary </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="144"/>
+    <w:bookmarkStart w:name="z157" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The body for consideration of appeals, complaints about breaching by members of the notary association of the requirements of the legislation of the Republic of Kazakhstan, the Notary Code of Ethics, the charter of the notary association, the terms of membership in the notary association (hereinafter -the complaint) shall be the disciplinary commission of the notary association.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The disciplinary commission of the notary association shall include at least four notaries with at least five years of notarial practice, elected at a general meeting of the notary association members, as well as three representatives of the public proposed by the justice authorities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7817,1062 +7577,1062 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The procedure for consideration of complaints shall be determined by the Republican notarial chamber taking into account the requirements of this Law. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The complaint shall be considered no later than one month from the date of its receipt.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="145"/>
+    <w:bookmarkStart w:name="z158" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. When examining complaints, the disciplinary commission of the notary association shall invite to its meetings the persons who filed complaints, as well as members of the notary association in respect of whom the complaint was made.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       If the judicial authorities submit a recommendation on initiation of disciplinary proceedings, its consideration shall be carried out with the participation of a representative of the body of justice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The failure to appear of these persons duly notified of the time and place of the consideration of the complaint shall not preclude its consideration. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="146"/>
+    <w:bookmarkStart w:name="z159" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The disciplinary commission of the notary association shall have the right to decide on the application of the following disciplinary measures:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) warning;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) reprimand;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) severe reprimand;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) expulsion from the notary association or expulsion from the notary association with a lodged petition to the licensor for the preparation of a statement of claim for revocation of the notary license.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Excluded by the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The decisions provided for in subparagraphs 1) and 2) of paragraph 3 of this article shall be adopted by a majority vote of the members of the disciplinary commission of the notary association and take effect from the day they are adopted by the said body. The decisions provided for in subparagraphs 3) and 4) of paragraph 3 of this article may be adopted by at least two-thirds of the members of the disciplinary commission of the notary association.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z162" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The notary association, within five calendar days from the date of adoption by the disciplinary commission of the notary association of a decision to apply disciplinary measures against a notary association member, shall send a copy of the decision to the notary association member, as well as to the person who filed the complaint on which the decision was made, using the means of communication, providing fixation of its receipt.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z163" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Decisions of the notary association’s disciplinary commission may be challenged in the disciplinary commission of the Republican notary chamber or in court.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 2 shall be supplemented by Article 24-1 in accordance with the Law of the Republic of Kazakhstan dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z164" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 24-2. Disciplinary commission of the Republican notary chamber </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z165" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The disciplinary commission of the Republican notary chamber shall examine complaints against decisions of the disciplinary commission of the notary association, generalize disciplinary practice.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The disciplinary commission of the Republican notary chamber is an independent body of the Republican notary chamber, elected by the congress of the Republican notary chamber and accountable to it. Decisions of the disciplinary commission of the Republican notary chamber shall be binding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The disciplinary commission of the Republican notary chamber shall include four notaries with at least five years of experience in notarial activities on the proposal of the notary association, three members of the public - on the proposal of the Ministry of Justice of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The chairman of the disciplinary commission of the Republican notary chamber shall be a notary.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z166" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. When examining complaints, the disciplinary commission of the Republican notary chamber shall invite to its meetings the person who filed the complaint, as well as a member of the notary association in respect of whom the complaint is being considered.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Failure to appear of the said persons duly notified of the time and place of the complaint consideration shall not prevent its consideration.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Based on results of consideration of the complaint against the decision, actions (inaction) of the disciplinary commission of the notary association, the disciplinary commission of the Republican notary chamber shall have the right to:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) leave the complaint unsatisfied, and the decision of the disciplinary commission of the notary association unchanged;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) cancel the decision of the disciplinary commission of the notary association;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) direct the case for re-examination to the relevant disciplinary commission of the notary association and oblige the disciplinary commission of the notary association to perform certain actions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A meeting of the disciplinary commission of the Republican notary chamber shall be deemed duly constituted if more than half of its members are present at it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The decision of the disciplinary commission of the Republican notary chamber shall be made by open voting by a majority vote of the members of the commission present at the meeting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The decision of the disciplinary commission of the Republican notary chamber may be challenged in court.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z168" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. A summary of the work of the disciplinary commission of the Republican notary chamber shall be posted on the Internet resource of the Republican notary chamber.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 2 shall be supplemented by Article 24-2 in accordance with the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 24-3. Disciplinary offenses</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z170" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The ground for imposing a disciplinary sanction is a disciplinary offense committed by a notary.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z171" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A disciplinary offense shall mean improper performance or non-performance by a notary of his professional duties, breaching of the requirements of the legislation of the Republic of Kazakhstan, the Notary Code of Ethics, decisions of the Republican notary chamber bodies, notary associations.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z172" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Only one disciplinary sanction may be imposed for committing a disciplinary offense by a notary.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 2 shall be supplemented by Article 24-3 in accordance with the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 25. Complaints concerning, or refusal to accept, notarial activities</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Complaints concerning, or refusal to accept, notarial activities shall be considered by the courts in accordance with regulations of civil procedure legislation.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 3. NOTARY ASSOCIATION</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z175" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 26. Notary association</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z176" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Notary association is a non-profit professional self-financing organization created to express and protect the rights and legitimate interests of notaries engaged in private practice, and also to ensure compliance by private notaries with the legislation of the Republic of Kazakhstan on notaries, professional and ethical standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z177" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The activity of the notary association shall be regulated by this Law and the charter. The notary association shall be a legal entity and subject to registration according to the procedure established by the Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z178" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A notary association shall be formed in the territory of each region, city of national significance and the capital of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z179" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The Republican notarial chamber shall be a non-profit, professional, self-financing organization uniting territorial notarial chambers based on their mandatory membership.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z180" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Person, licensed to carry out notarial activity cannot be refused membership of notary association, unless they fail to comply with the requirements of Article 6 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Charging of membership fees by the notary associations is not allowed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 26 as amended by Law of the Republic of Kazakhstan dated 26.12.2011 No 516-IV (enforced upon expiry of ten calendar days after first official publication); dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z181" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 26-1. Regulatory bodies of notary association</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:p>
-[...139 lines deleted...]
-      5. The decisions provided for in subparagraphs 1) and 2) of paragraph 3 of this article shall be adopted by a majority vote of the members of the disciplinary commission of the notary association and take effect from the day they are adopted by the said body. The decisions provided for in subparagraphs 3) and 4) of paragraph 3 of this article may be adopted by at least two-thirds of the members of the disciplinary commission of the notary association.</w:t>
+    <w:bookmarkStart w:name="z182" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The general meeting of members shall be the supreme body of the notary association.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z162" w:id="148"/>
-[...790 lines deleted...]
-    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The following shall be within the exclusive competence of the general meeting:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8973,266 +8733,266 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) adoption of budget of the notary association.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Other issues and decision-making processes within the exclusive competence of the general meeting may be listed in the charter of the notary association.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="169"/>
+    <w:bookmarkStart w:name="z183" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The notarial chamber shall be managed by the board and the chairman of the notarial chamber, elected by the general meeting of members of the notarial chamber.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z184" w:id="170"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z184" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Corporate executives shall be elected by secret voting for a four-year term.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z185" w:id="171"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z185" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The government shall be a regulatory body of the notary association, and shall include not less than five persons.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z186" w:id="172"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z186" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The procedure and terms of convening meetings of the notary association, and the powers of the dean and regulatory bodies of the notary association, shall be determined by the charter of the notary association.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Chapter 3 is supplemented by Article 26-1 in accordance with Law of the Republic of Kazakhstan dated 26.12.2011 No 516-IV (enforced upon expiry of ten calendar days after first official publication); as amended by the Law of the Republic of Kazakhstan dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="173"/>
+    <w:bookmarkStart w:name="z187" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 26-2. Dean of notary association</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z188" w:id="174"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z188" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. A notary who is a direct member of the notary association for not less than five years shall be elected dean of the notary association.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The dean of the notary association shall be elected by secret voting for a four-year term.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The same person cannot hold the position of chairman of the notary association for more than two consecutive terms.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="175"/>
+    <w:bookmarkStart w:name="z189" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The dean of the notary association shall:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) organize the work of the notary association and ensure completion of tasks assigned to the notary association;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9320,284 +9080,284 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 26-3. Audit commission of a notarial chamber </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="176"/>
+    <w:bookmarkStart w:name="z191" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. The audit commission of the notarial chamber shall be the body that exercises control over the financial and economic activities of the notarial chamber. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z192" w:id="177"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z192" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. The audit commission of the notarial chamber shall be formed from among the members of the notarial chamber consisting of no more than five people. Members of the audit commission of the notarial chamber shall not be entitled to occupy any other elected position in the notarial chamber. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Members of the audit commission of the notarial chamber shall carry out their activities on a voluntary basis free of charge. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="178"/>
+    <w:bookmarkStart w:name="z193" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The audit commission of the notary association shall be elected by the general meeting of the notary association members for a term of four years.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z194" w:id="179"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z194" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. The audit commission of the notarial chamber shall have the right at any time to carry out inspections of the financial and economic activities of the notarial chamber. The audit commission of the notarial chamber shall have for this purpose the right of unconditional access to all financial documentation of the notarial chamber. At the request of the audit commission of the notarial chamber, the bodies of the notarial chamber shall be obliged to give the necessary explanations in oral or written form. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z195" w:id="180"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z195" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. The audit commission of the notarial chamber shall submit a report to the next general meeting of members of the notarial chamber. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z196" w:id="181"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z196" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. The procedure for work, the frequency of submission of reports to the audit commission of the notarial chamber shall be determined by the general meeting of members of the notarial chamber. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Chapter 3 shall be supplemented by Article 26-3 in accordance with the Law of the Republic of Kazakhstan dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="182"/>
+    <w:bookmarkStart w:name="z197" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 27. Powers of notary association</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z198" w:id="183"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z198" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The notary association shall:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-[...15 lines deleted...]
-      1) generally manage and coordinate the activity of private notaries;</w:t>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) generally, manage and coordinate the activity of private notaries;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) represent and protect the rights and legal interests of their members in state bodies and non-governmental organizations, assist them and work together in developing a notarial case;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9994,70 +9754,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) make an order for the production of seals of private notaries and issue them in accordance with the requirements of the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) send seals and samples of private notaries’ signatures to the territorial justice body.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z199" w:id="184"/>
+    <w:bookmarkStart w:name="z199" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Board of the notarial chamber shall:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) organize the work of the notarial chamber to provide legal assistance to individuals and legal entities; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10260,170 +10020,170 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) determine the order of disposal of the property of the notarial chamber; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) resolve other issues of the activities of the notarial chamber, except those referred to the exclusive competence of the general meeting of members of the notarial chamber.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="185"/>
+    <w:bookmarkStart w:name="z200" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The notarial chamber, when considering compliance with the requirements of the legislation of the Republic of Kazakhstan by a private notary, shall be entitled to request from the notary to submit information on the performed notarial acts, and, if necessary, - personal explanations, including on the issues of non-compliance with professional ethics.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z201" w:id="186"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z201" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The notary association shall send information on its activity in hard copy and electronic formats to the state notary association and the territorial body of justice, according to yearly and half-yearly results.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 27 as amended by Laws of the Republic of Kazakhstan dated 05.05.2003 No 408; 11.06.2003 No 437; 15.07.2010 No 337-IV ( for method of enforcement see Article 2); and 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication); dated 02.08.2015 № 343-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication); dated 09.06.2021 № 49-VII (effective ten calendar days after the date of its first official publication); dated 01.07.2022 № 131-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z202" w:id="187"/>
+    <w:bookmarkStart w:name="z202" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 28. Charter of notary association</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z203" w:id="188"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z203" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The charter of the notary association shall include:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) its name, aims and main types of activity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10560,150 +10320,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) procedure for introduction of amendments and supplements to the charter;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) procedure for reorganizing and liquidating the Board, and fate of assets following liquidation.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="189"/>
+    <w:bookmarkStart w:name="z204" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The charter of the notary association may also embody other regulations, not inconsistent with legislation.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 28 as amended by Law of the Republic of Kazakhstan dated 5 May 2003, No 408; dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 28 as amended by Law of the Republic of Kazakhstan dated 5 May 2003, № 408; dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="190"/>
+    <w:bookmarkStart w:name="z205" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 28-1. Republican notary chamber bodies </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z206" w:id="191"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z206" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The Republican notary chamber bodies shall be:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) the highest body -the congress of the Republican notary chamber;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10732,170 +10492,170 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) control body - the audit commission.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A disciplinary commission of the Republican notary chamber shall be created in the Republican notary chamber.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z207" w:id="192"/>
+    <w:bookmarkStart w:name="z207" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. In the cases provided for by the charter of the Republican notary chamber, a scientific advisory council and other bodies may be established in the Republican notary chamber, acting on the basis of the provisions adopted by the congress of the Republican notary chamber.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Chapter 3 shall be supplemented by Article 28-1 in accordance with the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z208" w:id="193"/>
+    <w:bookmarkStart w:name="z208" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 28-2. Congress of the Republican notary chamber</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z209" w:id="194"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z209" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The congress of the Republican notary chamber shall be convened at least once every four years. The congress of the Republican notary chamber shall be deemed duly constituted if delegates elected from at least three-quarters of the Republican notary chamber members take part in its work.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z210" w:id="195"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z210" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The exclusive competence of the congress of the Republican notary chamber shall include:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) adoption of the charter of the Republican notary chamber and introduction of amendments and additions to it;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11092,108 +10852,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Chapter 3 shall be supplemented by Article 28-2 in accordance with the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="196"/>
+    <w:bookmarkStart w:name="z211" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 28-3. Board of the Republican notary chamber</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z212" w:id="197"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z212" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The Board of the Republican notary chamber is a collegial executive body of the Republican notary chamber.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z213" w:id="198"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z213" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The Board of the Republican notary chamber shall:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ensure the activities of the Republican notary chamber;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11600,170 +11360,170 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) approve the regulations of the Board of the Republican notary chamber;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) perform other functions provided for by the charter of the Republican notary chamber.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z214" w:id="199"/>
+    <w:bookmarkStart w:name="z214" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Decisions of the board of the Republican notary chamber shall be adopted by a simple majority of votes from the total number of members present at its meeting.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Chapter 3 shall be supplemented by Article 28-3 in accordance with the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="200"/>
+    <w:bookmarkStart w:name="z215" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 29. Powers of state notary association</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z216" w:id="201"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z216" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The activity of the state notary association shall be determined by this Law and its charter. The state notary association shall be registered in accordance with the procedure established by Law.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z217" w:id="202"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z217" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The state notary association shall:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) coordinate the activity of the notary association;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11906,90 +11666,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) carry out other activity, not inconsistent with legislation and international treaties.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z218" w:id="203"/>
+    <w:bookmarkStart w:name="z218" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The state notary association shall annually present information on its activity, in hard copy and electronic formats, to the Ministry of Justice of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z219" w:id="204"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z219" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. A notary, who, until the day of his election, was a member of the notarial chamber for at least five years, shall be elected Chairman of the Republican notarial chamber.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The chairman of the Republican notarial chamber shall be elected by secret ballot for a term of four years. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12042,68 +11802,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 29 as amended by Laws of the Republic of Kazakhstan dated 15.07.2010 No 337-IV (for method of enforcement see Article 2); and 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication); dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication); dated 09.06.2021 № 49-VII (effective ten calendar days after the date of its first official publication); dated 01.07.2022 № 131-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z220" w:id="205"/>
+    <w:bookmarkStart w:name="z220" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 29-1. Private notarial archive</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The private notarial archive shall be a branch of the territorial notary association.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12138,126 +11898,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Supplemented by Article 29-1, Law of the Republic of Kazakhstan dated 5 May 2003, № 408.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z221" w:id="206"/>
+    <w:bookmarkStart w:name="z221" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 4. PAYMENT FOR NOTARIAL ACTIVITIES</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z222" w:id="207"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z222" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 30. Payment for notarial activities</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z223" w:id="208"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z223" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Notaries working in the state notarial office and akim civil servants in cities of regional significance, rural settlements, villages and rural districts shall collect the state duties at the rate established by the Kazakhstan Tax Code for carrying out notarial activities.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z224" w:id="209"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z224" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The rates for the performance of notarial acts and other services, as well as for the issuance of copies (duplicates) of notarized documents and the provision of consultations by private notaries shall be approved by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12266,90 +12026,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. (Is excluded)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="210"/>
+    <w:bookmarkStart w:name="z226" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Civil servants of a Kazakh consular institution shall, for carrying out notarial activities, collect a consular fee according to the procedure and amounts provided for by Kazakh tax legislation.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z227" w:id="211"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z227" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The benefits for payment of notarial acts for individuals and legal entities stipulated by the tax laws of the Republic of Kazakhstan shall apply to these persons when performing notarial acts by persons established by paragraph 1 of this article.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1. The following persons shall be exempt from payment for performing notarial acts and other services of a private notary:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12411,51 +12171,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) individuals suffering from chronic mental illness, over whom guardianship has been established under the procedure established by the laws of the Republic of Kazakhstan, – for obtaining certificates of inheritance of their property;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) old–age pensioners - concerning all notarial actions, excluding notarial actions related to the disposal of property;</w:t>
+      5) pensioners by age - for all notarial acts, with the exception of notarial acts established by subparagraphs 1), 2), 3), 4), 5), 14), 15-1), 16) and 17) of paragraph 1 of Article 34 of this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) candace – regarding all notarial actions related to the acquisition of citizenship of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12468,70 +12228,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) orphaned children and children left without parental care until they reach the age of eighteen – in the amount of 50 percent of the established tariff;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) the Union “Voluntary Society of Persons with Disabilities of Kazakhstan”, the Kazakh Society of the Deaf, the Kazakh Society of the Blind, as well as their production enterprises – in the amount of 50 percent of the established tariff.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="212"/>
+    <w:bookmarkStart w:name="z228" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.Interested persons shall reimburse the notary for actual transport costs following travel from place of work for carrying out notarial activity.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12547,361 +12307,361 @@
         </w:rPr>
         <w:t>7. (excluded)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 30 as amended by Laws of the Republic of Kazakhstan dated 24.12.2001 No 276; 05.05.2003 No 408; 20.12.2004 No 13 (enforced from 01.01.2005); and 16.11.2009 No 200-IV (enforced from 01.01.2010); № 215-VIII of 18.07.2025 (shall come into force since 01.01.2026).</w:t>
+        <w:t>      Footnote. Article 30 as amended by Laws of the Republic of Kazakhstan dated 24.12.2001 No 276; 05.05.2003 № 408; 20.12.2004 No 13 (enforced from 01.01.2005); and 16.11.2009 № 200-IV (enforced from 01.01.2010); dated 18.07.2025 № 215-VIII (shall come into force since 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z230" w:id="213"/>
+    <w:bookmarkStart w:name="z230" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 30-1. Payment for legal and technical services within activities carried out by private notary</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z231" w:id="214"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z231" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. Chapter 4 is supplemented by Article 30-1 in accordance with Law of the Republic of Kazakhstan dated 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication); is excluded by Law of the Republic of Kazakhstan № 215-VIII of 18.07.2025 (shall become effective on 01.01.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z235" w:id="215"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z235" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 5. CONTROL OF NOTARY ACTIVITY: COMPETENCE OF JUDICIAL BODY REGARDING REGULATION OF NOTARIES</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z236" w:id="216"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z236" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 31. Control of notary activity</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z237" w:id="217"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z237" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Control of notarial activities and observance of rules of clerical compliance by state notaries and akim civil servants in cities of regional significance, rural settlements, villages and rural districts shall be carried out by the territorial body of justice.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z238" w:id="218"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z238" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Control over compliance of notaries engaged in private practice with the requirements of the legislation of the Republic of Kazakhstan and the rules of paperwork shall be carried out by the territorial body of justice.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z239" w:id="219"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z239" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Control over compliance of a notary and officials of the offices of akims of towns of district significance, settlements, villages, rural districts with the tax legislation of the Republic of Kazakhstan shall be carried out by the state revenue bodies of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z240" w:id="220"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z240" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Compliance by notaries with the legislation of the Republic of Kazakhstan on combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction shall be monitored by the territorial justice authority.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z241" w:id="221"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z241" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Civil servants of the body of justice and the notary association must maintain secrecy of notarial activities carried out and made known during inspections of notarial activity. These persons shall be liable in accordance with Kazakh legislation for disclosure of secrets and damages caused to notaries.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z242" w:id="222"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z242" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Control over the activities of a notary shall be carried out in the manner prescribed by the Entrepreneurial Code of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 31 as amended by Laws of the Republic of Kazakhstan dated 05.05.2003 No 408; 20.12.2004 No 13 (enforced from 01.01.2005); 28.08.2009 No 192-IV (enforced from 08.03.2010); and 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication); dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 07.11.2014 № 248-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z243" w:id="223"/>
+    <w:bookmarkStart w:name="z243" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 31-1. Control of activity of territorial notary associations</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z244" w:id="224"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z244" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Control over the activities of territorial notarial chambers shall be carried out by territorial bodies of justice in the manner established by the Entrepreneurial Code of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z245" w:id="225"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z245" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Control shall be carried out with a view to establishing compliance with the activity requirements of the territorial notary associations of the Republic of Kazakhstan:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) concerning creation of private notarial archives and organization of the accumulation, storage and use of notarial documents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12996,68 +12756,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Chapter 5 is supplemented by Article 31-1 in accordance with Law of the Republic of Kazakhstan dated 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication); as amended by the Laws of the Republic of Kazakhstan dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z246" w:id="226"/>
+    <w:bookmarkStart w:name="z246" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 32. Competence of Ministry of Justice of the Republic of Kazakhstan to regulate notaries</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The Ministry of Justice of the Republic of Kazakhstan shall:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13129,51 +12889,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      5) excluded by Law of the Republic of Kazakhstan dated 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication);</w:t>
+        <w:t>      5) excluded by Law of the Republic of Kazakhstan dated 26.12.2011 № 516-IV (enforced upon expiry of 10 calendar days after first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      5-1) excluded by the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication);</w:t>
       </w:r>
@@ -13465,75 +13225,75 @@
         </w:rPr>
         <w:t>      12) excluded by the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      13) excluded by Law of the Republic of Kazakhstan dated 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication);</w:t>
+        <w:t>      13) excluded by Law of the Republic of Kazakhstan dated 26.12.2011 № 516-IV (enforced upon expiry of 10 calendar days after first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      14) excluded by the Law of the Republic of Kazakhstan dated 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication);</w:t>
+        <w:t>      14) excluded by the Law of the Republic of Kazakhstan dated 26.12.2011 № 516-IV (enforced upon expiry of 10 calendar days after first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -13549,51 +13309,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      15) is excluded by the Law of the Republic of Kazakhstan dated 26.12.2011 No 516-IV (shall be enforced upon expiry of 10 calendar days after its first official publication);</w:t>
+        <w:t>      15) is excluded by the Law of the Republic of Kazakhstan dated 26.12.2011 № 516-IV (shall be enforced upon expiry of 10 calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -13662,88 +13422,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 32 as amended by Laws of the Republic of Kazakhstan dated 05.05.2003 No 408; 20.12.2004 No 13 (enforced from 01.01.2005); 15.07.2010 No 337-IV (for method of enforcement see Article 2); 05.07.2011 No 452-IV (enforced from 13.10.2011); 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication); and by Constitutional Law of the Republic of Kazakhstan dated 03.07.2013 No 121-V (enforced upon expiry of ten calendar days after first official publication); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty-one calendar days after the day of its first official publication); dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication); dated 05.07.2024 № 115-VIII (shall come into force ten calendar days after the day of its first official publication); № 215-VIII of 18.07.2025 (shall be enacted since 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z247" w:id="227"/>
+    <w:bookmarkStart w:name="z247" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 33. Competence of territorial body of justice to regulate notaries</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z248" w:id="228"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z248" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The territorial body of justice shall:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) open and close state notary offices;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13941,51 +13701,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      9) excluded by Law of the Republic of Kazakhstan dated 13.01.2014 No 159-V (enforced upon expiry of ten calendar days after first official publication);</w:t>
+        <w:t>      9) excluded by Law of the Republic of Kazakhstan dated 13.01.2014 № 159-V (enforced upon expiry of ten calendar days after first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -14001,113 +13761,113 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      11) excluded by Law of the Republic of Kazakhstan dated 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication).</w:t>
+        <w:t>      11) excluded by Law of the Republic of Kazakhstan dated 26.12.2011 № 516-IV (enforced upon expiry of 10 calendar days after first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z249" w:id="229"/>
+    <w:bookmarkStart w:name="z249" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The territorial body of justice, together with the notary association, shall:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      1) excluded by Law of the Republic of Kazakhstan dated 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication);</w:t>
+        <w:t>      1) excluded by Law of the Republic of Kazakhstan dated 26.12.2011 № 516-IV (enforced upon expiry of 10 calendar days after first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -14123,51 +13883,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      3) excluded by Law of the Republic of Kazakhstan dated 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication);</w:t>
+        <w:t>      3) excluded by Law of the Republic of Kazakhstan dated 26.12.2011 № 516-IV (enforced upon expiry of 10 calendar days after first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -14219,99 +13979,99 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      7) excluded by Law of the Republic of Kazakhstan dated 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication);</w:t>
+        <w:t>      7) excluded by Law of the Republic of Kazakhstan dated 26.12.2011 № 516-IV (enforced upon expiry of 10 calendar days after first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      8) excluded by Law of the Republic of Kazakhstan dated 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication);</w:t>
+        <w:t>      8) excluded by Law of the Republic of Kazakhstan dated 26.12.2011 № 516-IV (enforced upon expiry of 10 calendar days after first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      9) excluded by Law of the Republic of Kazakhstan dated 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication);</w:t>
+        <w:t>      9) excluded by Law of the Republic of Kazakhstan dated 26.12.2011 № 516-IV (enforced upon expiry of 10 calendar days after first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -14344,130 +14104,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 33 is in the wording of Law of the Republic of Kazakhstan dated 05.05.2003 No 408; as amended by Laws of the Republic of Kazakhstan dated 11.06.2003 No 437; 20.12.2004 No 13 ( enforced from 01.01.2005); 28.08.2009 No 192-IV (enforced from 08.03.2010); 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication); and 13.01.2014 No 159-V (enforced upon expiry of ten calendar days after first official publication); dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty-one calendar days after the day of its first official publication); dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 09.06.2021 № 49-VII (effective ten calendar days after the date of its first official publication); dated 01.07.2022 № 131-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z250" w:id="230"/>
+    <w:bookmarkStart w:name="z250" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Section 2.</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NOTARIAL ACTIVITIES AND RULES FOR ITS PROVISION</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>NOTARIAL ACTIVITIES AND RULES FOR ITS PROVISION</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Chapter 6. NOTARIAL ACTIVITIES CARRIED OUT BY NOTARIES AND AUTHORIZED CIVIL SERVANTS</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z253" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Chapter 6. NOTARIAL ACTIVITIES CARRIED OUT BY NOTARIES AND AUTHORIZED CIVIL SERVANTS</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Article 34. Notarial activities carried out by notaries</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z254" w:id="232"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z254" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Notaries shall carry out the following notarial activities:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) certify transactions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14886,5034 +14643,5032 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) certify the equivalence of an electronic document prepared by a notary to a document on paper;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) certify the equivalence of a document prepared by a notary on paper to an electronic document.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z255" w:id="233"/>
+    <w:bookmarkStart w:name="z255" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Other notarial activities carried out by notaries shall be provided by Kazakh legislative acts.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 34 as amended by Laws of the Republic of Kazakhstan dated 13 November 1998 № 302; 29 March 2000 № 42; and 5 May 2003, № 408; dated 31.10.2015 № 378-V (shall be enforced from 01.01.2016); dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 15.02.2021 № 5-VII (effective from 01.07.2021).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z256" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 35. Notarial activities carried out by akim civil servants in cities of regional significance, rural settlements, villages and rural districts</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z257" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Akim civil servants in cities of district significance, rural settlements, villages and rural districts, authorized to carry out notarial activities in cases of absence of the local notary, shall carry out the following notarial activities:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) certify wills;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) certify powers of attorney;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) certify accuracy of copies of documents and accuracy of extracts from them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) certify genuineness of signatures on applications;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5) (excluded);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z258" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Other notarial activities carried out by civil servants of local executive bodies shall be provided by Kazakh legislative acts.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 35 as amended by Law of the Republic of Kazakhstan dated 5 May 2003, № 408; and 20 December 2004, № 13 (enforced from 1 January 2005).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z259" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 36. Notarial activities carried out by performing consular duties</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z260" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Civil servants performing consular duties in the name of the Republic of Kazakhstan shall carry out the following notarial activities:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) certify transactions, except agreements for assignment of fixed assets located in Kazakh territory;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2) (excluded)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) issue certificates of right to inheritance;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) issue a certificate on right of ownership of share in common property by spouses and other persons having joint ownership of assets;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) certify accuracy of copies of documents and extracts from them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) certify the genuineness of signatures in documents;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) certify accuracy of translation of documents from one language to another;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) certify the fact that a citizen is alive;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) certify the fact that a citizen is in a particular place;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) certify time of presentation of documents;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) transfer declarations of individuals and legal entities to other individuals and legal entities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) receive money on deposit;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      13) (excluded - № 42 dated 29 March 2000)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) accept documents and security papers for storage;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) execute marine protests;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) provide evidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z261" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Other notarial activities carried out by notaries shall be provided by Kazakh legislative acts.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 36, as amended by Laws of the Republic of Kazakhstan dated 13 November 1998, № 302; 29 March 2000, № 42; and 5 May 2003, № 408.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z262" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 37. Attestation by civil servants of wills and powers of attorney equated to notarially certified documents</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The following shall be equated to notarially certified documents:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) wills of citizens being treated in hospitals, sanatoriums, other medical and preventive institutions, certified by the chief doctors and doctors on duty of these institutions, as well as wills of the elderly and persons with disabilities living in medical and social institutions (organizations), certified by directors and chief physicians of these institutions (organizations);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) wills and powers of attorney of military and other persons undergoing treatment in hospitals, health resorts and other medical and preventive institutions, certified by the heads and assistant heads of medical unit, and by head and duty doctors of the said hospitals, health resorts and other medical and preventive institutions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) wills and powers of attorney of military personnel in home stations of military installations, units, departments and educational institutions, where no notaries and civil servants are authorized to carry out notarial activities, as well as wills and powers of attorney of workers and servants, members of their families and family members of military personnel, certified by the command officers (heads) of the installations, units, departments and facilities in question;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) wills and powers of persons in the places of detention, certified by the heads of those places of detention;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) wills of citizens on ocean-going or inland-waterway ships, sailing under the flag of the Republic of Kazakhstan, certified by the captains of these ships;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) wills of citizens on exploratory and other expeditions, certified by the commanders of those expeditions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) powers of attorney of capable citizens, of age, in social welfare institutions, certified by the director of the institution or of the relevant body for social protection of population;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) powers of attorney of persons, held in pre-trial detention centers, certified by the heads of pre-trial detention centers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Wills, provided for by this Article shall be signed by the testator in the presence of a witness, who shall also sign the will.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 37 as amended by Law of the Republic of Kazakhstan dated 5 May 2003, № 408; dated 27.02.2017 № 49-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.06.2022 № 129-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z263" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 38. Transfer of will certified by civil servants to notary</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z264" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Civil servants listed in Article 37 of this Law must within ten calendar days of certification of will, and immediately if this is not possible for good reason, transfer one copy of the certified will to the notary for safe custody at the permanent location of the notary for the testator’s district.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z265" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. If the testator is not permanently resident in the Republic of Kazakhstan or his/her place of residence is unknown, the will shall be transferred to a notary appointed by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z266" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The notary must check the wills delivered for safe storage, and if non-compliance with the law is established, inform the testator and civil servant who certified the will, for proper formulation.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z267" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The civil servant shall be liable in accordance with Kazakh legislation for losses and damaged caused to the heir(s) through late transfer of the certified will.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 38 as amended by Constitutional Law of the Republic of Kazakhstan dated 03.07.2013, № 121-V (enforced upon expiry of ten calendar days after first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z268" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 7. BASIC RULES FOR CARRYING OUT NOTARIAL ACTIVITIES</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z269" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 39. Procedure for carrying out notarial activities</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for carrying out notarial activities shall be established by this Law, other legislative acts and rules for carrying out of notarial activities by notaries, certified by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 39 as amended by Law of the Republic of Kazakhstan dated 26.12.2011, № 516-IV (enforced upon expiry of 10 calendar days after first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z270" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 40. Timing of performance of notarial activities</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Notarial activities shall be performed on the date of presentation of all necessary documents and payment of state duty upon carrying out of notarial activities by state notary or persons authorized by this Law to carry out notarial activities, or payment for notarial activities of private notary.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z271" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 41. Grounds and terms for postponement and suspension of notarial activities</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z272" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Notarial action may be postponed on the following grounds:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Need to obtain additional information from individuals and legal entities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) sending documents for expert examination;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z273" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The length of postponement of notarial action may not exceed one month from date of pronouncement of regulation concerning postponement of notarial action.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z274" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Notarial action shall be postponed for no more than ten calendar days at the request of the interested party disputing a right or fact for certification of which another interested person shall be called on. If during this term the message of receipt of application is not received from the court, notarial action shall be postponed.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z275" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. In case of receipt from the court of a message of receipt of application of interested person disputing a right or fact for certification of which another interested person is called on, performance of notarial action shall be suspended until the court resolves the matter.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 41 as amended by Constitutional Law of the Republic of Kazakhstan dated 03.07.2013 № 121-V (enforced upon expiry of ten calendar days after first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z276" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 42. Identification of applicant for notarial action</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z277" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The notary or civil servant shall identify the citizen applying for notarial action, his/her representative or the representative of the legal entity when notarial action is carried out.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z278" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Identification shall be based on the documents proving the identity of the applicant for notarization act.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 34 as amended by Laws of the Republic of Kazakhstan dated 13 November 1998 No 302; 29 March 2000 No 42; and 5 May 2003, No 408; dated 31.10.2015 № 378-V (shall be enforced from 01.01.2016); dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 15.02.2021 № 5-VII (effective from 01.07.2021).</w:t>
+        <w:t>      Footnote. Article 42 as amended by the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z256" w:id="234"/>
+    <w:bookmarkStart w:name="z279" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 35. Notarial activities carried out by akim civil servants in cities of regional significance, rural settlements, villages and rural districts</w:t>
-[...94 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Article 43. Clarification of capacity of individuals and legal capacity of entity involved in transactions</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Capacity of citizens shall be clarified legal capacity of entities shall be examined during certification of transactions. In case of settlement of transaction their powers shall be checked by the representatives.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z280" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 44. Procedure for signature of notarial documents</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z281" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Content of notarially certified documents may be read aloud if the participants wish.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z282" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Transactions and applications certified by notary shall be signed by the participants before a notary.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z283" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. If a citizen, due to physical disabilities, illness or illiteracy, cannot personally sign, at his request and in his presence, as well as in the presence of a notary, another citizen may sign a transaction, application or another document, indicating the reasons due to which the document could not be signed by a citizen who applied for a notarization act with his own hand.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      5) (excluded);</w:t>
+        <w:t>      Footnote. Article 44 as amended by the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z258" w:id="236"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z284" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 44-1. Performing notarization acts in electronic form</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      At the request of the person who applied for a notarial act, a notary may perform notarization by issuing a notarial document in electronic form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If a notarial document in electronic form must be signed by a person who applied for a notarization act, the person is obliged to certify the document by means of an electronic digital signature in the presence of a notary or sign it using a graphic tablet for digital signature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The certificate of acknowledgment on a notarial document made in electronic form must be certified by means of a notary's electronic digital signature.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 35 as amended by Law of the Republic of Kazakhstan dated 5 May 2003, No 408; and 20 December 2004, No 13 (enforced from 1 January 2005).</w:t>
+        <w:t>      Footnote. Chapter 6 shall be supplemented by Article 44-1 in accordance with the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective from 01.07.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z259" w:id="237"/>
+    <w:bookmarkStart w:name="z285" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 36. Notarial activities carried out by performing consular duties</w:t>
-[...40 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Article 45. Requirements applicable to texts of certified transactions and certified documents</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z286" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Texts of notarially certified transactions must be written or printed clearly and well defined with regard to the content of the transaction; dates and terms shall be specified in words at least once, and names of legal entities shall be unabridged with specification of location. Surnames, forenames and patronymics of citizens, and the addresses of their places of residences, shall be written in full.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z287" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Texts of transactions or certified documents with erasures, notices, deleted words or other unspecified corrections, and documents written in pencil, may not be certified.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z288" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Sheets in document containing more than one sheet shall be bound, tied and sealed.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z289" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Notaries shall accept electronic documents for notarization that meet the requirements of the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      2) (excluded)</w:t>
+        <w:t>      Footnote. Article 45 as amended by the Laws of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective from 01.07.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...178 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z290" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 46. Limitation of rights to carry out notarial activities</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z291" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A notary and executives of akim's offices of a city of district scale, a township, a village, a rural district shall not be entitled for notarization in their own name and on their own behalf, in the name and on behalf of their spouse, her and his relatives (parents, children, brothers, sisters, grandchildren, grandfather, grandmother), in the name and on behalf of notary assistants, trainees.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z292" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In these cases, notarial activities shall be carried out by any other notary.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z293" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Notarial activities carried out in breach of the rules established by this Article shall be invalid.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      13) (excluded - No 42 dated 29 March 2000)</w:t>
+        <w:t>      Footnote. Article 46 as amended by Law of the Republic of Kazakhstan dated 20 December 2004, № 13 (enforced from 1 January, 2005); dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...72 lines deleted...]
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z294" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 47. Production of certificate of acknowledgments, issue of certificates and pronouncement of regulations</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z295" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Certifying acknowledgment inscriptions shall be made when certifying transactions and issuing duplicates of notarized documents, attesting the validity of copies of documents and extracts from them, the authenticity of a signature on documents, the accuracy of translation of documents from one language to another, when certifying the time of presentation of documents on the relevant documents, and when certifying the equivalence of an electronic document prepared by a notary to a document on paper and certification of the equivalence of a document prepared by a notary on paper to an electronic document.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z296" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Relevant certificates shall be issued for acceptance of inheritance, right of property, certification of facts of a citizen being alive and in a particular place, transfer of applications from individuals and legal entities to other individuals and legal entities, and acceptance of documents for safe storage.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z297" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Relevant regulations shall be pronounced when an inheritance trust manager is appointed.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 36, as amended by Laws of the Republic of Kazakhstan dated 13 November 1998, No 302; 29 March 2000, No 42; and 5 May 2003, No 408.</w:t>
+        <w:t>      Footnote. Article 47 as amended by Law of the Republic of Kazakhstan dated 5 May 2003, № 408; dated 15.02.2021 № 5-VII (effective from 01.07.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z262" w:id="240"/>
+    <w:bookmarkStart w:name="z298" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 37. Attestation by civil servants of wills and powers of attorney equated to notarially certified documents</w:t>
-[...182 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Article 48. Refusal to carry out notarial action</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z299" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Notarial action shall be refused if:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) such action is contrary to laws;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the action should be carried out by another notary;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the citizen or representative is incapable and does not have the necessary powers to apply for notarial action;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) the transaction performed on behalf of a legal entity is inconsistent with the goals specified in its charter or provision;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) the transaction does not comply with requirements of legislation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) the documents presented for notarial action, do not comply with requirements of legislation.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z300" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A well-grounded written explanation specifying reasons for rejection shall be issued by the notary upon refusal of persons applying for notarial action within ten calendar days from the date of application for notarial action.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z301" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Refusal to carry out notarial action or incorrect performance of notarial action may be appealed against by judicial procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 37 as amended by Law of the Republic of Kazakhstan dated 5 May 2003, No 408; dated 27.02.2017 № 49-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.06.2022 № 129-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 48 as amended by Laws of the Republic of Kazakhstan dated 05.05.2003 № 408; and by Constitutional Law of the Republic of Kazakhstan dated 03.07.2013 No 121-V (enforced upon expiry of ten calendar days after first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z263" w:id="241"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...83 lines deleted...]
-    <w:bookmarkEnd w:id="245"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 49. Registration of notarization acts</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z303" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. All notarial actions performed by a notary shall be registered in the electronic register of the unified notarial digital system.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Notarization acts performed by the executives referred to in Articles 35 and 36 of this Law shall be registered in the register of notarial acts registration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Officials specified in Articles 35 and 36 of this Law may register notarial actions in the register of the unified notarial digital system.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z304" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A unique number shall be assigned by the unified notarial digital system to each notarial action, which must be indicated in the paper version of the document.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 38 as amended by Constitutional Law of the Republic of Kazakhstan dated 03.07.2013, No 121-V (enforced upon expiry of ten calendar days after first official publication).</w:t>
+        <w:t>      Footnote. Article 49 as amended by the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective from 01.07.2021); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z268" w:id="246"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z269" w:id="247"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 50. Forms for the registers of notarial acts (including the electronic register of the unified notarial digital system), notarial certificates, and notarial endorsements</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Title amended by Law of the Republic of Kazakhstan dated 15.07.2010 № 337-IV (for method of enforcement see Article 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The form of registers of notarial acts (including the electronic register of the unified notarial digital system), notarial certificates and rulings, and certification notes on transactions and certified documents shall be established by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 50 as amended by Laws of the Republic of Kazakhstan dated 05.05.2003 No 408; and 15.07.2010 № 337-IV (for method of enforcement, see Article 2); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z306" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 39. Procedure for carrying out notarial activities</w:t>
-[...20 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Article 51. Issue of duplicate of notarially certified document</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z307" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. In the event of loss of a document a copy of which is stored in the notarial office or by the notary, citizens and representatives of legal entities for whom the notarial activities were carried out, shall be issued with a duplicate of the lost document.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z308" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Duplicate documents shall be issued in accordance with requirements of Article 3 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z309" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 8. CERTIFICATE OF TRANSACTIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z310" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 52. Notarially certified transactions</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The notary shall certify transactions for which notarial certification is required by legislation. The notary may certify other transactions if the parties so wish.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z311" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 53. Explanation to parties of meaning and significance of draft transaction</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Notaries and civil servants carrying out notarial activities must clarify the meaning and significance of the draft transaction presented and shall check that the content reflects the parties’ actual intent and is not inconsistent with the requirements of legislation.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z312" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 54. Certification of property alienation and pledge documents subject to registration</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z313" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Property alienation and pledge documents subject to registration may be certified upon presentation of documents confirming right of ownership to alienated or mortgaged property.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 39 as amended by Law of the Republic of Kazakhstan dated 26.12.2011, No 516-IV (enforced upon expiry of 10 calendar days after first official publication).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. excluded by the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective from 01.07.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z270" w:id="248"/>
+    <w:bookmarkStart w:name="z315" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The notary shall establish a legal document for the land plot, whereon the alienable real estate properties are located, once the property alienation certificates are completed.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The notary shall claim the documents of title to the plot and determine the powers of the landowner (land user) on assignment of its rights when the property alienation certificates are completed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Land plot title documents shall not be reclaimed when housing units and non-living premises located in condominium are alienated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      When settling a real estate transaction by non-cash means, the notary, with the consent of the parties, transmits via the unified notarial digital system information regarding the certification of the transaction, as well as information from the registering authority regarding the completed registration or the refusal or suspension of state registration of rights to real estate to a second-tier bank or the National Postal Operator where a bank account has been opened for the purpose of securing the transaction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 54 as amended by Laws of the Republic of Kazakhstan dated 05.05.2003 No 408; and 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication); dated 25.06.2020 № 347-VI (effective ten calendar days after the date of its first official publication); dated 15.02.2021 № 5-VII (effective from 01.07.2021); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z316" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 40. Timing of performance of notarial activities</w:t>
-[...21 lines deleted...]
-    <w:bookmarkStart w:name="z271" w:id="249"/>
+        <w:t xml:space="preserve"> Article 55. (Article 55 excluded by Law of the Republic of Kazakhstan dated 5 May 2003, № 408)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z317" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 41. Grounds and terms for postponement and suspension of notarial activities</w:t>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="253"/>
+        <w:t xml:space="preserve"> Article 56. Certification of wills</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z318" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The notary and other civil servants carrying out notarial activities shall certificate the wills of capable citizens composed in accordance with the requirements of Kazakh legislation and personally presented to the notary by them. Wills may not be certificated through representatives.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z319" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Presentation of evidences confirming right to property bequeathed shall not be required upon certification of wills from testators.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z320" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 57. Procedure for change and revocation of wills</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A notary and other officials performing notarial actions, in the event of receiving an application for the revocation of a will, as well as receiving a new will revoking or amending a previously executed will, shall make a note thereof on the copy of the will kept by the notary and in the register of registration of notarial actions (including in the electronic register of the unified notarial digital system). The application for the revocation or amendment of a will must be notarized.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 41 as amended by Constitutional Law of the Republic of Kazakhstan dated 03.07.2013 No 121-V (enforced upon expiry of ten calendar days after first official publication).</w:t>
+        <w:t>      Footnote. Article 57 as amended by Laws of the Republic of Kazakhstan dated 15.07.2010 № 337-IV (for method of enforcement see Article 2); dated 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z276" w:id="254"/>
+    <w:bookmarkStart w:name="z321" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 42. Identification of applicant for notarial action</w:t>
-[...59 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Article 58. Notarization of powers of attorney and consents  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 42 as amended by the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>
+      Footnote. The title of article 58 shall be in the wording of the Law of the Republic of Kazakhstan dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z322" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A notary and officials who perform notarial acts shall certify a power of attorney on behalf of one person (principal) to the name of another person (attorney).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z323" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Powers of attorney issued according to the sub-delegation procedure, shall be subject to notarial certification on presentation of the basic power in which sub-delegation of right is specified. The power issued according to the sub-delegation procedure shall not contain more rights than the basic power presents. Duration of powers of attorney issued according to the sub-delegation procedure shall not exceed the duration of the power under authority of which it issued.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z324" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Notaries shall certify consents for which the legislation of the Republic of Kazakhstan provides for mandatory notarization.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 58 as amended by the Law of the Republic of Kazakhstan dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z279" w:id="257"/>
+    <w:bookmarkStart w:name="z325" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 43. Clarification of capacity of individuals and legal capacity of entity involved in transactions</w:t>
-[...21 lines deleted...]
-    <w:bookmarkStart w:name="z280" w:id="258"/>
+        <w:t xml:space="preserve"> Article 59. Number of copies of documents setting out context of transaction</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The number of copies of documents setting out the context of the transaction certified in the notarial procedure shall be determined by the persons applying for notarial action but shall not be less than two, one of these copies being in the notary’s notarial office.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z326" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 44. Procedure for signature of notarial documents</w:t>
-[...79 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Chapter 9. Issue of certificate of right to inheritance</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 44 as amended by the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>
+      Footnote. The title of chapter 9 is in the wording of Law of the Republic of Kazakhstan dated 5 May, 2003 № 408.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z327" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 60. Notification of heirs and legatees on opening of inheritance</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z328" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Notaries receiving an advice of opening of inheritance shall be obliged to notify the heirs whose place of residence or work they know accordingly.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Notaries shall be obliged to notify the opening of inheritance by will to legatees whose place of residence or work they knows, when the will contains a legate.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z329" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. If the place of residence or work of heirs or legatees is unknown, the notary shall advise the opening of inheritance through mass media.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 60 is in the wording of Law of the Republic of Kazakhstan dated 27.04.2012 № 15-V (enforced upon expiry of ten calendar days after first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z284" w:id="262"/>
+    <w:bookmarkStart w:name="z330" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 44-1. Performing notarization acts in electronic form</w:t>
-[...54 lines deleted...]
-      The certificate of acknowledgment on a notarial document made in electronic form must be certified by means of a notary's electronic digital signature.</w:t>
+        <w:t xml:space="preserve"> Article 61. Acceptance of applications for renunciation of inheritance or issue of certificate of right to inheritance</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The notary shall accept applications for renunciation of inheritance or issue of certificate of right to it in writing, according to place of opening of inheritance, in accordance with Kazakh legislation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 6 shall be supplemented by Article 44-1 in accordance with the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective from 01.07.2021).</w:t>
+        <w:t>      Footnote. Article 61 is in the wording of Law of the Republic of Kazakhstan dated 5 May 2003, № 408.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z285" w:id="263"/>
+    <w:bookmarkStart w:name="z331" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 45. Requirements applicable to texts of certified transactions and certified documents</w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="267"/>
+        <w:t xml:space="preserve"> Article 62. (Articles 62-68 are excluded by Law of the Republic of Kazakhstan dated 5 May 2003, №408)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z332" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 69. Places and terms of issue of certificate of right of inheritance</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z333" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The notary shall issue a certificate of right to inheritance at the place of opening of inheritance, following written application from the heirs.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z334" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Certificates of right to inheritance shall be issued within the periods provided by the Civil Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z335" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 70. Procedure of issue of certificate of right of inheritance</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z336" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Certificates of right of inheritance shall be issued to heirs accepting the inheritance, in accordance with Kazakh civil legislation regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 45 as amended by the Laws of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective from 01.07.2021).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. (Excluded)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z290" w:id="268"/>
+    <w:bookmarkStart w:name="z338" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The certificate of the right to inheritance shall be issued to all heirs together or to each separately, depending on their desire for each hereditary property.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z339" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. When a certificate of right to inheritance of is issued to guardianship and trusteeship authorities in the name of a ward of court or minor or disabled heir at the place of residence of heir for the protection of his/her property interest, the notary shall advise accordingly.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z340" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Certificates of right of inheritance shall be issued to the authorized state body when property is transferred by right of inheritance to the state.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z341" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Work concerning accounting, storage, valuation, further use and realization of property made state property by right of inheritance, shall be organised by the authorized state body.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The work procedure for accounting, storage, valuation, further use and realization of property made state property by right of inheritance shall be determined by the government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 70 as amended by Law of the Republic of Kazakhstan dated 24 December 2001, № 276; 5 May 2003, No 408; and 22 June 2006, No 147; dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z342" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 46. Limitation of rights to carry out notarial activities</w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="271"/>
+        <w:t xml:space="preserve"> Article 71. Conditions of issue of certificate of right to inheritance under law</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z343" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The notary shall verify the death of testator, the time and place of opening of inheritance, the existence of relations constituting the basis for allocating the inheritance to persons applying for issue of certificate of right of inheritance under the Law, and the composition and location of inheritance property upon issue of certificate of right of inheritance under law, by demanding relevant items of evidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z344" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. If one or more heirs are denied the opportunity to introduce evidence of relations as a basis for bringing inheritance, they may be included in the certificate of right of inheritance by agreement of all other heirs accepting the inheritance and introducing such evidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z345" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 72. Conditions of issue of certificate of right to inheritance under will</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z346" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The notary shall verify the death of testator, the testacy, the time and place of opening of inheritance, and the composition and location of inheritance property, upon issue of certificate of right of inheritance under the will by demanding relevant evidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z347" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The notary shall also clarify the scope of persons, having a hereditary right to portion of inheritance.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z348" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The notary shall invite legatees and explain the content of the will and their right to obtain a proper share from the heirs) when a legate is present.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 46 as amended by Law of the Republic of Kazakhstan dated 20 December 2004, No 13 (enforced from 1 January, 2005); dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 72 as amended by Law of the Republic of Kazakhstan dated 27.04.2012 No 15-V (enforced upon expiry of ten calendar days after first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z294" w:id="272"/>
+    <w:bookmarkStart w:name="z349" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 47. Production of certificate of acknowledgments, issue of certificates and pronouncement of regulations</w:t>
-[...79 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Chapter 10. ISSUANCE OF CERTIFICATES OF OWNERSHIP FOR SHARE IN GENERAL JOINT PROPERTY </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 47 as amended by Law of the Republic of Kazakhstan dated 5 May 2003, No 408; dated 15.02.2021 № 5-VII (effective from 01.07.2021).</w:t>
-[...16 lines deleted...]
-    <w:bookmarkStart w:name="z298" w:id="276"/>
+        <w:t>
+      Footnote. The title of chapter 10 as amended by the Law of the Republic of Kazakhstan dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z350" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 48. Refusal to carry out notarial action</w:t>
-[...213 lines deleted...]
-    <w:bookmarkStart w:name="z302" w:id="280"/>
+        <w:t xml:space="preserve"> Article 73. Issue of certificate of right of inheritance of share in joint property</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z351" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The notary shall issue a certificate of right to inheritance to the person(s) with jointly owned property and wishing the certificate of right to inheritance on such share following the joint written application of persons, having a property or right of joint property.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z352" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The certificate of right of inheritance to share in joint property shall be issued according to location of this property.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z353" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 49. Registration of notarization acts</w:t>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z305" w:id="283"/>
+        <w:t xml:space="preserve"> Article 74. Issue of certificate of right to inheritance of a share in common property on application of surviving spouse</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z354" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Certificates of right to inheritance of a share in common property shall be issued by the notary at the location of opening of inheritance following the written application of surviving spouse, with notification of heirs accepting the inheritance.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z355" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Certificates of right to inheritance of a share in common property may be issued for half of common property acquired during marriage by the surviving spouse, unless the marriage contract established otherwise.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z356" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Certificates of right to inheritance to the deceased spouse’s share in their common property may be issued to the heirs of the deceased spouse following their application.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z357" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 50. Form of registers of notarial activities ( and of electronic register of unified notarial information system), notarial certificates, certificates of acknowledgment</w:t>
-[...1047 lines deleted...]
-      1. The notary shall issue a certificate of right to inheritance at the place of opening of inheritance, following written application from the heirs.</w:t>
+        <w:t xml:space="preserve"> Article 75. Attachment and removal of prohibition of alienation of property</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z334" w:id="311"/>
-[...616 lines deleted...]
-    <w:bookmarkEnd w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Footnote. Article 75 shall be excluded by the Law of the Republic of Kazakhstan dated 05.07.2018 № 177-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z358" w:id="334"/>
+    <w:bookmarkStart w:name="z358" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 11. CERTIFICATION OF ACCURACY OF COPIES OF DOCUMENTS AND EXTRACTS FROM THEM, AUTHENTICITY OF SIGNATURE AND ACCURACY OF TRANSLATION</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z359" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 76. Certification of accuracy of copies of documents and extracts from them</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z360" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Notaries or civil servants authorized to carry out notarial activities shall certificate the accuracy of copies of documents and extracts from them issued by legal entities and citizens provided that these documents and their content shall not contradict legislation and have legal significance.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z361" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Accuracy of extracts may be certified only if the document from which the extract is made contains the resolution of several separate, unlinked issues. An extract shall reproduce the comprehensive text of the part of document concerned.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z362" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 77. Certification of accuracy of copy of document issued by citizen</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Accuracy of copies of documents issued by citizens shall be certified by the notary in cases where the accuracy of a citizen’s signature is certified on a document by the notary or civil servant authorized by this Law to carry out notarial activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z363" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 78. Certification of accuracy of copy from copy of document</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Accuracy of copies from copy of document shall be certified by the notary provided the accuracy of the copy is notarially certified or the copy document is issued by the legal entity that issued the original document. In the latter case the copy document shall be made on this legal entity’s headed paper and sealed and mention that the legal entity holds the original document.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z364" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 79. Certification of authenticity of signature on document</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z365" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Notaries shall certify authenticity of signature on documents provided that their content does not contradict legislative acts and the exposition of transaction is not certified.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z366" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Notaries certifying authenticity of signature shall not certificate the facts shown in the documents, and instead only confirm that the signature is made by the particular person.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 79 as amended by Law of the Republic of Kazakhstan dated 5 May 2003, № 408.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z367" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 80. Certification of accuracy of translation</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z368" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A notary shall certify accuracy of translation from one language to another if the notary speaks the relevant language.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z369" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. If a notary does not speak the relevant language, a translation may be made by a translator, and then certified as authentic by the notary.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z370" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 12. CERTIFICATION OF FACTS</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z371" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 81. Certification of fact that a citizen is alive</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z372" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A notary shall certify the fact that a citizen is alive.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z373" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The fact that a minor is alive shall be certified at the request of his/her legal representatives (parents, adoptive parents, guardians, trustees) and by institutions and organizations in whose protection the minor is held. A certificate shall be issued to the interested persons in confirmation of that fact.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z374" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 82. Certification of facts that citizen is in a particular place</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z375" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A notary shall certify the fact that a citizen is in a particular place at that citizen’s request.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z376" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The fact that a minor is in a particular place shall be certified at the request of his/her legal representatives (parents, adoptive parents, guardians, trustees) and by institutions and organizations in whose protection the minor is held. A certificate shall be issued to the interested persons in confirmation of that fact.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z377" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 83. Certification of time of presentation of documents</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A notary shall certify the time of presentation of document to him/her. Acknowledgment on this shall be shown on the documents with specification of surname, forename and patronymic the person presenting it.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z378" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 13. TRANSFER OF DECLARATIONS BY INDIVIDUALS AND LEGAL ENTITIES. ACCEPTANCE OF MONEY ON DEPOSIT</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Wording of title changed Law of the Republic of Kazakhstan dated 13 November 1998, № 302.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z379" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 84. Transfer of declarations</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z380" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Transfer of declarations of individuals and legal entities to other individuals and legal entities shall be personally carried out by the notary on receipt or by post with return notification. Declarations may also be transferred by fax machine, computer network or other technical facilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z381" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The expenses linked with use of technical facilities for transfer of declarations shall be paid by the person at whose request the notarial action is carried out.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z359" w:id="335"/>
+    <w:bookmarkStart w:name="z382" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. At the request of person filing the declaration, a certificate of transfer of declaration shall be issued to him/her.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z383" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 76. Certification of accuracy of copies of documents and extracts from them</w:t>
-[...19 lines deleted...]
-      1. Notaries or civil servants authorized to carry out notarial activities shall certificate the accuracy of copies of documents and extracts from them issued by legal entities and citizens provided that these documents and their content shall not contradict legislation and have legal significance.</w:t>
+        <w:t xml:space="preserve"> Article 85. Acceptance of money on deposit</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z361" w:id="337"/>
-[...15 lines deleted...]
-      2. Accuracy of extracts may be certified only if the document from which the extract is made contains the resolution of several separate, unlinked issues. An extract shall reproduce the comprehensive text of the part of document concerned.</w:t>
+    <w:bookmarkStart w:name="z384" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A notary shall receive money on deposit from a debtor for transfer to a creditor in cases provided for by legislation.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z362" w:id="338"/>
-[...551 lines deleted...]
-    <w:bookmarkStart w:name="z385" w:id="361"/>
+    <w:bookmarkStart w:name="z385" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. The notary shall notify the creditor of the receipt of money and, at his request, issue him the money due. If the deposit was made in accordance with the procedure established by part two of paragraph 1 of Article 291 of the Civil Code of the Republic of Kazakhstan, the notary shall issue money to the creditor in the manner established by the agreement between its parties.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z386" w:id="362"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z386" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Money shall be accepted on deposit by the notary at the place of fulfilment of obligations.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z387" w:id="363"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z387" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. The seizure, foreclosure and suspension of expenditure operations on bank accounts where the money of individuals and legal entities is deposited on the terms of a notary deposit, shall not be allowed. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z388" w:id="364"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z388" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Money that is in a notary deposit shall not be the property of the notary and (or) his income.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkEnd w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 85 as amended by Law of the Republic of Kazakhstan dated 13 November 1998, No 302; dated 26.07.2016 № 12-VІ (shall be enforced upon expiry of thirty calendar days after the day of its first official publication); dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 85 as amended by Law of the Republic of Kazakhstan dated 13 November 1998, № 302; dated 26.07.2016 № 12-VІ (shall be enforced upon expiry of thirty calendar days after the day of its first official publication); dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z389" w:id="365"/>
+    <w:bookmarkStart w:name="z389" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 86. Refund of money to the person who deposited it </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkEnd w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Refund of money to the person who deposited it shall be allowed: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19967,233 +19722,233 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 86 shall be in the wording of the Law of the Republic of Kazakhstan dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication). </w:t>
+        <w:t>      Footnote. Article 86 shall be in the wording of the Law of the Republic of Kazakhstan dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z390" w:id="366"/>
+    <w:bookmarkStart w:name="z390" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 14. EXECUTION OF PROTEST OF BILL</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkEnd w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. Title as amended, Articles 87-91 excluded by Law of the Republic of Kazakhstan dated 29 March 2000, No 42.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z391" w:id="367"/>
+      Footnote. Title as amended, Articles 87-91 excluded by Law of the Republic of Kazakhstan dated 29 March 2000, № 42.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z391" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 92. Protest of a bill</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkEnd w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Protest of a bill in non-payment, non-acceptance and failure to date shall be performed by the notary in accordance with Kazakh legislative acts concerning exchange and promissory bills.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z392" w:id="368"/>
+    <w:bookmarkStart w:name="z392" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 14-1. Fulfillment of executive notes</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkEnd w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. Section 2 shall be supplemented by chapter 14-1 in accordance with the Law of the Republic of Kazakhstan dated 31.10.2015 № 378-V (shall be enforced from 01.01.2016).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z393" w:id="369"/>
+    <w:bookmarkStart w:name="z393" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 92-1. Collecting money or recovering other movable property from a debtor </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z395" w:id="371"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z394" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. For the recovery of money or the reclamation of other movable property from a debtor, a notary shall make an executive inscription in electronic form by means of the unified notarial digital system upon presentation of the original document establishing the indebtedness, on which a corresponding note shall be made.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z395" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. On the basis of the writ of execution, the debt shall be collected according to the following indisputable requirements:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkEnd w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) on fulfillment of an obligation based on a notarized transaction, including fulfillment of agreements on the settlement of a dispute certified by a notary in extrajudicial dispute resolution procedure in cases established by this Law or provided for by the agreement; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20330,244 +20085,244 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) on the recovery of accrued but not paid wages and other payments to the employee, including the recovery of mandatory pension contributions to the Unified Pension Savings Fund;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) on execution of agreements on the disputes settlement concluded under participatory procedure.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z396" w:id="372"/>
+    <w:bookmarkStart w:name="z396" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The penalty (fine), interest, if any, shall be collected on the basis of an execution writ, with the exception of bank loans, upon written acknowledgement by the debtor of an unfulfilled obligation.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkEnd w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The writ of execution shall be executed when the debtor admits guilt in an unfulfilled obligation, confirmation by a notary of the fact of admitting guilt in an unfulfilled obligation, unless the contract provides for another penalty (fine), interest collecting mode.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 92-1 as amended by the Law of the Republic of Kazakhstan dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 29.06.2020 № 352-VI (effective ten calendar days after the date of its first official publication); dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication); dated 20.12.21 № 84-VII (enforcement, see art 2); dated 15.03.2023 № 207-VII (shall be enforced sixty calendar days after the date of its first official publication); № 207-VII of 15.07.2025 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 92-1 as amended by the Law of the Republic of Kazakhstan dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 29.06.2020 № 352-VI (effective ten calendar days after the date of its first official publication); dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication); dated 20.12.21 № 84-VII (enforcement, see art 2); dated 15.03.2023 № 207-VII (shall be enforced sixty calendar days after the date of its first official publication); № 207-VII of 15.07.2025 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z397" w:id="373"/>
+    <w:bookmarkStart w:name="z397" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 92-2. Terms of execution of executive note  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z398" w:id="374"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z398" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Executive note shall be made: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkEnd w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) if the submitted documents confirm the indisputability of the debt or other liability of the debtor to the collector; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) if no more than three years have passed from the day the right to claim (statement) arose.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z399" w:id="375"/>
+    <w:bookmarkStart w:name="z399" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. If for the claim on which the executive note is issued, the legislation of the Republic of Kazakhstan establishes a different limitation period, the executive note shall be issued within this period.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z422" w:id="376"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z422" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Executive inscription on the basis of sub-paragraphs 1), 2), 3), 4), 5) and 8) of paragraph 2 of Article 92-1 of this Law is made at the place of registration or place of residence of the debtor (individual), unless another address is specified in the contract, if the debtor is a legal entity, then at the place of its registration or the location of its permanent body. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkEnd w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Executive inscription on the basis of subparagraphs 6) and 7) of paragraph 2 of Article 92-1 of this Law is made at the place of registration or place of residence, or at the location of the debtor's immovable property (individual), if the debtor is a legal entity, then at the place of its registration or the location of its permanent body, or at the place of location of immovable property.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -20584,68 +20339,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 92-2 as amended by the Law of the Republic of Kazakhstan dated 31.12.2021 № 100 (shall be enforced ten calendar days after the date of its first official publication); dated 15.03.2023 № 207-VII (shall be enforced sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z400" w:id="377"/>
+    <w:bookmarkStart w:name="z400" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 92-3. Content of executive note </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkEnd w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Executive note must contain: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20842,220 +20597,220 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 92-3 as amended by the Law of the Republic of Kazakhstan dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z401" w:id="378"/>
+    <w:bookmarkStart w:name="z401" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 92-4. Procedure of collection under executive note </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkEnd w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Collection under the executive note shall be carried out in the manner established by the legislation of the Republic of Kazakhstan on enforcement proceedings.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z402" w:id="379"/>
+    <w:bookmarkStart w:name="z402" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 92-5. Deadlines for presentation of an executive note  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z403" w:id="380"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z403" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. An executive note may be presented for forcible execution within three years from the date of its execution, unless otherwise provided by law. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z404" w:id="381"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z404" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The restoration of the missed deadline for presentation of the executive note shall be made in accordance with the civil procedural legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z405" w:id="382"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z405" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 92-6. Direction to the debtor of a copy of the writ of execution </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkEnd w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. The title of Article 92-6 as amended by the Law of the Republic of Kazakhstan dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z406" w:id="383"/>
+    <w:bookmarkStart w:name="z406" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. After the execution of the writ of execution, the notary no later than the next working day shall hand over or send a copy of it to the debtor at the e-mail address or at the known place of residence (location) or registration of the debtor using means of communication that ensure delivery registration.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z407" w:id="384"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z407" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. A copy of the writ of execution shall be deemed received if it is sent to the debtor:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkEnd w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) to the email address specified in the contract concluded between the parties; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21084,1794 +20839,1786 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) using other means of communication that provide for the registering of delivery. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In the event that a notification is returned with a note that it is impossible to deliver it to the addressee, recipient, or in connection with a refusal to accept it, a copy of the writ of execution shall be deemed duly sent.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z408" w:id="385"/>
+    <w:bookmarkStart w:name="z408" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The debtor shall have the right, within ten working days from the date of receipt of a copy of the writ of execution, to send to the notary who made the writ of execution, objections to the stated demand in writing with notification.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z409" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The debtor's objection must contain reasons for disagreeing with the stated requirement.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 92-6 as amended by the Law of the Republic of Kazakhstan dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z410" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 92-7. Issuance of a writ of execution </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The heading of Article 92-7 as amended by the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z411" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Upon receipt of a notification of delivery of a copy of the executive inscription to the debtor and if no objection is received from the debtor to the notary within the prescribed period, the notary issues the executive inscription to the claimant or, upon his application, sends it for execution to the state automated digital enforcement system.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z412" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A copy of the execution writ issued to the claimant or sent to the notary shall remain in the notary’s production.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 92-7 as amended by the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication); dated 30.12.2025 № 246-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z413" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 92-8. Cancellation and contestation of the execution writ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The heading of Article 92-8 as amended by the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z414" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The notary shall issue a resolution to cancel the writ of execution no later than three working days from the date of receipt of an objection to the stated claim.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z415" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The resolution to cancel the writ of execution shall not be disputed.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A copy of the resolution to cancel the writ of execution must be handed over or sent to the claimant, debtor no later than the next business day after its issuance in accordance with Article 92-6 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the event that, by a notary's resolution, the executed writ of execution is not canceled on the debtor’s objection, it is contested in court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 92-8 shall be in the wording of the Law of the Republic of Kazakhstan dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z416" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 15. ACCEPTANCE OF DOCUMENTS AND SECURITY PAPERS FOR STORAGE</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Title of chapter substituted by Law of the Republic of Kazakhstan dated 13 November 1998, № 302.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z417" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 93. Acceptance of documents and security papers for storage</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z418" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A notary shall accept documents and security papers listed in an inventory for storage. One copy of the inventory shall be remained by the notary, another copy shall be issued to the person surrendering the documents and security papers for storage.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z419" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A notary may accept documents and security papers without inventory if they are properly packed (packing shall be under the seal of the notary, signed by him/her and the person surrendering the documents and security papers). In these cases, a notary shall be responsible for safety of packing.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z420" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A certificate shall be issued to the person surrendering the documents and security papers.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 93 as amended by Law of the Republic of Kazakhstan dated 13 November 1998, № 302.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z421" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 94. Return of documents and security papers accepted for storage</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Documents and security papers accepted for storage shall be returned to the person surrendering them for storage or legally to an authorized body on presentation of certificate and its inventory or by a court decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 94 as amended by Law of the Republic of Kazakhstan dated 13 November 1998, № 302.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z423" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 16. EXECUTION OF MARINE PROTESTS</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z424" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 95. Declaration of marine protest</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z425" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A notary shall accept a declaration by a ship’s captain of an event occurring while the ship is sailing or in dock, if this is a basis for specifying the ship owner’s property requirements in order to provide evidence for protection of the ship holder’s rights and legal interests.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z426" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A notice of marine protest shall contain a description of circumstances of occurrence and the measures adopted by the captain for protecting the property entrusted to him/her.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z427" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A ship’s captain shall be obliged to present a ship’s journal and certified extract from the ship’s journal confirming the circumstances listed in the notice of marine protest, in accordance with merchant shipping legislation, together with a notice or not later than seven calendar days from the date of port call or from the date of the event if it occurred in a port.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 95 as amended by Constitutional Law of the Republic of Kazakhstan dated 03.07.2013 No 121-V (enforced upon expiry of ten calendar days after first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z428" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 96. Deadline for declaring marine protest</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z429" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A notice of marine protest shall, in accordance with merchant shipping legislation, be filed within twenty-four hours of the ship's arrival in port.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If the event triggering the need for the notice of marine protest occurred in the port, the protest shall be made within twenty-four hours of occurrence.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z430" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. If notice of protest cannot be issued within the established period, the reason for this shall be specified in the notice of marine protest.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z431" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 97. Compilation of marine protest act</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A notary shall compile a marine protest act and certify it with his/her own signature and seal on the basis of the captain’s declaration and materials from the ship’s journal, at the request of the captain and where possible, not less than two witnesses from the list of crew.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z432" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 17. PROVISION OF EVIDENCE</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z409" w:id="386"/>
-[...15 lines deleted...]
-      3. The debtor's objection must contain reasons for disagreeing with the stated requirement.</w:t>
+    <w:bookmarkStart w:name="z433" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 98. Provision of evidence necessary in a case arising in a court or other component body</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z434" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A notary shall provide the evidence necessary in a case arising in a court or other component body at the request of the interested persons, if there are grounds for considering that presentation of the evidence will be impossible or difficult in the future.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z435" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A notary shall not provide evidence in a case that at the time when the interested persons apply to the notary is already in the court or other competent body.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z436" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 99. Activity of notary in provision of evidence</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z437" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. In order to provide evidence, the notary shall question citizens, examine the material, written and electronic evidence, and, if necessary, appoint an expert examination.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z438" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A notary shall govern by the relevant regulations of Kazakh civil procedure legislation when carrying out procedural actions to provide evidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z439" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A notary shall notify the time and place for provision of evidences from the party and interested persons, but their failure to appear shall not constitute a stay of execution of action to provide evidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z440" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Evidence shall only be provided without notification of one of the parties and interested persons only in emergency cases, or when it cannot be determined who shall participate in the case in future.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z441" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. In case of failure by a witness or commissioned expert to appear, a notary shall inform the court for the place of residence of the witness or expert for adoption of measures provided for by Kazakh legislative acts.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z442" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. A notary shall warn citizens and specialists on penalties for false evidence or conclusion and for failing or deliberately omitting to give evidence or conclusion.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 92-6 as amended by the Law of the Republic of Kazakhstan dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 99 as amended by the Law of the Republic of Kazakhstan dated 06.26.2020 № 349-VI (effective ten calendar days after the date of its first official publication.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z410" w:id="387"/>
+    <w:bookmarkStart w:name="z443" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 92-7. Issuance of a writ of execution </w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Article 99-1. Certification of equivalence of an electronic document prepared by a notary to a paper document </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Certification of the equivalence of an electronic document to a document on paper shall mean confirmation of the identity of the content of an electronic document prepared by a notary with the content of a document presented to a notary on paper. An electronic document prepared by a notary shall have the same legal force as a paper document, the equivalence of which is certified by a notary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      It shall not be allowed to certify the equivalence of an electronic document to a document on paper on transactions concluded in a simple written form, identity documents, as well as documents issued by state bodies in electronic form in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      To produce an electronic document to certify its equivalence to a paper document, the notary shall make an electronic image of a paper document and certify it by means of a notary's electronic digital signature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="389"/>
+        <w:t>      Footnote. Chapter 17 shall be supplemented by Article 99-1 in accordance with the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective from 01.07.2021).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z444" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 99-2. Certification of equivalence of a paper document made by a notary to an electronic document</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Certification of the equivalence of a paper document to an electronic document shall mean confirmation of the identity of the content of the electronic document submitted to the notary to the content of the document prepared by the notary on paper. A document prepared by a notary on paper shall have the same legal force as an electronic document, the equivalence of which is certified by a notary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An electronic document submitted to a notary must be authenticated by means of an electronic digital signature. The electronic digital signature of the person from whom the document originates must be verified and its authenticity confirmed in accordance with the Digital Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 92-7 as amended by the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 17 shall be supplemented by Article 99-2 in accordance with the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective from 01.07.2021); as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z413" w:id="390"/>
+    <w:bookmarkStart w:name="z445" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 92-8. Cancellation and contestation of the execution writ</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Chapter 18. APPLICATION OF NORMS OF LAW OF OTHER STATES BY NOTARY. INTERNATIONAL TREATIES.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z446" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 100. Application of norms of law of other states by notary</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z447" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A notary shall apply the norms of law of other states in accordance with Kazakh legislation.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z448" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A notary shall accept documents drawn up in accordance with the requirements of the international treaties of the Republic of Kazakhstan, and produce certificates of acknowledgments in the form established by the legislation of other states, unless otherwise provided by international treaties ratified by the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z449" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 101. Protection of inherited property and issue of certificate of right to inheritance</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Actions linked with protection of property in Kazakh territory and left after the death of a foreign citizen or property coming to a foreign citizen after the death of a Kazakh citizen, and assignment of trustee of inheritance and issue of right of inheritance in relation to such property, shall be carried out in accordance with Kazakh legislation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...95 lines deleted...]
-      </w:r>
+        <w:t>      Footnote. Article 101 as amended by Law of the Republic of Kazakhstan dated 5 May 2003, No 408.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z450" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 102. Acceptance of notarial documents drawn up abroad</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z451" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Documents drawn up abroad with participation by civil servants of competent bodies in other states or issued by those bodies, shall be accepted by the notary subject to their legalization by the Ministry of Foreign Affairs of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z452" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Documents not legalized shall be accepted only in cases provided for by the legislation and international treaties of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z453" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 103. Provision of evidence necessary for conducting cases in the authorities of other states</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A notary shall provide the evidence necessary for conducting cases in the authorities of other states.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z454" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 104. International treaty</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z455" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. If an international treaty ratified by the Republic of Kazakhstan established rules on notarial activities different from those provided by Kazakh legislative acts for carrying out notarial activities, the rules of the international treaty shall be applied when carrying out notarial activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z456" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. If an international treaty ratified by the Republic of Kazakhstan includes within the competence of a notary the carrying out of notarial activities not provided by Kazakh legislation, a notary shall carry out the notarial activities according to the procedure established by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z457" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 105. Ensuring fulfilment of this Law</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z458" w:id="411"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 92-8 shall be in the wording of the Law of the Republic of Kazakhstan dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 15.02.2021 № 5-VII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>
+      1. (Excluded).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. (Excluded).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z460" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Current regulatory legal acts regulating organization and activities of notaries prior to 1 January 1998 shall be brought into conformity with this Law and during this term shall be applied in the parts that do not contradict it.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Excluded by Law of the Republic of Kazakhstan dated 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...1400 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 105 as amended by Laws of the Republic of Kazakhstan dated 05.05.2003 No 408; and 26.12.2011 No 516-IV (enforced upon expiry of 10 calendar days after first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -23012,55 +22759,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>