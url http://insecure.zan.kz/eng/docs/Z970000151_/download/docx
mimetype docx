--- v0 (2025-10-01)
+++ v1 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d4e1cf0" w14:textId="d4e1cf0">
+    <w:p w14:paraId="1f9c38e" w14:textId="1f9c38e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -868,3021 +868,3108 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 3-3. Language policy principles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The principles of language policy shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ensuring the rights and legitimate interests of citizens of the Republic of Kazakhstan in the field of language development;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) free use of the languages of the people of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The Law as added by Article 3-3 in accordance with the Law of the Republic of Kazakhstan dated 13.01.2025 № 157-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...55 lines deleted...]
-      2) free use of the languages of the people of Kazakhstan.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 4. State language of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      State language of the republic of Kazakhstan shall be Kazakh language.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      State language shall be the language of public administration, legislation, judicial and administrative procedure, acting in all fields of public relations on the territory of the state.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The duty of every citizen of the Republic of Kazakhstan shall be the mastery of the state language that shall be the most important factor in the consolidation of the people of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The government and other governmental, local representative and executive bodies shall be obliged to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      fully develop the state language in the Republic of Kazakhstan, strengthen its international authority;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      create all necessary organizational, material and technical conditions for unrestricted and free mastery of the state language by all citizens of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      assist to Kazakh diaspora in preservation and development of their native language.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 5. The use of Russian language</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In governmental organizations and local government on a level with Kazakh language officially shall be used Russian language.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 6. The state care of languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Every citizen of the Republic of Kazakhstan shall be entitled to use their native language, freely choose the language of communication, upbringing, education and creative work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The state shall promote conditions for the study and development of languages of Kazakhstan people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In places of compact residence of national groups upon carrying out of measures can be used their languages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 7. Inadmissibility of prevention to the functioning of languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the Republic of Kazakhstan shall not be permitted infringements of rights of citizens according to their language.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Actions of officials, hindering the functioning and learning the state and other languages in Kazakhstan, shall entail liability in accordance with the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Law as added by Article 3-3 in accordance with the Law of the Republic of Kazakhstan dated 13.01.2025 № 157-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 7 as amended by the Law of the Republic of Kazakhstan dated 27.06.2007 № 315 (shall be enforced from the date of official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 4. State language of the Republic of Kazakhstan</w:t>
-[...125 lines deleted...]
-      assist to Kazakh diaspora in preservation and development of their native language.</w:t>
+        <w:t xml:space="preserve"> Chapter 2. Language in governmental and non-governmental organizations and local government Article 8. The use of languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Language of work and the proceedings of governmental bodies, organizations and bodies of local government of the Republic of Kazakhstan shall be the state language, on a level with Kazakh officially shall be used Russian language.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In work of non-governmental organizations shall be used state language and other languages if necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 5. The use of Russian language</w:t>
-[...17 lines deleted...]
-      In governmental organizations and local government on a level with Kazakh language officially shall be used Russian language.</w:t>
+        <w:t xml:space="preserve"> Article 9. Language of acts of governmental bodies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Acts of governmental bodies shall be developed and adopted in state language, and if appropriate, their development can be conducted in Russian with the provision, if possible, of its translate into other languages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 6. The state care of languages</w:t>
-[...53 lines deleted...]
-      In places of compact residence of national groups upon carrying out of measures can be used their languages.</w:t>
+        <w:t xml:space="preserve"> Article 10. Language of maintaining documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The conduct of the accounting, statistical, financial and technical documentation in the system of governmental bodies, organizations of the Republic of Kazakhstan, regardless from the form of ownership, shall be provided in state and Russian languages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 10 as amended by the Law of the Republic of Kazakhstan dated 05.06.2006 № 146 (the order of the entry into force see article 2); dated 24.11.2015 № 422-V (shall be enforced from 01.01.2016).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 7. Inadmissibility of prevention to the functioning of languages</w:t>
-[...35 lines deleted...]
-      Actions of officials, hindering the functioning and learning the state and other languages in Kazakhstan, shall entail liability in accordance with the laws of the Republic of Kazakhstan.</w:t>
+        <w:t xml:space="preserve"> Article 11. Language of responses to appeals of citizens</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Responses of governmental and non-governmental organizations to appeals of citizens and other documents shall be given in state language or in the language of appeal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 12. Language in the Armed Forces and law enforcement agencies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the Armed Forces of the Republic of Kazakhstan, as well as in all types of military and paramilitary forces, organizations of the state control and supervision, the legal protection of citizens and law enforcement agencies shall be ensured the functioning of the state and Russian languages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 13. Language of court proceeding</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Legal proceedings in the Republic of Kazakhstan shall be conducted in state language, and in legal proceedings on a level with state language shall be used Russian language or other languages if necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 14. Language of process on cases concerning administrative offences</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Process on cases concerning administrative offences shall be carried on in state language and in other languages if necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 15. Language of transactions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      All transactions of individuals and legal entities in the Republic of Kazakhstan, committed in writing, shall be in state and Russian languages with the application, if necessary, of translation into other languages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Transactions with foreign individuals and legal entities, committed in writing, shall be in state and on mutually acceptable language.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 7 as amended by the Law of the Republic of Kazakhstan dated 27.06.2007 № 315 (shall be enforced from the date of official publication).</w:t>
+        <w:t>      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan dated 05.06.2006 № 146 (the order of the entry into force see article 2); dated 24.11.2015 № 422-V (shall be enforced from 01.01.2016).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 2. Language in governmental and non-governmental organizations and local government Article 8. The use of languages</w:t>
-[...35 lines deleted...]
-      In work of non-governmental organizations shall be used state language and other languages if necessary.</w:t>
+        <w:t xml:space="preserve"> Chapter 3. Language in the field of education, science, culture and mass media</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title of Chapter 3 as amended by the Law of the Republic of Kazakhstan dated 19.06.2024 № 94-VIII (enters into force sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 9. Language of acts of governmental bodies</w:t>
-[...17 lines deleted...]
-      Acts of governmental bodies shall be developed and adopted in state language, and if appropriate, their development can be conducted in Russian with the provision, if possible, of its translate into other languages.</w:t>
+        <w:t xml:space="preserve"> Article 16. Language in the field of education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the Republic of Kazakhstan shall be provided creation of children's pre-school organizations operating in state language, and in places of compact residence of national groups in their languages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Language of education, upbringing in children's homes and equated to them organizations shall be defined by local executive bodies, taking into account national composition of their population.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Republic of Kazakhstan shall ensure acquisition of primary, basic secondary, general secondary, technical and professional, post-secondary, higher and postgraduate education in state, Russian and, if necessary and possible, in other languages. In educational institutions state language and Russian language shall be compulsory academic subjects and shall be included in the list of disciplines, included in the document on education.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The title and article as amended by the Law of the Republic of Kazakhstan dated 27.06.2007 № 320 (the order of the entry into force see article 2).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 10. Language of maintaining documents</w:t>
-[...17 lines deleted...]
-      The conduct of the accounting, statistical, financial and technical documentation in the system of governmental bodies, organizations of the Republic of Kazakhstan, regardless from the form of ownership, shall be provided in state and Russian languages.</w:t>
+        <w:t xml:space="preserve"> Article 17. Language in the field of science and culture</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the Republic of Kazakhstan in the filed of science, including the design and thesis defence, shall be ensured functioning of state and Russian languages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Cultural events shall be held in state and in other languages if necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 as amended by the Law of the Republic of Kazakhstan dated 05.06.2006 № 146 (the order of the entry into force see article 2); dated 24.11.2015 № 422-V (shall be enforced from 01.01.2016).</w:t>
+        <w:t>      Footnote. The title and Article as amended by the Law of the Republic of Kazakhstan dated 27.06.2007 № 320 (the order of the entry into force see article 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 18. Language of the mass media</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The title of Article 18 as amended by the Law of the Republic of Kazakhstan dated 19.06.2024 № 94-VIII (enters into force sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Republic of Kazakhstan ensures the functioning of the state and other languages ​​in the mass media.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      With the purpose of creation necessary language environment andproper functioning of state language, the volume of television and radio programs on TV, radio channel, regardless of their ownership forms, in state language on time must not be less than total volume of television and radio programs in other languages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 18 as amended by the Law of the Republic of Kazakhstan dated 18.01.2012 № 546-IV (shall be enforced upon expiry of thirty calendar days after its first official publication); dated 19.06.2024 № 94-VIII (enters into force sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 11. Language of responses to appeals of citizens</w:t>
-[...17 lines deleted...]
-      Responses of governmental and non-governmental organizations to appeals of citizens and other documents shall be given in state language or in the language of appeal.</w:t>
+        <w:t xml:space="preserve"> Chapter 4. Language in the names of settlements, proper nouns, visual information</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 19. Procedure for the use of toponymic names</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Heading as amended by the Law of the Republic of Kazakhstan dated 29.12.2021 № 94-VII (shall come into effect ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Traditional, historically formed Kazakh names of administrative-territorial units, constituent parts of settlements, as well as other physical and geographical objects are stated in the state language.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 19 as amended by the Law of the Republic of Kazakhstan dated 21.01.2013 № 72-V (shall be enforced upon expiry of three months after its first official publication); dated 29.12.2021 № 94-VII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 12. Language in the Armed Forces and law enforcement agencies</w:t>
-[...17 lines deleted...]
-      In the Armed Forces of the Republic of Kazakhstan, as well as in all types of military and paramilitary forces, organizations of the state control and supervision, the legal protection of citizens and law enforcement agencies shall be ensured the functioning of the state and Russian languages.</w:t>
+        <w:t xml:space="preserve"> Article 20. Spelling of personal names, patronymics and surnames</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Spelling of personal names, patronymics, surnames in official documents must correspond to the legislation and regulatory legal acts of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 13. Language of court proceeding</w:t>
-[...17 lines deleted...]
-      Legal proceedings in the Republic of Kazakhstan shall be conducted in state language, and in legal proceedings on a level with state language shall be used Russian language or other languages if necessary.</w:t>
+        <w:t xml:space="preserve"> Article 21. Language of requisites and visual information</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The texts of details and visual information shall be presented in compliance with the norms of spelling and authentic translation of the text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Texts of seals and stamps of governmental bodies shall contain their names in state language.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Texts of seals, stamps of organizations, irrespective from forms of property, shall be made in state and Russian languages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Forms of state organizations shall be set out in the state and Russian languages, if necessary, and also in other languages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Forms of non-governmental organizations shall be set out in the state language, if necessary, and also in Russian and (or) other languages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Signboards of state organizations shall be placed in the state and Russian languages, if necessary, and also in other languages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Signboards of non-governmental organizations shall be placed in the state language, if necessary, and also in Russian and (or) other languages. Trademarks protected in the Republic of Kazakhstan, and used on signboards of non-governmental organizations, shall be set out unchanged.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The placement of the sign shall be allowed subject to the notification of the placement of the sign in accordance with the Law of the Republic of Kazakhstan "On permits and notifications."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Notification shall be sent to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) local executive bodies of cities of republican significance, the capital, cities of regional significance - when placing signs in cities of republican significance, the capital, cities of regional significance;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) local executive bodies of districts - when placing signs in cities of regional significance, villages, towns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Notice shall be given at least five working days prior to the intended date of the sign.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Attached to the notice shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) form of information containing information on the location of the sign;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) a sketch of the sign.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Local executive bodies shall have the right to give written reasoned comments to the submitted materials, which must be eliminated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In case of comments submitted by local executive bodies, the sign can be placed only if the comments are eliminated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If the local executive bodies fail to provide a response within four working days from the date of receipt of the notification, the applicant shall have the right to place the sign within the time limit stated by him.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Inscriptions on road signs shall be stated in the state language unless otherwise provided by international treaties ratified by the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Announcements, advertisements, price lists, price tags, menus, signs and other visual information shall be posted in the state language, if necessary, also in Russian and (or) other languages, unless otherwise provided by the legislative acts of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Commodity labels (tabs) with special information, marking, instructions to goods produced in Kazakhstan must contain the necessary information in state and Russian languages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Commodity labels (tabs) with special information, marking, instructions to the goods of foreign production shall be provided with the translation into state and Russian languages at the expense of means of importing organizations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      All texts of details and visual information shall be arranged in the following order: on the left or above - in the state language, on the right or below - in Russian, they shall be written in letters of the same size. As necessary, the texts of details and visual information may be provided additionally in other languages. Herein, font sizes shall not exceed the requirements established by regulatory legal acts. Oral information, announcements, and advertisements shall be given in the state, Russian and, if necessary, in other languages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 21 as amended by the Law of the Republic of Kazakhstan dated 29.12.2021 № 94-VII (refer to Article 2 for the enforcement procedure); dated 13.01.2025 № 157-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 22. Language in the field of communications and digitalization</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The title of Article 22 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (to enter into force upon the expiration of six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the field of communications within the Republic of Kazakhstan, the functioning of the state and Russian languages shall be ensured. Postal and telegraph shipments outside the Republic of Kazakhstan shall be made in accordance with established international rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Owners of digital objects are obliged to create and put into circulation within the territory of the Republic of Kazakhstan digital objects of state bodies and the quasi-public sector intended for the formation of state digital resources, the performance of state functions, and the provision of public services, in the state and Russian languages, and, if necessary, in other languages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 22 - as amended by the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall come into effect ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (to enter into force upon the expiration of six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 14. Language of process on cases concerning administrative offences</w:t>
-[...17 lines deleted...]
-      Process on cases concerning administrative offences shall be carried on in state language and in other languages if necessary.</w:t>
+        <w:t xml:space="preserve"> Chapter 5. Legal protection of languages Article 23. Governmental protection of languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      State and all other languages in the Republic of Kazakhstan shall be under governmental protection. Government bodies shall create necessary conditions for functioning and development of these languages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Development of languages shall be provided by documents of the system of state planning of the Republic of Kazakhstan, providing priority of state language and the phased transition of office work in Kazakh language.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      List of professions, specialty and positions that require the knowledge of state language in a certain amount and in accordance with the qualification requirements shall be established by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan dated 20.12.2004 № 13 (shall be enforced from 01.01.2005); dated 21.01.2013 No 72-V (shall be enforced upon expiry of three months after its first official publication); dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 15. Language of transactions</w:t>
-[...35 lines deleted...]
-      Transactions with foreign individuals and legal entities, committed in writing, shall be in state and on mutually acceptable language.</w:t>
+        <w:t xml:space="preserve"> Article 24. Responsibility for violation of legislation of the Republic of Kazakhstan on languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The first heads of state bodies or heads of administrations, as well as individuals and legal entities guilty of violating the legislation of the Republic of Kazakhstan on languages, are liable in accordance with the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Refusal by an official to adopt appeals of individuals and legal entities, motivated by ignorance of state language, any interference in use of state and other languages in the field of their functioning, as well as violation of requirements on location of details and visual information shall entail responsibility provided for by laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan dated 05.06.2006 № 146 (the order of the entry into force see article 2); dated 24.11.2015 № 422-V (shall be enforced from 01.01.2016).</w:t>
+        <w:t>      Footnote. Article 24 is in the wording of the Law of the Republic of Kazakhstan dated 21.01.2013 № 72-V (shall be enforced upon expiry of three months after its first official publication); as amended by the Law of the Republic of Kazakhstan dated December 30, 2020 № 393-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 3. Language in the field of education, science, culture and mass media</w:t>
+        <w:t xml:space="preserve"> Article 24-1. Competence of the Government of the Republic of Kazakhstan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. The title of Chapter 3 as amended by the Law of the Republic of Kazakhstan dated 19.06.2024 № 94-VIII (enters into force sixty calendar days after the day of its first official publication).</w:t>
+      Footnote. Article 24-1 is excluded by the Law of the Republic of Kazakhstan dated November 24, 2021 № 75-VII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 16. Language in the field of education</w:t>
-[...53 lines deleted...]
-      The Republic of Kazakhstan shall ensure acquisition of primary, basic secondary, general secondary, technical and professional, post-secondary, higher and postgraduate education in state, Russian and, if necessary and possible, in other languages. In educational institutions state language and Russian language shall be compulsory academic subjects and shall be included in the list of disciplines, included in the document on education.</w:t>
+        <w:t xml:space="preserve"> Article 24-2. Competence of the authorized body in the field of onomastics</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Authorized body in the field of onomastics:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ensures the activities of the republican onomastic commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) coordinates the activities of onomastic commissions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) develops and approves a model regulation on regional onomastic commissions and onomastic commissions of cities of republican significance, the capital;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) develop and approve regulatory legal acts in the field of onomastics in accordance with the purpose and objectives of this Law and the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) exercise other powers provided for by this Law, other laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The title and article as amended by the Law of the Republic of Kazakhstan dated 27.06.2007 № 320 (the order of the entry into force see article 2).</w:t>
+        <w:t>      Footnote. Chapter 5 is supplemented by Article 24-2 in accordance with the Law of the Republic of Kazakhstan dated April 30, 2021 № 34-VII (shall be enforced ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated November 24, 2021 № 75-VII (shall be enforced ten calendar days after the day of its first official publication); dated 13.01.2025 № 157-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 17. Language in the field of science and culture</w:t>
-[...35 lines deleted...]
-      Cultural events shall be held in state and in other languages if necessary.</w:t>
+        <w:t xml:space="preserve"> Article 25. Competence of the authorized body in the field of language development</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The heading of Article 25 is as amended by the Law of the Republic of Kazakhstan dated April 30, 2021 № 34-VII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Authorized body shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) based on and in pursuance of the main directions of the internal and foreign policy of the state, determined by the President of the Republic of Kazakhstan, and the main directions of the socio-economic policy of the state, its defense capability, security, ensuring public order, developed by the Government of the Republic of Kazakhstan, shall form and implement state policy in the field of language development in accordance with the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The title and Article as amended by the Law of the Republic of Kazakhstan dated 27.06.2007 № 320 (the order of the entry into force see article 2).</w:t>
+        <w:t>      2) is excluded by the Law of the Republic of Kazakhstan dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) carry out state control over compliance with the legislation of the Republic of Kazakhstan on languages in central state bodies and their departments, local executive bodies of regions, cities of republican significance, and the capital;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4) is excluded by the Law of the Republic of Kazakhstan dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication).;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) organize informational, methodological support of activities for implementation of unified state policy in the field of languages development;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) ensure activities of the Republican terminological and onomastic commissions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) is excluded by the Law of the Republic of Kazakhstan dated April 30, 2021 № 34-VII (shall be enforced ten calendar days after the day of its first official publication); </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      7) is excluded by the Law of the Republic of Kazakhstan dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1) develop and approve regulatory legal acts in the field of language development in accordance with the purpose and objectives of this Law and the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) exercise other powers provided for by this Law, other laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 25 is in the wording of the Law of the Republic of Kazakhstan dated 20.12.2004 № 13 (shall be enforced from 01.01.2005); as amended by the Law of the Republic of Kazakhstan dated 06.01.2011 № 378-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.01.2013 № 72-V (shall be enforced upon expiry of three months after its first official publication ); dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated April 30, 2021 № 34-VII (shall be enforced ten calendar days after the day of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated. 13.01.2025 № 157-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-        <w:t>Article 18. Language of the mass media</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 25-1. Onomastic commissions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. The title of Article 18 as amended by the Law of the Republic of Kazakhstan dated 19.06.2024 № 94-VIII (enters into force sixty calendar days after the day of its first official publication).</w:t>
-[...35 lines deleted...]
-      With the purpose of creation necessary language environment andproper functioning of state language, the volume of television and radio programs on TV, radio channel, regardless of their ownership forms, in state language on time must not be less than total volume of television and radio programs in other languages.</w:t>
+      Footnote. Heading - as amended by the Law of the Republic of Kazakhstan dated November 24, 2021 № 75-VII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The Republican onomastic commission shall be formed under the authorized body; onomastic commissions of the regions, cities of republican significance, and the capital shall be formed, respectively, under local executive bodies of the regions, cities of republican significance, and the capital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. The competence of the Republican Onomastic Commission includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) development of recommendations and proposals on issues of onomastics;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) issuance of conclusions on the name, renaming of regions, districts and cities, as well as clarification and change in the transcription of their names;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) issuance of conclusions on naming airports, ports, railway stations, railway stations, metro stations, bus stations, bus stations, physical and geographical and other objects of state property on the territory of the Republic of Kazakhstan, as well as renaming, clarifying and changing the transcription of their names and assigning their own names of persons to state legal entities, legal entities with the participation of the state;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) issuance of conclusions on the name, renaming of districts in the city, constituent parts of cities of regional significance, as well as clarification and change in the transcription of their names;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) coordination of the conclusions of the onomastic commissions of cities of republican significance, the capital by name, renaming of districts in the city, constituent parts of cities of republican significance, the capital, as well as clarifying and changing the transcription of their names;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) coordinating the conclusions of regional onomastic commissions on naming and renaming villages, settlements, rural districts, as well as clarifying and changing the transcription of their names;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) coordinating the conclusions of regional onomastic commissions on naming and renaming constituent parts of towns of district significance, as well as clarifying and changing the transcription of their names.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Competence of regional onomastic commissions shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) issuing conclusions on naming and renaming villages, settlements, rural districts, as well as clarifying and changing the transcription of their names after coordination with the Republican onomastic commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) approval for private educational organizations of the assignment of personal names and their renaming;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) issuing opinions on the naming, renaming of constituent parts of towns of district significance, settlements, villages, rural districts, as well as clarification and change of the transcription of their names after agreement with the Republican onomastic commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The competence of the onomastic commissions of cities of republican significance and the capital includes issuing opinions on the naming and renaming of districts in the city, constituent parts of cities of republican significance and the capital, and on clarifying and changing the transliteration of their names after approval by the Republican Onomastic Commission, as well as approval for private educational organizations of the assignment of personal names and their renaming.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Local representative and executive bodies’ decision on naming, renaming, as well as refining and changing of transcription of names of administrative-territorial units, the constituent parts of settlements shall be accepted only at presence of positive conclusion of relevant onomastic commissions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 18 as amended by the Law of the Republic of Kazakhstan dated 18.01.2012 № 546-IV (shall be enforced upon expiry of thirty calendar days after its first official publication); dated 19.06.2024 № 94-VIII (enters into force sixty calendar days after the day of its first official publication).</w:t>
-[...1797 lines deleted...]
-        <w:t>      Footnote. Chapter 5 is supplemented with the Article 25-1 in accordance with the Law of the Republic of Kazakhstan dated 20.12.2004 № 13 (shall be enforced from 01.01.2005); is in the wording of the Law of the Republic of Kazakhstan dated 21.01.2013 № 72-V (shall be enforced upon expiry of three months after its first official publication); as amended by the Law of the Republic of Kazakhstan dated November 24, 2021 № 75-VII (shall be enforced ten calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (enters into force ten calendar days after the day of its first official publication); dated 05.07.2024 № 115-VIII (enters into force ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 5 is supplemented with the Article 25-1 in accordance with the Law of the Republic of Kazakhstan dated 20.12.2004 № 13 (shall be enforced from 01.01.2005); is in the wording of the Law of the Republic of Kazakhstan dated 21.01.2013 № 72-V (shall be enforced upon expiry of three months after its first official publication); as amended by the Law of the Republic of Kazakhstan dated November 24, 2021 № 75-VII (shall be enforced ten calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (enters into force ten calendar days after the day of its first official publication); dated 05.07.2024 № 115-VIII (enters into force ten calendar days after the day of its first official publication); dated 04.12.2025 № 236-VIII (to enter into force upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5096,51 +5183,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) unhindered access to the territory and premises of the inspected subject (object) in accordance with the subject of the inspection upon presentation of documents specified in paragraph 8 of this Article;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) receive documents (information) on paper and electronic media or copies thereof for inclusion in the report on the results of the inspection, as well as access to automated databases (information systems) in accordance with the subject of the inspection;</w:t>
+      2) to receive documents (information) on paper and electronic media, or copies thereof, for inclusion in the inspection results report, as well as access to automated databases (digital systems) in accordance with the subject matter of the inspection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) carry out audio, photo, and video recording;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5276,51 +5363,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ensure unhindered access of an official of the authorized body in the field of language development and the local executive body of the region, city of republican significance, the capital to the territory and premises of the subject (object) being inspected;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) provide the official of the authorized body in the field of language development and the local executive body of the region, city of republican significance, and the capital with documents (information) on paper and electronic media or copies thereof for inclusion in the report on the results of the inspection, as well as access to automated databases (information systems) in accordance with the subject of inspection;</w:t>
+      2) to provide the official of the authorized body in the field of language development and the local executive body of the region, city of republican significance, or the capital with documents (information) on paper and electronic media, or copies thereof, for inclusion in the inspection results report, as well as access to automated databases (digital systems) in accordance with the subject matter of the inspection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) make a note about the receipt of an act on appointing the inspection and the results of the inspection on the day the inspection is completed. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6294,51 +6381,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 5 has been supplemented by Article 25-6 in accordance with the Law of the Republic of Kazakhstan dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 5 has been supplemented by Article 25-6 in accordance with the Law of the Republic of Kazakhstan dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (to enter into force upon the expiration of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6635,55 +6722,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7009,31 +7096,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>