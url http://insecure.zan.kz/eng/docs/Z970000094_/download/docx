--- v0 (2025-11-15)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="11fe5bc" w14:textId="11fe5bc">
+    <w:p w14:paraId="e94c62f" w14:textId="e94c62f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4839,51 +4839,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10-18) develop and approve the rules for registration of contracts for participation in a housing-construction cooperative by local executive bodies; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10-19) develop and approve checklists and criteria for assessing the degree of risk within the boundaries of settlements at social infrastructure facilities in the spheres of housing management, gas and gas supply, in the field of industrial safety on compliance with the requirements for safe operation of hazardous technical devices;</w:t>
+      10-19) develop and approve checklists and criteria for assessing the degree of risk within the boundaries of settlements at social infrastructure facilities in the areas of housing management, gas and gas supply;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5383,51 +5383,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10-2 as amended by Laws of the Republic of Kazakhstan dated 17.07.2009 № 188-IV (for method of enforcement see Article 2); 19.03.2010 № 258-IV; 06.01.2011 № 378-IV (enforced upon expiry of ten calendar days after first official publication); 27.06.2011 № 444-IV (enforced upon expiry of ten calendar days after first official publication); 05.07.2011 № 452-IV (enforced from 13.10.2011); 22.07.2011 № 479-IV (enforced upon expiry of ten calendar days after first official publication); 10.07.2012 № 36-V (enforced upon expiry of ten calendar days after first official publication); 13.06.2013 № 102-V (enforced upon expiry of ten calendar days after first official publication); 03.07.2013 № 124-V (enforced upon expiry of ten calendar days after first official publication); and 13.01.2014 № 159-V (enforced upon expiry of ten calendar days after first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 29.12.2014 № 270-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 29.12.2014 № 270-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.04.2019 № 243-VI (shall be enforced upon the expiration of  ten calendar days after the day of its first official publication); dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.01.2021 № 399-VI (effective from 01.01.2021); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 15.03.2023 № 207-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 16.11.2023 № 40-VIII (shall enter into force dated 01.01.2024); dated 22.11.2024 № 138-VIII (for enactment order, see Art 2); dated 30.06.2025 № 204-VIII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.07.2025 № 207-VIII (shall be enforced upon expiry of sixty calendar days after its first official publication); dated 17.07.2025 № 213-VIII (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 10-2 as amended by Laws of the Republic of Kazakhstan dated 17.07.2009 № 188-IV (for method of enforcement see Article 2); 19.03.2010 № 258-IV; 06.01.2011 № 378-IV (enforced upon expiry of ten calendar days after first official publication); 27.06.2011 № 444-IV (enforced upon expiry of ten calendar days after first official publication); 05.07.2011 № 452-IV (enforced from 13.10.2011); 22.07.2011 № 479-IV (enforced upon expiry of ten calendar days after first official publication); 10.07.2012 № 36-V (enforced upon expiry of ten calendar days after first official publication); 13.06.2013 № 102-V (enforced upon expiry of ten calendar days after first official publication); 03.07.2013 № 124-V (enforced upon expiry of ten calendar days after first official publication); and 13.01.2014 № 159-V (enforced upon expiry of ten calendar days after first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 29.12.2014 № 270-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 29.12.2014 № 270-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.04.2019 № 243-VI (shall be enforced upon the expiration of  ten calendar days after the day of its first official publication); dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.01.2021 № 399-VI (effective from 01.01.2021); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 15.03.2023 № 207-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 16.11.2023 № 40-VIII (shall enter into force dated 01.01.2024); dated 22.11.2024 № 138-VIII (for enactment order, see Art 2); dated 24.06.2025 №196-VIII (shall enter into force dated 01.01.2026); dated 30.06.2025 № 204-VIII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.07.2025 № 207-VIII (shall be enforced upon expiry of sixty calendar days after its first official publication); dated 17.07.2025 № 213-VIII (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6490,51 +6490,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 10-9. State control within the boundaries of populated areas over social infrastructure facilities in the spheres of housing stock management, gas and gas supply, and state control and supervision within the boundaries of populated areas over social infrastructure facilities in the field of industrial safety with respect to compliance with the requirements for the safe operation of hazardous technical devices</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. State control shall be carried out by the officials of the housing inspectorate in relation to the subjects of control within the boundaries of populated areas at social infrastructure facilities in the areas of housing stock management, gas and gas supply, as well as state control and supervision in relation to the subjects of control and supervision within the boundaries of populated areas at social infrastructure facilities in the area of ​​industrial safety for compliance with the requirements for the safe operation of hazardous technical devices are carried out through unscheduled inspections and preventive control with a visit to the subject (object) of control and supervision in accordance with the Entrepreneurial Code of the Republic of Kazakhstan.</w:t>
+      1. State control shall be carried out by officials of the housing inspection in relation to subjects of control within the boundaries of settlements at social infrastructure facilities in the areas of housing management, gas and gas supply shall be carried out through unscheduled inspections and preventive control with a visit to the subject (object) of control and supervision in accordance with the Entrepreneurial Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      State control and supervision of subjects of control and supervision within the boundaries of settlements at social infrastructure facilities in the field of industrial safety over compliance with the requirements for the safe operation of hazardous technical devices shall be carried out by officials of the housing inspection of inspections in accordance with the Law of the Republic of Kazakhstan "On Civil Protection."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The subjects of state control and supervision shall be:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7004,51 +7022,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 1-1 was supplemented with Article 10-9 in accordance with the Law of the Republic of Kazakhstan dated 15.07.2025 № 207-VIII (shall be enforced upon expiry of sixty calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 1-1 was supplemented with Article 10-9 in accordance with the Law of the Republic of Kazakhstan dated 15.07.2025 № 207-VIII (shall be enforced upon expiry of sixty calendar days after its first official publication); dated 24.06.2025 № 196-VIII (shall enter into force dated 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -22060,79 +22078,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) appeal against acts of state bodies or actions (inaction) of their officials, acts of local self-government bodies that violate the rights of a housing construction cooperative, in the manner established by the legislation of the Republic of Kazakhstan on administrative procedures and the legislation of the Republic of Kazakhstan on administrative proceedings;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) to exercise other rights of a legal entity necessary to achieve the goals, provided for by the charter of a housing-construction cooperative.</w:t>
+      3) exercise other rights of a legal entity necessary to achieve the goals stipulated by the charter of a housing construction cooperative, with the exception of activities related to the management of apartment buildings and the acquisition of accommodation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 57 is the wording of the Law of the Republic of Kazakhstan dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.06.2020 № 351-VI (effective from 01.07.2021).</w:t>
+        <w:t>      Footnote. Article 57 is the wording of the Law of the Republic of Kazakhstan dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.06.2020 № 351-VI (effective from 01.07.2021); dated 09.01.2026 № 254-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -35816,50 +35834,307 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 116 as amended by Laws of the Republic of Kazakhstan dated 10.07.2001 № 227; and 01.03.2011 № 414-IV (enforced from the date of first official publication); dated 29.12.2014 № 270-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 116-1. Home renovation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The housing renovation program shall establish a financing mechanism and criteria for its implementation, including the procedure and conditions for compensation to owners of housing in objects subject to renovation, with the involvement of an authorized organization for the implementation of the housing renovation program and (or) an authorized company that has concluded an agreement on the provision of a guarantee within the framework of renovation, in accordance with the legislation of the Republic of Kazakhstan on shared participation in housing construction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Owners of housing in apartment buildings included in the housing renovation program are provided with new apartments instead of existing ones on a room-for-room basis in accordance with technical passports, regardless of the number of residents. At the same time, the number of living rooms in a new accommodation should be no less than with the existing number of living rooms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The area of   housing from the housing stock of the authorized organization for the implementation of the housing renovation program, provided under the conditions specified in paragraph 2 of this Article, and exceeding the size of the demolished housing, shall not be considered unnecessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Owners of individual residential buildings or non-residential premises shall be reimbursed for their cost or, by agreement of the parties, equivalent residential or non-residential premises shall be provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The list of objects to be renovated shall be determined by local executive bodies within the framework of the detailed planning plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Compulsory alienation of land plots for state needs shall not be allowed on land plots where multi-apartment residential buildings or individual residential buildings subject to housing renovation shall be located, except for the cases provided for in Article 84 of the Land Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Demolition of renovation objects shall be allowed within the framework of the home renovation program only with the consent of all owners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. The local executive body shall determine and finances the authorized organization for the implementation of the housing renovation program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Financing of the authorized organization for the implementation of the housing renovation program can be carried out at the expense of the local budget and (or) other sources not prohibited by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. The local executive body shall organize the construction of the accommodation in accordance with the program for the renovation of the accommodation on the site of the demolished renovation facilities. In this case, demolition shall be carried out at the expense of the local budget and (or) other sources not prohibited by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. When implementing the renovation of an accommodation by an authorized company in accordance with the Law of the Republic of Kazakhstan "On shared participation in housing construction," which concluded an agreement on the provision of a guarantee as part of the renovation, the demolition of the accommodation shall be carried out at the expense of the authorized company.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 16 as added by the Article 116-1 in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 254-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2269" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -37248,55 +37523,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37622,31 +37897,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>