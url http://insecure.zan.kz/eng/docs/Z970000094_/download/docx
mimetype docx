--- v1 (2026-06-03)
+++ v2 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e94c62f" w14:textId="e94c62f">
+    <w:p w14:paraId="84622f6" w14:textId="84622f6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,145 +145,233 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Law of the Republic of Kazakhstan dated 16 April 1997 № 94.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...90 lines deleted...]
-      the words “oralman” and “oralmans” shall be replaced respectively by the words “kandas”, and “kandases” by the Law of the Republic of Kazakhstan dated 13.05.2020 № 327-VI (effective from 01.01.2021).</w:t>
+        <w:t>      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the whole text the numerals “I – VI” are respectively substituted by the numerals “1 – 6” after the word “Section” in accordance with Law of the Republic of Kazakhstan dated 20.12.2004 № 13 (enforced from 01.01.2005).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the whole text:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      the words “national service” are in all cases substituted by the words “military service” by Law of the Republic of Kazakhstan dated 22.05.2007 № 255 (enforced from date of official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      the words “necessities”, “separate (individual)”, and “separate” are respectively substituted by the words “needs”, “individual (separate)” by Law of the Republic of Kazakhstan dated 08.06.2009 № 163-IV.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      the words “oralman” and “oralmans” shall be replaced respectively by the words “kandas”, and “kandases” by the Law of the Republic of Kazakhstan dated 13.05.2020 № 327-VI (effective from 01.01.2021).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Throughout the entire text, the words "informatization object", "informatization objects", "to informatization objects", "in informatization objects", "of the informatization object", "on the informatization object", "with informatization objects", "information security", "information security", "information and communication platform of the 'electronic government'", "informatization object of the 'electronic government'", "in the sphere of informatization", "by the legislation of the Republic of Kazakhstan on informatization" shall be replaced by the words "digital object", "digital objects", "to digital objects", "in digital objects", "of the digital object", "on the digital object", "with digital objects", "cybersecurity", "cybersecurity", "platform of the 'digital government'", "digital object of the 'digital government'", "in the sphere of digitalization", "by the digital legislation of the Republic of Kazakhstan" respectively, in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1586" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> SECTION 1</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -2673,87 +2761,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Housing payments shall be divided into current and one-off housing payments, monetary compensation in lieu of the right to free privatisation of housing (hereinafter referred to as monetary compensation).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Current housing payments shall be understood to be payments made on a monthly basis under paragraph 1 of Article 101-4 hereof.</w:t>
-[...35 lines deleted...]
-      Monetary compensation means a one-off payment stipulated in Article 101-13 hereof;</w:t>
+      Current housing payments shall mean payments made on a monthly basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Lump-sum housing payments shall mean one-time payments provided for by paragraph 4 or 5 of Article 101-1 and paragraphs 2 and 4 of Article 101-9 of this Law, as well as one-time housing payments paid to recipients of housing payments before 1 July 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Monetary compensation shall mean a one-time payment provided for by paragraph 3 of Article 101-1 of this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44-4) recipient of housing benefits is an employee of a special public authority and a military serviceman (exlcuding military servicemen serving a fixed term, military servicemen serving in the reserve, cadets, students, conscripts called up for military training), as well as law enforcement officers, civil defence officers (except cadets) holding positions eligible for housing benefits who have been assigned housing benefits, as well as family members of the aforementioned officers and military personnel who were deceased (died) while on duty;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1671" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2925,51 +3013,51 @@
         </w:rPr>
         <w:t>50) is excluded by the Law of the Republic of Kazakhstan dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 2 in wording of Law of the Republic of Kazakhstan dated 08.06.2009 № 163-IV; as amended by Laws of the Republic of Kazakhstan dated 27.06.2011 № 444-IV (enforced upon expiry of ten calendar days after first official publication); 22.07.2011 № 478-IV (enforced upon expiry of ten calendar days after first official publication); 22.07.2011 № 479-IV (enforced upon expiry of ten calendar days after first official publication); 06.01.2012 № 529-IV (enforced upon expiry of twenty-one calendar days after first official publication); and 13.02.2012 № 553-IV (enforced from 01.01.2013); Constitutional Law of the Republic of Kazakhstan dated 03.07.2013 № 121-V (enforced upon expiry of ten calendar days after first official publication); By the law of the Republic of Kazakhstan 29.12.2014 № 270-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.01.2015 № 275-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 23.11.2015 № 417-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 12.12.2017 № 114-VI (shall be enforced from 01.01.2018); № 243-VI dated 3.04.2019 (shall be enforced upon the expiration of ten calendar days after its first official publication); dated 06.05.2019 № 251-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.11.2019 № 272-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.12.2019 № 284-VІ (the order of enforcement see Article 2); dated 13.05.2020 № 327-VI (effective ten calendar days after the date of its first official publication dated 06.10.2020 № 365-VI(effective ten calendar days after the date of its first official publication); dated 01.04.2021 № 26-VII (effective from 01.01.2021); dated 15.04.2022 № 114-VII (shall be enforced ten calendar days after the date of its first official publication); dated 20.03.2023 № 214-VII (shall be enforced ten calendar days after the date of its first official publication); dated 15.03.2023 № 207-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 21.05.2024 № 86-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 22.11.2024 № 138-VIII (for enforcement procedure, see Art 2); № 196-VIII of 24.06.2025 (shall be put into effect on 30.06.2025); № 203-VIII of 30.06.2025 (shall take force on 01.07.2025); dated 15.07.2025 № 207-VIII (shall be enforced upon expiry of sixty calendar days after its first official publication); dated 17.07.2025 № 213-VIII (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 2 in wording of Law of the Republic of Kazakhstan dated 08.06.2009 № 163-IV; as amended by Laws of the Republic of Kazakhstan dated 27.06.2011 № 444-IV (enforced upon expiry of ten calendar days after first official publication); 22.07.2011 № 478-IV (enforced upon expiry of ten calendar days after first official publication); 22.07.2011 № 479-IV (enforced upon expiry of ten calendar days after first official publication); 06.01.2012 № 529-IV (enforced upon expiry of twenty-one calendar days after first official publication); and 13.02.2012 № 553-IV (enforced from 01.01.2013); Constitutional Law of the Republic of Kazakhstan dated 03.07.2013 № 121-V (enforced upon expiry of ten calendar days after first official publication); By the law of the Republic of Kazakhstan 29.12.2014 № 270-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.01.2015 № 275-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 23.11.2015 № 417-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 12.12.2017 № 114-VI (shall be enforced from 01.01.2018); № 243-VI dated 3.04.2019 (shall be enforced upon the expiration of ten calendar days after its first official publication); dated 06.05.2019 № 251-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.11.2019 № 272-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.12.2019 № 284-VІ (the order of enforcement see Article 2); dated 13.05.2020 № 327-VI (effective ten calendar days after the date of its first official publication dated 06.10.2020 № 365-VI(effective ten calendar days after the date of its first official publication); dated 01.04.2021 № 26-VII (effective from 01.01.2021); dated 15.04.2022 № 114-VII (shall be enforced ten calendar days after the date of its first official publication); dated 20.03.2023 № 214-VII (shall be enforced ten calendar days after the date of its first official publication); dated 15.03.2023 № 207-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 21.05.2024 № 86-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 22.11.2024 № 138-VIII (for enforcement procedure, see Art 2); № 196-VIII of 24.06.2025 (shall be put into effect on 30.06.2025); № 203-VIII of 30.06.2025 (shall take force on 01.07.2025); dated 15.07.2025 № 207-VIII (shall be enforced upon expiry of sixty calendar days after its first official publication); dated 17.07.2025 № 213-VIII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 12.02.2026 № 263-VIII (shall be enforced sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4953,51 +5041,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-23) develop and approve the procedure for the capital repair of the common property of the condominium object;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10-24) develop and approve the rules for formation, processing, as well as centralized collection and storage of information in electronic form, including functioning of objects of informatization in the field of housing relations and housing-communal services in agreement with the authorized body in the field of informatization; </w:t>
+      10-24) develop and approve the rules for the formation, processing, and centralized collection and storage of information in electronic form, including the functioning of digital objects in the sphere of housing relations and housing-communal services, in coordination with the authorized body in the sphere of digitalization; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-25) develop and approve a standard condominium management contract;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5319,115 +5407,115 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-42) develop and approve the rules for planning, selection, coordination of projects, monitoring of design, construction and (or) operation processes in the sphere of housing relations and housing and communal services within the framework of the implementation of the national project for the modernization of the energy and communal sectors;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10-43) establish the procedure for ensuring information security in the field of water supply and (or) sanitation;</w:t>
-[...17 lines deleted...]
-      10-44) determine the industry information security center in the field of water supply and (or) sanitation;</w:t>
+      10-43) establish the procedure for ensuring cybersecurity in the sphere of water supply and (or) wastewater disposal;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-44) determine the sectoral cybersecurity center in the sphere of water supply and (or) wastewater disposal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) exercise other powers, provided by this Law, other Laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10-2 as amended by Laws of the Republic of Kazakhstan dated 17.07.2009 № 188-IV (for method of enforcement see Article 2); 19.03.2010 № 258-IV; 06.01.2011 № 378-IV (enforced upon expiry of ten calendar days after first official publication); 27.06.2011 № 444-IV (enforced upon expiry of ten calendar days after first official publication); 05.07.2011 № 452-IV (enforced from 13.10.2011); 22.07.2011 № 479-IV (enforced upon expiry of ten calendar days after first official publication); 10.07.2012 № 36-V (enforced upon expiry of ten calendar days after first official publication); 13.06.2013 № 102-V (enforced upon expiry of ten calendar days after first official publication); 03.07.2013 № 124-V (enforced upon expiry of ten calendar days after first official publication); and 13.01.2014 № 159-V (enforced upon expiry of ten calendar days after first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 29.12.2014 № 270-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 29.12.2014 № 270-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.04.2019 № 243-VI (shall be enforced upon the expiration of  ten calendar days after the day of its first official publication); dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.01.2021 № 399-VI (effective from 01.01.2021); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 15.03.2023 № 207-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 16.11.2023 № 40-VIII (shall enter into force dated 01.01.2024); dated 22.11.2024 № 138-VIII (for enactment order, see Art 2); dated 24.06.2025 №196-VIII (shall enter into force dated 01.01.2026); dated 30.06.2025 № 204-VIII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.07.2025 № 207-VIII (shall be enforced upon expiry of sixty calendar days after its first official publication); dated 17.07.2025 № 213-VIII (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 10-2 as amended by Laws of the Republic of Kazakhstan dated 17.07.2009 № 188-IV (for method of enforcement see Article 2); 19.03.2010 № 258-IV; 06.01.2011 № 378-IV (enforced upon expiry of ten calendar days after first official publication); 27.06.2011 № 444-IV (enforced upon expiry of ten calendar days after first official publication); 05.07.2011 № 452-IV (enforced from 13.10.2011); 22.07.2011 № 479-IV (enforced upon expiry of ten calendar days after first official publication); 10.07.2012 № 36-V (enforced upon expiry of ten calendar days after first official publication); 13.06.2013 № 102-V (enforced upon expiry of ten calendar days after first official publication); 03.07.2013 № 124-V (enforced upon expiry of ten calendar days after first official publication); and 13.01.2014 № 159-V (enforced upon expiry of ten calendar days after first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 29.12.2014 № 270-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 29.12.2014 № 270-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.04.2019 № 243-VI (shall be enforced upon the expiration of  ten calendar days after the day of its first official publication); dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.01.2021 № 399-VI (effective from 01.01.2021); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 15.03.2023 № 207-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 16.11.2023 № 40-VIII (shall enter into force dated 01.01.2024); dated 22.11.2024 № 138-VIII (for enactment order, see Art 2); dated 24.06.2025 №196-VIII (shall enter into force dated 01.01.2026); dated 30.06.2025 № 204-VIII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.07.2025 № 207-VIII (shall be enforced upon expiry of sixty calendar days after its first official publication); dated 17.07.2025 № 213-VIII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5814,51 +5902,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) develop and approve the rules for provision of communal services in accordance with the list of communal services and standard rules for provision of communal services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16-1) ensure the inventory of the housing stock and carry out accounting of functioning multi-apartment residential buildings with the completion of the final information in accordance with the rules of formation, processing, as well as centralized collection and storage of information in electronic form, including the functioning of informatization objects in the field of housing relations and housing and communal services;</w:t>
+      16-1) ensure the carrying out of the inventory of the housing stock and maintain records of functioning multi-apartment residential buildings with the completion of summary data in accordance with the rules for the formation, processing, and centralized collection and storage of information in electronic form, including the functioning of digital objects in the sphere of housing relations and housing-communal services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-2) monitor the lists of citizens of the Republic of Kazakhstan, kandas, registered as in need of housing in the unified republican electronic database, electronic database “Center for housing provision”, within the relevant administrative-territorial unit;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5896,51 +5984,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10-3 is in the wording of the Law of the Republic of Kazakhstan dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 15.03.2023 № 207-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 05.04.2023 № 221-VII (shall be enforced from 01.07.2023); dated 06.04.2024 № 71-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 22.11.2024 № 138-VIII (for enactment order, see Art 2); dated 15.07.2025 № 207-VIII (shall be enforced upon expiry of sixty calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 10-3 is in the wording of the Law of the Republic of Kazakhstan dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 15.03.2023 № 207-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 05.04.2023 № 221-VII (shall be enforced from 01.07.2023); dated 06.04.2024 № 71-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 22.11.2024 № 138-VIII (for enactment order, see Art 2); dated 15.07.2025 № 207-VIII (shall be enforced upon expiry of sixty calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5997,109 +6085,109 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. Article 10-5 has been excluded by the Law of the Republic of Kazakhstan dated 03.01.2022 № 101-VII (shall be enforced sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 10-6. Objects and subjects of informatization in the sphere of housing relations and housing-communal services </w:t>
+        <w:t xml:space="preserve">Article 10-6. Digital objects and subjects of digital environment in the field of housing relations and housing-communal services </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1702" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. The objects of informatization in the sphere of housing relations and housing-communal services shall be electronic information resources, information systems in the sphere of housing relations and housing-communal services. </w:t>
+      1. Digital objects in the field of housing relations and housing-communal services are electronic information resources, information systems in the field of housing relations and housing-communal services. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z1703" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. The subjects of informatization (participants) in the field of housing relations and housing and communal services shall be the authorized body, local executive bodies, subjects of natural monopolies, associations of property owners, subjects of management of a condominium object, owners of apartments, non-residential premises, parking spaces, storerooms and other entities.</w:t>
+      2. The subjects of the digital environment (participants) in the sphere of housing relations and housing-communal services are the authorized body, local executive bodies, subjects of natural monopolies, associations of property owners, subjects of condominium management, owners of apartments, non-residential premises, parking spaces, storage rooms and other subjects.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-1. The subjects of informatization (participants) in the field of housing relations and housing and communal services, except for consumers, shall transmit data to the technical operator including the data, formed by the unified settlement center.</w:t>
+      2-1. Subjects (participants) of the digital environment in the sphere of housing relations and housing-communal services, with the exception of consumers, transfer data, including data generated by a single billing center, to a technical operator.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -6107,51 +6195,51 @@
         </w:rPr>
         <w:t>      3. Excluded by the Law of the Republic of Kazakhstan dated 15.07.2025 № 207-VIII (shall be enforced upon expiry of sixty calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 1-1 is supplemented with Article 10-6 in accordance with the Law of the Republic of Kazakhstan dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 03.01.2022 № 101-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 15.07.2025 № 207-VIII (shall be enforced upon expiry of sixty calendar days after its first official publication); dated 17.07.2025 № 213-VIII (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 1-1 is supplemented with Article 10-6 in accordance with the Law of the Republic of Kazakhstan dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 03.01.2022 № 101-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 15.07.2025 № 207-VIII (shall be enforced upon expiry of sixty calendar days after its first official publication); dated 17.07.2025 № 213-VIII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7179,133 +7267,133 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) monitor and coordinate issues of using products of Kazakhstani manufacturers and localizing new and expanding existing production facilities as part of the implementation of the national project for the modernization of the energy and communal sectors;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) transmit data to the information and communication platform of the "electronic government" in accordance with the legislation of the Republic of Kazakhstan on informatization;</w:t>
+      6) transmit data to the “digital government” platform in accordance with the digital legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) organize the use of a single payment document;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) ensure centralized collection, analysis, storage, safety and confidentiality of electronic information resources and data obtained through the integration of informatization objects in the sphere of housing relations and housing and communal services with the information systems of state bodies;</w:t>
+      8) ensure the centralized collection, analysis, storage, security, and confidentiality of electronic information resources and data obtained through the integration of digital objects in the field of housing relations and housing-communal services with the information systems of state bodies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) organize the creation and maintenance of information systems in the field of housing relations and housing and communal services, including in the field of water supply and (or) sanitation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 1-1 was supplemented with Article 10-10 in accordance with the Law of the Republic of Kazakhstan dated 17.07.2025 № 213-VIII (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 1-1 was supplemented with Article 10-10 in accordance with the Law of the Republic of Kazakhstan dated 17.07.2025 № 213-VIII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7364,69 +7452,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) provide consulting assistance on the functioning of the electronic platform;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ensure information security for the storage of electronic information resources;</w:t>
-[...17 lines deleted...]
-      4) interact on issues of integration of information systems of state bodies, state electronic information resources and ensuring information security;</w:t>
+      3) ensure the cybersecurity of electronic information resources;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) coordinate efforts regarding the integration of state information systems and state electronic information resources, as well as cybersecurity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) provide operational support for the process of submitting and returning security for applications for participation in the competition in accordance with the rules for the procurement of works and services developed and approved by the authorized body;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7482,82 +7570,100 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 1-1 was supplemented with Article 10-11 in accordance with the Law of the Republic of Kazakhstan dated 17.07.2025 № 213-VIII (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 1-1 was supplemented with Article 10-11 in accordance with the Law of the Republic of Kazakhstan dated 17.07.2025 № 213-VIII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 10-12. Basic provisions for planning and implementing projects, principles for purchasing works and services, selecting projects and suppliers, concluding contracts, purchasing goods from Kazakhstani manufacturers and concluding offtake contracts within the framework of the implementation of the national 1. The implementation of projects within the framework of the national project for the modernization of the energy and communal sectors by a natural monopoly entity shall be carried out in accordance with the rules for the procurement of works and services, the selection of projects and suppliers, and the conclusion of contracts within the framework of the implementation of the national project for the modernization of the energy and communal sectors, developed and approved by the authorized body.</w:t>
+        <w:t xml:space="preserve">Article 10-12. Basic provisions for planning and implementing projects, principles for purchasing works and services, selecting projects and suppliers, concluding contracts, purchasing goods from Kazakhstani manufacturers and concluding offtake contracts within the framework of the implementation of the national </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The implementation of projects within the framework of the national project for the modernization of the energy and communal sectors by a natural monopoly entity shall be carried out in accordance with the rules for the procurement of works and services, the selection of projects and suppliers, and the conclusion of contracts within the framework of the implementation of the national project for the modernization of the energy and communal sectors, developed and approved by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The implementation of procurement of works and services within the framework of the implementation of the national project for the modernization of the energy and communal sectors shall be based on the principles of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7896,51 +8002,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) the procedure for collecting, processing, monitoring and analyzing data;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) requirements for information technology objects;</w:t>
+      2) requirements for digital objects;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) requirements for hardware and software complexes of automated water resource metering systems;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8032,51 +8138,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 1-1 was supplemented with Article 10-13 in accordance with the Law of the Republic of Kazakhstan dated 17.07.2025 № 213-VIII (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 1-1 was supplemented with Article 10-13 in accordance with the Law of the Republic of Kazakhstan dated 17.07.2025 № 213-VIII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1705" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15442,110 +15548,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) in person - to discuss issues related to the management of the condominium object and make decisions on them;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...58 lines deleted...]
-      The voting results obtained through the object of informatization in the sphere of housing relations and housing and communal economy shall be taken into account when summing up the voting results at meetings held in person and in absentia.</w:t>
+        <w:t>
+      2) in the absentee format – by conducting a written poll and (or) through a digital object in the sphere of housing relations and housing-communal services in accordance with the procedure provided for by Articles 43 and 44 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The voting results obtained through a digital object in the sphere of housing relations and housing-communal services shall be taken into account when summing up the voting results at meetings held in the in-person and absentee formats.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       At the meeting, to make decisions provided for in subparagraphs 1) and 2) of paragraph 5 of this article, the owners of apartments, non-residential premises shall confirm the right of ownership of the apartment, non-residential premises in any way not prohibited by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16041,51 +16107,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) making a decision on the transfer to the owner of the apartment, non-residential premises, parking space, storerooms or third parties of part of the common property of the condominium object for property lease (rent);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) making a decision on the selection of an object of informatization in the sphere of housing relations and housing and communal services;</w:t>
+      18) adoption of a decision on the selection of a digital object in the sphere of housing relations and housing-communal services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) making a decision on the payment and amount of remuneration to members of the house council, the audit committee (auditor) based on the results of activities for the reporting period;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16131,51 +16197,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) other issues related to the management of a condominium object .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. The convener of the meeting shall notify the owners of apartments, non-residential premises, parking spaces, and storage rooms of the format, date, location, and agenda of the meeting at least five calendar days prior to the meeting by posting an announcement in publicly accessible places, on the information system of the housing and communal services sector (if available), or individually via email or to the subscriber number of a mobile communication device, provided that such contact details have been provided by the owners of apartments, non-residential premises, parking spaces, and storage rooms.</w:t>
+      6. The initiator of the meeting shall, five calendar days prior to the date of the meeting, notify the owners of apartments, non-residential premises, parking spaces, and storage rooms of the format of the meeting, the date, place, and agenda of the meeting by posting a notice in publicly accessible places, on a digital object in the sphere of housing relations and housing-communal services (if available), or individually via electronic mail or to the subscriber number of a cellular mobile device, provided that such contact details have been furnished by the owners of apartments, non-residential premises, parking spaces, and storage rooms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. The owner of an apartment, non-residential premises, parking space, storerooms shall have one vote when voting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16680,50 +16746,132 @@
         <w:t xml:space="preserve"> of the Republic of Kazakhstan ""On electronic document and electronic digital signature".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Copies of meeting minutes shall be provided upon written request of the owner of an apartment, non-residential premises, parking space, storerooms or the housing inspectorate within five working days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Footnote. Article 42 as amended by the Law of the Republic of Kazakhstan dated 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(shall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be enforced sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 43. Conducting a written poll</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -16887,143 +17035,205 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The sheets of a written poll shall be an integral part of the minutes of the meeting, are numbered and stitched.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 44. Voting via the information system in the field of housing and communal services</w:t>
-[...91 lines deleted...]
-      4. For conducting voting via the information system in the field of housing and communal services on the issues specified in subparagraphs 1) and 2) of paragraph 5 of Article 42 of this Law, the “e-Government” information system may be used</w:t>
+        <w:t>Article 44. Voting through a digital object in the sphere of housing relations and housing-communal services</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Voting by owners of apartments, non-residential premises, parking spaces, and storage rooms may be conducted through a digital object in the sphere of housing relations and housing-communal services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Voting through a digital object in the sphere of housing relations and housing and communal services shall be conducted within a period of not less than seven days, but not more than two months from the date of announcement of the meeting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Upon completion of voting through a digital object in the sphere of housing relations and housing and communal services, the minutes shall be posted on the digital object in the sphere of housing relations and housing and communal services and stored in accordance with the Law of the Republic of Kazakhstan "On Electronic Document and Electronic Digital Signature", and shall also be transmitted in the form of an electronic document to the chairman of the association of property owners or to the subject managing the condominium object, or, in the absence thereof, to the initiator of the meeting, in accordance with the rules for the formation, processing, and centralized collection and storage of information in electronic form, including the functioning of digital objects in the sphere of housing relations and housing and communal services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. For the conduct of voting through a digital object in the sphere of housing relations and housing and communal services on issues specified in subparagraphs 1) and 2) of paragraph 5 of Article 42 of this Law, a digital object of the "digital government" may be used.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Footnote. Article 44 as amended by the Law of the Republic of Kazakhstan dated 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(shall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be enforced sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 45. Audit committee (auditor)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -17211,51 +17421,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 46. Reports on the management of the condominium object</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. The chairperson of the association of property owners or the managing entity of the condominium object shall represent the owners of apartments, non-residential premises, parking spaces, storerooms, the house council through information systems in the sphere of housing relations and housing and communal services and (or) by posting in public places:</w:t>
+      1. The chairperson of the property owners’ association or the entity managing the condominium complex shall provide information to the owners of apartments, non-residential premises, parking spaces, and storage units, as well as to the building council, through digital platforms in the field of housing relations and housing and communal services and/or by posting it in public areas:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       monthly report on the management of the condominium object - before the twentieth day of the month following the reporting period;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17284,50 +17494,132 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The monthly and annual reports on the management of the condominium object must reflect additional expenses that are not related to the expenses on the management of the condominium object (if any).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The monthly and annual reports on the management of the condominium object shall be submitted taking into account the requirements established by the legislation of the Republic of Kazakhstan on personal data and their protection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Footnote. Article 46 as amended by the Law of the Republic of Kazakhstan dated 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(shall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be enforced sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Clause 2. Forms of the management of the condominium object </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18573,87 +18865,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) monitoring the quality of communal services and the continuity of their supply to owners of apartments, non-residential premises, parking spaces, storerooms;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) posting in public places and at information technology facilities in the housing and communal services sector monthly and annual reports on the management of a condominium object, information on decisions made by the meeting and the council of the house and other information (if any) taking into account the requirements established by the legislation of the Republic of Kazakhstan on personal data and their protection;</w:t>
+      14) posting in publicly accessible places and on digital objects in the sphere of housing and communal services of monthly and annual reports on the management of the condominium object, information on decisions adopted by the meeting and the house council, and other information (if available), taking into account the requirements established by the legislation of the Republic of Kazakhstan on personal data and their protection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) implementation of measures to prepare utility networks and equipment for the heating season, proper operation of elevators and lifts for people with limited mobility, smoke removal systems, fire alarms, internal fire-fighting water supply;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) provision of information in accordance with the requirements specified in the rules for the formation, processing, as well as centralized collection and storage of information in electronic form, including the functioning of information technology facilities in the field of housing relations and housing and communal services;</w:t>
+      16) provision of information in accordance with the requirements specified in the rules for the formation, processing, and centralized collection and storage of information in electronic form, including the functioning of digital objects in the sphere of housing relations and housing and communal services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) exercising other functions  related with the management of the condominium object.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18744,50 +19036,132 @@
         <w:t xml:space="preserve"> of the Republic of Kazakhstan "On professional qualifications".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The manager of a multi-apartment residential building, after receiving a document on recognition of professional qualifications, as well as upon concluding an employment contract with the association of property owners represented by the chairman, shall send information to the housing inspectorate for inclusion of this information in the register of managing entities of the condominium object and managers of multi-apartment residential buildings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Footnote. Article 51-1 as amended by the Law of the Republic of Kazakhstan dated 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(shall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be enforced sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 51-2. Property of the association of the property owners</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -19709,87 +20083,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) monitoring the quality of communal services and the continuity of their supply to the owners of apartments, non-residential premises, parking spaces, storerooms;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12) posting in public places and at information technology facilities in the sphere of housing relations and housing and communal services monthly and annual reports on the management of the condominium object, information on decisions taken by the meeting and the council of the house and other information (if any) taking into account the requirements established by the legislation of the Republic of Kazakhstan on personal data and their protection; </w:t>
+      12) posting in publicly accessible places and on digital objects in the sphere of housing relations and housing and communal services of monthly and annual reports on the management of the condominium object, information on decisions adopted by the meeting and the house council, and other information (if available), taking into account the requirements established by the legislation of the Republic of Kazakhstan on personal data and their protection; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) implementation of measures to prepare utility networks and equipment for the heating season, proper operation of elevators and lifts for people with limited mobility, smoke removal systems, fire alarms, internal fire-fighting water supply;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) provision of information in accordance with the requirements specified in the rules for the formation, processing, and centralized collection and storage of information in electronic form, including the operation of information technology facilities in the field of housing relations and housing and communal services;</w:t>
+      14) provision of information in accordance with the requirements specified in the rules for the formation, processing, and centralized collection and storage of information in electronic form, including the functioning of digital objects in the sphere of housing relations and housing and communal services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) performance of other functions related to the management of a condominium object.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -19878,62 +20252,143 @@
       7. When a temporary management company is appointed by the housing inspectorate, condominium object management services shall be provided on the basis of an agreement between the housing inspectorate and the temporary management company.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. The temporary management company provides condominium object management services at the minimum amount of contributions for the management of the condominium object in accordance with the methodology for calculating the minimum amount of contributions for the management of the condominium object.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Article 51-6. Cooperative of apartment owners (non-residential premises)</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Footnote. Article 51-5 as amended by the Law of the Republic of Kazakhstan dated 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(shall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be enforced sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 51-6. Cooperative of apartment owners (non-residential premises)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. The activities of a cooperative of apartment owners (non-residential premises) shall be carried out in accordance with this Law, the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -20253,123 +20708,205 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) monitoring the quality of communal services and the continuity of their supply to the owners of apartments, non-residential premises, parking spaces, storerooms;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12) posting in public places and at information technology facilities in the sphere of housing relations and housing and communal services monthly and annual reports on the management of the condominium object, information on decisions taken by the meeting and the council of the house and other information (if any) taking into account the requirements established by the legislation of the Republic of Kazakhstan on personal data and their protection; </w:t>
+      12) posting in publicly accessible places and on digital objects in the sphere of housing relations and housing and communal services of monthly and annual reports on the management of the condominium object, information on decisions adopted by the meeting and the house council, and other information (if available), taking into account the requirements established by the legislation of the Republic of Kazakhstan on personal data and their protection; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) implementation of measures to prepare utility networks and equipment for the heating season, proper operation of elevators and lifts for people with limited mobility, smoke removal systems, fire alarms, internal fire-fighting water supply;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) provision of information in accordance with the requirements specified in the rules for the formation, processing, as well as centralized collection and storage of information in electronic form, including the functioning of information technology facilities in the sphere of housing relations and housing and communal services;</w:t>
+      14) provision of information in accordance with the requirements specified in the rules for the formation, processing, and centralized collection and storage of information in electronic form, including the functioning of digital objects in the sphere of housing relations and housing and communal services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) performance of other functions related to the management of a condominium object.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Income received by a cooperative of apartment owners (non-residential premises) cannot be distributed among its members and is directed to statutory purposes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Footnote. Article 51-6 as amended by the Law of the Republic of Kazakhstan dated 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(shall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be enforced sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1967" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 8. Housing construction cooperatives</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -29810,637 +30347,371 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. Section 4 supplemented by chapter 13-1 in accordance with Law of the Republic of Kazakhstan dated 13.02.2012 № 553-IV (enforced from 01.01.2013); is in the wording of Law of the Republic of Kazakhstan dated 12.12.2017 № 114-VI (shall be enforced from 01.01.2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 101-1. Exercise of the right to housing by employees of law enforcement agencies, special state agencies, civil defence agencies (excluding military students and/or trainees) and military servicemen (with the exception of military personnel serving fixed-term military service, military personnel serving in the reserves, military students and cadets, persons liable for military service who have been called up for military training)</w:t>
-[...557 lines deleted...]
-      10. The right to acquire ownership of housing or the emergence of ownership rights to housing through the use of housing payments shall be exercised once.</w:t>
+        <w:t>Article 101-1. Exercise of the right to housing by employees of law enforcement agencies, special government agencies, and civil defense agencies (except for a cadet and (or) an attendee) and military personnel (except for a conscript serviceman, military personnel serving in the reserves, a student and a cadet, a person liable for military service who has been called up for military training)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Housing provision for an officer of a law enforcement, special state body, civil protection body (except for a cadet and (or) an attendee) and a serviceman (except for a conscript serviceman, a serviceman undergoing military service in the reserve, a student and a cadet, a person liable for military service called up for military training) shall be carried out from the day they are recognized as needing housing in accordance with the procedure established by this Chapter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Housing provision for an officer of a law enforcement body and a civil protection body specified in part one of this paragraph shall be carried out by providing service housing, while an officer of a special state body, a serviceman, as well as an officer of a law enforcement body and a civil protection body holding a position subject to receipt of housing payments, at their choice, shall be provided with service housing or housing payments shall be transferred to their personal special account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for housing provision for an officer of a special state body, a serviceman, as well as an officer of a law enforcement body and a civil protection body holding a position subject to receipt of housing payments by providing service housing, and the procedure for calculating the amount, assigning, recalculating, making, terminating, suspending, and resuming housing payments, as well as the purposes of their use and the grounds therefor, shall be determined by the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The list of positions of law enforcement bodies and civil protection bodies subject to receipt of housing payments shall be determined by the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for making housing payments to an officer and a serviceman of the active reserve, and to a full-time covert officer, shall be determined by the first heads of special state bodies, law enforcement bodies (with the exception of prosecution bodies and civil protection bodies), and the Minister of Defense of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. An officer of a law enforcement, special state body, civil protection body, and a serviceman shall have the right to privatize the service housing occupied by them in accordance with the procedure established by this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A serviceman who had been in military service for ten or more years in calendar calculation as of 1 January 2013, having a term of military service of twenty years or more in calendar calculation and residing in service housing not subject to privatization, shall have the right to receive monetary compensation in accordance with the procedure determined by the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. An officer of a special state body or a serviceman shall receive lump-sum housing payments for periods of non-provision of housing from the state housing fund upon dismissal from service upon reaching the maximum age for service, due to health condition, in connection with staff reduction, or due to family circumstances, with the exception of dismissal due to family circumstances upon a change of the place of service (military service) of the spouse of the officer of a special state body or serviceman related to the necessity of relocation of the family to another settlement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      For an officer of a special state body, a serviceman of the State Guard Service of the Republic of Kazakhstan, upon dismissal on the grounds specified in part one of this paragraph, lump-sum housing payments shall be assigned from the day of the last date of entry into service in special state bodies (continuous service) until 1 January 2013, and in the event of transfer to special state bodies (continuous service) from the Armed Forces of the Republic of Kazakhstan, other troops and military formations after the specified date – until 1 January 2018, minus the periods of previously made current housing payments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      For an officer of a special state body or a serviceman who resided before 1 January 2018 in service housing not subject to privatization, upon dismissal on the grounds specified in part one of this paragraph, lump-sum housing payments shall be made for the periods of residence in the said housing in the amount of fifty percent of the amount of current housing payments, minus the periods of previously made current housing payments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The making of lump-sum housing payments provided for by this paragraph shall be determined by the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. For an officer of a law enforcement, special state body, civil protection body, and a serviceman, upon dismissal from service due to a mutilation (wound, injury, contusion) or illness received during the period of service, as a result of which the said officer and serviceman have been declared by a military medical commission as unfit for service (military service) with removal from the register (military register), lump-sum housing payments shall be transferred in accordance with the procedure determined by the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Housing payments shall be used for purposes determined by the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. The right to acquire housing into ownership or the emergence of the right of ownership of housing through the use of housing payments shall be exercised once.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 101-1 as reworded by  Law of the Republic of Kazakhstan № 203-VIII of 30.06.2025 (shall enter into force on 01.07.2025).</w:t>
+        <w:t xml:space="preserve">      Footnote. Article 101-1 as amended by the Law of the Republic of Kazakhstan dated 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(shall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be enforced sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -30843,858 +31114,90 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 101-4. Assignment, suspension, resumption, recalculation and termination of current housing payments</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...585 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 101-4 as revised by Law of the Republic of Kazakhstan № 203-VIII of 30.06.2025 (shall enter into force on 01.07.2025).</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t>
+      Footnote. Article 101-4 is excluded by the Law of the Republic of Kazakhstan dated 12.02.2026 № 263-VIII (shall be enforced sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 101-5. Purposes for which housing payments may be used</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...153 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 101-5 as reworded by Law of the Republic of Kazakhstan № 203-VIII of 30.06.2025 (shall enter into force on 01.07.2025).</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t>
+      Footnote. Article 101-5 is excluded by the Law of the Republic of Kazakhstan dated 12.02.2026 № 263-VIII (shall be enforced sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 101-6. Rights and obligations of recipients of housing benefits</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -31775,69 +31278,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. The recipient of housing payments shall be obliged to: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) use housing payments for the purposes specified in Article 101-5 hereof;</w:t>
-[...17 lines deleted...]
-      2) upon the use of housing payments for the purposes mentioned in sub-paragraphs 1) and 3) of part one of paragraph 1 of Article 101-5 hereof, no later than one month from the date of the event, notify the state institution in which he or she serves by means of a report, attaching the relevant supporting contracts;</w:t>
+      1) allocate housing allowances for the purposes specified by the Government of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) upon using housing allowances for the purposes specified by the Government of the Republic of Kazakhstan, notify the government agency where he is employed of this in a report no later than one month from the date of the event, attaching the relevant supporting contracts;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) in the event of a change in family composition, notify the state institution where he/she is employed by means of a report within one month of the date of issue of the certificate, reference regarding state registration of civil status acts, or entry into force of a court order;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -31901,79 +31404,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) upon the request of the state institution where he/she serves, provide a statement of the movement of funds in his/her personal special and savings accounts to which current housing payments are transferred;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) return the amount of housing payments used for purposes other than those specified in Article 101-5 hereof to the account of the state institution in which he/she serves.</w:t>
+      8) return the amount of housing payments used for purposes other than those determined by the Government of the Republic of Kazakhstan to the account of the government agency where he/she is employed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 101-5 as reworded by Law of the Republic of Kazakhstan № 203-VIII of 30.06.2025 (shall be enacted on 01.07.2025).</w:t>
+        <w:t>      Footnote. Article 101-6 as reworded by Law of the Republic of Kazakhstan № 203-VIII of 30.06.2025 (shall be enacted on 01.07.2025); as amended by the Law of the Republic of Kazakhstan dated 12.02.2026 № 263-VIII (shall be enforced sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -32013,182 +31516,164 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 101-8. Guarantees of immunity of housing payments</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      No seizure, foreclosure or suspension of expenditure operations shall be permitted on bank accounts opened as personal special accounts to which housing payments are credited, or on housing payments in savings accounts for the purposes stated in sub-paragraph 2) of part one of paragraph 1 of Article 101-5 hereof, on the obligations of the recipient of housing payments.</w:t>
+      No attachment, enforcement, or suspension of disbursement transactions shall be permitted with respect to bank accounts opened as personal special accounts into which housing benefits are credited, or with respect to the amounts of housing benefits held in savings accounts for purposes determined by the Government of the Republic of Kazakhstan, in connection with the obligations of the recipient of housing payments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Housing payments, money in bank accounts in the housing construction savings banks in the form of housing construction savings accumulated due to use of housing payments shall not be withdrawn into the budget or be the subject of a pledge or other charge under commitments of owner or other persons, with the exception of agreements concerning security of personal housing needs of recipients of payments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 101-8 as amended by Law of the Republic of Kazakhstan № 203-VIII of 30.06.2025 (shall take effect on 01.07.2025).</w:t>
+        <w:t>      Footnote. Article 101-8 as amended by Law of the Republic of Kazakhstan № 203-VIII of 30.06.2025 (shall take effect on 01.07.2025); dated 12.02.2026 № 263-VIII (shall be enforced sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 101-9. Rights of family members and heirs of law enforcement officers, special state agency officers, civil defence agency officers, and military personnel who have died (deceased), been declared missing, or been declared dead</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      1. In cases of death (perishing) of a recipient of housing payments, recognition of the recipient as missing in accordance with the procedure established by law, or declaration of the recipient as deceased while serving, members of the recipient's family, and in their absence, the heirs, shall have the right to use the housing payments in accordance with the procedure determined by the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      1. In the event of the death (demise) of the recipient of housing payments, recognition of him/her as missing as per the procedure established by law, or declaration of death while on duty, his/her family members, and in their absence, his/her heirs, shall be entitled to use the housing payments held in a personal special account for the purposes envisaged in Article 101-5 hereof. </w:t>
-[...35 lines deleted...]
-      The amount of one-time housing payments shall be calculated by multiplying the area of the dwelling, calculated at eighteen square metres per family member, corresponding to the composition of the family at the time of his/her death, including himself/herself, by the price per square metre of a new dwelling in the relevant region of the Republic of Kazakhstan where the deceased (died) was serving, as per the data from the competent authority in the field of state statistics for January of the current year, published on its website, minus the amount of previously made current housing payments.</w:t>
+      2. Members of the family of a recipient of housing payments who perished (died) while serving shall be provided with lump-sum housing payments in accordance with the procedure determined by the Government of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. One-off housing payments shall not be paid if it is proven under the procedure established by the legislation of the Republic of Kazakhstan that the death of the recipient of housing payments occurred:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -32270,97 +31755,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) as a result of actions by the recipient of housing payments who violated the terms of the service contract.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. In the event of the death of an employee of a law enforcement agency, special state agency, civil defence agency and/or military serviceman who has not received the one-off housing payments mentioned in paragraph 4 of Article 101-1 or paragraph 1 of Article 101-12 hereof, the right to recieve such payments shall pass to his/her family members.</w:t>
+      4. In the event of perishing (death) of an officer of a law enforcement, special state body, civil protection body, and (or) a serviceman who did not receive the lump-sum housing payments provided for by paragraph 4 or 5 of Article 101-1 of this Law, the right to receive such payments shall pass to members of their families.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Family members of law enforcement officers, special state agency officers, civil defence officers and military personnel who have been deceased (died) while on duty cannot be evicted from their current residence without being provided with alternative accommodation free of charge.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 101-9 - as revised by Law of the Republic of Kazakhstan № 203-VIII 30.06.2025 (shall enter into force on 01.07.2025).</w:t>
+        <w:t>      Footnote. Article 101-9 - as revised by Law of the Republic of Kazakhstan № 203-VIII 30.06.2025 (shall enter into force on 01.07.2025); as amended by the Law of the Republic of Kazakhstan dated 12.02.2026 № 263-VIII (shall be enforced sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -32565,1016 +32050,394 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 101-12. One-off housing payments for periods of lack of housing from the state housing fund to employees of special state agencies and military servicemen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...35 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Military personnel (with the exclusion of military personnel of the State Security Service of the Republic of Kazakhstan) who are dismissed on the grounds specified in the first part of this paragraph shall be granted one-off housing payments from the date of their last entry into military service (continuous service) until January 1, 2018. </w:t>
-[...13 lines deleted...]
-          <w:color w:val="000000"/>
+      Footnote. Article 101-12 is excluded by the Law of the Republic of Kazakhstan dated 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(shall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be enforced sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 101-13. Monetary compensation to military personnel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Herewith, the one-off housing payments envisaged in this paragraph shall be made minus the periods: </w:t>
-[...287 lines deleted...]
-      4. For recipients of housing payments from among military personnel (excluding military personnel of the State Security Service of the Republic of Kazakhstan) who have obligations under a contract to purchase housing prior to July 1, 2025, the amount of one-time housing payments shall be established without considering paragraph 3 of this Article.</w:t>
+      Footnote. Article 101-13 is excluded by the Law of the Republic of Kazakhstan dated 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(shall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be enforced sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 101-14. Personal special account</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Article 101-14 is excluded by the Law of the Republic of Kazakhstan dated 12.02.2026 № 263-VIII (shall be enforced sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 101-15. Peculiarities of the rights of certain recipients of housing benefits</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A recipient of housing payments shall retain the right to receive current housing payments until the fulfillment of the obligations assumed under contracts concluded before 1 July 2025 for the purposes of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) acquisition of housing into ownership, including by installment payment or using a mortgage housing loan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) payment for rental of housing with subsequent purchase;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) payment of contributions in shared participation in housing construction;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) payment of contributions in participation in a housing and housing-construction cooperative;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) improvement of housing conditions in accordance with the Law of the Republic of Kazakhstan "On Housing Construction Savings in the Republic of Kazakhstan", until the fulfillment of obligations under the contract for the acquisition of housing into ownership through the use of housing payments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      At the same time, the current housing payments provided for by part one of this Article shall be terminated in cases determined by the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The effect of part one of this Article shall not extend to persons dismissed from service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 13-1 has been supplemented with Article 101-12 under Law of the Republic of Kazakhstan № 203-VIII of 30.06.2025 (shall go into force on 01.07.2025).</w:t>
-[...590 lines deleted...]
-        <w:t>      Footnote. Chapter 13-1 has been supplemented with Article 101-15 under Law of the Republic of Kazakhstan № 203-VIII of 30.06.2025 (shall come into force on 01.07.2025).</w:t>
+        <w:t>      Footnote. Chapter 13-1 has been supplemented with Article 101-15 under Law of the Republic of Kazakhstan № 203-VIII of 30.06.2025 (shall come into force on 01.07.2025); in the wording of the Law of the Republic of Kazakhstan dated 12.02.2026 № 263-VIII (shall be enforced sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2219" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -37523,55 +36386,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37897,31 +36760,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>