--- v0 (2025-10-01)
+++ v1 (2026-06-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="888a8a6" w14:textId="888a8a6">
+    <w:p w14:paraId="bd39d52" w14:textId="bd39d52">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -167,62 +167,104 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. Throughout the text, the words "Chapter I", "Chapter II", "Chapter III", "Chapter Ⅳ" and "Chapter Ⅴ" shall be replaced respectively by the words "Chapter 1", "Chapter 2", "Chapter 3", "Chapter 4" and “Chapter 5” by the Law of the Republic of Kazakhstan dated 06.20.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+      Footnote. Throughout the word "organizations managing property rights on a collective basis", "Collective rights management organization," "organizations managing property rights on a collective basis", " Collective rights management organization," "Collective property rights management organizations", "organizations managing property rights on a collective basis," "organizations managing property rights on a collective basis,", "organization managing property rights on a collective basis," "Organization for collective management of rights", "organization managing property rights on a collective basis," "organization managing property rights on a collective basis", "organizations managing property rights on a collective basis" shall be replaced, respectively, by the words "collective rights management organizations," "collective rights management organization," "collective rights management organizations," "collective rights management organization," "Collective rights management organizations," "collective rights management organizations," "collective rights management organizations," "collective rights management organizations," "collective rights management organizations," "collective rights management organizations," "collective rights management organizations," "collective rights management organizations," "collective rights management organizations", in accordance with the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the text, the words "Chapter I", "Chapter II", "Chapter III", "Chapter Ⅳ" and "Chapter Ⅴ" shall be replaced respectively by the words "Chapter 1", "Chapter 2", "Chapter 3", "Chapter 4" and “Chapter 5” by the Law of the Republic of Kazakhstan dated 06.20.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 1. General provisions </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 1. Subject of regulation </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -397,51 +439,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) exclusive right is the property right of the author and (or) other rightholder to carry out, allow and prohibit the use of the work and (or) the object of related rights by any means within the prescribed period;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) accreditation – is a procedure of official recognition by the authorized body of the powers of organizations, managing the property rights on a collective basis in the collective management areas, established by this Law; </w:t>
+      8) accreditation - the procedure for official recognition by the authorized body of the powers of organizations for collective management of rights in the areas of collective management established by this Law; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -457,51 +499,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9) database – is a range of data (articles, calculations, facts, and others), the selection and (or) the location of which is the result of creative work, systematized in the way that the data can be found and processed with the help of an electronic computer (hereafter – the PC). The concept of a database is not applied to the software for a PC, with which electronic access to the database may be performed; </w:t>
+      9) database - a set of data (articles, calculations, facts and others) representing the result of creative work according to the selection and (or) location of materials, systematized in such a way that these data can be found and processed using an electronic computer (hereinafter referred to as a computer). The concept of a database shall not apply to a computer program (software) with which database materials can be accessed; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) an audiovisual work – is a work, consisting of a fixed series of interrelated shots or images (with or without sound accompaniment), designed for visual and auditory (if accompanied by sound) perception with the help of appropriate technical devices. Audiovisual works include cinematographic works and all the works, expressed by the devices, similar to cinematography (television and video films, slide strips and slide films, and the like), regardless of their method of initial or subsequent recording; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -600,50 +642,122 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) communication to the public by a cable – is a release of works, phonograms, performance, programs of on-air or cable broadcasting organizations to the public through cable, wire, optic fiber or similar devices; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      15-1) computer program (software) - a set of instructions expressed in the form of words, diagrams or in any other form of expression, when writing to a computer-readable material medium, it shall be ensured that a computer performs or achieves a certain task or result, including preparatory materials, the nature of which shall be such that the computer program (software) is their result at a later stage;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-2) decompiling a computer program (software) - a technique that shall include converting object code into source text in order to study the structure and encoding of a computer program (software);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-3) adaptation of a computer program (software) or database – introduction of amendments to computer programs (software) or databases, carried out solely for the purpose of ensuring the functioning of a computer program (software) or database on specific technical means of the user or under the control of specific user programs;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-4) modification (processing) of a computer program (software) or database - any introduction of amendments to a computer program (software) or database that shall not be an adaptation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       16) public performance – is a performance of a work through recitation, playing, dancing, or in any other manner, including with the help of technical devices, in the places which may be attended by the persons who are not the members of the family; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) public display – is a display of the original or a copy of the work directly or in the form of a slide, film, or tele-shot on the screen with the help of any other technical device or by any other means (for an audiovisual work - showing of individual shots out of their sequence) in the places which may be attended by the individuals who are not the members of the family; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -673,69 +787,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) reproduction - production of one or more permanent or temporary copies of works or objects of related rights by any means and in any form, in whole or in part, directly or indirectly. Types of reproduction are the production of sound or video recordings, the production of one or more copies of a two- or three-dimensional work, reproduction (reprographic reproduction), as well as any permanent or temporary storage of works or objects of related rights in any material form, including in an open information and communication network;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20) copyright holder – is an author (his heirs) in respect of the copyright, an artist (his heirs), a producer of phonograms, an organization of on-air or cable broadcasting in respect of the related rights, as well as other individual or legal entities, who have received the exclusive right to use the work and (or ) the object of the related rights under a contract or other grounds, specified in this Law; </w:t>
-[...17 lines deleted...]
-      21) rights management information – is the information which identifies the work, the author, the performer, the performance, the phonogram producer, the phonogram, the owner of any intellectual property right to the work, performance or phonogram, or the information about the terms and conditions of use of the work, performance or phonogram. The rights management information is also any numbers or codes that represent such information, when any of these items of information is attached to a copy of a work, a recorded performance or a phonogram or appears in view of the release of the work and (or) the recorded performance or phonogram to the general public; </w:t>
+      20) copyright holder – is an author (his heirs) in respect of the copyright, an artist (his heirs), a producer of phonograms, an organization of on-air or cable broadcasting in respect of the related rights, as well as other individual or legal entities, who have received the exclusive right to use the work and (or) the object of the related rights under a contract or other grounds, specified in this Law; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1) unified digital platform in the field of collective rights management (hereinafter referred to as the unified digital platform) - a digital system of an expert organization that provides a single point of access to its use in the field of collective rights management in accordance with this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21-2) the subject of a unified digital platform in the field of collective rights management - the copyright holder, collective rights management organization, user, expert organization; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22) a composite work – is a collection (encyclopedia, anthology, database) of works and other materials the selection and (or) arrangement of which is the result of creative activity; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1022,62 +1154,86 @@
       38) a phonogram producer – is an individual or a legal person, who has initiated and taken responsibility for the first sound recording of a performance or other sounds; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39) the work of folk art – is the work, containing the elements of traditional artistic heritage (folk tales, folk poetry, folk songs, instrumental folk music, folk dances and plays, artistic forms of folk rituals, etc.); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      40) computer software program – is a set of instructions, expressed in the form of words, diagrams or any other form of expression, and when during its recording to a material computer-readable medium the implementation or achievement of certain computer tasks or result are provided, including the preparatory works, the nature of which is such that the computer program is its result at the later stage; </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      40) as excluded by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall into force upon expiry of sixty calendar days after the day of its first official publication); </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41) decompiling of a computer software program – is a method of converting of an object code into the source code in order to study the structure and coding of a computer software program; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1123,115 +1279,115 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44) broadcasting – is the release of works, performances, productions, phonograms, programs of on-air or cable broadcasting organization to the general public (including display or performance) through their broadcasting in radio or television (with the exception of cable television). When broadcasting the works, performances, productions, phonograms, programs of broadcasting or cable organizations via satellite, the broadcasting is a signal reception from the ground station to the satellite and transmission of signals from the satellite through which the works, performances, productions, phonograms, programs of broadcasting or cable organizations may be communicated to the general public, regardless of their actual reception by the public. Transmission of encrypted code signals is the broadcasting, if the decrypting devices are provided to the public by the broadcasting organization or with its consent; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      45) a following broadcasting - is the broadcasting of previously broadcast or released works or objects of the related rights to the general public through cable; </w:t>
-[...17 lines deleted...]
-      45-1) the organizations of on-air and cable broadcasting – are the individual and legal entities, engaged in broadcasting through cable, radio channels, radio and television programs (TV and radio) of works, performance, productions, phonograms. On-air and (or) cable broadcasting are performed through the analog broadcasting, multicasting (digital, satellite and cable broadcasting); </w:t>
+      45) subsequent broadcast (including retransmission) - transmission of works or objects of related rights previously broadcast or reported for general information via cable; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      45-1) organization of broadcasting and cable broadcasting - individuals and legal entities that shall carry out broadcasting (including retransmission) and/or cable television, radio channels, television, radio programs (television, radio programs), including works, performances, productions, phonograms. Communication on the air (including retransmission) and/or on cable shall be carried out through analog terrestrial, multi-channel broadcasting (digital terrestrial, satellite, cable broadcasting); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46) a program of an organization of on-air or cable broadcasting – is the program, created by the on-air or cable broadcasting organization itself, as well as at its request at its expense by another organization. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 2 is in the wording of the Law of the Republic of Kazakhstan dated 10.07.2009 No 179-IV (the order of enforcement See Art. 2); as amended by the RK Law dated 12.01.2012 No 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 18.01.2012 No 546-IV (shall be enforced upon expiry of thirty calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication) ; dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); № 161-VI of 20 June 2018 (shall be enforced upon the expiration of  ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 2 is in the wording of the Law of the Republic of Kazakhstan dated 10.07.2009 № 179-IV (the order of enforcement See Art. 2); as amended by the RK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 18.01.2012 № 546-IV (shall be enforced upon expiry of thirty calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); № 161-VI of 20.06.2018 (shall be enforced upon the expiration of  ten calendar days after the date of its first official publication); dated 24.11.2025 № 233-VIII (shall into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1458,51 +1614,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 5 as amended by the RK Law dated 9 July, 2004 No 586. </w:t>
+        <w:t xml:space="preserve">      Footnote. Article 5 as amended by the RK Law dated 9 July, 2004 № 586. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1733,51 +1889,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 6 is amended by the RK Law dated July 9, 2004 N 586; dated November 22, 2005 N 90 (the order of enforcement see article 2 of the Law). </w:t>
+        <w:t xml:space="preserve">      Footnote. Article 6 is amended by the RK Law dated July 9, 2004 № 586; dated November 22, 2005 № 90 (the order of enforcement see article 2 of the Law). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1926,51 +2082,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) paintings, sculptures, drawings and other works of fine art;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) the works of applied art; </w:t>
+      8) works of arts and crafts; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) works of architecture, town planning, design and landscape art;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1998,87 +2154,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) maps, plans, sketches, illustrations and three-dimensional works, relating to geography, topography and other sciences; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12) computer software programs; </w:t>
+      12) computer programs (software); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) other products.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Protection of computer software programs is applicable to all kinds of software (including operating systems) that can be expressed in any language and in any form, including source code and object code. </w:t>
+      2. Protection of computer programs (software) shall apply to all types of computer programs (software), including operating systems, which can be expressed in any language and in any form, including source text and object code. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. The subject matters of copyright also include: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2134,51 +2290,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 7 as amended by the RoK Law dated July 9, 2004 N 586; dated November 22, 2005 N 90 (the order of enforcement see article 2 of the Law); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication).</w:t>
+        <w:t>      Footnote. Article 7 as amended by the RoK Law dated July 9, 2004 N 586; dated November 22, 2005 № 90 (the order of enforcement see article 2 of the Law); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 24.11.2025 № 233-VIII (shall into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2255,51 +2411,111 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) works of folklore; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) reports on events and facts that have informational nature. </w:t>
+      4) reports on events and facts that have informational nature; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) other facilities provided for by the Laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 8 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 254-VIII (shall into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 9. Emergence of copyright. Presumption of authorship</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2380,51 +2596,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) the year of the first publication of the work. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The author has the right to enter the necessary information into the State Register of Copyright Protected Objects (hereinafter referred to as the Register) at any time during the period of copyright protection in order to certify personal non-property rights to an unpublished work.</w:t>
+      The author, for evidence of personal non-property rights to an unpublished work, as well as the copyright holder, to confirm the possession of exclusive property rights to the work at any time during the term of copyright protection or the validity of the relevant contracts, shall have the right to enter information on rights into the State register of rights to objects protected by copyright. entering information into the State register of rights to objects protected by copyright shall be carried out by an expert organization. The procedure for entering information into the State register of rights to objects protected by copyright, as well as the form of a certificate confirming the entry of information into it and their amendments, shall be approved by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The State register of rights to objects protected by copyright shall not include information on the rights to works serving (intended) to distinguish goods (services) of some individuals or legal entities from homogeneous goods (services) of other individuals or legal entities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2528,66 +2762,114 @@
         </w:rPr>
         <w:t>      4. shall be excluded by the Law of the Republic of Kazakhstan from 20.06.2018 № 161-VI (shall be enforced upon the expiration of three months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 9 as amended by the laws of the Republic of Kazakhstan dated 09.07.2004 N 586; dated 22.11.2005 N 90 (the order of enforcement See Art. 2 of the Law); dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 20.06.2018 № 161-VI (shall be enforced upon the expiration of  three months after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 9 as amended by the laws of the Republic of Kazakhstan dated 09.07.2004 N 586; dated 22.11.2005 N 90 (the order of enforcement See Art. 2 of the Law); dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 20.06.2018 № 161-VI (shall be enforced upon the expiration of  three months after the date of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force dated 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Note!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Article 9-1 as provided for to be excluded by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force dated 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 9-1. Entry of information into the Register</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2888,123 +3170,333 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Expert organization established by the decision of the Government of the Republic of Kazakhstan in the legal form of the republican state enterprise on the right of economic management, subordinate in its activities to the authorized body:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) enter information and their changes into the Register;</w:t>
+      1) make information, amendments and cancellation in the State Register of rights to objects protected by copyright;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) interacts with state bodies and other organizations within the framework of its activity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) keep the Register and provide access to it;</w:t>
-[...35 lines deleted...]
-      2. The expert organization shall provide benefits for payment for services for entering information into the Register:</w:t>
+      3) maintain the State register of rights to copyrighted objects and provide access to it;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) form and maintain registers in the field of collective management of rights provided for by this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) implement a unified digital platform, as well as ensures the placement of information by collective rights management organizations and users in accordance with Articles 44, 46 and 47 of this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) carry out information content, development, maintenance and system maintenance of a unified digital platform in accordance with the requirements of this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Subparagraph 7) shall enter into force from the date of entry into force of the Digital Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) monitor a unified digital platform, and also ensure the interaction of a unified digital platform with digital systems;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) provide consulting assistance to the subject of a unified digital platform on the functioning of a unified digital platform at no cost;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Subparagraph 9) shall enter into force from the date of entry into force of the Digital Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) provide cybersecurity of data posted on a unified digital platform;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) manage the rights in the field of exercising the rights of authors, performers, producers of phonograms and audiovisual works to receive remuneration for the reproduction of phonograms and audiovisual works for personal purposes and without income;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) carry out other activities not prohibited by the Laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The expert organization, when paying for the service for entering information into the State register of rights to copyrighted objects, shall provide benefits for:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       participants of the Great Patriotic War, persons equated in benefits to the participants of the Great Patriotic War, and veterans of military operations on the territory of other states;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3086,97 +3578,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Privileges are provided at the rate of 95 percent of the price for the service of entering information in the Register, provided that the supporting documents on belonging to any of the above categories of persons are submitted.</w:t>
-[...17 lines deleted...]
-      The expert organization in coordination with the authorized body approves the prices for the services provided, provided that the full compensation of the costs incurred by the organization for their provision, the breakevenness of its activities and financing at the expense of its own income.</w:t>
+      Benefits shall be provided in the amount of 95 percent of the price for the service of entering information into the State register of rights to copyrighted objects, subject to the submission of supporting documents on belonging to any of the above categories of persons.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The expert organization in coordination with the authorized body approves the prices for the services provided, provided that the full compensation of the costs incurred by the organization for their provision, the breakevenness of its activities and financing at the expense of its own income.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 was supplemented by Article 9-2 in accordance with the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon the expiration of three months after the date of its first official publication); as amended by the laws of the Republic of Kazakhstan dated 06.05.2020 № 323-VI (effective ten calendar days after the date of its first official publication); Law of the Republic of Kazakhstan dated 13.05.2020 № 327-VI (effective from 01.01.2021); dated 27.06.2022 № 129-VII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 2 was supplemented by Article 9-2 in accordance with the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon the expiration of three months after the date of its first official publication); as amended by the laws of the Republic of Kazakhstan dated 06.05.2020 № 323-VI (effective ten calendar days after the date of its first official publication); Law of the Republic of Kazakhstan dated 13.05.2020 № 327-VI (effective from 01.01.2021); dated 27.06.2022 № 129-VII (shall be enforced ten calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (for the procedure for entry into force, see Article 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3281,51 +3773,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 as amended by the RoK Law dated July 9, 2004 N 586.</w:t>
+        <w:t>      Footnote. Article 10 as amended by the RoK Law dated July 9, 2004 № 586.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3448,51 +3940,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 11 as amended by the RoK Law dated July 9, 2004 N 586. </w:t>
+        <w:t xml:space="preserve">      Footnote. Article 11 as amended by the RoK Law dated July 9, 2004 № 586. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3561,51 +4053,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 12 is amended by the RoK Law dated July 9, 2004 N 586. </w:t>
+        <w:t xml:space="preserve">      Footnote. Article 12 is amended by the RoK Law dated July 9, 2004 № 586. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4230,51 +4722,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 15, as amended by the laws of the Republic of Kazakhstan dated 09.07.2004 N 586; dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication.); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication).     </w:t>
+        <w:t>      Footnote. Article 15, as amended by the laws of the Republic of Kazakhstan dated 09.07.2004 N 586; dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication.); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4638,229 +5130,229 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) a database; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5) a computer software program. </w:t>
+        <w:t>
+      5) computer program (software).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Exclusive rights to use architectural, urban and landscape designing projects also include practical implementation of such projects. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. An author or other copyright holder is entitled to receive remuneration for each type of use of the work, the amount and the order of calculation of which are defined by the copyright agreement and the agreements, concluded by the administration, managing the property rights of the authors on a collective basis. </w:t>
+      5. The author or other rightsholder shall have the right to remuneration for each type of use of the work, the size and procedure for calculating which shall be established by the author's contract, as well as contracts concluded by organizations for the collective management of authors' rights. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Limitations of property rights, provided for in paragraph 2 of this Article, shall be established by Articles 18-26 of this Law, provided that such restrictions do not hamper a normal exploitation of the work and do not unreasonably infringe the legitimate interests of the author or another copyright holder. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 16, as amended by the laws of the Republic of Kazakhstan dated 09.07.2004 N 586; dated 22.11.2005 N 90 (the order of enforcement see article 2 of the Law); dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.11.2015 № 419-V ((shall be enforced from 01.01.2016).  </w:t>
+        <w:t>      Footnote. Article 16, as amended by the laws of the Republic of Kazakhstan dated 09.07.2004 N 586; dated 22.11.2005 N 90 (the order of enforcement see article 2 of the Law); dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.11.2015 № 419-V ((shall be enforced from 01.01.2016); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 16-1. Minimum rates of an author’s remuneration </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      An organization managing property rights on a collective basis, when concluding contracts with users is not entitled to establish the amount of copyright interest rates below the minimum rates of remuneration established by the Government of the Republic of Kazakhstan.</w:t>
+        <w:t>
+      The authorized body, in agreement with interested authorized bodies in the fields of culture, development and support of private entrepreneurship, shall establish the minimum rates of royalties in cases where the practical implementation of property (exclusive) rights on an individual basis shall be impossible due to the nature of the work or the peculiarities of its use (public performance, including on radio and television, reproduction of a work by mechanical, magnetic or other recording, reproduction and other cases, except for cases established by the Article 26 of this Law).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The collective rights management organization, when concluding contracts with users, shall not be entitled to set the author's remuneration rates below the minimum remuneration rates established by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. It is supplemented by Article 16-1, in accordance with the RoK Law dated 09.07.2004 N 586; as amended by the RoK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); with the change introduced by the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. It is supplemented by Article 16-1, in accordance with the RoK Law dated 09.07.2004 N 586; as amended by the RoK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); with the change introduced by the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5068,146 +5560,146 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) reproduction of databases or substantial parts of them; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) reproduction of computer software programs, except for the cases, provided for in Article 24 of this Law; </w:t>
+      3) reproduction of a computer program (software), except for the cases provided for by Article 24 of this Law; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) reproduction (reprographic reproduction) of books (in full) and musical scores. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 18, as amended by the laws of the Republic of Kazakhstan dated 09.07.2004 N 586; dated 22.11.2005 N 90 (the order of enforcement see article 2); dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2). </w:t>
+        <w:t>      Footnote. Article 18, as amended by the laws of the Republic of Kazakhstan dated 09.07.2004 № 586; dated 22.11.2005 № 90 (the order of enforcement see article 2); dated 10.07.2009 № 179-IV (the order of enforcement See Art. 2); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 19. Use of a work without the consent of an author or another copyright holder and without payment of an author’s remuneration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Footnote. The title of article 19 as amended by the RoK Law dated 10.07.2009 No 179-IV (the order of enforcement see article 2). </w:t>
+      Footnote. The title of article 19 as amended by the RoK Law dated 10.07.2009 № 179-IV (the order of enforcement see article 2). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The following is permitted without the consent of an author or another copyright holder and without payment of an author’s remuneration, provided that the author's name, whose work is used and the source of borrowing are indicated: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5289,51 +5781,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) reproduction or broadcasting to the general public of the reviews on current events by means of photography or cinematography, on-air or cable broadcasting of the works that are becoming seen or heard during the events, to the extent justified for information purpose. In this case, the author retains the right to publish such works in collections; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) reproduction of a lawfully published works without receiving income in a Braille system or other special means for the blind, except for the works, created especially for such means of reproduction.</w:t>
+      6) reproduction, distribution, communication to the public, public performance of lawfully published works without profit in relief-dot font or other special ways for the blind, except for works specially created for such methods of reproduction;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) the reproduction by libraries and archives of legally published works without extracting profit in a single copy of the work with transferring it to digital format in order to replace lost or damaged copies of the work, as well as providing copies of the work to other libraries that for some reason lost their work from their funds;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5353,51 +5845,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 19 as amended by the laws of the Republic of Kazakhstan dated 09.07.2004 N 586; dated 10.07.2009 N 179-IV (the order of enforcement see article 2); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 161-VI dated 20 June 2018 (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 19 as amended by the laws of the Republic of Kazakhstan dated 09.07.2004 N 586; dated 10.07.2009 № 179-IV (the order of enforcement see article 2); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 161-VI dated 20.06. 2018 (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5484,51 +5976,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 20 as amended by the RoK Law dated July 9, 2004 N 586; dated July 27, 2007 N 320 (the order of enforcement see article 2). </w:t>
+        <w:t xml:space="preserve">      Footnote. Article 20 as amended by the RoK Law dated July 9, 2004 № 586; dated July 27, 2007 № 320 (the order of enforcement see article 2). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5561,51 +6053,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 21 is in the wording of the RoK Law dated 09.07.2004 N 586; as amended by the RK Law dated 10.07.2009 N 179-IV (the order of enforcement see article 2). </w:t>
+        <w:t xml:space="preserve">      Footnote. Article 21 is in the wording of the RoK Law dated 09.07.2004 № 586; as amended by the RK Law dated 10.07.2009 № 179-IV (the order of enforcement see article 2). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5638,51 +6130,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 22 as amended by the RoK Law dated July 9, 2004 N 586.</w:t>
+        <w:t>      Footnote. Article 22 as amended by the RoK Law dated July 9, 2004 № 586.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5715,254 +6207,254 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 23 is amended by the RoK Law dated July 9, 2004 N 586. </w:t>
+        <w:t xml:space="preserve">      Footnote. Article 23 is amended by the RoK Law dated July 9, 2004 № 586. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 24. Free reproduction of computer software programs and databases. Decompiling of computer software programs</w:t>
-[...143 lines deleted...]
-      3. Provisions of this Article shall not unjustifiably affect the normal use of a computer software program or a database, and should not unreasonably prejudice the legitimate interests of the author or another owner of exclusive rights to the computer software program or the database. </w:t>
+        <w:t xml:space="preserve"> Article 24. Free reproduction of computer programs (software) and databases. Decompiling computer programs (software)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. An individual who legally shall own a copy of a computer program (software) or database has the right, without obtaining the permission of the author or other owner of exclusive rights to use the work and without paying additional remuneration:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) make changes to the computer program (software) or database, carried out solely for the purpose of its functioning on the user's technical means, carry out any actions necessary for the functioning of the computer program (software) or databases in accordance with its purpose, including recording and storage in computer memory (one computer or one network user), as well as correction of obvious errors, unless otherwise provided by the contract with the author;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) make or instruct to make a copy of a computer program (software) or database, provided that this copy shall be intended only for archival purposes and to replace a legally acquired copy in cases where the original computer program (software) or database shall be lost, destroyed or unusable. In this case, a copy of a computer program (software) or database cannot be used for other purposes than those specified in subparagraph 1) of this paragraph, and must be destroyed if possession of a copy of this computer program (software) or database shall cease to be legitimate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. An individual who legally owns a copy of a computer program (software) has the right, without the consent of the author or other owner of exclusive rights and without paying additional remuneration, to reproduce and convert the object code into the source text (decompile the computer program (software) or instruct other individuals to carry out these actions if they are necessary to achieve the ability to interact independently developed by this person computer program (software) with other programs that can interact with the decompiled program, subject to the following conditions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the information required to achieve interoperability has been not previously available to that individual from other sources;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) these actions shall be carried out in relation to only those parts of the decompiled computer program (software) that shall be necessary to achieve the ability to interact;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) information obtained as a result of decompiling can only be used to achieve the ability to interact independently developed computer program (software) with other programs, cannot be transferred to other persons, except when it is necessary to achieve the ability to interact independently developed computer program (software) with other programs, and also cannot be used to develop a computer program (software), in its form significantly similar to the decompiled computer program (software), or to perform any other action that infringes copyright.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The application of the provisions of this article shall not unreasonably prejudice the normal use of a computer program (software) or database and shall not unreasonably prejudice the legitimate interests of the author or other holder of exclusive rights to the computer program (software) or database.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 24 as amended by the RoK Law dated July 9, 2004 N 586. </w:t>
+        <w:t xml:space="preserve">      Footnote. Article 24 as amended by the RoK Law dated July 9, 2004 № 586; dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6133,154 +6625,154 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The list of such equipment and material carriers is approved by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-      5. The amount of remuneration and the terms for its payment shall be defined by the agreement, concluded between the mentioned manufacturers and importers on the one hand and the organizations, managing the property rights of authors, performers and producers of phonograms on a collective basis, on the other hand, and in the case if the parties fail to reach such an agreement – by the authorized body of the Republic of Kazakhstan. </w:t>
+        <w:t>
+      3. The collection, distribution and payment of remuneration provided for in subparagraph 4) of the second paragraph of paragraph 3 of Article 43 of this Law shall be carried out by an expert organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The specified remuneration shall be distributed by the expert organization among collective rights management organizations in accordance with this Law in the following proportion: forty percent - to authors, thirty percent - to performers, thirty percent - to producers of phonograms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. The amount, procedure for collection, distribution and payment of remuneration shall be established by the authorized body of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. No remuneration shall be paid for the equipment and material carriers, specified in paragraph 2 of this Article, which are the subject of export as well as to the professional equipment not intended for home use. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 26 as amended by the RK Law dated July 9, 2004 N 586; dated November 22, 2005 N 90 (the order of enforcement see article 2 of the Law); dated  29.09.2014 </w:t>
+        <w:t xml:space="preserve">      Footnote. Article 26 as amended by the RK Law dated July 9, 2004 № 586; dated November 22, 2005 № 90 (the order of enforcement see article 2 of the Law); dated 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after the day its first official publication). </w:t>
+        <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6534,51 +7026,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 28 as amended by the laws of the Republic of Kazakhstan dated 09.07.2004 N 586; dated 22.11.2005 N 90 (the order of enforcement see article 2 of the Law); dated 10.07.2009 N 179-IV (the order of enforcement See Art.2). </w:t>
+        <w:t xml:space="preserve">      Footnote. Article 28 as amended by the laws of the Republic of Kazakhstan dated 09.07.2004 № 586; dated 22.11.2005 № 90 (the order of enforcement see article 2 of the Law); dated 10.07.2009 № 179-IV (the order of enforcement See Art.2). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6590,136 +7082,150 @@
         <w:t xml:space="preserve">Article 29. Transference of the works to the public domain </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Expiration of copyright in the work shall mean its transference to the public domain. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...20 lines deleted...]
-        <w:t>(Is excluded)</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2. (Is excluded)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. The works that have passed into the public domain may be freely used by any person without payment of an author’s remuneration. At that the copyright, the right to a name and the right to protect reputation of an author shall be observed. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4. Consumers of the works that have passed into the public domain, in order to support creativity of authors, to improve their material condition, may contribute to professional funds of the authors or the organizations, managing the authors' property rights on a collective basis. </w:t>
+        <w:t>
+      4. Users of works that have passed into the public domain, in order to promote the creative activity of authors, improve their material and living conditions, have the right to make contributions to the professional funds of authors or organizations for the collective management of the rights of authors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 29 is amended by the RK Law dated July 9, 2004 N 586. </w:t>
+        <w:t>      Footnote. Article 29 is amended by the RK Law dated July 9, 2004 № 586; dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7214,97 +7720,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. The authorship agreement shall be concluded in a written form. The authorship agreement on using a work in the periodical may be concluded orally. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Upon the sale of copies of works, made in electronic format, including computer software programs and databases, as well as providing public access to them, the use of other forms of agreements and order of their conclusion, established by the legislation of the Republic of Kazakhstan, is allowed. </w:t>
+      12. When selling copies of works expressed in digital form, including a computer program (software) and a database, as well as when providing mass users with access to them, it shall be possible to use other forms of contracts and the procedure for their conclusion established by the legislation of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. A party that failed to fulfill or improperly fulfilled obligations of the authorship agreement shall compensate the losses, caused to the other party, including the lost profits. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 32 as amended by the RK Law dated July 9, 2004 N 586; dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 161-VI dated 20.06.2018 (shall be enforced upon the expiration of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 32 as amended by the RK Law dated July 9, 2004 № 586; dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 161-VI dated 20.06.2018 (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8627,93 +9133,159 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) broadcasting of the phonogram to the general public through cable. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Collection, distribution and payment of remuneration, specified by paragraph 1 of this Article, shall be made by one of the organizations, managing the rights of phonogram producers and performers on a collective basis (Article 43 of this Law), in accordance with the agreement, concluded between these organizations. If this agreement provides otherwise, the remuneration shall be distributed among the phonogram producer and the performer equally. </w:t>
-[...17 lines deleted...]
-      3. The amount of remuneration and terms of its payment shall be defined by the agreement, concluded between the users of the phonogram or the unions (associations) of such users on the one hand and the organizations, managing the rights of the phonogram producers, on the other hand, and in the event that the parties fail to reach such an agreement - by the authorized body. The remuneration is established for each type of use of the phonograms. </w:t>
+      2. The collection, distribution and payment of remuneration provided for in paragraph 1 of this Article shall be carried out by one of the organizations for the collective management of the rights of producers of phonograms and performers (Article 43 of this Law) in accordance with the agreement between these organizations. Unless otherwise provided by this agreement, said remuneration shall be distributed equally between the producer of the phonogram and the performer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3. It shall be excluded by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. The users of the phonograms shall provide the organization, specified in paragraph 2 of this article, with the programs, containing detailed information on the number of performances of the phonograms, as well as other information and documents, necessary for collection and distribution of remuneration. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 39 as amended by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 40. The rights of on-air and cable broadcasting organization </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -8752,51 +9324,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) to broadcast the program; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) to broadcast the program to the general public by cable or broadcasting of the program; </w:t>
+      2) report the transmission for general information on the cable or transmit the transmission on the air, including by relaying its broadcasts; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) to record the program; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8906,51 +9478,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 40 as amended by the RoK Law dated July 9, 2004 N 586; dated November 22, 2005 N 90 (the order of enforcement see article 2 of the Law). </w:t>
+        <w:t>      Footnote. Article 40 as amended by the RoK Law dated 09.07.2004 № 586; dated 22.11.2005 № 90 (the order of enforcement see article 2 of the Law); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9055,98 +9627,98 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 40-2. Minimum rates of remuneration for performers and phonogram producers </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      An organization managing property rights on a collective basis, when concluding contracts with users, is not entitled to set the rates of remuneration for performers and phonogram producers below the minimum rates of remuneration established by the Government of the Republic of Kazakhstan.</w:t>
+        <w:t>
+      The authorized body, in agreement with interested authorized bodies in the fields of culture, development and support of private entrepreneurship, shall establish minimum rates of remuneration for performers and producers of phonograms in cases where the practical implementation of property (exclusive) rights on an individual basis shall be impossible due to the nature of the use of performances or phonograms (public performance, including on radio and television, reproduction of a work by mechanical, magnetic or other recording, reproduction and other cases, except for cases established by Article 26 of this Law).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The collective rights management organization, when concluding contracts with users, shall not be entitled to set the remuneration rates for performers and producers of phonograms below the minimum remuneration rates established by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 3 is supplemented by Article 40-2, in accordance with the RoK Law dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); as amended by the RoK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication; with the change introduced by the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 3 is supplemented by Article 40-2, in accordance with the RoK Law dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); as amended by the RoK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication; with the change introduced by the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9580,51 +10152,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 42 as amended by the RoK Law dated July 9, 2004 N 586; dated November 22, 2005 N 90 (the order of enforcement See Art. 2 of the Law). </w:t>
+        <w:t xml:space="preserve">      Footnote. Article 42 as amended by the RoK Law dated July 9, 2004 № 586; dated November 22, 2005 № 90 (the order of enforcement See Art. 2 of the Law). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9644,142 +10216,142 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 43. The goals and scope of application of collective management of property rights </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      2. The organization, managing the property rights on a collective basis, is not entitled to engage in commercial activities, as well as to use the works and objects of the related rights, received to manage on a collective basis. </w:t>
+        <w:t>
+      1. Authors of works of science, literature and art, performers, producers of phonograms or other holders of copyright and related rights in order to practically exercise their property rights have the right to create collective rights management organizations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. An organization for collective management of rights shall not be entitled to engage in commercial activities, as well as to use works and objects of related rights obtained for management on a collective basis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. It is allowed to establish separate organizations for various rights and different categories of owners of the rights, or the organizations, managing various rights for one category of owners, or the organizations, managing one type of rights for different categories of copyrights holders. These organizations are established directly by the owners of copyright and the related rights, and act within the powers, entrusted by them, on the basis of the charter. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      The organizations, administering the property rights on a collective basis, can be created, particularly in the following areas of collective management: </w:t>
-[...35 lines deleted...]
-      2) implementation of the rights of composers – the authors of musical works (with or without lyrics), used in the audiovisual works to receive remuneration for public performance or release to the public by cable or broadcast of this audio-visual work; </w:t>
+      Collective rights management organizations can be created, in particular, in the following areas of collective management: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) management of exclusive rights to published musical works (with or without text) and excerpts of musical and dramatic works in relation to their public performance, messages for public information on cable or broadcast, including by retransmission, as well as public information; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) exercising the rights of composers who shall be authors of musical works (with or without text) used in an audiovisual work to receive remuneration for public performance or communication for public information via cable or broadcast, as well as to make such audiovisual work publicly known; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) management of the resale royalty right for the works of fine art; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9789,561 +10361,597 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) implementation of the rights of authors, performers, producers of phonograms and audiovisual works to receive remuneration for reproduction of phonograms and audiovisual works for personal use and without getting income; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) implementation of the rights of performers to receive remuneration for public performance, as well as the broadcast to the public by cable or release of phonograms, published for commercial purposes; </w:t>
-[...17 lines deleted...]
-      6) implementation of the rights of phonogram producers to receive remuneration for public performance, as well as the broadcast to the public by cable or release of phonograms, published for commercial purposes; </w:t>
+      5) exercising the rights of performers and producers of phonograms to receive remuneration for public performance, communication to the public on cable or broadcast, as well as bringing to the public phonograms published for commercial purposes; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) as excluded by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) management of the rights to reproduce (reproduction of) the published works; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      8) implementation of the rights of broadcasting and cable organizations to receive remuneration for public performance, as well as the broadcast to the public by cable or release of programs, published for commercial purposes. </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) as excluded by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The powers for collective management of property rights shall be transferred directly by the holders of copyright and related rights voluntarily based on written agreements, as well as under relevant agreements with foreign organizations managing similar rights, subject to the provisions of paragraph 2 of Article 46-1 of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      In the case of a transfer of powers for collective management of property rights to several organizations managing property rights on a collective basis, the transferred powers must differ in scope and (or) territory, and (or) areas of management.</w:t>
-[...17 lines deleted...]
-      5. The charters of the organizations, managing the property rights on a collective basis, must contain the provisions that meet the requirements of this Law. The refusal to register the organization, managing the property rights on a collective basis, is allowed in the cases of violation of the provision of this Law and the legislation, establishing the order of registration of non-profit organizations. </w:t>
+      At the same time, holders of copyright and related rights can transfer such powers to only one collective rights management organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. The charters of collective rights management organizations must contain provisions that meet the requirements of this Law. Refusal to register a collective rights management organization shall be allowed in cases of violation of the requirements of this Law, as well as legislation establishing the procedure for registering non-profit organizations. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. The said organizations are run by the owners of copyright and the related rights, the property rights of whom it manages. Decision on remuneration and conditions of a license agreement with the users, the order of distribution and payment of the remuneration and other fundamental issues of such organization’s activity are conducted exclusively by the owners of copyright and the related rights, collectively at the general meeting. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 43 is in the wording of the RoK Law dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); as amended by the RoK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 43 is in the wording of the RoK Law dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); as amended by the RoK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 44. Activities of organizations, managing the property rights on a collective basis </w:t>
-[...121 lines deleted...]
-        <w:t xml:space="preserve">№ 36-V (shall be enforced upon expiry of ten calendar days after its first official publication.) </w:t>
+        <w:t>Article 44. Activities of collective rights management organizations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Any author, his heir or other holder of copyright and related rights protected in accordance with chapters 2 and 3 of this Law shall have the right to transfer the exercise of his property rights to a collective rights management organization, and the organization shall be obliged to assume the exercise of these rights on a collective basis, if the management of this category of rights belongs to the statutory activities of this organization. These organizations are not entitled to use works and objects of related rights obtained for management on a collective basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Based on the powers obtained in accordance with paragraph 3 of Article 43 of this Law, the collective rights management organization shall conclude license agreements with users for the appropriate methods of using works and objects of related rights. The terms of such license agreements must be the same for all users of the same category. These organizations shall not be entitled to refuse to conclude license agreements to the user without sufficient grounds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-1. Users shall be obliged to conclude an agreement through a unified digital platform and submit a report to the organization managing property rights on a collective basis on the use of copyright and related rights, as well as other information and documents necessary for the collection and distribution of remuneration, the list and deadlines for submission of which shall be determined in the license agreement, in writing or in the form of a digital document. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3. Is excluded by the RoK Law dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication.) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. All possible claims to property of owners of copyright and the related rights to the users, associated with the use of their works and objects of the related rights under such licensing agreements shall be settled by the organization, concluding licensing agreements. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. An organization that manages property rights on a collective basis must take steps to distribute and pay the collected remuneration.</w:t>
-[...35 lines deleted...]
-      Amounts of collected remuneration distributed and assessed to specific owners of copyright and related rights should be retained on the account of the organization managing property rights on a collective basis and be paid to the appropriate author and / or rightholder as they are located or addressed, regardless of the period of storage of such amounts on the account of the organization.</w:t>
+      5. The collective rights management organization shall be obliged to take measures to distribute and pay the collected remuneration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If it is impossible to distribute and identify the collected remuneration due to the failure to submit user reports on the use of copyright and related rights objects, the collective rights management organization shall be obliged to retain such unallocated remuneration, and after three years from the date of its receipt at the organization's account, include it in the distributed amounts in the procedure determined by the general meeting of copyright and related rights holders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The amounts of the collected remuneration distributed and accrued to specific owners of copyright and related rights should be stored on the account of the collective rights management organization and be paid to the corresponding author and (or) copyright holder as such individuals shall be found or applied, regardless of the period of storage of such amounts on the organization's account.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 44, as amended by the laws of the Republic of Kazakhstan dated 09.07.2004 N 586; dated 10.07.2009 N 179-IV (the order of enforcement see article 2); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 44, as amended by the laws of the Republic of Kazakhstan dated 09.07.2004 N 586; dated 10.07.2009 N 179-IV (the order of enforcement see article 2); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 45. Functions of the organizations, managing the property rights on a collective basis </w:t>
-[...35 lines deleted...]
-      1) conclude license agreements with users for the use of rights managed by such an organization, in writing or in the form of an electronic document; </w:t>
+        <w:t xml:space="preserve">Article 45. Functions of collective rights management organizations </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The collective rights management organization shall perform the following functions on behalf of the copyright and related rights holders represented by it and on the basis of the powers received from them: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) conclude license agreements with users for the use of rights managed by such an organization in writing or in the form of a digital document; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) to coordinate with the users the remuneration and other conditions defined for licensing agreements; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) to coordinate with the users the remuneration in the cases when the organization is responsible for collecting such remuneration without concluding a licensing agreement (Article 26, paragraphs 2 and 3 of Article 39 of this Law); </w:t>
+      3) coordinate with users the amount of remuneration in cases where this organization shall collect such remuneration without concluding a license agreement (Article 26 and paragraph 2 of Article 39 of this Law); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) collect the remuneration provided for by the license agreement and (or) the remuneration provided for by subparagraph 3) of this article, in compliance with the requirements of paragraph 1 of Article 166 of the Code of the Republic of Kazakhstan "On taxes and other obligatory payments to the budget" (Tax Code); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10381,1285 +10989,1440 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 45 as amended by the RoK Law dated 10.07.2009 N 179-IV (the order of enforcement see article 2); dated 20.06.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 45 as amended by the RoK Law dated 10.07.2009 № 179-IV (the order of enforcement see article 2); dated 20.06.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 46. Responsibilities of organizations, managing the property rights on a collective basis </w:t>
-[...17 lines deleted...]
-      1. The organization, managing the property rights on a collective basis, is working for the interests of the holders of copyright and the related rights, represented by such organization. </w:t>
+        <w:t>Article 45-1. Unified digital platform</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The expert organization shall manage a unified digital platform and provide a unified point of access to its use in the field of collective management of rights in the procedure determined by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. To ensure the functioning of a unified digital platform, the expert organization forms and maintain the following registers in the field of property rights management on a collective basis (hereinafter referred to as the registers):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the register of works;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) register of authors and copyright holders;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) register of organizations for collective management of rights;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) user register;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) register of contracts;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) other registers necessary for the functioning of a unified digital platform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Registers shall be formed and maintained in accordance with the procedure established by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 4 as added by the Article 45-1 in accordance with the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 46. Responsibilities of collective rights management organizations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. The organization's activities on collective management of rights shall be carried out in the interests of copyright and related rights holders represented by such organization. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       To this end, the organization must: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-      3) to distribute and at least once a quarter to pay collected amounts of remuneration to Kazakhstani owners of copyright and related rights and at least once a year to foreign organizations managing similar rights, minus the amounts specified in subparagraph 2) of this paragraph, in proportion to the actual use of works and objects of related rights. At the same time, the organization is obliged to take measures on establishing right holders entitled to receive remuneration in accordance with the licensing contracts and remuneration agreements concluded by this organization and to use for this purpose information received from other organizations that manage property rights on a collective basis, mass media distributed throughout the territory of the Republic of Kazakhstan;</w:t>
+        <w:t>
+      1) simultaneously with the payment of remuneration, submit reports through the personal account on the organization's Internet resource and a unified digital platform to holders of copyright and related rights containing information about the use of their rights, including the amount of remuneration collected and the amounts withheld from it;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) use a unified digital platform;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) use the remuneration collected in accordance with the provisions of subparagraph 4) of Article 45 of this Law for the distribution and payment to owners of copyright and related rights. The distribution and payment of remuneration should be carried out fairly, without discrimination on the basis of citizenship, country of residence, category of copyright holder and other grounds. In this case, the organization shall have the right to deduct from the collected remuneration the amounts to cover its actual expenses for the collection, distribution and payment of such remuneration, as well as the amounts that shall be sent to special funds created by this organization with the consent and in the interests of the owners of copyright and related rights represented by it. The amount of its actual expenses for the collection, distribution and payment of remuneration, as well as those allocated to special funds, shall not exceed twenty percent of the total amount of remuneration collected;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In this case, the amounts to cover their actual expenses for the collection, distribution and payment of remuneration should be made in proportion to each amount due to each copyright holder;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) enter into a unified digital platform information about the collected, distributed, paid remuneration, as well as remuneration aimed at covering the expenses of the organization for collective management of rights, in the procedure and in the form determined by the authorized body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) distribute and at least once a quarter pay the collected amounts of remuneration to Kazakhstani owners of copyright and related rights and at least once a year - to foreign organizations managing similar rights, minus the amounts specified in subparagraph 2) of this paragraph, in proportion to the actual use of works and objects of related rights. At the same time, the organization shall be obliged to take measures to identify the rightsholders entitled to receive remuneration in accordance with the license agreements and remuneration agreements concluded by this organization, including using for this purpose information received from other organizations for collective management of rights, mass media distributed throughout the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) make the registers, containing information on the owners, on the rights transferred to it for management, as well as the objects of copyright and the related rights. The information, contained in these registers, shall be submitted to all the interested parties, with the exception of information that cannot be disclosed without the consent of the owner in accordance with the law; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) create an Internet resource to inform about the activities of an organization managing property rights on a collective basis, ensure the availability of the Internet resource around the clock, the openness of the information posted on it, as well as the provision of such information free of charge;</w:t>
-[...143 lines deleted...]
-      An organization that manages property rights on a collective basis shall be obliged to publish on its Internet resource within a month from the date of approval (signing) the audit report and the results of the audit, together with the relevant accounting (financial) statements, which should be publicly available to copyright holders for five years.</w:t>
+      5) create an Internet resource in order to inform about the organization's activities on collective management of rights, ensure the availability of the Internet resource around the clock, the openness of the information posted on it, as well as the provision of such information free of charge;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) post on the Internet resource and a unified digital platform information on the rights transferred to it for management, including the name of the object of copyright or related rights, the name of the author or other copyright holder, and in the case of transfer of rights under agreements on mutual representation of interests with an organization managing property rights on a collective basis, the name of such an organization, remuneration rates;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) post information about the organization's representatives on its Internet resource and a unified digital platform; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) publish reports sent to the authorized body in the media distributed throughout the Republic of Kazakhstan, on its Internet resource and a unified digital platform;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) post on its Internet resource and a unified digital platform information about contracts concluded with users, including the name of the user and his location, as well as the date of conclusion of such an agreement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) conclude agreements on mutual representation of interests with organizations for collective management of rights in the territory of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) notify the authorized body in writing or in the form of a digital document of the time and place of the general meeting no later than ten business days before the date of the general meeting, as well as provide access to it;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) not later than ten working days to place on a unified digital platform:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      amendments introduced to the charter and other constituent documents of such an organization registered with the justice authorities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      copies of concluded bilateral and multilateral agreements on mutual representation of interests with foreign organizations managing similar rights;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      copies of resolutions of the general meeting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. The collective rights management organization shall be obliged to involve an independent audit organization at least once every two years to audit its accounting (financial) reporting, as well as verification of the conduct and documentation of transactions with money in the collection, distribution and payment of remuneration, compliance of the distribution of the collected remuneration with the requirements provided for by the methodology approved by such organization, accounting for targeted income and payments made from special funds, compliance with other requirements imposed on the activities of such organization and established by this Article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The organization managing property rights on a collective basis shall be obliged to publish on its Internet resource and a unified digital platform within a month from the date of approval (signing) the audit report and the results of the audit, together with the relevant accounting (financial) statements, which should be publicly available to copyright holders for five years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Accounting (financial) statements and other information provided for by part one of this paragraph, subject to audit and verification, may not be classified as information containing confidential information, commercial or other secret protected by law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The costs of audit and verification shall be included in the expenses of an organization managing property rights on a collective basis.</w:t>
-[...53 lines deleted...]
-      An organization that manages property rights on a collective basis, from whose repertoire works and objects of related rights have been excluded by the owners of copyright and related rights, shall not be entitled, after the expiration of the period specified in part two of this paragraph, to provide users with permission to use them.</w:t>
+      Audit and audit expenses shall be included in the organization's collective rights management expenses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Holders of copyright and related rights who have not granted the authority to an organization for collective management of rights, in relation to the collection of remuneration provided for in subparagraph 4) of Article 45 of this Law, have the right to demand from it to pay the remuneration due to them in accordance with the distribution made, as well as to exclude their works and objects of related rights from the permissions granted by this organization to users.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The collective rights management organization shall be obliged to publish on its Internet resource and a unified digital platform within a month from the date of approval (signing) the audit report and the results of the audit, together with the relevant accounting (financial) statements, which should be publicly available to copyright holders for five years. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Upon the expiration of three months from the date of receipt of the corresponding notification from the owner of copyright and (or) related rights, the Collective rights management organization shall be obliged to exclude the rights and (or) objects indicated by them from license agreements with all users and post information about this in the media distributed throughout the Republic of Kazakhstan, on its Internet resource. The collective rights management organization shall be obliged to pay the owner of copyright and (or) related rights the remuneration due to him, received from users in accordance with previously concluded license agreements, and submit a report to him.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An organization for collective management of rights, from the repertoire of which copyright and related rights holders have excluded works and objects of related rights, shall not be entitled, after the expiration of the period specified in part two of this paragraph, to grant users permission to use them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 46 is in the wording of the RoK Law dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); as amended by the RoK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 161-VI of 20 June 2018 (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 46 is in the wording of the RoK Law dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); as amended by the RoK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 161-VI of 20 June 2018 (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 46-1. Accreditation of organizations, managing the property rights on a collective basis </w:t>
-[...17 lines deleted...]
-      1. The organization, managing the property rights on a collective basis, is entitled to receive an accreditation certificate in the authorized body to work in the field of collective management, provided for by paragraph 3 of Article 43 of this Law. </w:t>
+        <w:t>Article 46-1. Accreditation of collective rights management organizations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. An organization for collective management of rights has the right to obtain a certificate of accreditation from an authorized body to carry out activities in the areas of collective management provided for in paragraph 3 of Article 43 of this Law. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Accreditation is made separately for each of the fields, specified in paragraph 3 of Article 43 of this Law. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      The organization, managing the property rights on a collective basis, that has received a certificate of accreditation, along with the management of the rights of the copyright holders, with whom it has entered into contracts for management of the rights, shall be entitled to collect remuneration for those owners with whom such agreements have not been concluded. </w:t>
+        <w:t>
+      A collective rights management organization may obtain a certificate of accreditation to carry out activities in one, two or more areas of collective management specified in paragraph 3 of Article 43 of this Law. The form of the accreditation certificate of the collective rights management organization shall be established by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      A collective rights management organization that has received an accreditation certificate has the right, along with managing the rights of those copyright holders with whom it has concluded rights management agreements, to collect remuneration for those copyright holders with whom such agreements have not been concluded. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Chapter 4 is supplemented by Article 46-1, in accordance with the RoK Law dated 10.07.2009 N 179-IV (the order of enforcement see article 2). </w:t>
+        <w:t xml:space="preserve">      Footnote. Chapter 4 is supplemented by Article 46-1, in accordance with the RoK Law dated 10.07.2009 № 179-IV (the order of enforcement see article 2). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 46-2. The order of accreditation of the organizations, managing the property rights on a collective basis </w:t>
-[...449 lines deleted...]
-      8. The decision to reject to accredit the organization, managing the property rights on a collective basis, can be appealed in the order, established by the legislation of the Republic of Kazakhstan. </w:t>
+        <w:t xml:space="preserve">Article 46-2. Procedure for accreditation of collective rights management organizations </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Accreditation of organizations for collective management of rights shall be voluntary and be carried out by an authorized body on the basis of an application from an organization for collective management of rights, in accordance with the conclusion of the accreditation commission of organizations for collective management of rights (hereinafter referred to as the accreditation commission). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The composition and regulations on the accreditation commission, accreditation rules, qualification requirements for collective rights management organizations are approved by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Information on the date of the accreditation commission meeting shall be posted by the authorized body in periodicals distributed throughout the Republic of Kazakhstan and on its Internet resource no later than thirty working days before the date of the accreditation commission meeting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3. As excluded by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4. As excluded by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5. As excluded by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      6. As excluded by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      7. As excluded by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. The decision to refuse accreditation of a collective rights management organization may be appealed in the procedure prescribed by the legislation of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Information about the accredited organizations is hosted by the authorized body on its Internet site.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...52 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 4 is supplemented by Article 46-2, in accordance with the RoK Law dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); as amended by the RoK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 20.06.2018 № 161-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t xml:space="preserve">      10. As excluded by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11. As excluded by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 4 is supplemented by Article 46-2, in accordance with the RoK Law dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); as amended by the RoK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 20.06.2018 № 161-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 47. Monitoring the activities of organizations, managing the property rights on a collective basis </w:t>
-[...71 lines deleted...]
-      3) copies of decisions of the general meeting;</w:t>
+        <w:t xml:space="preserve">Article 47. Monitoring the activities of collective rights management organizations </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The organization for the collective management of the rights of authors, performers, producers of phonograms or other holders of copyright and (or) related rights shall be obliged annually, no later than April 15 of the year following the reporting year, to provide the authorized body through a unified digital platform:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1) as excluded by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2) as excluded by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3) as excluded by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) annual balance sheet, annual report, including information on collected, distributed, not distributed, paid, unpaid, unclaimed remuneration;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11669,164 +12432,146 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) information on branches and representative offices at the local level that perform the functions of collection, distribution and payment of remuneration for the use of objects of copyright or related rights.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      An organization managing property rights on a collective basis, at least once every two years, shall also submit an audit report to the authorized body no later than April 15.</w:t>
-[...35 lines deleted...]
-      2. The authorized body shall have the right to request from organizations that manage property rights on a collective basis, additional information and documents necessary to verify the compliance of the organization's activities with this Law, the legislation of the Republic of Kazakhstan on non-profit organizations or other legislation, and the charter of such organization.</w:t>
+      Documents submitted by a collective rights management organization shall be certified by a notary or seal of such organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The authorized body has the right to request additional information and documents from collective rights management organizations necessary to verify compliance of the organization's activities with this Law, the legislation of the Republic of Kazakhstan on non-profit organizations or other legislation, as well as the charter of such an organization.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 47 as amended by the laws of the Republic of Kazakhstan dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 161-VI of 20 June 2018 (shall be enforced upon the expiration of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 47 as amended by the laws of the Republic of Kazakhstan dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 161-VI of 20.06.2018 (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 47-1. Revocation of accreditation certificate from the organizations, managing the property rights on a collective basis </w:t>
-[...17 lines deleted...]
-      An accreditation certificate of the organization, managing the property rights on a collective basis may be revoked by the authorized body in the following cases: </w:t>
+        <w:t xml:space="preserve">Article 47-1. Revocation of accreditation certificate for collective rights management organizations </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The accreditation certificate of collective rights management organizations may be revoked by the authorized body in the following cases: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) revelation of false information in the documents that were used as a ground for accreditation issuance; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11972,100 +12717,100 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 4 is supplemented by Article 47-1, in accordance with the RoK Law dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); as amended by the RoK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 4 is supplemented by Article 47-1, in accordance with the RoK Law dated 10.07.2009 № 179-IV (the order of enforcement See Art. 2); as amended by the RoK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 47-2. Termination of accreditation certificate of organizations, managing the property rights on a collective basis </w:t>
-[...17 lines deleted...]
-      1. An accreditation certificate of an organization, managing the property rights on a collective basis, shall terminate in the following cases: </w:t>
+        <w:t xml:space="preserve">Article 47-2. Termination of accreditation certificate for collective rights management organizations </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. The certificate of accreditation of collective rights management organizations shall be terminated in the following cases: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) expiration of the term for which the accreditation certificate was issued; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12093,122 +12838,253 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) revocation of the accreditation certificate; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) liquidation of the organization, managing the property rights on a collective basis. </w:t>
-[...17 lines deleted...]
-      2. Upon termination of the accreditation certificate of the organization, managing the property rights on a collective basis, the certificate is returned to the authorized body within one month from the date of occurrence of the cases, specified in paragraph 1 of this Article. </w:t>
+      4) liquidation of a collective rights management organization. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Information on the termination of the certificate of accreditation of organizations for collective management of rights shall be posted on the Internet resource of the authorized body and a unified digital platform within a month from the date of occurrence of the cases specified in paragraph 1 of this Article. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Chapter 4 is supplemented by Article 47-1, in accordance with the RoK Law dated 10.07.2009 N 179-IV (the order of enforcement see article 2). </w:t>
+        <w:t>      Footnote. Chapter 4 is supplemented by Article 47-2 in accordance with the RoK Law dated 10.07.2009 N 179-IV (the order of enforcement see article 2); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 47-3. Suspension of the accreditation certificate for collective rights management organizations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The certificate of accreditation of collective rights management organizations shall be suspended by the authorized body for three months in the following cases:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) failure to submit an annual report on the activities of an accredited organization to the authorized body within the prescribed period;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) submission to the authorized body of an annual report on the activities of an accredited organization containing knowingly false information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Information on the suspension of the accreditation certificate of collective rights management organizations shall be posted on the Internet resource of the authorized body and a unified digital platform within one day from the date of the occurrence of the cases specified in paragraph 1 of this Article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 4 as added by the Article 47-3 in accordance with the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 5. Protection of copyright and the related rights </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 48. Violation of copyright and the related rights </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12294,128 +13170,223 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) removal or changing the information about the rights management without the permission of the author or copyright holder; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) reproduction, distribution, import for distribution, public performance, on-air or cable broadcasting of the works or objects of the related rights, for which the information of property rights management was removed or changed without permission of the author or copyright holder.</w:t>
+      4) reproduction, distribution, import for distribution, public performance, communication for public information on the air (including retransmission) or by cable, bringing to public information of works or objects of related rights in respect of which information on the management of property rights has been deleted or changed without the permission of the author or other copyright holder.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 48 is in the wording of the RoK Law dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); as amended by the RoK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 22.11.2005 № 90 (the order of enforcement see Art.2).</w:t>
+        <w:t>      Footnote. Article 48 is in the wording of the RoK Law dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); as amended by the RoK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 22.11.2005 № 90 (the order of enforcement sees Art.2); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 48-1. Monitoring the activities of individual and legal entities, using the objects of copyright and the related rights </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. Supplemented by Article 48-1 by the RoK Law dated 09.07.2004 N 586; shall be excluded by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 48-2. Control over the activities of individuals and legal entities using objects of copyright and related rights</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Control over the activities of individuals and legal entities using objects of copyright and related rights shall be carried out by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The individuals specified in paragraph 1 of this Article shall be obliged, at the request of the authorized body, to submit information about the works or objects of related rights used, income obtained as a result of the use of copyright or related rights, as well as information and documents related to the payment of royalties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 5 as added by the Article 48-2 in accordance with the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 49. Protection of copyright and the related rights </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -12839,55 +13810,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13213,31 +14184,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>