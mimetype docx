--- v1 (2026-06-06)
+++ v2 (2026-07-22)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bd39d52" w14:textId="bd39d52">
+    <w:p w14:paraId="092b9dc" w14:textId="092b9dc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -607,51 +607,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) publishing – is an offer to the public of copies of works, performances or phonograms in the amount that meets the reasonable needs of the public with the consent of the author or other holder of copyright or the related rights; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14-1) Internet resource is an electronic information resource displayed in text, graphic, audiovisual or other form, placed on the hardware and software complex, having a unique network address and (or) domain name and functioning on the Internet;</w:t>
+      14-1) internet resource – a digital resource presented in text, graphic, audiovisual, or other form, hosted on a hardware and software system, having a unique network address and/or domain name, and operating on the Internet;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) communication to the public by a cable – is a release of works, phonograms, performance, programs of on-air or cable broadcasting organizations to the public through cable, wire, optic fiber or similar devices; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1343,51 +1343,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 2 is in the wording of the Law of the Republic of Kazakhstan dated 10.07.2009 № 179-IV (the order of enforcement See Art. 2); as amended by the RK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 18.01.2012 № 546-IV (shall be enforced upon expiry of thirty calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); № 161-VI of 20.06.2018 (shall be enforced upon the expiration of  ten calendar days after the date of its first official publication); dated 24.11.2025 № 233-VIII (shall into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 2 is in the wording of the Law of the Republic of Kazakhstan dated 10.07.2009 № 179-IV (the order of enforcement See Art. 2); as amended by the RK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 18.01.2012 № 546-IV (shall be enforced upon expiry of thirty calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); № 161-VI of 20.06.2018 (shall be enforced upon the expiration of  ten calendar days after the date of its first official publication); dated 24.11.2025 № 233-VIII (shall into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6523,51 +6523,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 25 as amended by the laws of the Republic of Kazakhstan dated 09.07.2004 N 586; dated 10.07.2009 N 179-IV (the order of enforcement see article 2). </w:t>
+        <w:t xml:space="preserve">      Footnote. Article 25 as amended by the laws of the Republic of Kazakhstan dated 09.07.2004 N 586; dated 10.07.2009 № 179-IV (the order of enforcement see article 2). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6662,51 +6662,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The specified remuneration shall be distributed by the expert organization among collective rights management organizations in accordance with this Law in the following proportion: forty percent - to authors, thirty percent - to performers, thirty percent - to producers of phonograms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. The amount, procedure for collection, distribution and payment of remuneration shall be established by the authorized body of the Republic of Kazakhstan. </w:t>
+      5. The amount of the fee, the procedures for its collection, allocation, and payment, as well as the procedures for determining the amount to cover the actual expenses of the expert organization, shall be established by the authorized body. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. No remuneration shall be paid for the equipment and material carriers, specified in paragraph 2 of this Article, which are the subject of export as well as to the professional equipment not intended for home use. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -6728,51 +6728,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Article 26 as amended by the RK Law dated July 9, 2004 № 586; dated November 22, 2005 № 90 (the order of enforcement see article 2 of the Law); dated 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10481,51 +10481,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. The powers for collective management of property rights shall be transferred directly by the holders of copyright and related rights voluntarily based on written agreements, as well as under relevant agreements with foreign organizations managing similar rights, subject to the provisions of paragraph 2 of Article 46-1 of this Law.</w:t>
+      4. The powers to collectively manage property rights shall be transferred directly by the holders of copyright and related rights on a voluntary basis pursuant to agreements concluded through a unified digital platform, as well as pursuant to relevant agreements with foreign organizations managing similar rights, subject to the provisions of Article 46-1(2) of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       At the same time, holders of copyright and related rights can transfer such powers to only one collective rights management organization.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10563,51 +10563,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 43 is in the wording of the RoK Law dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); as amended by the RoK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 43 is in the wording of the RoK Law dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); as amended by the RoK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -10758,97 +10758,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The collective rights management organization shall be obliged to take measures to distribute and pay the collected remuneration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      If it is impossible to distribute and identify the collected remuneration due to the failure to submit user reports on the use of copyright and related rights objects, the collective rights management organization shall be obliged to retain such unallocated remuneration, and after three years from the date of its receipt at the organization's account, include it in the distributed amounts in the procedure determined by the general meeting of copyright and related rights holders.</w:t>
-[...17 lines deleted...]
-      The amounts of the collected remuneration distributed and accrued to specific owners of copyright and related rights should be stored on the account of the collective rights management organization and be paid to the corresponding author and (or) copyright holder as such individuals shall be found or applied, regardless of the period of storage of such amounts on the organization's account.</w:t>
+      In the event that distribution and identification of collected remuneration is impossible due to the failure of users to submit reports on the use of objects of copyright and related rights, the organization managing property rights on a collective basis shall preserve such undistributed remuneration, and upon the expiry of three years from the date of its receipt to the current account of the organization for the collection, distribution, payment and storage of remuneration, shall include it in the distributable amounts in accordance with the procedure determined by the general meeting of copyright and related rights holders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The amounts of collected remuneration distributed and accrued to specific copyright and related rights holders shall be preserved in the current account for the collection, distribution, payment and storage of remuneration of the collective rights management organization and shall be paid to the respective author and (or) right holder as such persons are located or apply, irrespective of the period of storage of such amounts in the current account for the collection, distribution, payment and storage of remuneration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 44, as amended by the laws of the Republic of Kazakhstan dated 09.07.2004 N 586; dated 10.07.2009 N 179-IV (the order of enforcement see article 2); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 44, as amended by the laws of the Republic of Kazakhstan dated 09.07.2004 N 586; dated 10.07.2009 N 179-IV (the order of enforcement see article 2); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11331,51 +11331,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) use a unified digital platform;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) use the remuneration collected in accordance with the provisions of subparagraph 4) of Article 45 of this Law for the distribution and payment to owners of copyright and related rights. The distribution and payment of remuneration should be carried out fairly, without discrimination on the basis of citizenship, country of residence, category of copyright holder and other grounds. In this case, the organization shall have the right to deduct from the collected remuneration the amounts to cover its actual expenses for the collection, distribution and payment of such remuneration, as well as the amounts that shall be sent to special funds created by this organization with the consent and in the interests of the owners of copyright and related rights represented by it. The amount of its actual expenses for the collection, distribution and payment of remuneration, as well as those allocated to special funds, shall not exceed twenty percent of the total amount of remuneration collected;</w:t>
+      2) use the remuneration collected in accordance with the provisions of subparagraph 4) of Article 45 of this Law for the distribution and payment to owners of copyright and related rights. The distribution and payment of remuneration should be carried out fairly, without discrimination on the basis of citizenship, country of residence, category of copyright holder and other grounds. In this case, the organization shall have the right to deduct from the collected remuneration the amounts to cover its actual expenses for the collection, distribution and payment of such remuneration, as well as the amounts that shall be sent to special funds created by this organization with the consent and in the interests of the owners of copyright and related rights represented by it. The actual expenses of the collective rights management organization shall include, inter alia, the actual expenses for the use of the unified digital platform in accordance with the procedure determined by the authorized body. When concluding agreements on mutual representation of interests between collective rights management organizations, the expenses of the organizations shall be determined by agreement of the parties within the limits of the amount of expenses of the organization established by this subparagraph. Repeated deduction from the amount of collected remuneration received from another organization shall not be permitted. The amount of its actual expenses for the collection, distribution and payment of remuneration, as well as those allocated to special funds, shall not exceed twenty percent of the total amount of remuneration collected;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In this case, the amounts to cover their actual expenses for the collection, distribution and payment of remuneration should be made in proportion to each amount due to each copyright holder;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11439,51 +11439,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) create an Internet resource in order to inform about the organization's activities on collective management of rights, ensure the availability of the Internet resource around the clock, the openness of the information posted on it, as well as the provision of such information free of charge;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) post on the Internet resource and a unified digital platform information on the rights transferred to it for management, including the name of the object of copyright or related rights, the name of the author or other copyright holder, and in the case of transfer of rights under agreements on mutual representation of interests with an organization managing property rights on a collective basis, the name of such an organization, remuneration rates;</w:t>
+      6) to place on the internet resource and the unified digital platform information on the rights transferred to it for management, in accordance with the procedure determined by the authorized body;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) post information about the organization's representatives on its Internet resource and a unified digital platform; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11752,72 +11752,126 @@
       Upon the expiration of three months from the date of receipt of the corresponding notification from the owner of copyright and (or) related rights, the Collective rights management organization shall be obliged to exclude the rights and (or) objects indicated by them from license agreements with all users and post information about this in the media distributed throughout the Republic of Kazakhstan, on its Internet resource. The collective rights management organization shall be obliged to pay the owner of copyright and (or) related rights the remuneration due to him, received from users in accordance with previously concluded license agreements, and submit a report to him.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       An organization for collective management of rights, from the repertoire of which copyright and related rights holders have excluded works and objects of related rights, shall not be entitled, after the expiration of the period specified in part two of this paragraph, to grant users permission to use them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A collective rights management organization shall open a current account with a bank for the collection, distribution, payment and storage of remuneration and a current account for carrying out its activities and covering the actual expenses of the organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Operations on these accounts shall be carried out exclusively in non-cash form in accordance with the legislation of the Republic of Kazakhstan and in accordance with the directions established by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. A collective rights management organization shall ensure the information placement on the unified digital platform of data on the movement of funds in the current account for the collection, distribution, payment and storage of remuneration for the purpose of ensuring the targeted use of collected remuneration, as well as ensuring the completeness of tax payments to the budget in accordance with the procedure determined by the rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 46 is in the wording of the RoK Law dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); as amended by the RoK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 161-VI of 20 June 2018 (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 46 is in the wording of the RoK Law dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); as amended by the RoK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 161-VI of 20 June 2018 (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12288,1408 +12342,1300 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 47. Monitoring the activities of collective rights management organizations </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. The organization for the collective management of the rights of authors, performers, producers of phonograms or other holders of copyright and (or) related rights shall be obliged annually, no later than April 15 of the year following the reporting year, to provide the authorized body through a unified digital platform:</w:t>
+      1. A collective rights management organization of authors, performers, producers of phonograms or other holders of copyright and (or) related rights shall annually, no later than 15 April of the year following the reporting year, submit to the authorized body by means of the unified digital platform an annual balance sheet and an annual report, including information on collected, distributed, undistributed, paid, unpaid, unclaimed remuneration, as well as amounts allocated to cover the expenses for the collection, distribution and payment of remuneration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the event that full distribution and payment of author's remuneration in previous years is not ensured, information on these remuneration amounts shall be provided until the full payment of the author's remuneration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Information on amounts transferred to foreign organizations and clarifications on amounts of payments to authors and right holders shall be provided by means of the unified digital platform no later than 15 September of the year following the reporting year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The authorized body has the right to request additional information and documents from collective rights management organizations necessary to verify compliance of the organization's activities with this Law, the legislation of the Republic of Kazakhstan on non-profit organizations or other legislation, as well as the charter of such an organization.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      1) as excluded by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 47 as amended by the laws of the Republic of Kazakhstan dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 161-VI of 20.06.2018 (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 47-1. Revocation of accreditation certificate for collective rights management organizations </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The accreditation certificate of collective rights management organizations may be revoked by the authorized body in the following cases: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) revelation of false information in the documents that were used as a ground for accreditation issuance; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) failure to submit timely annual reports on the organization’s activities to the authorized body; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) submission of an annual report on activities of the accredited organization that contains false information, to the authorized body; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) commercial activities; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) failure to perform duties, established by Article 46 of this Law; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) late payment of remuneration; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) failure to find authors, performers and producers of phonograms for transfer of the collected remuneration. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) bringing to administrative responsibility for obstructing officials of state control and supervision bodies in the performance of their official duties, as well as failure to comply with orders, orders and other requirements;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) application of remuneration rates for authors, performers and producers of phonograms below the minimum remuneration rates established by the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      2) as excluded by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 4 is supplemented by Article 47-1, in accordance with the RoK Law dated 10.07.2009 № 179-IV (the order of enforcement See Art. 2); as amended by the RoK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 47-2. Termination of accreditation certificate for collective rights management organizations </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. The certificate of accreditation of collective rights management organizations shall be terminated in the following cases: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) expiration of the term for which the accreditation certificate was issued; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) a decision taken on voluntarily return of the accreditation certificate to the authorized body; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) revocation of the accreditation certificate; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) liquidation of a collective rights management organization. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Information on the termination of the certificate of accreditation of organizations for collective management of rights shall be posted on the Internet resource of the authorized body and a unified digital platform within a month from the date of occurrence of the cases specified in paragraph 1 of this Article. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      3) as excluded by the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 4 is supplemented by Article 47-2 in accordance with the RoK Law dated 10.07.2009 N 179-IV (the order of enforcement see article 2); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...59 lines deleted...]
-      2. The authorized body has the right to request additional information and documents from collective rights management organizations necessary to verify compliance of the organization's activities with this Law, the legislation of the Republic of Kazakhstan on non-profit organizations or other legislation, as well as the charter of such an organization.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 47-3. Suspension of the accreditation certificate for collective rights management organizations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The certificate of accreditation of collective rights management organizations shall be suspended by the authorized body for three months in the following cases:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) failure to submit an annual report on the activities of an accredited organization to the authorized body within the prescribed period;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) submission to the authorized body of an annual report on the activities of an accredited organization containing knowingly false information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Information on the suspension of the accreditation certificate of collective rights management organizations shall be posted on the Internet resource of the authorized body and a unified digital platform within one day from the date of the occurrence of the cases specified in paragraph 1 of this Article.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 47 as amended by the laws of the Republic of Kazakhstan dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 161-VI of 20.06.2018 (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 4 as added by the Article 47-3 in accordance with the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...181 lines deleted...]
-      9) application of remuneration rates for authors, performers and producers of phonograms below the minimum remuneration rates established by the Government of the Republic of Kazakhstan.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 5. Protection of copyright and the related rights </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 48. Violation of copyright and the related rights </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. For violation of copyright and (or) related rights provided for by this Law, liability is imposed in accordance with the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. In relation to works or objects of the related rights the following is not permitted: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) without permission of the author or the copyright holder to fulfill actions, aimed at lifting restrictions on use of the works or objects of the related rights, established by technical devices used for protection of copyright and the related rights;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) manufacturing, distribution, sale, rent, lending, importation, advertising of any device or its components, their use in order to earn income or provide services in the cases when such actions result in impossibility to use the technical devices for protection of copyright and the related rights or the technical devices cannot provide adequate protection of such rights; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) removal or changing the information about the rights management without the permission of the author or copyright holder; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) reproduction, distribution, import for distribution, public performance, communication for public information on the air (including retransmission) or by cable, bringing to public information of works or objects of related rights in respect of which information on the management of property rights has been deleted or changed without the permission of the author or other copyright holder.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 4 is supplemented by Article 47-1, in accordance with the RoK Law dated 10.07.2009 № 179-IV (the order of enforcement See Art. 2); as amended by the RoK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 48 is in the wording of the RoK Law dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); as amended by the RoK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 22.11.2005 № 90 (the order of enforcement sees Art.2); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 47-2. Termination of accreditation certificate for collective rights management organizations </w:t>
-[...107 lines deleted...]
-      2. Information on the termination of the certificate of accreditation of organizations for collective management of rights shall be posted on the Internet resource of the authorized body and a unified digital platform within a month from the date of occurrence of the cases specified in paragraph 1 of this Article. </w:t>
+        <w:t xml:space="preserve">Article 48-1. Monitoring the activities of individual and legal entities, using the objects of copyright and the related rights </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Supplemented by Article 48-1 by the RoK Law dated 09.07.2004 № 586; shall be excluded by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 48-2. Control over the activities of individuals and legal entities using objects of copyright and related rights</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Control over the activities of individuals and legal entities using objects of copyright and related rights shall be carried out by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The individuals specified in paragraph 1 of this Article shall be obliged, at the request of the authorized body, to submit information about the works or objects of related rights used, income obtained as a result of the use of copyright or related rights, as well as information and documents related to the payment of royalties.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 4 is supplemented by Article 47-2 in accordance with the RoK Law dated 10.07.2009 N 179-IV (the order of enforcement see article 2); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 5 as added by the Article 48-2 in accordance with the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 47-3. Suspension of the accreditation certificate for collective rights management organizations</w:t>
-[...71 lines deleted...]
-      2. Information on the suspension of the accreditation certificate of collective rights management organizations shall be posted on the Internet resource of the authorized body and a unified digital platform within one day from the date of the occurrence of the cases specified in paragraph 1 of this Article.</w:t>
+        <w:t xml:space="preserve">Article 49. Protection of copyright and the related rights </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Protection of copyright and the related rights is performed by the courts through: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) recognition of the rights; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) restoration of the situation that was before the violation of the rights; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) suppression of actions that infringe or threaten to infringe the rights; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) compensation of damages, including the lost profits; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) recovery of the income, received by the infringer after violation of copyright and (or) the related rights; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) payment of compensation in the amount from one hundred monthly calculated indices to fifteen thousand monthly calculated indices determined at the discretion of the court, or twice the value of the copies of the work or twice the value of the right to use the work, determined on the basis of the price, which in comparable circumstances is usually charged for the lawful use of the work. The amount of compensation is determined by the court instead of compensation for losses or collection of income;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) taking of any other measures, provided for by the legislation on protection of their rights. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The measures, specified in subparagraphs 4), 5) and 6) of this paragraph shall apply at the discretion of the copyright holder. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 4 as added by the Article 47-3 in accordance with the Law of the Republic of Kazakhstan dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      1-1. shall be excluded by the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Before considering the case, the judge may independently render a decision to prohibit the respondent to manufacture, reproduce, sell, use the copies of the objects of copyright and (or) the related rights, in relation to which it is assumed that they are counterfeit. The judge is also entitled to render a decision on seizure and confiscation of all copies of the objects of copyright and (or) the related rights in relation to which it is assumed that they are counterfeit, and the materials and equipment, used for their production and reproduction. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. The court may render a decision on confiscation of the counterfeit copies of the objects of copyright and (or) the related rights, as well as the materials and equipment, used for their production. Counterfeit copies of the objects of copyright and (or) the related rights can be submitted to the holder of copyright or the related rights upon his request or shall be destroyed under the court decision. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Materials and equipment used for their production are to be destructed under the court decision or transferred to the state revenue. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...139 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 48 is in the wording of the RoK Law dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); as amended by the RoK Law dated 12.01.2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 22.11.2005 № 90 (the order of enforcement sees Art.2); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
-[...446 lines deleted...]
-        <w:t>      Footnote. Article 49 as amended by the laws of the Republic of Kazakhstan dated 22.11.2005 N 90 (the order of enforcement see article 2 of the Law); dated 10.07.2009 N 179-IV (the order of enforcement See Art. 2); dated 12.01. 2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 31.10.2015 № 378-V (shall be enforced from 01.01.2016); № 161-VI dated 20.06.2018 (shall be enforced upon the expiration of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 49 as amended by the laws of the Republic of Kazakhstan dated 22.11.2005 № 90 (the order of enforcement see article 2 of the Law); dated 10.07.2009 № 179-IV (the order of enforcement See Art. 2); dated 12.01. 2012 № 537-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2015 № 300-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 31.10.2015 № 378-V (shall be enforced from 01.01.2016); № 161-VI dated 20.06.2018 (shall be enforced upon the expiration of ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -13810,55 +13756,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>