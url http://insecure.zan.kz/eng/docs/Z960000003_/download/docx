--- v0 (2025-11-03)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="364231b" w14:textId="364231b">
+    <w:p w14:paraId="779f153" w14:textId="779f153">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,65 +145,73 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>The Law of the Republic of Kazakhstan dated 31 May, 1996 No. 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-        <w:t>Unofficial translation</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Throughout the text, the words "of legislative acts" "by legislative acts" and "legislative acts" as replaced, respectively, by the words "of laws," "by laws" and "laws" in accordance with the Law of the Republic of Kazakhstan dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The right to freedom of associations shall be the one of the most important and constitutional rights of a person and citizen, the implementation of which shall meet the interests of society and shall be under the protection of the state. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -263,104 +271,146 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 2. Concept of a public association </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Public associations in the Republic of Kazakhstan shall be recognized as political parties, trade unions, and other associations of citizens, established on voluntary basis in order to achieve their general goals, not contradicting the legislation. Public associations shall be non-commercial organizations. </w:t>
+      Public associations in the Republic of Kazakhstan shall be political parties, trade unions, ethnocultural public associations and other associations of citizens created on a voluntary basis to achieve common goals that shall not contradict the legislation. Public associations shall be non-profit organizations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Footnote. Article 2 as amended by the Law of the Republic of Kazakhstan dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 3. The legislation on public associations </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      This Law shall apply to all public associations, established at initiative of citizens, with the exception of religious associations, bodies of local self-government and of public independent action, which procedure of establishment and activity shall be specified by other legislative acts. </w:t>
+        <w:t>
+      The legislation of the Republic of Kazakhstan on public associations shall be based on the Constitution of the Republic of Kazakhstan and shall consist of this Law and other Laws that do not contradict them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      This Law shall apply to all public associations created at the initiative of citizens, with the exception of religious associations, local self-government bodies and public initiative, the procedure for the creation and activities of which shall be determined by other Laws. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       This Law shall apply to the activity of the established and existing structural subdivisions (branches and representative offices) of foreign and international public associations in the territory of the Republic of Kazakhstan, with the exception of religious associations. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -370,97 +420,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       If an international treaty, ratified by the Republic of Kazakhstan established the rules other than those, provided by this Law, the rules of an international treaty shall be applied. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Features, associated with the creation, activities, reorganization and liquidation of political parties, trade unions, self-regulatory organizations, based on voluntary membership (participation), and other individual types of public associations, may be regulated by other legislative acts of the Republic of Kazakhstan. The activities of these public associations, not regulated by other legislative acts of the Republic of Kazakhstan, shall be regulated by this Law. </w:t>
-[...17 lines deleted...]
-      The activity of specified public associations, not regulated by other legislative acts, shall be regulated by this Law. </w:t>
+      Features related to the creation, activity, reorganization and liquidation of political parties, trade unions, self-regulatory organizations based on voluntary membership (participation), and other individual types of public associations may be regulated by other Laws of the Republic of Kazakhstan. The activities of these public associations, not regulated by other Laws of the Republic of Kazakhstan, shall be regulated by this Law. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 3 as amended by the Law of the Republic of Kazakhstan dated 09.02.2009 No. 126 (the order of enforcement See Article 2); dated 29.04.2009 No. 154-IV (the order of enforcement See Article 2); dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication). </w:t>
+        <w:t>      Footnote. Article 3 as amended by the Law of the Republic of Kazakhstan dated 09.02.2009 № 126 (the order of enforcement See Article 2); dated 29.04.2009 № 154-IV (the order of enforcement See Article 2); dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -483,51 +515,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The state shall secure the compliance of rights and legitimate interests of public associations. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Unlawful interference of the state in the affairs of public associations and interference of public associations in the affairs of the state, assignment of functions of state bodies to public associations shall be prohibited. </w:t>
+      Illegal interference of the state in the affairs of public associations and public associations in the affairs of the state shall not be allowed, as well as the assignment of the functions of state bodies to public associations. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Public associations may cooperate and interact with state bodies, concluding agreements with them, and may perform certain works for them, provided by the legislation, under the agreements with the state bodies. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -537,79 +569,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The labor legislation of the Republic of Kazakhstan and the legislation of the Republic of Kazakhstan on social protection apply to employees of the offices of public associations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The issues, concerning the interests of public associations, to the extent, provided by the legislative acts, may be decided by the state bodies by agreement with public associations.</w:t>
+      Issues affecting the interests of public associations, in cases provided for by Laws, may be resolved by state bodies in agreement with public associations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 4 as amended by the Law of the Republic of Kazakhstan dated 15.05.2007 No. 253; dated 29.04.2009 No. 154-IV (the order of enforcement See Article 2); dated 20.04.2023 No. 226-VII (shall be enforced from 01.07.2023).</w:t>
+        <w:t>      Footnote. Article 4 as amended by the Law of the Republic of Kazakhstan dated 15.05.2007 № 253; dated 29.04.2009 № 154-IV (the order of enforcement See Article 2); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -667,147 +699,147 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The establishment of public associations by the type of paramilitary units, having military structure, uniform, special decorations, anthems, flags, pennants, special conditions of internal discipline and governing, arms including the imitative arms, in the territory of the Republic of Kazakhstan shall be prohibited. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      The establishment and activity of public associations, infringing on health and moral statutes of the citizens, as well as the activity of unregistered public associations shall be prohibited. </w:t>
+        <w:t>
+      The activities of political parties and trade unions of other states, political parties on a religious basis, as well as the financing of political parties and trade unions by foreign legal entities, foreign citizens and stateless persons, legal entities with foreign participation, foreign states and international organizations are not allowed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The creation and activities of public associations that infringe on the health of citizens and the morality of society, as well as the activities of unregistered public associations, shall not be allowed. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 5 as amended by the Law of the Republic of Kazakhstan dated 23.02.2005 No. 33; dated 29.04.2010 № 272-IV (the order of enforcement See Article 2); dated 16.11.2015 No. 403-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 5 as amended by the Law of the Republic of Kazakhstan dated 23.02.2005 № 33; dated 29.04.2010 № 272-IV (the order of enforcement See Article 2); dated 16.11.2015 № 403-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 6. Principles of establishment and activity of public associations </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Public associations shall be equal before the Law. Public associations shall carry out their activity under the Constitution and other legislative acts of the Republic of Kazakhstan. </w:t>
+      Public associations shall be equal before the law. Public associations shall carry out activities within the framework of the Constitution and other Laws of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Public associations shall be established and shall act on the basis of voluntariness, equality of their members (participants), self-governing, legality, statements and publicity of the activity. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -888,164 +920,313 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Local public associations shall include associations operating within one region, city of republican significance, and the capital. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Local public associations shall include the associations, operating within one region of the Republic of Kazakhstan. </w:t>
+      Local public associations shall include associations operating within the capital, one region and a city of republican significance. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       In order to confirm the status, republican and regional public associations, before the expiration of one year from the date of registration, shall be obliged to submit the copies of documents, certifying the record registration passed by structural subdivisions (branches and representative offices) to the body, registered this association, in the territorial bodies of justice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 7 as amended by the Law of the Republic of Kazakhstan dated 21.12.2023 No. 49-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 7 as amended by the Law of the Republic of Kazakhstan dated 21.12.2023 № 49-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Article 7-1. Ethnocultural associations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. An ethnocultural association shall be a non-profit organization created in the organizational and legal form of a public association, public foundation, association of legal entities in the form of an association (union) in order to satisfy the interests of citizens in the field of preserving and developing the traditions, languages   and culture of ethnic groups of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The name of an ethnocultural association should contain the words "ethnocultural association," the use of which shall be allowed only in the name of an ethnocultural association.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The full and abbreviated name of the ethnocultural association and its symbols should not fully or substantially duplicate the name and symbols of state bodies, political parties and public associations registered in the Republic of Kazakhstan, as well as political parties and public associations liquidated in connection with violation of the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ethnocultural associations shall participate in the implementation of state policy to strengthen the principles of national unity and solidarity, interethnic and interfaith harmony.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ethnocultural associations in order to achieve their goals shall interact with friendship houses created in the form of a communal state institution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 1 as added by the Article 7-1 in accordance with the Law of the Republic of Kazakhstan dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article 8. Unions (alliances) of public associations </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Public associations, established and registered in the established manner, notwithstanding the type, shall have the right to organize unions (alliances) of public associations on the basis of memorandums and charters, approved by unions (alliances), establishing a new legal entity, as well as to be the participant of international unions (alliances). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Standard operating procedure and state registration of unions (alliances) of public associations, including the international associations, shall be specified in accordance with the legislative acts of the Republic of Kazakhstan. </w:t>
+      The procedure for the activities and state registration of unions (associations) of public associations, including international ones, shall be determined in accordance with the Laws of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 9. Activity of international and foreign non-commercial associations in the territory of the Republic of Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1177,128 +1358,128 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A trade union may be a founder of a trade union.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The legal capacity of a public association as a legal entity shall arise from the moment of its registration in the manner, established by the legislative acts of the Republic of Kazakhstan.</w:t>
+      The legal capacity of a public association as a legal entity shall arise from the moment of its registration in the procedure prescribed by the Laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 as amended by the Law of the Republic of Kazakhstan dated 12.01.2012 № 537-IV (shall be enforced upon expiry of 10 calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 27.06.2014 № 212-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 21.12.2023 No. 49-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 10 as amended by the Law of the Republic of Kazakhstan dated 12.01.2012 № 537-IV (shall be enforced upon expiry of 10 calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 27.06.2014 № 212-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 21.12.2023 № 49-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 11. Membership (participation) in a public association </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Citizens of the Republic of Kazakhstan and (or) legal entities - public associations, except for political parties, may be members (participants) of public associations. The charters of public associations, except for political parties, may provide for the membership (participation) of foreigners and stateless persons in them. </w:t>
+      Members (participants) of public associations may be citizens of the Republic of Kazakhstan and (or) legal entities - public associations, with the exception of political parties. The statutes of public associations, in addition to political parties, may provide for the membership (participation) of foreign citizens and stateless persons in them. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Trade unions may be the members (participants) of trade unions. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1326,115 +1507,115 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Conditions and procedure of acquisition and loss of membership shall be specified by the charters of public associations. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Chairman, Deputy Chairman, judges of the Constitutional Court of the Republic of Kazakhstan, Chairman and judges of the Supreme Court of the Republic of Kazakhstan and other courts, chairmen and members of the Central Election Commission of the Republic of Kazakhstan, the Supreme Audit Chamber of the Republic of Kazakhstan, Commissioner for Human Rights in the Republic of Kazakhstan, staff and employees of special state, law enforcement agencies, military personnel should not be members of political parties, trade unions, or support any political party.</w:t>
-[...17 lines deleted...]
-      The persons specified in part five of this article, except for employees of special state and law enforcement agencies, and military personnel, must withdraw from political parties, and trade unions within ten days from the date of appointment, election, and entry into service.</w:t>
+      Chairmen and judges of the Constitutional Court of the Republic of Kazakhstan, the Supreme Court of the Republic of Kazakhstan and other courts, chairmen and members of the Central Election Commission of the Republic of Kazakhstan, the Supreme Audit Chamber of the Republic of Kazakhstan, Commissioner for Human Rights in the Republic of Kazakhstan, employees and employees of special state, law enforcement agencies, military personnel shall not be entitled to be a member of a political party, professional union, to support or condemn any political party or socio-political movement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Individuals specified in part five of this Article, with the exception of employees of special state and law enforcement agencies, military personnel, shall be obliged to leave political parties, trade unions within ten days from the date of appointment, election, entry into the service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In the case of admission to military service or entry into the service of law enforcement and special state bodies, membership in a political party, or trade unions shall be terminated automatically.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 11 as amended by the Law of the Republic of Kazakhstan dated12.01.2012 № 537-IV (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 27.06.2014 № 212-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 05.11.2022 No. 157-VII (shall come into effect ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 11 as amended by the Law of the Republic of Kazakhstan dated12.01.2012 № 537-IV (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 27.06.2014 № 212-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 05.11.2022 № 157-VII (shall come into effect ten calendar days after the day of its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1772,51 +1953,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 13 was amended by the Law of the Republic of Kazakhstan dated 23 March, 2000 No. 39; dated 24 December, 2001 No. 276 (shall be enforced from 01.01.2002). </w:t>
+        <w:t xml:space="preserve">      Footnote. Article 13 was amended by the Law of the Republic of Kazakhstan dated 23 March, 2000 № 39; dated 24 December, 2001 № 276 (shall be enforced from 01.01.2002). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1910,51 +2091,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 15. Suspension of the term of state registration </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      The term of state registration shall be suspended in cases of conducting the expertise of constitutive document, verification of the lists of members of political parties, as well as on the grounds, specified in the legislative acts on state registration of legal entities. </w:t>
+      The term of state registration shall be interrupted in cases of examination of constituent documents, verification of lists of members of political parties, as well as on the grounds specified in the Laws on state registration of legal entities. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 16. Denial of state registration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1991,51 +2172,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 16 as amended in accordance with the Law of the Republic of Kazakhstan dated 29/06/2020 No. 351-VI (shall be enforced from 01.07.2021).</w:t>
+        <w:t>      Footnote. Article 16 as amended in accordance with the Law of the Republic of Kazakhstan dated 29/06/2020 № 351-VI (shall be enforced from 01.07.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2157,51 +2338,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 18 – as amended by the Law of the Republic of Kazakhstan dated 08 July, 2005 No. 67 (the order of enforcement See Article 2). </w:t>
+        <w:t xml:space="preserve">      Footnote. Article 18 – as amended by the Law of the Republic of Kazakhstan dated 08 July, 2005 № 67 (the order of enforcement See Article 2). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2484,51 +2665,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 19 as amended by the Law of the Republic of Kazakhstan dated 24.12.2012 № 60-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated May 25, 2020 No. 334-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 19 as amended by the Law of the Republic of Kazakhstan dated 24.12.2012 № 60-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated May 25, 2020 № 334-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2622,51 +2803,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The property of a public association shall be the objects, required for material provision of the activity, provided by the charter, with the exception of the objects, prohibited by the legislation of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The property of a public association shall be formed from entry and membership fees, if their payment is provided for by the charter, voluntary contributions and donations, proceeds from lectures, exhibitions, sports and other events, held in accordance with the charter, income from production and other economic activities and other proceeds not prohibited by the legislative acts of the Republic of Kazakhstan.</w:t>
+      The property of a public association shall be formed from entrance and membership fees, if their payment is provided for by the charter, voluntary contributions and donations, proceeds from lectures, exhibitions, sports and other events in accordance with the charter, income from production and other economic activities and other revenues not prohibited by the Laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Members (participants) of public associations shall not have the rights to the property transferred by them to these associations, including membership fees, unless otherwise provided by the legislation of the Republic of Kazakhstan on self-regulation. They shall not be liable for the obligations of public associations in which they participate as members (participants), and these associations shall not be liable for the obligations of their members (participants), unless otherwise provided by the legislation of the Republic of Kazakhstan on self-regulation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2686,51 +2867,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 21 as amended by the Law of the Republic of Kazakhstan dated 09.04.2016 № 496-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 21.12.2023 No. 49-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 21 as amended by the Law of the Republic of Kazakhstan dated 09.04.2016 № 496-V (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 21.12.2023 № 49-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2797,164 +2978,164 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 22 as amended by the Law of the Republic of Kazakhstan dated 15 May, 2007 No. 253. </w:t>
+        <w:t xml:space="preserve">      Footnote. Article 22 as amended by the Law of the Republic of Kazakhstan dated 15 May, 2007 № 253. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 23. Suspension of the activity of a public association </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The activities of a public association may be suspended for a period of three to six months by a court decision on the basis of submissions from the prosecutor's office, internal affairs, appeals from local executive bodies of regions, cities of republican significance, the capital, or applications from citizens in cases of violation of the Constitution and legislation of the Republic of Kazakhstan or repeated commission public association of actions that go beyond the goals and objectives defined by its charter.</w:t>
+      The activities of a public association may be suspended for a period of three to six months by a court decision on the basis of submissions from the prosecutor's office, internal affairs, appeals from local executive bodies of the capital, regions, cities of republican significance or statements by citizens in cases of violation of the Constitution and legislation of the Republic of Kazakhstan or repeated actions by a public association that go beyond the goals and objectives defined by its charter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In case of suspension of the activity of a public association, it is prohibited to use all mass media, conduct agitation and propaganda, organize and hold peaceful meetings and other mass events, and take part in elections. The right of a public association to use bank deposits is also suspended, with the exception of settlements under labor contracts, compensation for losses caused as a result of its activities, and payment of fines.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      If, within the established period of suspension of activities, the public association eliminates the violations that served as the basis for the suspension of its activities, then after the expiration of the specified period, the public association resumes its activities. In case of non-elimination of violations by a public association or in case of repeated violation of the legislation of the Republic of Kazakhstan, the bodies of the prosecutor's office, internal affairs, as well as local executive bodies of regions, cities of republican significance, the capital, citizens have the right to apply to the court with an application for its liquidation.</w:t>
+      If, within the established period of suspension of activities, a public association eliminates the violations that served as the basis for the suspension of its activities, then after the end of the specified period, the public association resumes its activities. In case of failure to eliminate violations by a public association or in case of repeated violation of the legislation of the Republic of Kazakhstan, the prosecutor's office, internal affairs bodies, as well as local executive bodies of the capital, regions, cities of republican significance, citizens shall have the right to apply to the court for its liquidation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan dated 23 February, 2005 No. 33; dated 04.05.2020 No. 321-VІ (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated May 25, 2020 No. 334-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan dated 23 February, 2005 № 33; dated 04.05.2020 № 321-VІ (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated May 25, 2020 № 334-VI (shall be enforced ten calendar days after the day of its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3144,55 +3325,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3518,31 +3699,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>